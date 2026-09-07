--- v1 (2025-12-25)
+++ v2 (2026-09-07)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="232">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="272">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -207,214 +207,372 @@
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/3795-52018-energy-efficiency-label-requirements-air-conditioners-part-5-fixed-capacity</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14798</t>
   </si>
   <si>
     <t>3795/2023 Energy Efficiency Label Requirements for Air Conditioner Room Air Conditioner (Window - Split)</t>
   </si>
   <si>
     <t>This standard is mandatory and applies to window and split air conditioners.</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>ICS 23.120 - 27.015</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/37952023-energy-efficiency-label-requirements-air-conditioner-room-air-conditioner-window</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/8643</t>
   </si>
   <si>
-    <t>4100/2006 Energy Efficiency of Households and similar Electrical appliances methods for measuring and calculation energy consumption of washing machine</t>
+    <t>4100 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption of washing machines</t>
+  </si>
+  <si>
+    <t>Washing Machines</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/4100-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/4472</t>
+  </si>
+  <si>
+    <t>4100/2006 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption of washing machine</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency specifications for washing machines.</t>
   </si>
   <si>
     <t>Laundry, Washing Machines</t>
   </si>
   <si>
     <t>IEC 60465/2003+cor1/2005
 ,   
                       IEC-60335-1/2001-Amd 1</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/41002006-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/4472</t>
   </si>
   <si>
-    <t>5806/2019 Energy efficiency of households and similar Electrical appliances methods for measuring and calculation energy consumption for electric water heaters</t>
+    <t>5806 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
+  </si>
+  <si>
+    <t>Storage Water Heaters</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/5806-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/6413</t>
+  </si>
+  <si>
+    <t>5806/2019 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
   </si>
   <si>
     <t>This standard specifies the requirement and method of calculation of energy efficiency for electric water heaters.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Storage Water Heaters</t>
   </si>
   <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/58062019-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/6413</t>
   </si>
   <si>
     <t>6977/2009 Energy Efficiency Of Distribution Transformers</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency of distribution transformers.</t>
   </si>
   <si>
     <t>Power Transformers</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>IEC 60076-ser/2008
 ,   
                     ES 1886: Power Transformers Dry Type
 ,   
                     ES 4885-1 Instrument transformers part-1Current transformer
 ,   
                     ES 4885-1 Instrument transformers part-2 Inductive voltage transformer</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/69772009-energy-efficiency-distribution-transformers</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/10626</t>
   </si>
   <si>
+    <t>7820 / 2023 Energy efficiency of household and similar electrical appliances - Methods for measuring and calculating energy consumption of residential dishwashers</t>
+  </si>
+  <si>
+    <t>Dishwashers</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>ICS: 23.120</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7820-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14008</t>
+  </si>
+  <si>
+    <t>7821 / 2024 Energy efficiency of household Electrical appliances Methods for measuring and Calculating energy efficiency of Electric circulating air fans</t>
+  </si>
+  <si>
+    <t>Portable Fans</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7821-2024-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14009</t>
+  </si>
+  <si>
     <t>7821/2014 Energy efficiency of household electrical appliances Methods for measuring and calculating energy efficiency of electric circulating air fans</t>
   </si>
   <si>
     <t>This standard specifies the MEPS and testing methods for electric circulating air fans.</t>
   </si>
   <si>
     <t>Integrated Fans</t>
   </si>
   <si>
     <t>IEC 60879</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/78212014-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14009</t>
   </si>
   <si>
+    <t>7823-1 / 2023 Energy Efficiency for Electrical Lamps for Luminaries - Part 1: Energy Efficiency Requirement for Electrical Lamps</t>
+  </si>
+  <si>
+    <t>Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>ICS: 29.140.01</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7823-1-2023-energy-efficiency-electrical-lamps-luminaries-part-1-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15539</t>
+  </si>
+  <si>
     <t>7823/2020 Energy efficiency requirements for electrical lamps and luminaires</t>
   </si>
   <si>
     <t>This standard specifies the MEPS and labeling requirements for filament lamps; fluorescent lamps; compact fluorescent lamps; high-intensity discharge lamps; LED lamps.</t>
   </si>
   <si>
-    <t>Non-Directional lamps</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/78232020-energy-efficiency-requirements-electrical-lamps-and-luminaires</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14011</t>
   </si>
   <si>
+    <t>7993 / 2023 Energy Efficiency Label For Televisions And Displays</t>
+  </si>
+  <si>
+    <t>Televisions, Displays</t>
+  </si>
+  <si>
+    <t>ICS: 33.160</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7993-2023-energy-efficiency-label-televisions-and-displays</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14349</t>
+  </si>
+  <si>
     <t>7993/2018 Energy Efficiency Label For Televisions And Displays</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency requirements for televisions and display units.</t>
   </si>
   <si>
     <t>Televisions</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/79932018-energy-efficiency-label-televisions-and-displays</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14349</t>
   </si>
   <si>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>IEC 62885-2/2016
+,   
+                    (EU) No 665/2013</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>8187 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of electric instantaneous water</t>
+  </si>
+  <si>
+    <t>Instantaneous Water Heaters</t>
+  </si>
+  <si>
+    <t>ICS: 91.140.65</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8187-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14778</t>
+  </si>
+  <si>
+    <t>8327 / 2020 Power transformers – Energy efficiency</t>
+  </si>
+  <si>
+    <t>IEC TS 60076-20/2017 Power transformers –Part 20: Energy efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8327-2020-power-transformers-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14995</t>
+  </si>
+  <si>
+    <t>8441 / 2024 Eco-Design Requirements For Water Pumps Energy Efficiency</t>
+  </si>
+  <si>
+    <t>Pumps Other</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>ICS 23.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards and Quality</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8441-2024-eco-design-requirements-water-pumps-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15248</t>
+  </si>
+  <si>
     <t>BDS 101:1991 Electric boiling plates for domestic use</t>
   </si>
   <si>
     <t>Requirements for electric boiling plates, open type and enclose type intended for operation on AC and DC circuits having voltage rating not exceeding 250 volts.</t>
   </si>
   <si>
     <t>Bangladesh</t>
   </si>
   <si>
     <t>Cooktops or Hobs</t>
   </si>
   <si>
     <t>December 2020</t>
   </si>
   <si>
     <t>Bangladesh Standards and Testing Institute</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/bds-1011991-electric-boiling-plates-domestic-use</t>
   </si>
   <si>
     <t>https://bsti.portal.gov.bd/sites/default/files/files/bsti.portal.gov.bd/page/c82bd863_c051_46ce_af11_eb5bec479d5b/BSTI%20Standards%20Catalogue-2018%20(1).pdf</t>
   </si>
   <si>
     <t>BDS 1139:1986</t>
   </si>
   <si>
     <t>This standard covers three-phase induction motors for voltages up to and including 11000 V and</t>
   </si>
   <si>
     <t>3-Phase Motors</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/bds-11391986</t>
   </si>
   <si>
     <t>https://www.bstibds.com/single_product/4919</t>
   </si>
   <si>
     <t>BDS 1761:2006 Specification for energy efficiency rating for self-ballasted lamps</t>
   </si>
   <si>
     <t>Specifices requirements for energy efficiency labeling of self ballasted lamps operating on mains supply of 230 V, a.c 50 Hz nominal, and method of measurement of electrical consumption and luminous flux for determination of efficiency if the lamps for the purpose of energy efficiency labeling</t>
   </si>
   <si>
-    <t>Voluntary</t>
-[...1 lines deleted...]
-  <si>
     <t>BDS 1761:2006 EBDS-1734: 2003 or its revision; BDS-1735: 2003 or its revision; BDS-1761: 2006 or its revision</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/bds-17612006-specification-energy-efficiency-rating-self-ballasted-lamps</t>
   </si>
   <si>
     <t>http://sreda.gov.bd/files/EEC_Master_Plan_SREDA.pdf</t>
   </si>
   <si>
     <t>BDS 1761:2013 (1st revision)</t>
   </si>
   <si>
     <t>Energy efficiency rating for self-ballasted lamps (integral type compact florescent lamps)</t>
   </si>
   <si>
     <t>BDS 1734:2003</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/bds-17612013-1st-revision-0</t>
   </si>
   <si>
     <t>Ballast for tubular fluorescent lamps</t>
   </si>
   <si>
     <t>Fluorescent and HID Lighting</t>
@@ -491,53 +649,50 @@
   <si>
     <t>BDS ISO 5151:2011</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/bds-18532012-performance-close-control-air-conditioners-minimum-energy-performance</t>
   </si>
   <si>
     <t>BDS 1860:2012 Minimum allowable values of energy efficiency and energy efficiency grades for ac electric fan</t>
   </si>
   <si>
     <t>Specifies the energy efficiency grades, allowable values of energy efficiency, evaluating values of energy conservation, test methods and inspection rules for AC fans. This standard is applicable to desk fan, box fan, wall fan, slide fan, floor fan and ceiling fan that the rated voltage not exceeding 250 V, other rated voltage not exceeding 480 V and driven by AC motors.</t>
   </si>
   <si>
     <t>Ceiling Fans</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/bds-18602012-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-ac</t>
   </si>
   <si>
     <t>BDS 252:1990 Portable electric immersion water heaters for domestic use (First Revision)</t>
   </si>
   <si>
     <t>Requirements for portable immersion heaters having voltages not exceeding 250 volts. It also covers the rated voltage, rated wattage and tests.</t>
   </si>
   <si>
-    <t>Instantaneous Water Heaters</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/bds-2521990-portable-electric-immersion-water-heaters-domestic-use-first-revision</t>
   </si>
   <si>
     <t>BDS 253:1990 Electric kettles for domestic use (First Revision)</t>
   </si>
   <si>
     <t>Minimum requirements for electric kettles with metalic bodies meant for domestic use and having voltages not exceeding 250 volts.</t>
   </si>
   <si>
     <t>Electric Kettles</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/bds-2531990-electric-kettles-domestic-use-first-revision</t>
   </si>
   <si>
     <t>BDS 290:1990 Portable electric radiator for domestic use</t>
   </si>
   <si>
     <t>This policy establishes requirements for portable radiators with voltage less than 250 volts.</t>
   </si>
   <si>
     <t>Portable Heaters</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/bds-2901990-portable-electric-radiator-domestic-use</t>
@@ -578,139 +733,104 @@
   <si>
     <t>Rice Cookers</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/draft-rice-cooker-policy</t>
   </si>
   <si>
     <t>Draft TV policy</t>
   </si>
   <si>
     <t>LCD-LED, LCD-CCFL, OLED, Plasma  and CRT</t>
   </si>
   <si>
     <t>IEC 62087: 2008 or IEC 62087: 2011</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/draft-tv-policy</t>
   </si>
   <si>
     <t>Draft water pumps policy</t>
   </si>
   <si>
     <t>All types of water pumps over 2 horsepower</t>
   </si>
   <si>
-    <t>Pumps Other</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/draft-water-pumps-policy</t>
   </si>
   <si>
     <t>Eco-Design Requirements for Water Pump Energy Efficiency (8441/2021)</t>
   </si>
   <si>
     <t>This standard establishes ecodesign requirements for rotodynamic water pumps for pumping clean water, including those integrated into other products, and efficiency labeling requirements.</t>
   </si>
   <si>
     <t>Pumps</t>
   </si>
   <si>
     <t>Entered into force, New, Superseded</t>
   </si>
   <si>
-    <t>ICS 23.080</t>
-[...4 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/eco-design-requirements-water-pump-energy-efficiency-84412021</t>
   </si>
   <si>
-    <t>https://www.eos.org.eg/en/standard/15248</t>
-[...1 lines deleted...]
-  <si>
     <t>Energy Efficiency of Household and Similar Electrical Appliances</t>
   </si>
   <si>
     <t>This standard identifies the methods of measuring and calculating energy efficiency and sets a maximum limit to the values of energy consumption. The standard aims to reduce the consumption of electric power.</t>
   </si>
   <si>
     <t>Kitchen, Dishwashers</t>
   </si>
   <si>
     <t>IEC60436:2004, A1:2009, A2:2012</t>
   </si>
   <si>
     <t>Egyptian Organisation for Standards and Quality</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-household-and-similar-electrical-appliances</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14008</t>
   </si>
   <si>
     <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Domestic Ovens (ES 8058/2017)</t>
   </si>
   <si>
     <t>This standard establishes the methods of measuring and calculating the energy efficiency of electrical domestic ovens.</t>
   </si>
   <si>
     <t>Kitchen, Ovens</t>
   </si>
   <si>
     <t>IEC 60350-1/2015
 ,   
                     Regulation (EU) No 65/2014</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-0</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/14544</t>
-  </si>
-[...18 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14543</t>
   </si>
   <si>
     <t>Household microwave ovens</t>
   </si>
   <si>
     <t>Draft labels for microwave ovens. No information available</t>
   </si>
   <si>
     <t>Microwaves</t>
   </si>
   <si>
     <t>BDS IEC 60705:2008</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/household-microwave-ovens</t>
   </si>
   <si>
     <t>MEPS and labeling schemes for refrigerators, refrigerator-freezers and freezers</t>
   </si>
   <si>
     <t>The standard specifies the energy performance, capacity and labelling of household refrigerators, refrigerator-freezers and freezers. The requirements in this Standard are not applicable to electrically operated refrigerators employing an absorption refrigeration system and for commercial refrigerators, refrigerators-freezers and freezers.</t>
   </si>
   <si>
     <t>Qatar</t>
   </si>
@@ -1071,73 +1191,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P40"/>
+  <dimension ref="A1:P50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="224.088" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="481.168" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="129.683" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="155.676" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1449,1602 +1569,2072 @@
         <v>23</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7" t="s">
         <v>60</v>
       </c>
       <c r="M7" t="s">
         <v>36</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
         <v>61</v>
       </c>
       <c r="P7" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>63</v>
       </c>
-      <c r="B8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B8"/>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G8" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="H8">
         <v>2003</v>
       </c>
       <c r="I8">
-        <v>2006</v>
+        <v>2023</v>
       </c>
       <c r="J8" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
-      <c r="L8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L8"/>
       <c r="M8" t="s">
         <v>36</v>
       </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
+        <v>66</v>
+      </c>
+      <c r="P8" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>68</v>
+      </c>
+      <c r="B9" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>72</v>
+        <v>43</v>
       </c>
       <c r="H9">
-        <v>2019</v>
-[...1 lines deleted...]
-      <c r="I9"/>
+        <v>2003</v>
+      </c>
+      <c r="I9">
+        <v>2006</v>
+      </c>
       <c r="J9" t="s">
         <v>34</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
-      <c r="L9"/>
+      <c r="L9" t="s">
+        <v>71</v>
+      </c>
       <c r="M9" t="s">
         <v>36</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
+        <v>72</v>
+      </c>
+      <c r="P9" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="B10"/>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>78</v>
+        <v>8</v>
       </c>
       <c r="H10">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I10"/>
+        <v>2019</v>
+      </c>
+      <c r="I10">
+        <v>2023</v>
+      </c>
       <c r="J10" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
-      <c r="L10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L10"/>
       <c r="M10" t="s">
         <v>36</v>
       </c>
       <c r="N10" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="P10" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="B11" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="C11" t="s">
         <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="H11">
-        <v>2014</v>
+        <v>2019</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
         <v>34</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
-      <c r="L11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11" t="s">
         <v>36</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="P11" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="B12" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="C12" t="s">
         <v>18</v>
       </c>
       <c r="D12" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
-        <v>72</v>
+        <v>86</v>
       </c>
       <c r="H12">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I12"/>
       <c r="J12" t="s">
         <v>34</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
-      <c r="L12"/>
+      <c r="L12" t="s">
+        <v>87</v>
+      </c>
       <c r="M12" t="s">
         <v>36</v>
       </c>
       <c r="N12" t="s">
-        <v>27</v>
+        <v>88</v>
       </c>
       <c r="O12" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="P12" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>94</v>
-[...3 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="B13"/>
       <c r="C13" t="s">
         <v>18</v>
       </c>
       <c r="D13" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="H13">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
-      <c r="L13"/>
+      <c r="L13" t="s">
+        <v>94</v>
+      </c>
       <c r="M13" t="s">
         <v>36</v>
       </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="P13" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>99</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="B14"/>
       <c r="C14" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D14" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>78</v>
+        <v>8</v>
       </c>
       <c r="H14">
-        <v>1991</v>
-[...1 lines deleted...]
-      <c r="I14"/>
+        <v>2014</v>
+      </c>
+      <c r="I14">
+        <v>2024</v>
+      </c>
       <c r="J14" t="s">
-        <v>103</v>
+        <v>65</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
-      <c r="L14"/>
+      <c r="L14" t="s">
+        <v>94</v>
+      </c>
       <c r="M14" t="s">
-        <v>104</v>
+        <v>36</v>
       </c>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="P14" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="B15" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="C15" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D15" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
         <v>21</v>
       </c>
       <c r="G15" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="H15">
-        <v>1986</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="I15"/>
       <c r="J15" t="s">
-        <v>103</v>
+        <v>34</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
-      <c r="L15"/>
+      <c r="L15" t="s">
+        <v>104</v>
+      </c>
       <c r="M15" t="s">
-        <v>104</v>
+        <v>36</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="P15" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>112</v>
-[...3 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="B16"/>
       <c r="C16" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D16" t="s">
-        <v>91</v>
+        <v>108</v>
       </c>
       <c r="E16" t="s">
-        <v>114</v>
+        <v>20</v>
       </c>
       <c r="F16" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G16" t="s">
-        <v>78</v>
+        <v>8</v>
       </c>
       <c r="H16">
         <v>2008</v>
       </c>
-      <c r="I16"/>
+      <c r="I16">
+        <v>2023</v>
+      </c>
       <c r="J16" t="s">
-        <v>103</v>
+        <v>65</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
       <c r="L16" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="M16" t="s">
-        <v>104</v>
+        <v>36</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="P16" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="B17" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="C17" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D17" t="s">
-        <v>91</v>
+        <v>108</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
         <v>21</v>
       </c>
       <c r="G17" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="H17">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I17"/>
+        <v>2008</v>
+      </c>
+      <c r="I17">
+        <v>2020</v>
+      </c>
       <c r="J17" t="s">
-        <v>103</v>
+        <v>34</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
-      <c r="L17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L17"/>
       <c r="M17" t="s">
-        <v>104</v>
+        <v>36</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="P17" t="s">
-        <v>106</v>
+        <v>115</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>116</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18" t="s">
+        <v>18</v>
+      </c>
+      <c r="D18" t="s">
+        <v>117</v>
+      </c>
+      <c r="E18" t="s">
+        <v>20</v>
+      </c>
+      <c r="F18" t="s">
+        <v>42</v>
+      </c>
+      <c r="G18" t="s">
+        <v>8</v>
+      </c>
+      <c r="H18">
+        <v>2018</v>
+      </c>
+      <c r="I18">
+        <v>2023</v>
+      </c>
+      <c r="J18" t="s">
+        <v>65</v>
+      </c>
+      <c r="K18" t="s">
+        <v>24</v>
+      </c>
+      <c r="L18" t="s">
         <v>118</v>
       </c>
-      <c r="B18" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M18" t="s">
-        <v>104</v>
+        <v>36</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="P18" t="s">
-        <v>106</v>
+        <v>120</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="B19" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="C19" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D19" t="s">
-        <v>91</v>
+        <v>123</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
       <c r="G19" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="H19">
-        <v>2006</v>
+        <v>2018</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>103</v>
+        <v>34</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
-      <c r="L19" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L19"/>
       <c r="M19" t="s">
-        <v>104</v>
+        <v>36</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="P19" t="s">
-        <v>106</v>
+        <v>125</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>130</v>
-[...3 lines deleted...]
-      </c>
+        <v>126</v>
+      </c>
+      <c r="B20"/>
       <c r="C20" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D20" t="s">
-        <v>32</v>
+        <v>127</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
-        <v>78</v>
+        <v>8</v>
       </c>
       <c r="H20">
-        <v>2012</v>
-[...1 lines deleted...]
-      <c r="I20"/>
+        <v>2017</v>
+      </c>
+      <c r="I20">
+        <v>2023</v>
+      </c>
       <c r="J20" t="s">
-        <v>132</v>
+        <v>65</v>
       </c>
       <c r="K20" t="s">
         <v>24</v>
       </c>
       <c r="L20" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="M20" t="s">
-        <v>104</v>
+        <v>36</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="P20" t="s">
-        <v>106</v>
+        <v>130</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>131</v>
+      </c>
+      <c r="B21" t="s">
+        <v>132</v>
+      </c>
+      <c r="C21" t="s">
+        <v>18</v>
+      </c>
+      <c r="D21" t="s">
+        <v>133</v>
+      </c>
+      <c r="E21" t="s">
+        <v>20</v>
+      </c>
+      <c r="F21" t="s">
+        <v>21</v>
+      </c>
+      <c r="G21" t="s">
+        <v>80</v>
+      </c>
+      <c r="H21">
+        <v>2017</v>
+      </c>
+      <c r="I21"/>
+      <c r="J21" t="s">
+        <v>34</v>
+      </c>
+      <c r="K21" t="s">
+        <v>24</v>
+      </c>
+      <c r="L21" t="s">
+        <v>134</v>
+      </c>
+      <c r="M21" t="s">
+        <v>26</v>
+      </c>
+      <c r="N21" t="s">
+        <v>27</v>
+      </c>
+      <c r="O21" t="s">
         <v>135</v>
       </c>
-      <c r="B21" t="s">
-[...40 lines deleted...]
-      </c>
       <c r="P21" t="s">
-        <v>106</v>
+        <v>130</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>136</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22" t="s">
+        <v>18</v>
+      </c>
+      <c r="D22" t="s">
+        <v>137</v>
+      </c>
+      <c r="E22" t="s">
+        <v>20</v>
+      </c>
+      <c r="F22" t="s">
+        <v>21</v>
+      </c>
+      <c r="G22" t="s">
+        <v>93</v>
+      </c>
+      <c r="H22">
+        <v>2023</v>
+      </c>
+      <c r="I22"/>
+      <c r="J22" t="s">
+        <v>65</v>
+      </c>
+      <c r="K22" t="s">
+        <v>24</v>
+      </c>
+      <c r="L22" t="s">
+        <v>138</v>
+      </c>
+      <c r="M22" t="s">
+        <v>26</v>
+      </c>
+      <c r="N22" t="s">
+        <v>27</v>
+      </c>
+      <c r="O22" t="s">
         <v>139</v>
       </c>
-      <c r="B22" t="s">
+      <c r="P22" t="s">
         <v>140</v>
-      </c>
-[...40 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>145</v>
-[...3 lines deleted...]
-      </c>
+        <v>141</v>
+      </c>
+      <c r="B23"/>
       <c r="C23" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D23" t="s">
-        <v>54</v>
+        <v>85</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
         <v>21</v>
       </c>
       <c r="G23" t="s">
-        <v>78</v>
+        <v>93</v>
       </c>
       <c r="H23">
-        <v>2012</v>
+        <v>2020</v>
       </c>
       <c r="I23"/>
       <c r="J23" t="s">
-        <v>103</v>
+        <v>65</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
       <c r="L23" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="M23" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="P23" t="s">
-        <v>106</v>
+        <v>144</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>149</v>
-[...3 lines deleted...]
-      </c>
+        <v>145</v>
+      </c>
+      <c r="B24"/>
       <c r="C24" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D24" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="E24" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="F24" t="s">
         <v>21</v>
       </c>
       <c r="G24" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H24">
-        <v>1998</v>
+        <v>2021</v>
       </c>
       <c r="I24">
-        <v>2012</v>
+        <v>2024</v>
       </c>
       <c r="J24" t="s">
-        <v>103</v>
+        <v>65</v>
       </c>
       <c r="K24" t="s">
         <v>24</v>
       </c>
-      <c r="L24"/>
+      <c r="L24" t="s">
+        <v>148</v>
+      </c>
       <c r="M24" t="s">
-        <v>104</v>
+        <v>149</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="P24" t="s">
-        <v>106</v>
+        <v>151</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>152</v>
+      </c>
+      <c r="B25" t="s">
         <v>153</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="D25" t="s">
         <v>155</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
         <v>21</v>
       </c>
       <c r="G25" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="H25">
-        <v>1990</v>
+        <v>1991</v>
       </c>
       <c r="I25"/>
       <c r="J25" t="s">
-        <v>103</v>
+        <v>156</v>
       </c>
       <c r="K25" t="s">
         <v>24</v>
       </c>
       <c r="L25"/>
       <c r="M25" t="s">
-        <v>104</v>
+        <v>157</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="P25" t="s">
-        <v>106</v>
+        <v>159</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B26" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="C26" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D26" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
         <v>21</v>
       </c>
       <c r="G26" t="s">
-        <v>78</v>
+        <v>22</v>
       </c>
       <c r="H26">
-        <v>1990</v>
-[...1 lines deleted...]
-      <c r="I26"/>
+        <v>1986</v>
+      </c>
+      <c r="I26">
+        <v>2006</v>
+      </c>
       <c r="J26" t="s">
-        <v>103</v>
+        <v>156</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
       <c r="L26"/>
       <c r="M26" t="s">
-        <v>104</v>
+        <v>157</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="P26" t="s">
-        <v>106</v>
+        <v>164</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="B27" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="C27" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D27" t="s">
-        <v>163</v>
+        <v>108</v>
       </c>
       <c r="E27" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="F27" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G27" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="H27">
-        <v>1990</v>
+        <v>2008</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>103</v>
+        <v>156</v>
       </c>
       <c r="K27" t="s">
         <v>24</v>
       </c>
-      <c r="L27"/>
+      <c r="L27" t="s">
+        <v>167</v>
+      </c>
       <c r="M27" t="s">
-        <v>104</v>
+        <v>157</v>
       </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="P27" t="s">
-        <v>106</v>
+        <v>169</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="B28" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="C28" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D28" t="s">
-        <v>167</v>
+        <v>108</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
         <v>21</v>
       </c>
       <c r="G28" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="H28">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>103</v>
+        <v>156</v>
       </c>
       <c r="K28" t="s">
         <v>24</v>
       </c>
-      <c r="L28"/>
+      <c r="L28" t="s">
+        <v>172</v>
+      </c>
       <c r="M28" t="s">
-        <v>104</v>
+        <v>157</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="P28" t="s">
-        <v>106</v>
+        <v>159</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B29" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="C29" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D29" t="s">
-        <v>109</v>
+        <v>175</v>
       </c>
       <c r="E29" t="s">
-        <v>114</v>
+        <v>20</v>
       </c>
       <c r="F29" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G29" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-      <c r="I29"/>
+        <v>22</v>
+      </c>
+      <c r="H29">
+        <v>2006</v>
+      </c>
+      <c r="I29">
+        <v>2013</v>
+      </c>
       <c r="J29" t="s">
-        <v>132</v>
+        <v>156</v>
       </c>
       <c r="K29" t="s">
         <v>24</v>
       </c>
       <c r="L29" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="M29" t="s">
-        <v>104</v>
+        <v>157</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="P29" t="s">
-        <v>117</v>
+        <v>159</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="B30" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="C30" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D30" t="s">
-        <v>176</v>
+        <v>108</v>
       </c>
       <c r="E30" t="s">
-        <v>114</v>
+        <v>20</v>
       </c>
       <c r="F30" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G30" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="H30"/>
+        <v>86</v>
+      </c>
+      <c r="H30">
+        <v>2006</v>
+      </c>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>132</v>
+        <v>156</v>
       </c>
       <c r="K30" t="s">
         <v>24</v>
       </c>
-      <c r="L30"/>
+      <c r="L30" t="s">
+        <v>180</v>
+      </c>
       <c r="M30" t="s">
-        <v>104</v>
+        <v>157</v>
       </c>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="P30" t="s">
-        <v>117</v>
+        <v>159</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="B31" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="C31" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D31" t="s">
-        <v>96</v>
+        <v>32</v>
       </c>
       <c r="E31" t="s">
-        <v>114</v>
+        <v>20</v>
       </c>
       <c r="F31" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G31" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="H31"/>
+        <v>86</v>
+      </c>
+      <c r="H31">
+        <v>2012</v>
+      </c>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>132</v>
+        <v>184</v>
       </c>
       <c r="K31" t="s">
         <v>24</v>
       </c>
       <c r="L31" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="M31" t="s">
-        <v>104</v>
+        <v>157</v>
       </c>
       <c r="N31" t="s">
         <v>27</v>
       </c>
       <c r="O31" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="P31" t="s">
-        <v>117</v>
+        <v>159</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="B32" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="C32" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D32" t="s">
-        <v>184</v>
+        <v>32</v>
       </c>
       <c r="E32" t="s">
-        <v>114</v>
+        <v>20</v>
       </c>
       <c r="F32" t="s">
         <v>42</v>
       </c>
       <c r="G32" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-      <c r="I32"/>
+        <v>22</v>
+      </c>
+      <c r="H32">
+        <v>2012</v>
+      </c>
+      <c r="I32">
+        <v>2016</v>
+      </c>
       <c r="J32" t="s">
-        <v>132</v>
+        <v>184</v>
       </c>
       <c r="K32" t="s">
         <v>24</v>
       </c>
-      <c r="L32"/>
+      <c r="L32" t="s">
+        <v>189</v>
+      </c>
       <c r="M32" t="s">
-        <v>104</v>
+        <v>157</v>
       </c>
       <c r="N32" t="s">
         <v>27</v>
       </c>
       <c r="O32" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="P32" t="s">
-        <v>117</v>
+        <v>159</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="B33" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="C33" t="s">
-        <v>18</v>
+        <v>154</v>
       </c>
       <c r="D33" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="E33" t="s">
-        <v>114</v>
+        <v>20</v>
       </c>
       <c r="F33" t="s">
-        <v>21</v>
+        <v>194</v>
       </c>
       <c r="G33" t="s">
-        <v>189</v>
+        <v>22</v>
       </c>
       <c r="H33">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I33"/>
+        <v>2012</v>
+      </c>
+      <c r="I33">
+        <v>2016</v>
+      </c>
       <c r="J33" t="s">
-        <v>34</v>
+        <v>156</v>
       </c>
       <c r="K33" t="s">
         <v>24</v>
       </c>
       <c r="L33" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="M33" t="s">
-        <v>191</v>
+        <v>157</v>
       </c>
       <c r="N33" t="s">
         <v>27</v>
       </c>
       <c r="O33" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="P33" t="s">
-        <v>193</v>
+        <v>159</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="B34" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="C34" t="s">
-        <v>18</v>
+        <v>154</v>
       </c>
       <c r="D34" t="s">
-        <v>196</v>
+        <v>54</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
         <v>21</v>
       </c>
       <c r="G34" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="H34">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="I34"/>
       <c r="J34" t="s">
-        <v>34</v>
+        <v>156</v>
       </c>
       <c r="K34" t="s">
         <v>24</v>
       </c>
       <c r="L34" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="M34" t="s">
-        <v>198</v>
+        <v>157</v>
       </c>
       <c r="N34" t="s">
         <v>27</v>
       </c>
       <c r="O34" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="P34" t="s">
-        <v>200</v>
+        <v>159</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>201</v>
       </c>
       <c r="B35" t="s">
         <v>202</v>
       </c>
       <c r="C35" t="s">
-        <v>18</v>
+        <v>154</v>
       </c>
       <c r="D35" t="s">
         <v>203</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
         <v>21</v>
       </c>
       <c r="G35" t="s">
-        <v>78</v>
+        <v>22</v>
       </c>
       <c r="H35">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I35"/>
+        <v>1998</v>
+      </c>
+      <c r="I35">
+        <v>2012</v>
+      </c>
       <c r="J35" t="s">
-        <v>34</v>
+        <v>156</v>
       </c>
       <c r="K35" t="s">
         <v>24</v>
       </c>
-      <c r="L35" t="s">
+      <c r="L35"/>
+      <c r="M35" t="s">
+        <v>157</v>
+      </c>
+      <c r="N35" t="s">
+        <v>27</v>
+      </c>
+      <c r="O35" t="s">
         <v>204</v>
       </c>
-      <c r="M35" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P35" t="s">
-        <v>206</v>
+        <v>159</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="B36" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="C36" t="s">
-        <v>18</v>
+        <v>154</v>
       </c>
       <c r="D36" t="s">
-        <v>209</v>
+        <v>137</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
         <v>21</v>
       </c>
       <c r="G36" t="s">
-        <v>72</v>
+        <v>86</v>
       </c>
       <c r="H36">
-        <v>2017</v>
+        <v>1990</v>
       </c>
       <c r="I36"/>
       <c r="J36" t="s">
-        <v>34</v>
+        <v>156</v>
       </c>
       <c r="K36" t="s">
         <v>24</v>
       </c>
-      <c r="L36" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L36"/>
       <c r="M36" t="s">
-        <v>26</v>
+        <v>157</v>
       </c>
       <c r="N36" t="s">
         <v>27</v>
       </c>
       <c r="O36" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="P36" t="s">
-        <v>212</v>
+        <v>159</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>213</v>
+        <v>208</v>
       </c>
       <c r="B37" t="s">
-        <v>214</v>
+        <v>209</v>
       </c>
       <c r="C37" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D37" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="E37" t="s">
-        <v>114</v>
+        <v>20</v>
       </c>
       <c r="F37" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G37" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="H37"/>
+        <v>86</v>
+      </c>
+      <c r="H37">
+        <v>1990</v>
+      </c>
       <c r="I37"/>
       <c r="J37" t="s">
-        <v>132</v>
+        <v>156</v>
       </c>
       <c r="K37" t="s">
         <v>24</v>
       </c>
-      <c r="L37" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L37"/>
       <c r="M37" t="s">
-        <v>104</v>
+        <v>157</v>
       </c>
       <c r="N37" t="s">
         <v>27</v>
       </c>
       <c r="O37" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
       <c r="P37" t="s">
-        <v>117</v>
+        <v>159</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="B38" t="s">
-        <v>219</v>
+        <v>213</v>
       </c>
       <c r="C38" t="s">
-        <v>220</v>
+        <v>154</v>
       </c>
       <c r="D38" t="s">
-        <v>221</v>
+        <v>214</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
-        <v>142</v>
+        <v>21</v>
       </c>
       <c r="G38" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="H38">
-        <v>2016</v>
+        <v>1990</v>
       </c>
       <c r="I38"/>
       <c r="J38" t="s">
-        <v>222</v>
+        <v>156</v>
       </c>
       <c r="K38" t="s">
         <v>24</v>
       </c>
       <c r="L38"/>
       <c r="M38" t="s">
-        <v>223</v>
+        <v>157</v>
       </c>
       <c r="N38" t="s">
         <v>27</v>
       </c>
       <c r="O38" t="s">
-        <v>224</v>
+        <v>215</v>
       </c>
       <c r="P38" t="s">
-        <v>225</v>
+        <v>159</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>216</v>
+      </c>
+      <c r="B39" t="s">
+        <v>217</v>
+      </c>
+      <c r="C39" t="s">
+        <v>154</v>
+      </c>
+      <c r="D39" t="s">
         <v>218</v>
       </c>
-      <c r="B39" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
-        <v>142</v>
+        <v>21</v>
       </c>
       <c r="G39" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="H39">
-        <v>2016</v>
+        <v>2012</v>
       </c>
       <c r="I39"/>
       <c r="J39" t="s">
-        <v>222</v>
+        <v>156</v>
       </c>
       <c r="K39" t="s">
         <v>24</v>
       </c>
       <c r="L39"/>
       <c r="M39" t="s">
-        <v>223</v>
+        <v>157</v>
       </c>
       <c r="N39" t="s">
         <v>27</v>
       </c>
       <c r="O39" t="s">
-        <v>227</v>
+        <v>219</v>
       </c>
       <c r="P39" t="s">
-        <v>225</v>
+        <v>159</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>228</v>
+        <v>220</v>
       </c>
       <c r="B40" t="s">
-        <v>229</v>
+        <v>221</v>
       </c>
       <c r="C40" t="s">
-        <v>220</v>
+        <v>154</v>
       </c>
       <c r="D40" t="s">
-        <v>54</v>
+        <v>162</v>
       </c>
       <c r="E40" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="F40" t="s">
-        <v>142</v>
+        <v>42</v>
       </c>
       <c r="G40" t="s">
-        <v>78</v>
-[...3 lines deleted...]
-      </c>
+        <v>222</v>
+      </c>
+      <c r="H40"/>
       <c r="I40"/>
       <c r="J40" t="s">
+        <v>184</v>
+      </c>
+      <c r="K40" t="s">
+        <v>24</v>
+      </c>
+      <c r="L40" t="s">
+        <v>223</v>
+      </c>
+      <c r="M40" t="s">
+        <v>157</v>
+      </c>
+      <c r="N40" t="s">
+        <v>27</v>
+      </c>
+      <c r="O40" t="s">
+        <v>224</v>
+      </c>
+      <c r="P40" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="41" spans="1:16">
+      <c r="A41" t="s">
+        <v>225</v>
+      </c>
+      <c r="B41" t="s">
+        <v>226</v>
+      </c>
+      <c r="C41" t="s">
+        <v>154</v>
+      </c>
+      <c r="D41" t="s">
+        <v>227</v>
+      </c>
+      <c r="E41" t="s">
+        <v>147</v>
+      </c>
+      <c r="F41" t="s">
+        <v>42</v>
+      </c>
+      <c r="G41" t="s">
         <v>222</v>
       </c>
-      <c r="K40" t="s">
-[...9 lines deleted...]
-      <c r="O40" t="s">
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41" t="s">
+        <v>184</v>
+      </c>
+      <c r="K41" t="s">
+        <v>24</v>
+      </c>
+      <c r="L41"/>
+      <c r="M41" t="s">
+        <v>157</v>
+      </c>
+      <c r="N41" t="s">
+        <v>27</v>
+      </c>
+      <c r="O41" t="s">
+        <v>228</v>
+      </c>
+      <c r="P41" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="42" spans="1:16">
+      <c r="A42" t="s">
+        <v>229</v>
+      </c>
+      <c r="B42" t="s">
         <v>230</v>
       </c>
-      <c r="P40" t="s">
+      <c r="C42" t="s">
+        <v>154</v>
+      </c>
+      <c r="D42" t="s">
+        <v>123</v>
+      </c>
+      <c r="E42" t="s">
+        <v>147</v>
+      </c>
+      <c r="F42" t="s">
+        <v>42</v>
+      </c>
+      <c r="G42" t="s">
+        <v>222</v>
+      </c>
+      <c r="H42"/>
+      <c r="I42"/>
+      <c r="J42" t="s">
+        <v>184</v>
+      </c>
+      <c r="K42" t="s">
+        <v>24</v>
+      </c>
+      <c r="L42" t="s">
         <v>231</v>
+      </c>
+      <c r="M42" t="s">
+        <v>157</v>
+      </c>
+      <c r="N42" t="s">
+        <v>27</v>
+      </c>
+      <c r="O42" t="s">
+        <v>232</v>
+      </c>
+      <c r="P42" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="43" spans="1:16">
+      <c r="A43" t="s">
+        <v>233</v>
+      </c>
+      <c r="B43" t="s">
+        <v>234</v>
+      </c>
+      <c r="C43" t="s">
+        <v>154</v>
+      </c>
+      <c r="D43" t="s">
+        <v>146</v>
+      </c>
+      <c r="E43" t="s">
+        <v>147</v>
+      </c>
+      <c r="F43" t="s">
+        <v>42</v>
+      </c>
+      <c r="G43" t="s">
+        <v>222</v>
+      </c>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43" t="s">
+        <v>184</v>
+      </c>
+      <c r="K43" t="s">
+        <v>24</v>
+      </c>
+      <c r="L43"/>
+      <c r="M43" t="s">
+        <v>157</v>
+      </c>
+      <c r="N43" t="s">
+        <v>27</v>
+      </c>
+      <c r="O43" t="s">
+        <v>235</v>
+      </c>
+      <c r="P43" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="44" spans="1:16">
+      <c r="A44" t="s">
+        <v>236</v>
+      </c>
+      <c r="B44" t="s">
+        <v>237</v>
+      </c>
+      <c r="C44" t="s">
+        <v>18</v>
+      </c>
+      <c r="D44" t="s">
+        <v>238</v>
+      </c>
+      <c r="E44" t="s">
+        <v>147</v>
+      </c>
+      <c r="F44" t="s">
+        <v>21</v>
+      </c>
+      <c r="G44" t="s">
+        <v>239</v>
+      </c>
+      <c r="H44">
+        <v>2021</v>
+      </c>
+      <c r="I44"/>
+      <c r="J44" t="s">
+        <v>34</v>
+      </c>
+      <c r="K44" t="s">
+        <v>24</v>
+      </c>
+      <c r="L44" t="s">
+        <v>148</v>
+      </c>
+      <c r="M44" t="s">
+        <v>149</v>
+      </c>
+      <c r="N44" t="s">
+        <v>27</v>
+      </c>
+      <c r="O44" t="s">
+        <v>240</v>
+      </c>
+      <c r="P44" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="45" spans="1:16">
+      <c r="A45" t="s">
+        <v>241</v>
+      </c>
+      <c r="B45" t="s">
+        <v>242</v>
+      </c>
+      <c r="C45" t="s">
+        <v>18</v>
+      </c>
+      <c r="D45" t="s">
+        <v>243</v>
+      </c>
+      <c r="E45" t="s">
+        <v>20</v>
+      </c>
+      <c r="F45" t="s">
+        <v>21</v>
+      </c>
+      <c r="G45" t="s">
+        <v>86</v>
+      </c>
+      <c r="H45">
+        <v>2014</v>
+      </c>
+      <c r="I45"/>
+      <c r="J45" t="s">
+        <v>34</v>
+      </c>
+      <c r="K45" t="s">
+        <v>24</v>
+      </c>
+      <c r="L45" t="s">
+        <v>244</v>
+      </c>
+      <c r="M45" t="s">
+        <v>245</v>
+      </c>
+      <c r="N45" t="s">
+        <v>27</v>
+      </c>
+      <c r="O45" t="s">
+        <v>246</v>
+      </c>
+      <c r="P45" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="46" spans="1:16">
+      <c r="A46" t="s">
+        <v>247</v>
+      </c>
+      <c r="B46" t="s">
+        <v>248</v>
+      </c>
+      <c r="C46" t="s">
+        <v>18</v>
+      </c>
+      <c r="D46" t="s">
+        <v>249</v>
+      </c>
+      <c r="E46" t="s">
+        <v>20</v>
+      </c>
+      <c r="F46" t="s">
+        <v>21</v>
+      </c>
+      <c r="G46" t="s">
+        <v>86</v>
+      </c>
+      <c r="H46">
+        <v>2017</v>
+      </c>
+      <c r="I46"/>
+      <c r="J46" t="s">
+        <v>34</v>
+      </c>
+      <c r="K46" t="s">
+        <v>24</v>
+      </c>
+      <c r="L46" t="s">
+        <v>250</v>
+      </c>
+      <c r="M46" t="s">
+        <v>26</v>
+      </c>
+      <c r="N46" t="s">
+        <v>27</v>
+      </c>
+      <c r="O46" t="s">
+        <v>251</v>
+      </c>
+      <c r="P46" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="47" spans="1:16">
+      <c r="A47" t="s">
+        <v>253</v>
+      </c>
+      <c r="B47" t="s">
+        <v>254</v>
+      </c>
+      <c r="C47" t="s">
+        <v>154</v>
+      </c>
+      <c r="D47" t="s">
+        <v>255</v>
+      </c>
+      <c r="E47" t="s">
+        <v>147</v>
+      </c>
+      <c r="F47" t="s">
+        <v>42</v>
+      </c>
+      <c r="G47" t="s">
+        <v>222</v>
+      </c>
+      <c r="H47"/>
+      <c r="I47"/>
+      <c r="J47" t="s">
+        <v>184</v>
+      </c>
+      <c r="K47" t="s">
+        <v>24</v>
+      </c>
+      <c r="L47" t="s">
+        <v>256</v>
+      </c>
+      <c r="M47" t="s">
+        <v>157</v>
+      </c>
+      <c r="N47" t="s">
+        <v>27</v>
+      </c>
+      <c r="O47" t="s">
+        <v>257</v>
+      </c>
+      <c r="P47" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="48" spans="1:16">
+      <c r="A48" t="s">
+        <v>258</v>
+      </c>
+      <c r="B48" t="s">
+        <v>259</v>
+      </c>
+      <c r="C48" t="s">
+        <v>260</v>
+      </c>
+      <c r="D48" t="s">
+        <v>261</v>
+      </c>
+      <c r="E48" t="s">
+        <v>20</v>
+      </c>
+      <c r="F48" t="s">
+        <v>194</v>
+      </c>
+      <c r="G48" t="s">
+        <v>86</v>
+      </c>
+      <c r="H48">
+        <v>2016</v>
+      </c>
+      <c r="I48"/>
+      <c r="J48" t="s">
+        <v>262</v>
+      </c>
+      <c r="K48" t="s">
+        <v>24</v>
+      </c>
+      <c r="L48"/>
+      <c r="M48" t="s">
+        <v>263</v>
+      </c>
+      <c r="N48" t="s">
+        <v>27</v>
+      </c>
+      <c r="O48" t="s">
+        <v>264</v>
+      </c>
+      <c r="P48" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="49" spans="1:16">
+      <c r="A49" t="s">
+        <v>258</v>
+      </c>
+      <c r="B49" t="s">
+        <v>259</v>
+      </c>
+      <c r="C49" t="s">
+        <v>260</v>
+      </c>
+      <c r="D49" t="s">
+        <v>266</v>
+      </c>
+      <c r="E49" t="s">
+        <v>20</v>
+      </c>
+      <c r="F49" t="s">
+        <v>194</v>
+      </c>
+      <c r="G49" t="s">
+        <v>86</v>
+      </c>
+      <c r="H49">
+        <v>2016</v>
+      </c>
+      <c r="I49"/>
+      <c r="J49" t="s">
+        <v>262</v>
+      </c>
+      <c r="K49" t="s">
+        <v>24</v>
+      </c>
+      <c r="L49"/>
+      <c r="M49" t="s">
+        <v>263</v>
+      </c>
+      <c r="N49" t="s">
+        <v>27</v>
+      </c>
+      <c r="O49" t="s">
+        <v>267</v>
+      </c>
+      <c r="P49" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="50" spans="1:16">
+      <c r="A50" t="s">
+        <v>268</v>
+      </c>
+      <c r="B50" t="s">
+        <v>269</v>
+      </c>
+      <c r="C50" t="s">
+        <v>260</v>
+      </c>
+      <c r="D50" t="s">
+        <v>54</v>
+      </c>
+      <c r="E50" t="s">
+        <v>20</v>
+      </c>
+      <c r="F50" t="s">
+        <v>194</v>
+      </c>
+      <c r="G50" t="s">
+        <v>86</v>
+      </c>
+      <c r="H50">
+        <v>2016</v>
+      </c>
+      <c r="I50"/>
+      <c r="J50" t="s">
+        <v>262</v>
+      </c>
+      <c r="K50" t="s">
+        <v>24</v>
+      </c>
+      <c r="L50"/>
+      <c r="M50" t="s">
+        <v>263</v>
+      </c>
+      <c r="N50" t="s">
+        <v>27</v>
+      </c>
+      <c r="O50" t="s">
+        <v>270</v>
+      </c>
+      <c r="P50" t="s">
+        <v>271</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">