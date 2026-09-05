--- v0 (2025-12-11)
+++ v1 (2026-09-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="466">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="507">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -141,50 +141,53 @@
     <t>October 2022</t>
   </si>
   <si>
     <t>NT 81.70 NT 81.71</t>
   </si>
   <si>
     <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/37942018-energy-efficiency-household-and-similar-electrical-appliances-measurement-and</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/4358</t>
   </si>
   <si>
     <t>3795-1/2016 Energy efficiency label requirements for air conditioners part 1: room air conditioner (window-split) with fixed capacity and fixed compressor</t>
   </si>
   <si>
     <t>This standard establishes label requirements for room air conditioners, both window and split with fixed capacity and fixed compressors.</t>
   </si>
   <si>
     <t>Space Heating and Space Cooling, Air Conditioning, Room ACs - Stationary ACs</t>
   </si>
   <si>
     <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>Entered into force, Revised, Superseded</t>
   </si>
   <si>
     <t>ISO 5151:2010
 ,   
                     Egyptian Standard ES 4814.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/3795-12016-energy-efficiency-label-requirements-air-conditioners-part-1-room-air</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14491</t>
   </si>
   <si>
     <t>3795-2/2017 Energy Efficiency Label Requirements For Air Conditioners Part 2: Variable Capacity Room Air Conditioner (Window-Split) with Variable Speed Compressor</t>
   </si>
   <si>
     <t>This standard establishes label requirements for room air conditioners, both window and split with variable speed compressors.</t>
   </si>
   <si>
     <t>ISO 5151:2010
 ,   
                     Egyptian Standard ES 4814</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/3795-22017-energy-efficiency-label-requirements-air-conditioners-part-2-variable-capacity</t>
@@ -204,185 +207,340 @@
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/3795-52018-energy-efficiency-label-requirements-air-conditioners-part-5-fixed-capacity</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14798</t>
   </si>
   <si>
     <t>3795/2023 Energy Efficiency Label Requirements for Air Conditioner Room Air Conditioner (Window - Split)</t>
   </si>
   <si>
     <t>This standard is mandatory and applies to window and split air conditioners.</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>ICS 23.120 - 27.015</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/37952023-energy-efficiency-label-requirements-air-conditioner-room-air-conditioner-window</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/8643</t>
   </si>
   <si>
-    <t>4100/2006 Energy Efficiency of Households and similar Electrical appliances methods for measuring and calculation energy consumption of washing machine</t>
+    <t>4100 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption of washing machines</t>
+  </si>
+  <si>
+    <t>Washing Machines</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/4100-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/4472</t>
+  </si>
+  <si>
+    <t>4100/2006 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption of washing machine</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency specifications for washing machines.</t>
   </si>
   <si>
     <t>Laundry, Washing Machines</t>
   </si>
   <si>
     <t>IEC 60465/2003+cor1/2005
 ,   
                       IEC-60335-1/2001-Amd 1</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/41002006-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/4472</t>
   </si>
   <si>
-    <t>5806/2019 Energy efficiency of households and similar Electrical appliances methods for measuring and calculation energy consumption for electric water heaters</t>
+    <t>5806 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
+  </si>
+  <si>
+    <t>Storage Water Heaters</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/5806-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/6413</t>
+  </si>
+  <si>
+    <t>5806/2019 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
   </si>
   <si>
     <t>This standard specifies the requirement and method of calculation of energy efficiency for electric water heaters.</t>
   </si>
   <si>
-    <t>Storage Water Heaters</t>
+    <t>Superseded</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/58062019-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>http://www.eos.org.eg/en/standard/6413</t>
+  </si>
+  <si>
+    <t>6977/2009 Energy Efficiency Of Distribution Transformers</t>
+  </si>
+  <si>
+    <t>This standard specifies the energy efficiency of distribution transformers.</t>
+  </si>
+  <si>
+    <t>Power Transformers</t>
   </si>
   <si>
     <t>Entered into force, New</t>
-  </si>
-[...13 lines deleted...]
-    <t>Power Transformers</t>
   </si>
   <si>
     <t>IEC 60076-ser/2008
 ,   
                     ES 1886: Power Transformers Dry Type
 ,   
                     ES 4885-1 Instrument transformers part-1Current transformer
 ,   
                     ES 4885-1 Instrument transformers part-2 Inductive voltage transformer</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/69772009-energy-efficiency-distribution-transformers</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/10626</t>
   </si>
   <si>
+    <t>7820 / 2023 Energy efficiency of household and similar electrical appliances - Methods for measuring and calculating energy consumption of residential dishwashers</t>
+  </si>
+  <si>
+    <t>Dishwashers</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>ICS: 23.120</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7820-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14008</t>
+  </si>
+  <si>
+    <t>7821 / 2024 Energy efficiency of household Electrical appliances Methods for measuring and Calculating energy efficiency of Electric circulating air fans</t>
+  </si>
+  <si>
+    <t>Portable Fans</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7821-2024-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14009</t>
+  </si>
+  <si>
     <t>7821/2014 Energy efficiency of household electrical appliances Methods for measuring and calculating energy efficiency of electric circulating air fans</t>
   </si>
   <si>
     <t>This standard specifies the MEPS and testing methods for electric circulating air fans.</t>
   </si>
   <si>
     <t>Integrated Fans</t>
   </si>
   <si>
     <t>IEC 60879</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/78212014-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14009</t>
   </si>
   <si>
+    <t>7823-1 / 2023 Energy Efficiency for Electrical Lamps for Luminaries - Part 1: Energy Efficiency Requirement for Electrical Lamps</t>
+  </si>
+  <si>
+    <t>Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>ICS: 29.140.01</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7823-1-2023-energy-efficiency-electrical-lamps-luminaries-part-1-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15539</t>
+  </si>
+  <si>
     <t>7823/2020 Energy efficiency requirements for electrical lamps and luminaires</t>
   </si>
   <si>
     <t>This standard specifies the MEPS and labeling requirements for filament lamps; fluorescent lamps; compact fluorescent lamps; high-intensity discharge lamps; LED lamps.</t>
   </si>
   <si>
-    <t>Non-Directional lamps</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/78232020-energy-efficiency-requirements-electrical-lamps-and-luminaires</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14011</t>
   </si>
   <si>
+    <t>7993 / 2023 Energy Efficiency Label For Televisions And Displays</t>
+  </si>
+  <si>
+    <t>Televisions, Displays</t>
+  </si>
+  <si>
+    <t>ICS: 33.160</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7993-2023-energy-efficiency-label-televisions-and-displays</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14349</t>
+  </si>
+  <si>
     <t>7993/2018 Energy Efficiency Label For Televisions And Displays</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency requirements for televisions and display units.</t>
   </si>
   <si>
     <t>Televisions</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/79932018-energy-efficiency-label-televisions-and-displays</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14349</t>
   </si>
   <si>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>IEC 62885-2/2016
+,   
+                    (EU) No 665/2013</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>8187 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of electric instantaneous water</t>
+  </si>
+  <si>
+    <t>Instantaneous Water Heaters</t>
+  </si>
+  <si>
+    <t>ICS: 91.140.65</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8187-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14778</t>
+  </si>
+  <si>
+    <t>8327 / 2020 Power transformers – Energy efficiency</t>
+  </si>
+  <si>
+    <t>IEC TS 60076-20/2017 Power transformers –Part 20: Energy efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8327-2020-power-transformers-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14995</t>
+  </si>
+  <si>
+    <t>8441 / 2024 Eco-Design Requirements For Water Pumps Energy Efficiency</t>
+  </si>
+  <si>
+    <t>Pumps Other</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>ICS 23.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards and Quality</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8441-2024-eco-design-requirements-water-pumps-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15248</t>
+  </si>
+  <si>
     <t>Eco-Design Requirements for Water Pump Energy Efficiency (8441/2021)</t>
   </si>
   <si>
     <t>This standard establishes ecodesign requirements for rotodynamic water pumps for pumping clean water, including those integrated into other products, and efficiency labeling requirements.</t>
   </si>
   <si>
     <t>Pumps</t>
   </si>
   <si>
-    <t>Voluntary</t>
-[...5 lines deleted...]
-    <t>Egyptian Organization for Standards and Quality</t>
+    <t>Entered into force, New, Superseded</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/eco-design-requirements-water-pump-energy-efficiency-84412021</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/15248</t>
   </si>
   <si>
     <t>Energy Conservation (Regulated Goods and Registered Suppliers) Regulations 2017</t>
   </si>
   <si>
     <t>This regulation specifies the MEPS and labeling requirements for air‑conditioners; single-phase clothes dryers; single-phase lamps; ballasts for fluorescent lamps; single-phase refrigerators without freezers, refrigerators with freezers, and refrigerators with freezers and through-the-door ice dispensers; single‑phase televisions; and single speed three-phase 50 Hz induction motors.</t>
   </si>
   <si>
     <t>Singapore*</t>
   </si>
   <si>
     <t>Televisions, Clothes Dryers, Non-Directional lamps, Directional Lamps, Fluorescent and HID Lighting, 3-Phase Motors, Room ACs - Stationary ACs, Refrigerators-Freezers</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>Single-phase non-ducted room air conditioners: ISO 5151:2017,  ISO 15042:2017
 ,   
                     Refrigerators: ISO 15502:2005; IEC 62552:2007
 ,   
                     Clothes Dryers: IEC 61121:2005
 ,   
                     Televisions: IEC 62087:2008
 ,   
@@ -398,93 +556,70 @@
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-conservation-regulated-goods-and-registered-suppliers-regulations-2017</t>
   </si>
   <si>
     <t>https://sso.agc.gov.sg/Act/ECA2012/Uncommenced/20171227?ValidDt=20180101&amp;ViewType=Sl</t>
   </si>
   <si>
     <t>Energy Efficiency of Household and Similar Electrical Appliances</t>
   </si>
   <si>
     <t>This standard identifies the methods of measuring and calculating energy efficiency and sets a maximum limit to the values of energy consumption. The standard aims to reduce the consumption of electric power.</t>
   </si>
   <si>
     <t>Kitchen, Dishwashers</t>
   </si>
   <si>
     <t>IEC60436:2004, A1:2009, A2:2012</t>
   </si>
   <si>
     <t>Egyptian Organisation for Standards and Quality</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-household-and-similar-electrical-appliances</t>
   </si>
   <si>
-    <t>https://www.eos.org.eg/en/standard/14008</t>
-[...1 lines deleted...]
-  <si>
     <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Domestic Ovens (ES 8058/2017)</t>
   </si>
   <si>
     <t>This standard establishes the methods of measuring and calculating the energy efficiency of electrical domestic ovens.</t>
   </si>
   <si>
     <t>Kitchen, Ovens</t>
   </si>
   <si>
     <t>IEC 60350-1/2015
 ,   
                     Regulation (EU) No 65/2014</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-0</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/14544</t>
   </si>
   <si>
-    <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners(ES 8057/2017)</t>
-[...18 lines deleted...]
-  <si>
     <t>Energy labelling and MEPS for Swimming Pool Pumps</t>
   </si>
   <si>
     <t>This Standard specifies the energy information disclosure, energy labelling and MEPS requirements for swimming pool pump-units. The rating scale for pump units is from 1 to 10. Every star on the label represents a 25% improvement in efficiency, so a 7 star pump will be up to 25% more energy efficient than a 6 star pump, and an 8 star pump will be up to 43% more efficient than a 6 star pump. Many pump-units also report noise levels on the label.</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
     <t>Pool Pumps</t>
   </si>
   <si>
     <t>December 2023</t>
   </si>
   <si>
     <t>AS 5102.1-2009, AS 5102.2-2009</t>
   </si>
   <si>
     <t>Department of Climate Change and Energy Efficiency (DCCEE)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-labelling-and-meps-swimming-pool-pumps</t>
   </si>
   <si>
     <t>https://www.legislation.gov.au/Series/F2022L00025</t>
@@ -541,53 +676,50 @@
     <t>http://www.comlaw.gov.au/Details/F2012L02133</t>
   </si>
   <si>
     <t>Greenhouse and Energy Minimum Standards (Close Control Air Conditioners) Determination 2012</t>
   </si>
   <si>
     <t>This standard specifies the MEPS for close control air conditioners (used where temperature and humidity are required to be monitored and maintained within narrow limits, for example, use in computer rooms, data processing units, telecommunications facilities and other industrial process areas) that fall in the scope of AS/NZS 4965.1.</t>
   </si>
   <si>
     <t>Climate Controls</t>
   </si>
   <si>
     <t>AS/NZS 4965.1:2008</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/greenhouse-and-energy-minimum-standards-close-control-air-conditioners-determination-2012</t>
   </si>
   <si>
     <t>https://www.legislation.gov.au/Details/F2012L02124</t>
   </si>
   <si>
     <t>Greenhouse and Energy Minimum Standards (Clothes Washing Machines) Determination 2015</t>
   </si>
   <si>
     <t>This policy applies to clothes washers which are intended for household or similar use.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Washing Machines</t>
   </si>
   <si>
     <t>AS/NZS 2040.1:2005 AS/NZS 2040:2:2005</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/greenhouse-and-energy-minimum-standards-clothes-washing-machines-determination-2015</t>
   </si>
   <si>
     <t>https://www.legislation.gov.au/Details/F2015L01816</t>
   </si>
   <si>
     <t>Greenhouse and Energy Minimum Standards (Computer Monitors) Determination 2014</t>
   </si>
   <si>
     <t>This policy covers computer monitors specified in the table following this subsection which are designed to be connected to 230 or 240 volts mains voltage via:
                 (a)    a direct connection; or
                (b)    an external power supply permanently connected to the product; or
                 (c)    an external power supply that can be disconnected from the product.</t>
   </si>
   <si>
     <t>Computers</t>
   </si>
   <si>
     <t>AS/NZS 5813.2:2012; AS/NZS 4665.1:2005; AS/NZS 5813.1:2012</t>
   </si>
@@ -615,53 +747,50 @@
   <si>
     <t>Greenhouse and Energy Minimum Standards (Digital Television Set-top Boxes) Determination 2012</t>
   </si>
   <si>
     <t>A Digital TV (DTV) set top box (STB) is used to convert digital TV signals to a signal compatible with the existing audiovisual display technology, including analogue RF, composite video, s-vhs, component video or DVI/HDMI. Those digital receivers that are integrated with other equipment such as television receivers, digital recorders and DVD players are not included at this time.Those digital receivers that are integrated with other equipment such as television receivers, digital recorders and DVD players are not included at this time. STBs have different requirements if they are designed for free-to-air (FTA) broadcast television or subscription television (STV).</t>
   </si>
   <si>
     <t>Set Top Boxes (STB)</t>
   </si>
   <si>
     <t>AS/NZS 62087.1:2010AS/NZS 62087.2.1: 2008</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/greenhouse-and-energy-minimum-standards-digital-television-set-top-boxes-determination</t>
   </si>
   <si>
     <t>https://www.legislation.gov.au/Series/F2012L02116</t>
   </si>
   <si>
     <t>Greenhouse and Energy Minimum Standards (Dishwashers) Determination 2015</t>
   </si>
   <si>
     <t>The standard is applicable to electric dishwashers which are intended for household or similar use. A number of performance requirements must be met by dishwashers during a test for energy consumption. These include: Washing index  the washing index of the test machine must exceed the specified value measured on the reference machine which is tested in parallel. The reference machine is a dishwasher which specially constructed and calibrated for this purpose (Miele G590). Drying index  the drying index of the test machine must exceed 50% (this is conducted as a separate test) Rated capacity  all specified load items shall be supported. Water consumption  shall not exceed 110% of the value stated by the manufacturer. Water pressure  machine shall be capable of operating at the maximum and minimum water pressure stated by the manufacturer. "</t>
   </si>
   <si>
-    <t>Dishwashers</t>
-[...1 lines deleted...]
-  <si>
     <t>AS/NZS2007</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/greenhouse-and-energy-minimum-standards-dishwashers-determination-2015</t>
   </si>
   <si>
     <t>https://www.legislation.gov.au/Series/F2015L01825</t>
   </si>
   <si>
     <t>Greenhouse and Energy Minimum Standards (Double-capped Fluorescent Lamps) Determination 2017</t>
   </si>
   <si>
     <t>This Determination covers double-capped fluorescent lamps in the product classes set out in subsection (2) that are:</t>
   </si>
   <si>
     <t>Tubular Lamps</t>
   </si>
   <si>
     <t>AS/NZS 4782.1:2004AS/NZS 4782.2:2004AS/NZS 4782.3:2006AS/NZS 61231: 2001</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/greenhouse-and-energy-minimum-standards-double-capped-fluorescent-lamps-determination-2017</t>
   </si>
   <si>
     <t>https://www.legislation.gov.au/Details/F2017L00652</t>
@@ -682,53 +811,50 @@
     <t>https://www.legislation.gov.au/Series/F2012L02125</t>
   </si>
   <si>
     <t>Greenhouse and Energy Minimum Standards (External Power Supplies) Determination 2014</t>
   </si>
   <si>
     <t>Products covered include external power supply units with a nominal 230 V a.c. supply input and a single output at extra low voltage (ELV), either a.c. or d.c. and a maximum output of 250 W or 250 VA (see the standard for further details on products covered).</t>
   </si>
   <si>
     <t>External Power Supply</t>
   </si>
   <si>
     <t>AS/NZS 4665.1:2005 AS/NZS 4665.2:2005 AS/NZS 4665</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/greenhouse-and-energy-minimum-standards-external-power-supplies-determination-2014</t>
   </si>
   <si>
     <t>https://www.legislation.gov.au/Series/F2014L01580</t>
   </si>
   <si>
     <t>Greenhouse and Energy Minimum Standards (Gas Water Heaters) Determination 2017</t>
   </si>
   <si>
     <t>This Determination covers water heaters that come within the product classes set out in subsection (2) and that:</t>
-  </si>
-[...1 lines deleted...]
-    <t>Instantaneous Water Heaters</t>
   </si>
   <si>
     <t>Gas, LPG</t>
   </si>
   <si>
     <t>AS 4552:2005</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/greenhouse-and-energy-minimum-standards-gas-water-heaters-determination-2017</t>
   </si>
   <si>
     <t>https://www.legislation.gov.au/Series/F2017L01608</t>
   </si>
   <si>
     <t>Specifies minimum energy performance standards (MEPS) requirements for gas water heaters intended for use with natural gas, liquefied petroleum gas (LPG) and simulated natural gas (SNG); external storage heaters with a nominal gas consumption of less than 50 MJ/h and storage capacity of over 30 litres internal and external instant gas water heaters with a nominal gas consumption of less than 250 MJ/h and a heat output of less than 13.1 kW (equivalent to a delivery rate of 7.5 L/min raised through 25C)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/greenhouse-and-energy-minimum-standards-gas-water-heaters-determination-2017-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.au/Details/F2017L01608</t>
   </si>
   <si>
     <t>Greenhouse and Energy Minimum Standards (Household Refrigerating Appliances) Determination 2019</t>
   </si>
@@ -902,113 +1028,110 @@
   <si>
     <t>https://www.legislation.gov.au/Series/F2019L00968</t>
   </si>
   <si>
     <t>Greenhouse and Energy Minimum Standards (Transformers and Electronic Step-down Converters for ELV Lamps) Determination 2012</t>
   </si>
   <si>
     <t>The scope of transformer MEPS covers oil-immersed and dry-type distribution transformers with power ratings from 10 kVA to 2500 kVA intended to be used on 11 kV and 22 kV networks.This standard does not apply to certain categories of special transformers such a - (a) transformers other than those on 11 or 22 kv networks; (b) instrument transformers; (c) auto transformers; (d) traction transformers mounted on rolling stock; (e) starting transformers; (f) testing transformers; (g) welding transformers; (h) three phase transformers with three or more windings per phase; (i) arc-furnace transformers; (j) earthing transformers; (k) rectifier or converter transformers; (l) uninterruptible power supply (ups) transformers; (m) transformers with an impedance less than 3% or more than 8%; (n) voltage regulating transformers; (o) transformers designed for frequencies other than 50 hertz; (p) gas-filled dry-type transformers; or (q) flameproof transformers.</t>
   </si>
   <si>
     <t>AS 2374.1; AS 2735</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/greenhouse-and-energy-minimum-standards-transformers-and-electronic-step-down-converters</t>
   </si>
   <si>
     <t>https://www.legislation.gov.au/Series/F2012L02135</t>
   </si>
   <si>
     <t>MELS for Casement and Window Air-Conditioners</t>
   </si>
   <si>
     <t>This policy defines the minimum energy labeling scheme for casement and window air-conditioners up to 8.8kW.</t>
   </si>
   <si>
-    <t>New</t>
-[...1 lines deleted...]
-  <si>
     <t>ISO 5151:2017
 ,   
                     IEC 62301:2005
 ,   
                     IEC 62301:2011</t>
   </si>
   <si>
     <t>National Environment Agency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/mels-casement-and-window-air-conditioners</t>
   </si>
   <si>
     <t>https://www.nea.gov.sg/our-services/climate-change-energy-efficiency/energy-efficiency/household-sector/tick-rating</t>
   </si>
   <si>
     <t>MELS for Clothes Dryers</t>
   </si>
   <si>
     <t>This policy defines minimum energy labeling scheme (MELS) requirements for clothes dryers with a rated capacity of up to 10kg.
 Energy Consumption (EC) per wash in kWh (all clothes dryers)
 - 1 tick: NA
 - 2 tick: Rated capacity x 0.55 ≥ EC &gt; Rated capacity x 0.45
 - 3 tick: Rated capacity x 0.45 ≥ EC &gt; Rated capacity x 0.37
 - 4 tick: Rated capacity x 0.37 ≥ EC &gt; Rated capacity x 0.30
 - 5 tick: Rated capacity x 0.30 ≥ EC
 Rated Capacity means the mass in kilograms of a particular type of dry textiles which, according to the instructions of the manufacturer of the clothes dryer, can be treated in a particular drying program suitable for drying the particular type of dry textile.</t>
   </si>
   <si>
     <t>IEC 61121:2005 with amendment 1</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/mels-clothes-dryers</t>
   </si>
   <si>
-    <t>MELS for Commercial Storage Refrigerators</t>
+    <t>MELS for Commercial Storage Refrigerators (2025)</t>
   </si>
   <si>
     <t>This policy defines minimum energy labeling scheme requirements for chiller, freezers, and combinations type of all capacities.</t>
   </si>
   <si>
     <t>Refrigerated Cabinets, Wine Chillers, Walk-In Coolers and Freezers, Refrigerated Vending Machines, Freezers-only</t>
   </si>
   <si>
     <t>September 2025</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/index.php/policies/mels-commercial-storage-refrigerators</t>
-[...2 lines deleted...]
-    <t>MELS for General Lighting</t>
+    <t>https://cprc-clasp.ngo/index.php/policies/mels-commercial-storage-refrigerators-2025</t>
+  </si>
+  <si>
+    <t>MELS for General Lighting (2019)</t>
   </si>
   <si>
     <t>This policy defines minimum energy labeling scheme requirements for incandescent lamps, CFLi lamps, and LEDs with an Edison screw or a bayonet lamp cap.</t>
   </si>
   <si>
     <t>Tubular Lamps, Non-Directional lamps</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/index.php/policies/mels-general-lighting</t>
+    <t>https://cprc-clasp.ngo/index.php/policies/mels-general-lighting-2019</t>
   </si>
   <si>
     <t>MELS for General Lighting (2024)</t>
   </si>
   <si>
     <t>This policy set energy label scheme for all regulated lamps:</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/mels-general-lighting-2024</t>
   </si>
   <si>
     <t>MELS for Portable Air-Conditioners (2024)</t>
   </si>
   <si>
     <t>This policy defines the minimum energy labeling scheme for single-phase portable air-conditioners:</t>
   </si>
   <si>
     <t>Portable ACs</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/mels-portable-air-conditioners-2024</t>
   </si>
   <si>
     <t>MELS for Refrigerators</t>
   </si>
@@ -1054,60 +1177,60 @@
   </si>
   <si>
     <t>IEC 62087:2008
 ,   
                     IEC 62087:2011</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/mels-televisions</t>
   </si>
   <si>
     <t>MELS for Three-Phase VRF Air-Conditioners</t>
   </si>
   <si>
     <t>This policy defines the minimum energy labeling scheme requirements for base module/units of a three-phase VRF air-conditioners (unit efficiency) of all cooling capacities.</t>
   </si>
   <si>
     <t>Central ACs</t>
   </si>
   <si>
     <t>ISO 15042:2017</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/mels-three-phase-vrf-air-conditioners</t>
   </si>
   <si>
-    <t>MELS for Water Heater</t>
+    <t>MELS for Water Heater (2025)</t>
   </si>
   <si>
     <t>This policy defines minimum energy labeling scheme requirements for all regulated water heaters:</t>
   </si>
   <si>
     <t>Instantaneous Water Heaters, Storage Water Heaters</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/index.php/policies/mels-water-heater</t>
+    <t>https://cprc-clasp.ngo/index.php/policies/mels-water-heater-2025</t>
   </si>
   <si>
     <t>MEPS for casement and window air-conditioners</t>
   </si>
   <si>
     <t>This policy applies to casement and window (up to 8.8 kW). The Minimum Coefficient of Performance (COP) is set at COP100% &gt; 3.78. Cooling capacity refers to the measured total cooling capacity in accordance with the applicable test standards: ISO 5151:2017, Section 5.1: Cooling capacity test, Climate Class T1.</t>
   </si>
   <si>
     <t>ISO 5151:2017, Section 5.1: Cooling capacity test, Climate Class T1</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/meps-casement-and-window-air-conditioners</t>
   </si>
   <si>
     <t>https://www.nea.gov.sg/our-services/climate-change-energy-efficiency/energy-efficiency/household-sector/about-mandatory-energy-labelling-and-minimum-energy-performance-standards</t>
   </si>
   <si>
     <t>MEPS for Clothes Dryers</t>
   </si>
   <si>
     <t>This policy defines minimum energy performance requirements for clothes dryers with a rated capacity of https://www.nea.gov.sg/up to 10kg. The revised 2022 MEPS are: EC ≤ [Rated Capacity x 0.55], where “Rated Capacity” means the mass in kilograms of a particular type of dry textiles which, according to the instructions of the manufacturer of the clothes dryer, can be treated in a particular drying program suitable for drying the particular type of dry textile and “EC” means Energy Consumption in kWh per wash.</t>
   </si>
   <si>
     <t>IEC1 61121:2005 with amendment 1, Section 9.2.1: Drying tests general</t>
   </si>
@@ -1155,150 +1278,150 @@
   </si>
   <si>
     <t>MEPS for General Lighting (2024)</t>
   </si>
   <si>
     <t>This policy sets minimum energy performance standards for lamps as shown below</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/meps-general-lighting-2024</t>
   </si>
   <si>
     <t>MEPS for Portable Air-Conditioners (2024)</t>
   </si>
   <si>
     <t>This policy regulates minimum energy performance standard for portable air conditioners.
 Single-phase portable air-conditioners having a single exhaust duct (up to 12 kW) should have Coefficient of Performance (COP) 100% equal or greater than 3.0.
 Cooling capacity refers to the measured total cooling capacity in accordance with the applicable test standards. 
 1 Weighted COP = 0.4 x COP100% + 0.6 x COP50%
  N is the number of indoor and outdoor units
  Standby power is expressed in Watts</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/meps-portable-air-conditioners-2024</t>
   </si>
   <si>
-    <t>MEPS for Refrigerators</t>
+    <t>MEPS for Refrigerators (2022)</t>
   </si>
   <si>
     <t>This policy defines minimum energy performance requirements for the following refrigerators: 
 - Refrigerators without a freezer up to 900L: 
 - Refrigerators with a freezer up to 300L: AEC ≤ [(465 + 1.378 xVadj tot) x 0.427]
 - Refrigerators with a freezer &gt; 300L to 900L: AEC ≤ [(465 + 1.378 xVadj tot) x 0.427]
 - Refrigerators with freezer and through-the-door ice dispenser: AEC ≤ [(585 + 1.378 x
 Vadj tot) x 0.409]
 - Vadj tot is defined as the sum of the adjusted volumes of the refrigerator compartments.
 - “Through-the-door ice dispenser” means an automatic ice maker coupled with a device that
 delivers ice on demand externally through a door.
 - “AEC” means Annual Energy Consumption.</t>
   </si>
   <si>
     <t>IEC 62552:2007 or ISO2 15502:2005, Section 15: Energy consumption test, climate class T</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/index.php/policies/meps-refrigerators-0</t>
+    <t>https://cprc-clasp.ngo/index.php/policies/meps-refrigerators-2022</t>
   </si>
   <si>
     <t>MEPS for Refrigerators (2025)</t>
   </si>
   <si>
     <t>This policy raises minimum energy performance standards for refrigerators with adjusted volumes no greater than 900 litres.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/meps-refrigerators-2025</t>
   </si>
   <si>
-    <t>MEPS for Split Type Air-Conditioners</t>
+    <t>MEPS for Split Type Air-Conditioners (2022)</t>
   </si>
   <si>
     <t>This policy applies to any single-phase non-ducted room air-conditioner (split type (inverter)) with a cooling capacity of 17.6 kW or lower and any single-phase non-ducted room air-conditioner (split type (non-inverter)) with a cooling capacity of 17.6 kW or lower.
 The established MEPS are: 
 Single/Multi Split (inverter) up to 17.6kW: COP100% ≥ 3.34
 Single/Multi Split (inverter) up to 17.6kW: COPweighted ≥ 4.04
 Single/Multi Split (non-inverter) up to 17.6kW: COP100% ≥ 4.04
 COPweighted = 0.4 x COP100% + 0.6 x COP50%</t>
   </si>
   <si>
     <t>ISO 15042:2017, Section 6.1: Cooling capacity test, climate class T1
 ,   
                     ISO 5151:2017, Section 5.1: Cooling capacity test, Climate class T1
 ,   
                     IEC 62301:2005 or IEC 62301:2011, Section 5.3.1 or 5.3.2 of IEC 62301:2005 or Section 5.3.2, 5.3.3 or 5.3.4 of IEC 62301:2011, Climate class Nil</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/index.php/policies/meps-split-type-air-conditioners</t>
+    <t>https://cprc-clasp.ngo/index.php/policies/meps-split-type-air-conditioners-2022</t>
   </si>
   <si>
     <t>MEPS for Split Type Air-Conditioners (2025)</t>
   </si>
   <si>
     <t>This policy raises MEPS for single and multi split air conditioners.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/meps-split-type-air-conditioners-2025</t>
   </si>
   <si>
     <t>MEPS for Televisions (2024/2025)</t>
   </si>
   <si>
     <t>This policy sets minimum energy performance standards for non-8K TV at 4-tick and 8K TV at 3-tick, effective in April 2024, and April 2025 respectively, as shown below</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/meps-televisions-20242025</t>
   </si>
   <si>
-    <t>MEPS for Three-Phase Induction Motors</t>
+    <t>MEPS for Three-Phase Induction Motors (2018)</t>
   </si>
   <si>
     <t>This policy applies to three-phase induction motors with a rated output from 0.75kW to 200kW and three-phase induction motors with a rated output &gt;200kW to ≤ 375kW.</t>
   </si>
   <si>
     <t>IEC 60034-2-1 (2014), Method 2-1-1B
 ,   
                     IEEE 112 (2004), Method B</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/index.php/policies/meps-three-phase-induction-motors</t>
-[...2 lines deleted...]
-    <t>MEPS for Three-Phase VRF Air-Conditioners</t>
+    <t>https://cprc-clasp.ngo/index.php/policies/meps-three-phase-induction-motors-2018</t>
+  </si>
+  <si>
+    <t>MEPS for Three-Phase VRF Air-Conditioners (2021)</t>
   </si>
   <si>
     <t>A base module/unit of a three-phase VRF air-conditioner (unit efficiency) of all cooling capacities must meet the following Minimum Integrated Energy Efficiency Ratio (IEER): ≥ 4.35.
 Integrated Energy Efficiency Ratio (IEER) = (0.020 x A) + (0.617 x B) + (0.238 x C) + (0.125 x D)
 where A = COP at full load cooling capacity tested under ISO 15042 T1 condition,
             B = COP at 75% part load cooling capacity tested under ISO 15042 T1 condition,
             C = COP at 50% part load cooling capacity tested under ISO 15042 T1 condition,
             D = COP at 25% part load cooling capacity tested under ISO 15042 T1 condition.</t>
   </si>
   <si>
     <t>ISO 15042:2017, Section 6.1: Cooling capacity test, climate class T1
 ,   
                     IEC 62301:2005 or IEC 62301:2011, Section 5.3.1 or 5.3.2 of IEC 62301:2005 or Section 5.3.2, 5.3.3 or 5.3.4 of IEC 62301:2011</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/index.php/policies/meps-three-phase-vrf-air-conditioners</t>
+    <t>https://cprc-clasp.ngo/index.php/policies/meps-three-phase-vrf-air-conditioners-2021</t>
   </si>
   <si>
     <t>MEPS for Water Heater (2025)</t>
   </si>
   <si>
     <t>This policy sets minimum energy performance standards for water heaters as shown below</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/meps-water-heater-2025</t>
   </si>
   <si>
     <t>Singapore Green Labeling Scheme: CFLs</t>
   </si>
   <si>
     <t>This standard establishes requirements for integral compact fluorescent lamps (CFL) where the tube and ballast are combined into a single unit. These lamps allow consumers to replace incandescent lamps easily with CFL. The product group that is within the scope of certification would include screw-based lamps with ballast and adaptor in a single assembly.</t>
   </si>
   <si>
     <t>Non-Directional lamps, Directional Lamps</t>
   </si>
   <si>
     <t>January 2016</t>
   </si>
   <si>
     <t>Singapore Environment Council</t>
   </si>
@@ -1869,65 +1992,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P84"/>
+  <dimension ref="A1:P94"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="224.088" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1419.082" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="196.952" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="194.524" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="209.949" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -2065,3930 +2188,4402 @@
       </c>
       <c r="P3" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4" t="s">
         <v>41</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
         <v>42</v>
       </c>
       <c r="G4" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="H4">
         <v>2003</v>
       </c>
       <c r="I4">
         <v>2016</v>
       </c>
       <c r="J4" t="s">
         <v>34</v>
       </c>
       <c r="K4" t="s">
         <v>24</v>
       </c>
       <c r="L4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M4" t="s">
         <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>27</v>
       </c>
       <c r="O4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="P4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" t="s">
         <v>41</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
         <v>42</v>
       </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="H5">
         <v>2003</v>
       </c>
       <c r="I5">
         <v>2017</v>
       </c>
       <c r="J5" t="s">
         <v>34</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
       <c r="L5" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M5" t="s">
         <v>36</v>
       </c>
       <c r="N5" t="s">
         <v>27</v>
       </c>
       <c r="O5" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="P5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
         <v>42</v>
       </c>
       <c r="G6" t="s">
         <v>22</v>
       </c>
       <c r="H6">
         <v>2003</v>
       </c>
       <c r="I6">
         <v>2018</v>
       </c>
       <c r="J6" t="s">
         <v>34</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6"/>
       <c r="M6" t="s">
         <v>36</v>
       </c>
       <c r="N6" t="s">
         <v>27</v>
       </c>
       <c r="O6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B7" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G7" t="s">
         <v>22</v>
       </c>
       <c r="H7">
         <v>2003</v>
       </c>
       <c r="I7">
         <v>2023</v>
       </c>
       <c r="J7" t="s">
         <v>23</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M7" t="s">
         <v>36</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="P7" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B8" t="s">
         <v>63</v>
       </c>
+      <c r="B8"/>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" t="s">
         <v>64</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H8">
         <v>2003</v>
       </c>
       <c r="I8">
-        <v>2006</v>
+        <v>2023</v>
       </c>
       <c r="J8" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
-      <c r="L8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L8"/>
       <c r="M8" t="s">
         <v>36</v>
       </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
         <v>66</v>
       </c>
       <c r="P8" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>68</v>
       </c>
       <c r="B9" t="s">
         <v>69</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" t="s">
         <v>70</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>71</v>
+        <v>43</v>
       </c>
       <c r="H9">
-        <v>2019</v>
-[...1 lines deleted...]
-      <c r="I9"/>
+        <v>2003</v>
+      </c>
+      <c r="I9">
+        <v>2006</v>
+      </c>
       <c r="J9" t="s">
         <v>34</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
-      <c r="L9"/>
+      <c r="L9" t="s">
+        <v>71</v>
+      </c>
       <c r="M9" t="s">
         <v>36</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
         <v>72</v>
       </c>
       <c r="P9" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>74</v>
       </c>
-      <c r="B10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B10"/>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>71</v>
+        <v>8</v>
       </c>
       <c r="H10">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I10"/>
+        <v>2019</v>
+      </c>
+      <c r="I10">
+        <v>2023</v>
+      </c>
       <c r="J10" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
-      <c r="L10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L10"/>
       <c r="M10" t="s">
         <v>36</v>
       </c>
       <c r="N10" t="s">
-        <v>78</v>
+        <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="P10" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="B11" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="C11" t="s">
         <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="H11">
-        <v>2014</v>
+        <v>2019</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
         <v>34</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
-      <c r="L11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11" t="s">
         <v>36</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="P11" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="B12" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="C12" t="s">
         <v>18</v>
       </c>
       <c r="D12" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H12">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I12"/>
       <c r="J12" t="s">
         <v>34</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
-      <c r="L12"/>
+      <c r="L12" t="s">
+        <v>87</v>
+      </c>
       <c r="M12" t="s">
         <v>36</v>
       </c>
       <c r="N12" t="s">
-        <v>27</v>
+        <v>88</v>
       </c>
       <c r="O12" t="s">
+        <v>89</v>
+      </c>
+      <c r="P12" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>92</v>
-[...3 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="B13"/>
       <c r="C13" t="s">
         <v>18</v>
       </c>
       <c r="D13" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>71</v>
+        <v>93</v>
       </c>
       <c r="H13">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
-      <c r="L13"/>
+      <c r="L13" t="s">
+        <v>94</v>
+      </c>
       <c r="M13" t="s">
         <v>36</v>
       </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
         <v>95</v>
       </c>
       <c r="P13" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>97</v>
       </c>
-      <c r="B14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B14"/>
       <c r="C14" t="s">
         <v>18</v>
       </c>
       <c r="D14" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E14" t="s">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>71</v>
+        <v>8</v>
       </c>
       <c r="H14">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I14"/>
+        <v>2014</v>
+      </c>
+      <c r="I14">
+        <v>2024</v>
+      </c>
       <c r="J14" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
       <c r="L14" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="M14" t="s">
-        <v>102</v>
+        <v>36</v>
       </c>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="P14" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="B15" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="C15" t="s">
-        <v>107</v>
+        <v>18</v>
       </c>
       <c r="D15" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
-        <v>109</v>
+        <v>21</v>
       </c>
       <c r="G15" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="H15"/>
+        <v>80</v>
+      </c>
+      <c r="H15">
+        <v>2014</v>
+      </c>
       <c r="I15"/>
       <c r="J15" t="s">
         <v>34</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
       <c r="L15" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="M15" t="s">
-        <v>111</v>
+        <v>36</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>112</v>
+        <v>105</v>
       </c>
       <c r="P15" t="s">
-        <v>113</v>
+        <v>106</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>114</v>
-[...3 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="B16"/>
       <c r="C16" t="s">
         <v>18</v>
       </c>
       <c r="D16" t="s">
-        <v>116</v>
+        <v>108</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
         <v>21</v>
       </c>
       <c r="G16" t="s">
-        <v>71</v>
+        <v>8</v>
       </c>
       <c r="H16">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I16"/>
+        <v>2008</v>
+      </c>
+      <c r="I16">
+        <v>2023</v>
+      </c>
       <c r="J16" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
       <c r="L16" t="s">
-        <v>117</v>
+        <v>109</v>
       </c>
       <c r="M16" t="s">
-        <v>118</v>
+        <v>36</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>119</v>
+        <v>110</v>
       </c>
       <c r="P16" t="s">
-        <v>120</v>
+        <v>111</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>121</v>
+        <v>112</v>
       </c>
       <c r="B17" t="s">
-        <v>122</v>
+        <v>113</v>
       </c>
       <c r="C17" t="s">
         <v>18</v>
       </c>
       <c r="D17" t="s">
-        <v>123</v>
+        <v>108</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
         <v>21</v>
       </c>
       <c r="G17" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="H17">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I17"/>
+        <v>2008</v>
+      </c>
+      <c r="I17">
+        <v>2020</v>
+      </c>
       <c r="J17" t="s">
         <v>34</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
-      <c r="L17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L17"/>
       <c r="M17" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>125</v>
+        <v>114</v>
       </c>
       <c r="P17" t="s">
-        <v>126</v>
+        <v>115</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>127</v>
-[...3 lines deleted...]
-      </c>
+        <v>116</v>
+      </c>
+      <c r="B18"/>
       <c r="C18" t="s">
         <v>18</v>
       </c>
       <c r="D18" t="s">
-        <v>129</v>
+        <v>117</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G18" t="s">
-        <v>71</v>
+        <v>8</v>
       </c>
       <c r="H18">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I18"/>
+        <v>2018</v>
+      </c>
+      <c r="I18">
+        <v>2023</v>
+      </c>
       <c r="J18" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
       <c r="L18" t="s">
-        <v>130</v>
+        <v>118</v>
       </c>
       <c r="M18" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>131</v>
+        <v>119</v>
       </c>
       <c r="P18" t="s">
-        <v>132</v>
+        <v>120</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>133</v>
+        <v>121</v>
       </c>
       <c r="B19" t="s">
-        <v>134</v>
+        <v>122</v>
       </c>
       <c r="C19" t="s">
-        <v>135</v>
+        <v>18</v>
       </c>
       <c r="D19" t="s">
-        <v>136</v>
+        <v>123</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
-        <v>109</v>
+        <v>21</v>
       </c>
       <c r="G19" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="H19">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>137</v>
+        <v>34</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
-      <c r="L19" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L19"/>
       <c r="M19" t="s">
-        <v>139</v>
+        <v>36</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>140</v>
+        <v>124</v>
       </c>
       <c r="P19" t="s">
-        <v>141</v>
+        <v>125</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>142</v>
-[...3 lines deleted...]
-      </c>
+        <v>126</v>
+      </c>
+      <c r="B20"/>
       <c r="C20" t="s">
-        <v>135</v>
+        <v>18</v>
       </c>
       <c r="D20" t="s">
-        <v>144</v>
+        <v>127</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
-        <v>71</v>
+        <v>8</v>
       </c>
       <c r="H20">
-        <v>2022</v>
-[...1 lines deleted...]
-      <c r="I20"/>
+        <v>2017</v>
+      </c>
+      <c r="I20">
+        <v>2023</v>
+      </c>
       <c r="J20" t="s">
-        <v>145</v>
+        <v>65</v>
       </c>
       <c r="K20" t="s">
         <v>24</v>
       </c>
-      <c r="L20"/>
+      <c r="L20" t="s">
+        <v>128</v>
+      </c>
       <c r="M20" t="s">
-        <v>139</v>
+        <v>36</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>146</v>
+        <v>129</v>
       </c>
       <c r="P20" t="s">
-        <v>147</v>
+        <v>130</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>148</v>
+        <v>131</v>
       </c>
       <c r="B21" t="s">
-        <v>149</v>
+        <v>132</v>
       </c>
       <c r="C21" t="s">
+        <v>18</v>
+      </c>
+      <c r="D21" t="s">
+        <v>133</v>
+      </c>
+      <c r="E21" t="s">
+        <v>20</v>
+      </c>
+      <c r="F21" t="s">
+        <v>21</v>
+      </c>
+      <c r="G21" t="s">
+        <v>80</v>
+      </c>
+      <c r="H21">
+        <v>2017</v>
+      </c>
+      <c r="I21"/>
+      <c r="J21" t="s">
+        <v>34</v>
+      </c>
+      <c r="K21" t="s">
+        <v>24</v>
+      </c>
+      <c r="L21" t="s">
+        <v>134</v>
+      </c>
+      <c r="M21" t="s">
+        <v>26</v>
+      </c>
+      <c r="N21" t="s">
+        <v>27</v>
+      </c>
+      <c r="O21" t="s">
         <v>135</v>
       </c>
-      <c r="D21" t="s">
-[...34 lines deleted...]
-      </c>
       <c r="P21" t="s">
-        <v>152</v>
+        <v>130</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>153</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="B22"/>
       <c r="C22" t="s">
-        <v>135</v>
+        <v>18</v>
       </c>
       <c r="D22" t="s">
-        <v>155</v>
+        <v>137</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
-        <v>109</v>
+        <v>21</v>
       </c>
       <c r="G22" t="s">
-        <v>22</v>
+        <v>93</v>
       </c>
       <c r="H22">
-        <v>2002</v>
-[...3 lines deleted...]
-      </c>
+        <v>2023</v>
+      </c>
+      <c r="I22"/>
       <c r="J22" t="s">
-        <v>137</v>
+        <v>65</v>
       </c>
       <c r="K22" t="s">
         <v>24</v>
       </c>
       <c r="L22" t="s">
-        <v>156</v>
+        <v>138</v>
       </c>
       <c r="M22" t="s">
+        <v>26</v>
+      </c>
+      <c r="N22" t="s">
+        <v>27</v>
+      </c>
+      <c r="O22" t="s">
         <v>139</v>
       </c>
-      <c r="N22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P22" t="s">
-        <v>158</v>
+        <v>140</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>159</v>
-[...3 lines deleted...]
-      </c>
+        <v>141</v>
+      </c>
+      <c r="B23"/>
       <c r="C23" t="s">
-        <v>135</v>
+        <v>18</v>
       </c>
       <c r="D23" t="s">
-        <v>161</v>
+        <v>85</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
         <v>21</v>
       </c>
       <c r="G23" t="s">
-        <v>71</v>
+        <v>93</v>
       </c>
       <c r="H23">
-        <v>2012</v>
+        <v>2020</v>
       </c>
       <c r="I23"/>
       <c r="J23" t="s">
-        <v>137</v>
+        <v>65</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
       <c r="L23" t="s">
-        <v>162</v>
+        <v>142</v>
       </c>
       <c r="M23" t="s">
-        <v>139</v>
+        <v>26</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>163</v>
+        <v>143</v>
       </c>
       <c r="P23" t="s">
-        <v>164</v>
+        <v>144</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>165</v>
-[...3 lines deleted...]
-      </c>
+        <v>145</v>
+      </c>
+      <c r="B24"/>
       <c r="C24" t="s">
-        <v>135</v>
+        <v>18</v>
       </c>
       <c r="D24" t="s">
-        <v>167</v>
+        <v>146</v>
       </c>
       <c r="E24" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="F24" t="s">
-        <v>109</v>
+        <v>21</v>
       </c>
       <c r="G24" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H24">
-        <v>1989</v>
+        <v>2021</v>
       </c>
       <c r="I24">
-        <v>2015</v>
+        <v>2024</v>
       </c>
       <c r="J24" t="s">
-        <v>137</v>
+        <v>65</v>
       </c>
       <c r="K24" t="s">
         <v>24</v>
       </c>
       <c r="L24" t="s">
-        <v>168</v>
+        <v>148</v>
       </c>
       <c r="M24" t="s">
-        <v>139</v>
+        <v>149</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>169</v>
+        <v>150</v>
       </c>
       <c r="P24" t="s">
-        <v>170</v>
+        <v>151</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>171</v>
+        <v>152</v>
       </c>
       <c r="B25" t="s">
-        <v>172</v>
+        <v>153</v>
       </c>
       <c r="C25" t="s">
-        <v>135</v>
+        <v>18</v>
       </c>
       <c r="D25" t="s">
-        <v>173</v>
+        <v>154</v>
       </c>
       <c r="E25" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="F25" t="s">
         <v>21</v>
       </c>
       <c r="G25" t="s">
-        <v>22</v>
+        <v>155</v>
       </c>
       <c r="H25">
-        <v>1999</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I25"/>
       <c r="J25" t="s">
-        <v>137</v>
+        <v>34</v>
       </c>
       <c r="K25" t="s">
         <v>24</v>
       </c>
       <c r="L25" t="s">
-        <v>174</v>
+        <v>148</v>
       </c>
       <c r="M25" t="s">
-        <v>139</v>
+        <v>149</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>175</v>
+        <v>156</v>
       </c>
       <c r="P25" t="s">
-        <v>176</v>
+        <v>151</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>171</v>
+        <v>157</v>
       </c>
       <c r="B26" t="s">
-        <v>177</v>
+        <v>158</v>
       </c>
       <c r="C26" t="s">
-        <v>135</v>
+        <v>159</v>
       </c>
       <c r="D26" t="s">
-        <v>178</v>
+        <v>160</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
-        <v>109</v>
+        <v>161</v>
       </c>
       <c r="G26" t="s">
         <v>22</v>
       </c>
-      <c r="H26">
-[...4 lines deleted...]
-      </c>
+      <c r="H26"/>
+      <c r="I26"/>
       <c r="J26" t="s">
-        <v>137</v>
+        <v>34</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
       <c r="L26" t="s">
-        <v>179</v>
+        <v>162</v>
       </c>
       <c r="M26" t="s">
-        <v>139</v>
+        <v>163</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>180</v>
+        <v>164</v>
       </c>
       <c r="P26" t="s">
-        <v>181</v>
+        <v>165</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>182</v>
+        <v>166</v>
       </c>
       <c r="B27" t="s">
-        <v>183</v>
+        <v>167</v>
       </c>
       <c r="C27" t="s">
-        <v>135</v>
+        <v>18</v>
       </c>
       <c r="D27" t="s">
-        <v>184</v>
+        <v>168</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
         <v>21</v>
       </c>
       <c r="G27" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H27">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="I27"/>
       <c r="J27" t="s">
-        <v>137</v>
+        <v>34</v>
       </c>
       <c r="K27" t="s">
         <v>24</v>
       </c>
       <c r="L27" t="s">
-        <v>185</v>
+        <v>169</v>
       </c>
       <c r="M27" t="s">
-        <v>139</v>
+        <v>170</v>
       </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>186</v>
+        <v>171</v>
       </c>
       <c r="P27" t="s">
-        <v>187</v>
+        <v>96</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>188</v>
+        <v>172</v>
       </c>
       <c r="B28" t="s">
-        <v>189</v>
+        <v>173</v>
       </c>
       <c r="C28" t="s">
-        <v>135</v>
+        <v>18</v>
       </c>
       <c r="D28" t="s">
-        <v>190</v>
+        <v>174</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G28" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H28">
-        <v>2005</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I28"/>
       <c r="J28" t="s">
-        <v>137</v>
+        <v>34</v>
       </c>
       <c r="K28" t="s">
         <v>24</v>
       </c>
       <c r="L28" t="s">
-        <v>191</v>
+        <v>175</v>
       </c>
       <c r="M28" t="s">
-        <v>139</v>
+        <v>26</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>192</v>
+        <v>176</v>
       </c>
       <c r="P28" t="s">
-        <v>193</v>
+        <v>177</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>194</v>
+        <v>178</v>
       </c>
       <c r="B29" t="s">
-        <v>195</v>
+        <v>179</v>
       </c>
       <c r="C29" t="s">
-        <v>135</v>
+        <v>180</v>
       </c>
       <c r="D29" t="s">
-        <v>196</v>
+        <v>181</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
-        <v>21</v>
+        <v>161</v>
       </c>
       <c r="G29" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H29">
-        <v>2004</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I29"/>
       <c r="J29" t="s">
-        <v>137</v>
+        <v>182</v>
       </c>
       <c r="K29" t="s">
         <v>24</v>
       </c>
       <c r="L29" t="s">
-        <v>197</v>
+        <v>183</v>
       </c>
       <c r="M29" t="s">
-        <v>139</v>
+        <v>184</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>198</v>
+        <v>185</v>
       </c>
       <c r="P29" t="s">
-        <v>199</v>
+        <v>186</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>200</v>
+        <v>187</v>
       </c>
       <c r="B30" t="s">
-        <v>201</v>
+        <v>188</v>
       </c>
       <c r="C30" t="s">
-        <v>135</v>
+        <v>180</v>
       </c>
       <c r="D30" t="s">
-        <v>70</v>
+        <v>189</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
         <v>21</v>
       </c>
       <c r="G30" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H30">
-        <v>1989</v>
-[...3 lines deleted...]
-      </c>
+        <v>2022</v>
+      </c>
+      <c r="I30"/>
       <c r="J30" t="s">
-        <v>137</v>
+        <v>190</v>
       </c>
       <c r="K30" t="s">
         <v>24</v>
       </c>
-      <c r="L30" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L30"/>
       <c r="M30" t="s">
-        <v>139</v>
+        <v>184</v>
       </c>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
-        <v>203</v>
+        <v>191</v>
       </c>
       <c r="P30" t="s">
-        <v>204</v>
+        <v>192</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>205</v>
+        <v>193</v>
       </c>
       <c r="B31" t="s">
-        <v>206</v>
+        <v>194</v>
       </c>
       <c r="C31" t="s">
-        <v>135</v>
+        <v>180</v>
       </c>
       <c r="D31" t="s">
-        <v>207</v>
+        <v>189</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
-        <v>21</v>
+        <v>161</v>
       </c>
       <c r="G31" t="s">
         <v>22</v>
       </c>
       <c r="H31">
-        <v>2005</v>
+        <v>2010</v>
       </c>
       <c r="I31">
-        <v>2014</v>
+        <v>2019</v>
       </c>
       <c r="J31" t="s">
-        <v>145</v>
+        <v>182</v>
       </c>
       <c r="K31" t="s">
         <v>24</v>
       </c>
       <c r="L31" t="s">
-        <v>208</v>
+        <v>195</v>
       </c>
       <c r="M31" t="s">
-        <v>139</v>
+        <v>184</v>
       </c>
       <c r="N31" t="s">
         <v>27</v>
       </c>
       <c r="O31" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="P31" t="s">
-        <v>210</v>
+        <v>197</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>211</v>
+        <v>198</v>
       </c>
       <c r="B32" t="s">
-        <v>212</v>
+        <v>199</v>
       </c>
       <c r="C32" t="s">
-        <v>135</v>
+        <v>180</v>
       </c>
       <c r="D32" t="s">
-        <v>213</v>
+        <v>200</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
-        <v>21</v>
+        <v>161</v>
       </c>
       <c r="G32" t="s">
         <v>22</v>
       </c>
       <c r="H32">
-        <v>1989</v>
+        <v>2002</v>
       </c>
       <c r="I32">
-        <v>2017</v>
+        <v>2012</v>
       </c>
       <c r="J32" t="s">
-        <v>137</v>
+        <v>182</v>
       </c>
       <c r="K32" t="s">
-        <v>214</v>
+        <v>24</v>
       </c>
       <c r="L32" t="s">
-        <v>215</v>
+        <v>201</v>
       </c>
       <c r="M32" t="s">
-        <v>139</v>
+        <v>184</v>
       </c>
       <c r="N32" t="s">
         <v>27</v>
       </c>
       <c r="O32" t="s">
-        <v>216</v>
+        <v>202</v>
       </c>
       <c r="P32" t="s">
-        <v>217</v>
+        <v>203</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>211</v>
+        <v>204</v>
       </c>
       <c r="B33" t="s">
-        <v>218</v>
+        <v>205</v>
       </c>
       <c r="C33" t="s">
-        <v>135</v>
+        <v>180</v>
       </c>
       <c r="D33" t="s">
-        <v>70</v>
+        <v>206</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
         <v>21</v>
       </c>
       <c r="G33" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H33">
-        <v>1989</v>
-[...3 lines deleted...]
-      </c>
+        <v>2012</v>
+      </c>
+      <c r="I33"/>
       <c r="J33" t="s">
-        <v>137</v>
+        <v>182</v>
       </c>
       <c r="K33" t="s">
-        <v>214</v>
+        <v>24</v>
       </c>
       <c r="L33" t="s">
-        <v>215</v>
+        <v>207</v>
       </c>
       <c r="M33" t="s">
-        <v>139</v>
+        <v>184</v>
       </c>
       <c r="N33" t="s">
         <v>27</v>
       </c>
       <c r="O33" t="s">
-        <v>219</v>
+        <v>208</v>
       </c>
       <c r="P33" t="s">
-        <v>220</v>
+        <v>209</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>221</v>
+        <v>210</v>
       </c>
       <c r="B34" t="s">
-        <v>222</v>
+        <v>211</v>
       </c>
       <c r="C34" t="s">
-        <v>135</v>
+        <v>180</v>
       </c>
       <c r="D34" t="s">
-        <v>32</v>
+        <v>64</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
-        <v>109</v>
+        <v>161</v>
       </c>
       <c r="G34" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="H34">
-        <v>2019</v>
-[...1 lines deleted...]
-      <c r="I34"/>
+        <v>1989</v>
+      </c>
+      <c r="I34">
+        <v>2015</v>
+      </c>
       <c r="J34" t="s">
-        <v>137</v>
+        <v>182</v>
       </c>
       <c r="K34" t="s">
         <v>24</v>
       </c>
       <c r="L34" t="s">
-        <v>223</v>
+        <v>212</v>
       </c>
       <c r="M34" t="s">
-        <v>139</v>
+        <v>184</v>
       </c>
       <c r="N34" t="s">
         <v>27</v>
       </c>
       <c r="O34" t="s">
-        <v>224</v>
+        <v>213</v>
       </c>
       <c r="P34" t="s">
-        <v>225</v>
+        <v>214</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>226</v>
+        <v>215</v>
       </c>
       <c r="B35" t="s">
-        <v>227</v>
+        <v>216</v>
       </c>
       <c r="C35" t="s">
-        <v>135</v>
+        <v>180</v>
       </c>
       <c r="D35" t="s">
-        <v>228</v>
+        <v>217</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
-        <v>109</v>
+        <v>21</v>
       </c>
       <c r="G35" t="s">
         <v>22</v>
       </c>
       <c r="H35">
-        <v>2009</v>
+        <v>1999</v>
       </c>
       <c r="I35">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="J35" t="s">
-        <v>137</v>
+        <v>182</v>
       </c>
       <c r="K35" t="s">
         <v>24</v>
       </c>
       <c r="L35" t="s">
-        <v>229</v>
+        <v>218</v>
       </c>
       <c r="M35" t="s">
-        <v>139</v>
+        <v>184</v>
       </c>
       <c r="N35" t="s">
         <v>27</v>
       </c>
       <c r="O35" t="s">
-        <v>230</v>
+        <v>219</v>
       </c>
       <c r="P35" t="s">
-        <v>231</v>
+        <v>220</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>232</v>
+        <v>215</v>
       </c>
       <c r="B36" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="C36" t="s">
-        <v>135</v>
+        <v>180</v>
       </c>
       <c r="D36" t="s">
-        <v>89</v>
+        <v>222</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
-        <v>21</v>
+        <v>161</v>
       </c>
       <c r="G36" t="s">
-        <v>234</v>
-[...1 lines deleted...]
-      <c r="H36"/>
+        <v>22</v>
+      </c>
+      <c r="H36">
+        <v>2013</v>
+      </c>
       <c r="I36">
-        <v>2025</v>
+        <v>2014</v>
       </c>
       <c r="J36" t="s">
-        <v>145</v>
+        <v>182</v>
       </c>
       <c r="K36" t="s">
         <v>24</v>
       </c>
       <c r="L36" t="s">
-        <v>235</v>
+        <v>223</v>
       </c>
       <c r="M36" t="s">
-        <v>236</v>
+        <v>184</v>
       </c>
       <c r="N36" t="s">
         <v>27</v>
       </c>
       <c r="O36" t="s">
-        <v>237</v>
+        <v>224</v>
       </c>
       <c r="P36" t="s">
-        <v>238</v>
+        <v>225</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>239</v>
+        <v>226</v>
       </c>
       <c r="B37" t="s">
-        <v>240</v>
+        <v>227</v>
       </c>
       <c r="C37" t="s">
-        <v>135</v>
+        <v>180</v>
       </c>
       <c r="D37" t="s">
-        <v>241</v>
+        <v>228</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
         <v>21</v>
       </c>
       <c r="G37" t="s">
         <v>22</v>
       </c>
       <c r="H37">
         <v>2008</v>
       </c>
       <c r="I37">
         <v>2012</v>
       </c>
       <c r="J37" t="s">
-        <v>137</v>
+        <v>182</v>
       </c>
       <c r="K37" t="s">
         <v>24</v>
       </c>
       <c r="L37" t="s">
-        <v>242</v>
+        <v>229</v>
       </c>
       <c r="M37" t="s">
-        <v>139</v>
+        <v>184</v>
       </c>
       <c r="N37" t="s">
         <v>27</v>
       </c>
       <c r="O37" t="s">
-        <v>243</v>
+        <v>230</v>
       </c>
       <c r="P37" t="s">
-        <v>244</v>
+        <v>231</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>245</v>
+        <v>232</v>
       </c>
       <c r="B38" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C38" t="s">
-        <v>135</v>
+        <v>180</v>
       </c>
       <c r="D38" t="s">
-        <v>247</v>
+        <v>92</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G38" t="s">
         <v>22</v>
       </c>
       <c r="H38">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="I38">
-        <v>2024</v>
+        <v>2015</v>
       </c>
       <c r="J38" t="s">
-        <v>145</v>
+        <v>182</v>
       </c>
       <c r="K38" t="s">
         <v>24</v>
       </c>
       <c r="L38" t="s">
-        <v>248</v>
+        <v>234</v>
       </c>
       <c r="M38" t="s">
-        <v>139</v>
+        <v>184</v>
       </c>
       <c r="N38" t="s">
         <v>27</v>
       </c>
       <c r="O38" t="s">
-        <v>249</v>
+        <v>235</v>
       </c>
       <c r="P38" t="s">
-        <v>250</v>
+        <v>236</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>251</v>
+        <v>237</v>
       </c>
       <c r="B39" t="s">
-        <v>252</v>
+        <v>238</v>
       </c>
       <c r="C39" t="s">
-        <v>135</v>
+        <v>180</v>
       </c>
       <c r="D39" t="s">
-        <v>253</v>
+        <v>239</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
-        <v>109</v>
+        <v>21</v>
       </c>
       <c r="G39" t="s">
         <v>22</v>
       </c>
       <c r="H39">
-        <v>1989</v>
+        <v>2004</v>
       </c>
       <c r="I39">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="J39" t="s">
-        <v>137</v>
+        <v>182</v>
       </c>
       <c r="K39" t="s">
         <v>24</v>
       </c>
       <c r="L39" t="s">
-        <v>254</v>
+        <v>240</v>
       </c>
       <c r="M39" t="s">
-        <v>139</v>
+        <v>184</v>
       </c>
       <c r="N39" t="s">
         <v>27</v>
       </c>
       <c r="O39" t="s">
-        <v>255</v>
+        <v>241</v>
       </c>
       <c r="P39" t="s">
-        <v>256</v>
+        <v>242</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>257</v>
+        <v>243</v>
       </c>
       <c r="B40" t="s">
-        <v>258</v>
+        <v>244</v>
       </c>
       <c r="C40" t="s">
-        <v>135</v>
+        <v>180</v>
       </c>
       <c r="D40" t="s">
-        <v>259</v>
+        <v>75</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
         <v>21</v>
       </c>
       <c r="G40" t="s">
         <v>22</v>
       </c>
       <c r="H40">
-        <v>2009</v>
+        <v>1989</v>
       </c>
       <c r="I40">
-        <v>2017</v>
+        <v>2012</v>
       </c>
       <c r="J40" t="s">
-        <v>137</v>
+        <v>182</v>
       </c>
       <c r="K40" t="s">
         <v>24</v>
       </c>
       <c r="L40" t="s">
-        <v>260</v>
+        <v>245</v>
       </c>
       <c r="M40" t="s">
-        <v>139</v>
+        <v>184</v>
       </c>
       <c r="N40" t="s">
         <v>27</v>
       </c>
       <c r="O40" t="s">
-        <v>261</v>
+        <v>246</v>
       </c>
       <c r="P40" t="s">
-        <v>262</v>
+        <v>247</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>263</v>
+        <v>248</v>
       </c>
       <c r="B41" t="s">
-        <v>264</v>
+        <v>249</v>
       </c>
       <c r="C41" t="s">
-        <v>135</v>
+        <v>180</v>
       </c>
       <c r="D41" t="s">
-        <v>94</v>
+        <v>250</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" t="s">
-        <v>109</v>
+        <v>21</v>
       </c>
       <c r="G41" t="s">
         <v>22</v>
       </c>
       <c r="H41">
-        <v>2009</v>
+        <v>2005</v>
       </c>
       <c r="I41">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="J41" t="s">
-        <v>137</v>
+        <v>190</v>
       </c>
       <c r="K41" t="s">
         <v>24</v>
       </c>
       <c r="L41" t="s">
-        <v>265</v>
+        <v>251</v>
       </c>
       <c r="M41" t="s">
-        <v>139</v>
+        <v>184</v>
       </c>
       <c r="N41" t="s">
         <v>27</v>
       </c>
       <c r="O41" t="s">
-        <v>266</v>
+        <v>252</v>
       </c>
       <c r="P41" t="s">
-        <v>267</v>
+        <v>253</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>268</v>
+        <v>254</v>
       </c>
       <c r="B42" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C42" t="s">
-        <v>135</v>
+        <v>180</v>
       </c>
       <c r="D42" t="s">
-        <v>270</v>
+        <v>137</v>
       </c>
       <c r="E42" t="s">
         <v>20</v>
       </c>
       <c r="F42" t="s">
         <v>21</v>
       </c>
       <c r="G42" t="s">
         <v>22</v>
       </c>
       <c r="H42">
-        <v>2001</v>
+        <v>1989</v>
       </c>
       <c r="I42">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="J42" t="s">
-        <v>145</v>
+        <v>182</v>
       </c>
       <c r="K42" t="s">
-        <v>24</v>
+        <v>256</v>
       </c>
       <c r="L42" t="s">
-        <v>271</v>
+        <v>257</v>
       </c>
       <c r="M42" t="s">
-        <v>139</v>
+        <v>184</v>
       </c>
       <c r="N42" t="s">
-        <v>78</v>
+        <v>27</v>
       </c>
       <c r="O42" t="s">
-        <v>272</v>
+        <v>258</v>
       </c>
       <c r="P42" t="s">
-        <v>273</v>
+        <v>259</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>274</v>
+        <v>254</v>
       </c>
       <c r="B43" t="s">
-        <v>275</v>
+        <v>260</v>
       </c>
       <c r="C43" t="s">
-        <v>135</v>
+        <v>180</v>
       </c>
       <c r="D43" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E43" t="s">
         <v>20</v>
       </c>
       <c r="F43" t="s">
         <v>21</v>
       </c>
       <c r="G43" t="s">
         <v>22</v>
       </c>
       <c r="H43">
-        <v>2004</v>
+        <v>1989</v>
       </c>
       <c r="I43">
-        <v>2012</v>
+        <v>2017</v>
       </c>
       <c r="J43" t="s">
-        <v>145</v>
+        <v>182</v>
       </c>
       <c r="K43" t="s">
-        <v>24</v>
+        <v>256</v>
       </c>
       <c r="L43" t="s">
-        <v>276</v>
+        <v>257</v>
       </c>
       <c r="M43" t="s">
-        <v>139</v>
+        <v>184</v>
       </c>
       <c r="N43" t="s">
-        <v>78</v>
+        <v>27</v>
       </c>
       <c r="O43" t="s">
-        <v>277</v>
+        <v>261</v>
       </c>
       <c r="P43" t="s">
-        <v>278</v>
+        <v>262</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>279</v>
+        <v>263</v>
       </c>
       <c r="B44" t="s">
-        <v>280</v>
+        <v>264</v>
       </c>
       <c r="C44" t="s">
-        <v>107</v>
+        <v>180</v>
       </c>
       <c r="D44" t="s">
-        <v>53</v>
+        <v>32</v>
       </c>
       <c r="E44" t="s">
         <v>20</v>
       </c>
       <c r="F44" t="s">
-        <v>42</v>
+        <v>161</v>
       </c>
       <c r="G44" t="s">
-        <v>281</v>
+        <v>86</v>
       </c>
       <c r="H44">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2019</v>
+      </c>
+      <c r="I44"/>
       <c r="J44" t="s">
-        <v>137</v>
+        <v>182</v>
       </c>
       <c r="K44" t="s">
         <v>24</v>
       </c>
       <c r="L44" t="s">
-        <v>282</v>
+        <v>265</v>
       </c>
       <c r="M44" t="s">
-        <v>283</v>
+        <v>184</v>
       </c>
       <c r="N44" t="s">
         <v>27</v>
       </c>
       <c r="O44" t="s">
-        <v>284</v>
+        <v>266</v>
       </c>
       <c r="P44" t="s">
-        <v>285</v>
+        <v>267</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>286</v>
+        <v>268</v>
       </c>
       <c r="B45" t="s">
-        <v>287</v>
+        <v>269</v>
       </c>
       <c r="C45" t="s">
-        <v>107</v>
+        <v>180</v>
       </c>
       <c r="D45" t="s">
-        <v>253</v>
+        <v>270</v>
       </c>
       <c r="E45" t="s">
         <v>20</v>
       </c>
       <c r="F45" t="s">
-        <v>42</v>
+        <v>161</v>
       </c>
       <c r="G45" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="H45">
         <v>2009</v>
       </c>
       <c r="I45">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="J45" t="s">
-        <v>137</v>
+        <v>182</v>
       </c>
       <c r="K45" t="s">
         <v>24</v>
       </c>
       <c r="L45" t="s">
-        <v>288</v>
+        <v>271</v>
       </c>
       <c r="M45" t="s">
-        <v>283</v>
+        <v>184</v>
       </c>
       <c r="N45" t="s">
         <v>27</v>
       </c>
       <c r="O45" t="s">
-        <v>289</v>
+        <v>272</v>
       </c>
       <c r="P45" t="s">
-        <v>285</v>
+        <v>273</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>290</v>
+        <v>274</v>
       </c>
       <c r="B46" t="s">
-        <v>291</v>
+        <v>275</v>
       </c>
       <c r="C46" t="s">
-        <v>107</v>
+        <v>180</v>
       </c>
       <c r="D46" t="s">
-        <v>292</v>
+        <v>108</v>
       </c>
       <c r="E46" t="s">
         <v>20</v>
       </c>
       <c r="F46" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G46" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="H46">
+        <v>276</v>
+      </c>
+      <c r="H46"/>
+      <c r="I46">
         <v>2025</v>
       </c>
-      <c r="I46"/>
       <c r="J46" t="s">
-        <v>293</v>
+        <v>190</v>
       </c>
       <c r="K46" t="s">
         <v>24</v>
       </c>
-      <c r="L46"/>
+      <c r="L46" t="s">
+        <v>277</v>
+      </c>
       <c r="M46" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="N46" t="s">
         <v>27</v>
       </c>
       <c r="O46" t="s">
-        <v>294</v>
+        <v>279</v>
       </c>
       <c r="P46" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>295</v>
+        <v>281</v>
       </c>
       <c r="B47" t="s">
-        <v>296</v>
+        <v>282</v>
       </c>
       <c r="C47" t="s">
-        <v>107</v>
+        <v>180</v>
       </c>
       <c r="D47" t="s">
-        <v>297</v>
+        <v>283</v>
       </c>
       <c r="E47" t="s">
         <v>20</v>
       </c>
       <c r="F47" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G47" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="H47">
-        <v>2015</v>
+        <v>2008</v>
       </c>
       <c r="I47">
-        <v>2019</v>
+        <v>2012</v>
       </c>
       <c r="J47" t="s">
-        <v>137</v>
+        <v>182</v>
       </c>
       <c r="K47" t="s">
         <v>24</v>
       </c>
-      <c r="L47"/>
+      <c r="L47" t="s">
+        <v>284</v>
+      </c>
       <c r="M47" t="s">
-        <v>283</v>
+        <v>184</v>
       </c>
       <c r="N47" t="s">
         <v>27</v>
       </c>
       <c r="O47" t="s">
-        <v>298</v>
+        <v>285</v>
       </c>
       <c r="P47" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>299</v>
+        <v>287</v>
       </c>
       <c r="B48" t="s">
-        <v>300</v>
+        <v>288</v>
       </c>
       <c r="C48" t="s">
-        <v>107</v>
+        <v>180</v>
       </c>
       <c r="D48" t="s">
-        <v>297</v>
+        <v>289</v>
       </c>
       <c r="E48" t="s">
         <v>20</v>
       </c>
       <c r="F48" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G48" t="s">
         <v>22</v>
       </c>
       <c r="H48">
-        <v>2015</v>
+        <v>2003</v>
       </c>
       <c r="I48">
         <v>2024</v>
       </c>
       <c r="J48" t="s">
-        <v>293</v>
+        <v>190</v>
       </c>
       <c r="K48" t="s">
         <v>24</v>
       </c>
-      <c r="L48"/>
+      <c r="L48" t="s">
+        <v>290</v>
+      </c>
       <c r="M48" t="s">
-        <v>283</v>
+        <v>184</v>
       </c>
       <c r="N48" t="s">
         <v>27</v>
       </c>
       <c r="O48" t="s">
-        <v>301</v>
+        <v>291</v>
       </c>
       <c r="P48" t="s">
-        <v>285</v>
+        <v>292</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>302</v>
+        <v>293</v>
       </c>
       <c r="B49" t="s">
-        <v>303</v>
+        <v>294</v>
       </c>
       <c r="C49" t="s">
-        <v>107</v>
+        <v>180</v>
       </c>
       <c r="D49" t="s">
-        <v>304</v>
+        <v>295</v>
       </c>
       <c r="E49" t="s">
         <v>20</v>
       </c>
       <c r="F49" t="s">
-        <v>42</v>
+        <v>161</v>
       </c>
       <c r="G49" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="H49">
-        <v>2024</v>
-[...1 lines deleted...]
-      <c r="I49"/>
+        <v>1989</v>
+      </c>
+      <c r="I49">
+        <v>2015</v>
+      </c>
       <c r="J49" t="s">
-        <v>293</v>
+        <v>182</v>
       </c>
       <c r="K49" t="s">
         <v>24</v>
       </c>
-      <c r="L49"/>
+      <c r="L49" t="s">
+        <v>296</v>
+      </c>
       <c r="M49" t="s">
-        <v>283</v>
+        <v>184</v>
       </c>
       <c r="N49" t="s">
         <v>27</v>
       </c>
       <c r="O49" t="s">
-        <v>305</v>
+        <v>297</v>
       </c>
       <c r="P49" t="s">
-        <v>285</v>
+        <v>298</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>306</v>
+        <v>299</v>
       </c>
       <c r="B50" t="s">
-        <v>307</v>
+        <v>300</v>
       </c>
       <c r="C50" t="s">
-        <v>107</v>
+        <v>180</v>
       </c>
       <c r="D50" t="s">
-        <v>308</v>
+        <v>301</v>
       </c>
       <c r="E50" t="s">
         <v>20</v>
       </c>
       <c r="F50" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G50" t="s">
-        <v>281</v>
+        <v>22</v>
       </c>
       <c r="H50">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="I50">
-        <v>2014</v>
+        <v>2017</v>
       </c>
       <c r="J50" t="s">
-        <v>137</v>
+        <v>182</v>
       </c>
       <c r="K50" t="s">
         <v>24</v>
       </c>
       <c r="L50" t="s">
-        <v>309</v>
+        <v>302</v>
       </c>
       <c r="M50" t="s">
-        <v>283</v>
+        <v>184</v>
       </c>
       <c r="N50" t="s">
         <v>27</v>
       </c>
       <c r="O50" t="s">
-        <v>310</v>
+        <v>303</v>
       </c>
       <c r="P50" t="s">
-        <v>285</v>
+        <v>304</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>311</v>
+        <v>305</v>
       </c>
       <c r="B51" t="s">
-        <v>312</v>
+        <v>306</v>
       </c>
       <c r="C51" t="s">
-        <v>107</v>
+        <v>180</v>
       </c>
       <c r="D51" t="s">
-        <v>53</v>
+        <v>123</v>
       </c>
       <c r="E51" t="s">
         <v>20</v>
       </c>
       <c r="F51" t="s">
-        <v>42</v>
+        <v>161</v>
       </c>
       <c r="G51" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="H51">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="I51">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="J51" t="s">
-        <v>137</v>
+        <v>182</v>
       </c>
       <c r="K51" t="s">
         <v>24</v>
       </c>
       <c r="L51" t="s">
-        <v>313</v>
+        <v>307</v>
       </c>
       <c r="M51" t="s">
-        <v>283</v>
+        <v>184</v>
       </c>
       <c r="N51" t="s">
         <v>27</v>
       </c>
       <c r="O51" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="P51" t="s">
-        <v>285</v>
+        <v>309</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>310</v>
+      </c>
+      <c r="B52" t="s">
+        <v>311</v>
+      </c>
+      <c r="C52" t="s">
+        <v>180</v>
+      </c>
+      <c r="D52" t="s">
+        <v>312</v>
+      </c>
+      <c r="E52" t="s">
+        <v>20</v>
+      </c>
+      <c r="F52" t="s">
+        <v>21</v>
+      </c>
+      <c r="G52" t="s">
+        <v>22</v>
+      </c>
+      <c r="H52">
+        <v>2001</v>
+      </c>
+      <c r="I52">
+        <v>2019</v>
+      </c>
+      <c r="J52" t="s">
+        <v>190</v>
+      </c>
+      <c r="K52" t="s">
+        <v>24</v>
+      </c>
+      <c r="L52" t="s">
+        <v>313</v>
+      </c>
+      <c r="M52" t="s">
+        <v>184</v>
+      </c>
+      <c r="N52" t="s">
+        <v>88</v>
+      </c>
+      <c r="O52" t="s">
+        <v>314</v>
+      </c>
+      <c r="P52" t="s">
         <v>315</v>
-      </c>
-[...41 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>316</v>
+      </c>
+      <c r="B53" t="s">
+        <v>317</v>
+      </c>
+      <c r="C53" t="s">
+        <v>180</v>
+      </c>
+      <c r="D53" t="s">
+        <v>85</v>
+      </c>
+      <c r="E53" t="s">
+        <v>20</v>
+      </c>
+      <c r="F53" t="s">
+        <v>21</v>
+      </c>
+      <c r="G53" t="s">
+        <v>22</v>
+      </c>
+      <c r="H53">
+        <v>2004</v>
+      </c>
+      <c r="I53">
+        <v>2012</v>
+      </c>
+      <c r="J53" t="s">
+        <v>190</v>
+      </c>
+      <c r="K53" t="s">
+        <v>24</v>
+      </c>
+      <c r="L53" t="s">
+        <v>318</v>
+      </c>
+      <c r="M53" t="s">
+        <v>184</v>
+      </c>
+      <c r="N53" t="s">
+        <v>88</v>
+      </c>
+      <c r="O53" t="s">
         <v>319</v>
       </c>
-      <c r="B53" t="s">
+      <c r="P53" t="s">
         <v>320</v>
-      </c>
-[...38 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="B54" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="C54" t="s">
-        <v>107</v>
+        <v>159</v>
       </c>
       <c r="D54" t="s">
-        <v>326</v>
+        <v>54</v>
       </c>
       <c r="E54" t="s">
         <v>20</v>
       </c>
       <c r="F54" t="s">
         <v>42</v>
       </c>
       <c r="G54" t="s">
-        <v>71</v>
+        <v>93</v>
       </c>
       <c r="H54">
-        <v>2025</v>
-[...1 lines deleted...]
-      <c r="I54"/>
+        <v>2008</v>
+      </c>
+      <c r="I54">
+        <v>2014</v>
+      </c>
       <c r="J54" t="s">
-        <v>293</v>
+        <v>182</v>
       </c>
       <c r="K54" t="s">
         <v>24</v>
       </c>
-      <c r="L54"/>
+      <c r="L54" t="s">
+        <v>323</v>
+      </c>
       <c r="M54" t="s">
-        <v>283</v>
+        <v>324</v>
       </c>
       <c r="N54" t="s">
         <v>27</v>
       </c>
       <c r="O54" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="P54" t="s">
-        <v>285</v>
+        <v>326</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>327</v>
+      </c>
+      <c r="B55" t="s">
         <v>328</v>
       </c>
-      <c r="B55" t="s">
+      <c r="C55" t="s">
+        <v>159</v>
+      </c>
+      <c r="D55" t="s">
+        <v>295</v>
+      </c>
+      <c r="E55" t="s">
+        <v>20</v>
+      </c>
+      <c r="F55" t="s">
+        <v>42</v>
+      </c>
+      <c r="G55" t="s">
+        <v>8</v>
+      </c>
+      <c r="H55">
+        <v>2009</v>
+      </c>
+      <c r="I55">
+        <v>2014</v>
+      </c>
+      <c r="J55" t="s">
+        <v>182</v>
+      </c>
+      <c r="K55" t="s">
+        <v>24</v>
+      </c>
+      <c r="L55" t="s">
         <v>329</v>
       </c>
-      <c r="C55" t="s">
-[...26 lines deleted...]
-      <c r="L55" t="s">
+      <c r="M55" t="s">
+        <v>324</v>
+      </c>
+      <c r="N55" t="s">
+        <v>27</v>
+      </c>
+      <c r="O55" t="s">
         <v>330</v>
       </c>
-      <c r="M55" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P55" t="s">
-        <v>332</v>
+        <v>326</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>331</v>
+      </c>
+      <c r="B56" t="s">
+        <v>332</v>
+      </c>
+      <c r="C56" t="s">
+        <v>159</v>
+      </c>
+      <c r="D56" t="s">
         <v>333</v>
       </c>
-      <c r="B56" t="s">
+      <c r="E56" t="s">
+        <v>20</v>
+      </c>
+      <c r="F56" t="s">
+        <v>42</v>
+      </c>
+      <c r="G56" t="s">
+        <v>86</v>
+      </c>
+      <c r="H56">
+        <v>2024</v>
+      </c>
+      <c r="I56"/>
+      <c r="J56" t="s">
         <v>334</v>
       </c>
-      <c r="C56" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="K56" t="s">
         <v>24</v>
       </c>
-      <c r="L56" t="s">
+      <c r="L56"/>
+      <c r="M56" t="s">
+        <v>324</v>
+      </c>
+      <c r="N56" t="s">
+        <v>27</v>
+      </c>
+      <c r="O56" t="s">
         <v>335</v>
       </c>
-      <c r="M56" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P56" t="s">
-        <v>337</v>
+        <v>326</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>336</v>
+      </c>
+      <c r="B57" t="s">
+        <v>337</v>
+      </c>
+      <c r="C57" t="s">
+        <v>159</v>
+      </c>
+      <c r="D57" t="s">
         <v>338</v>
       </c>
-      <c r="B57" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E57" t="s">
         <v>20</v>
       </c>
       <c r="F57" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G57" t="s">
-        <v>71</v>
+        <v>33</v>
       </c>
       <c r="H57">
-        <v>2025</v>
-[...1 lines deleted...]
-      <c r="I57"/>
+        <v>2015</v>
+      </c>
+      <c r="I57">
+        <v>2019</v>
+      </c>
       <c r="J57" t="s">
-        <v>293</v>
+        <v>182</v>
       </c>
       <c r="K57" t="s">
         <v>24</v>
       </c>
       <c r="L57"/>
       <c r="M57" t="s">
-        <v>283</v>
+        <v>324</v>
       </c>
       <c r="N57" t="s">
         <v>27</v>
       </c>
       <c r="O57" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="P57" t="s">
-        <v>337</v>
+        <v>326</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>340</v>
+      </c>
+      <c r="B58" t="s">
         <v>341</v>
       </c>
-      <c r="B58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C58" t="s">
-        <v>107</v>
+        <v>159</v>
       </c>
       <c r="D58" t="s">
-        <v>343</v>
+        <v>338</v>
       </c>
       <c r="E58" t="s">
         <v>20</v>
       </c>
       <c r="F58" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G58" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="H58">
         <v>2015</v>
       </c>
       <c r="I58">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="J58" t="s">
-        <v>137</v>
+        <v>334</v>
       </c>
       <c r="K58" t="s">
         <v>24</v>
       </c>
-      <c r="L58" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L58"/>
       <c r="M58" t="s">
-        <v>283</v>
+        <v>324</v>
       </c>
       <c r="N58" t="s">
         <v>27</v>
       </c>
       <c r="O58" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
       <c r="P58" t="s">
-        <v>332</v>
+        <v>326</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="B59" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
       <c r="C59" t="s">
-        <v>107</v>
+        <v>159</v>
       </c>
       <c r="D59" t="s">
-        <v>297</v>
+        <v>345</v>
       </c>
       <c r="E59" t="s">
         <v>20</v>
       </c>
       <c r="F59" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G59" t="s">
-        <v>8</v>
-[...3 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="H59"/>
       <c r="I59">
         <v>2024</v>
       </c>
       <c r="J59" t="s">
-        <v>293</v>
+        <v>334</v>
       </c>
       <c r="K59" t="s">
         <v>24</v>
       </c>
       <c r="L59"/>
       <c r="M59" t="s">
-        <v>283</v>
+        <v>324</v>
       </c>
       <c r="N59" t="s">
         <v>27</v>
       </c>
       <c r="O59" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="P59" t="s">
-        <v>337</v>
+        <v>326</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>347</v>
+      </c>
+      <c r="B60" t="s">
+        <v>348</v>
+      </c>
+      <c r="C60" t="s">
+        <v>159</v>
+      </c>
+      <c r="D60" t="s">
         <v>349</v>
       </c>
-      <c r="B60" t="s">
+      <c r="E60" t="s">
+        <v>20</v>
+      </c>
+      <c r="F60" t="s">
+        <v>42</v>
+      </c>
+      <c r="G60" t="s">
+        <v>93</v>
+      </c>
+      <c r="H60">
+        <v>2008</v>
+      </c>
+      <c r="I60">
+        <v>2014</v>
+      </c>
+      <c r="J60" t="s">
+        <v>182</v>
+      </c>
+      <c r="K60" t="s">
+        <v>24</v>
+      </c>
+      <c r="L60" t="s">
         <v>350</v>
       </c>
-      <c r="C60" t="s">
-[...24 lines deleted...]
-      <c r="L60"/>
       <c r="M60" t="s">
-        <v>283</v>
+        <v>324</v>
       </c>
       <c r="N60" t="s">
         <v>27</v>
       </c>
       <c r="O60" t="s">
         <v>351</v>
       </c>
       <c r="P60" t="s">
-        <v>337</v>
+        <v>326</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>352</v>
       </c>
       <c r="B61" t="s">
         <v>353</v>
       </c>
       <c r="C61" t="s">
-        <v>107</v>
+        <v>159</v>
       </c>
       <c r="D61" t="s">
-        <v>308</v>
+        <v>54</v>
       </c>
       <c r="E61" t="s">
         <v>20</v>
       </c>
       <c r="F61" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G61" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H61">
-        <v>2011</v>
+        <v>2008</v>
       </c>
       <c r="I61">
-        <v>2022</v>
+        <v>2014</v>
       </c>
       <c r="J61" t="s">
-        <v>137</v>
+        <v>182</v>
       </c>
       <c r="K61" t="s">
         <v>24</v>
       </c>
       <c r="L61" t="s">
         <v>354</v>
       </c>
       <c r="M61" t="s">
-        <v>283</v>
+        <v>324</v>
       </c>
       <c r="N61" t="s">
         <v>27</v>
       </c>
       <c r="O61" t="s">
         <v>355</v>
       </c>
       <c r="P61" t="s">
-        <v>337</v>
+        <v>326</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>356</v>
       </c>
       <c r="B62" t="s">
         <v>357</v>
       </c>
       <c r="C62" t="s">
-        <v>107</v>
+        <v>159</v>
       </c>
       <c r="D62" t="s">
-        <v>308</v>
+        <v>123</v>
       </c>
       <c r="E62" t="s">
         <v>20</v>
       </c>
       <c r="F62" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G62" t="s">
-        <v>22</v>
+        <v>93</v>
       </c>
       <c r="H62">
-        <v>2011</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="I62"/>
       <c r="J62" t="s">
-        <v>293</v>
+        <v>182</v>
       </c>
       <c r="K62" t="s">
         <v>24</v>
       </c>
-      <c r="L62"/>
+      <c r="L62" t="s">
+        <v>358</v>
+      </c>
       <c r="M62" t="s">
-        <v>283</v>
+        <v>324</v>
       </c>
       <c r="N62" t="s">
         <v>27</v>
       </c>
       <c r="O62" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="P62" t="s">
-        <v>337</v>
+        <v>326</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="B63" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C63" t="s">
-        <v>107</v>
+        <v>159</v>
       </c>
       <c r="D63" t="s">
-        <v>53</v>
+        <v>362</v>
       </c>
       <c r="E63" t="s">
         <v>20</v>
       </c>
       <c r="F63" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G63" t="s">
-        <v>8</v>
+        <v>93</v>
       </c>
       <c r="H63">
-        <v>2011</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I63"/>
       <c r="J63" t="s">
-        <v>137</v>
+        <v>182</v>
       </c>
       <c r="K63" t="s">
         <v>24</v>
       </c>
       <c r="L63" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="M63" t="s">
-        <v>283</v>
+        <v>324</v>
       </c>
       <c r="N63" t="s">
         <v>27</v>
       </c>
       <c r="O63" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="P63" t="s">
-        <v>332</v>
+        <v>326</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="B64" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="C64" t="s">
-        <v>107</v>
+        <v>159</v>
       </c>
       <c r="D64" t="s">
-        <v>53</v>
+        <v>367</v>
       </c>
       <c r="E64" t="s">
         <v>20</v>
       </c>
       <c r="F64" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G64" t="s">
-        <v>22</v>
+        <v>93</v>
       </c>
       <c r="H64">
-        <v>2011</v>
-[...3 lines deleted...]
-      </c>
+        <v>2024</v>
+      </c>
+      <c r="I64"/>
       <c r="J64" t="s">
-        <v>293</v>
+        <v>334</v>
       </c>
       <c r="K64" t="s">
         <v>24</v>
       </c>
       <c r="L64"/>
       <c r="M64" t="s">
-        <v>283</v>
+        <v>324</v>
       </c>
       <c r="N64" t="s">
         <v>27</v>
       </c>
       <c r="O64" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="P64" t="s">
-        <v>332</v>
+        <v>326</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="B65" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="C65" t="s">
-        <v>107</v>
+        <v>159</v>
       </c>
       <c r="D65" t="s">
-        <v>94</v>
+        <v>54</v>
       </c>
       <c r="E65" t="s">
         <v>20</v>
       </c>
       <c r="F65" t="s">
         <v>21</v>
       </c>
       <c r="G65" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-      <c r="I65"/>
+        <v>22</v>
+      </c>
+      <c r="H65">
+        <v>2011</v>
+      </c>
+      <c r="I65">
+        <v>2022</v>
+      </c>
       <c r="J65" t="s">
-        <v>293</v>
+        <v>182</v>
       </c>
       <c r="K65" t="s">
         <v>24</v>
       </c>
-      <c r="L65"/>
+      <c r="L65" t="s">
+        <v>371</v>
+      </c>
       <c r="M65" t="s">
-        <v>283</v>
+        <v>324</v>
       </c>
       <c r="N65" t="s">
         <v>27</v>
       </c>
       <c r="O65" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="P65" t="s">
-        <v>337</v>
+        <v>373</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>369</v>
+        <v>374</v>
       </c>
       <c r="B66" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="C66" t="s">
-        <v>107</v>
+        <v>159</v>
       </c>
       <c r="D66" t="s">
-        <v>270</v>
+        <v>295</v>
       </c>
       <c r="E66" t="s">
         <v>20</v>
       </c>
       <c r="F66" t="s">
         <v>21</v>
       </c>
       <c r="G66" t="s">
-        <v>281</v>
+        <v>8</v>
       </c>
       <c r="H66">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="I66"/>
+        <v>2014</v>
+      </c>
+      <c r="I66">
+        <v>2022</v>
+      </c>
       <c r="J66" t="s">
-        <v>137</v>
+        <v>182</v>
       </c>
       <c r="K66" t="s">
         <v>24</v>
       </c>
       <c r="L66" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="M66" t="s">
-        <v>283</v>
+        <v>324</v>
       </c>
       <c r="N66" t="s">
-        <v>78</v>
+        <v>27</v>
       </c>
       <c r="O66" t="s">
-        <v>372</v>
+        <v>377</v>
       </c>
       <c r="P66" t="s">
-        <v>337</v>
+        <v>378</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>373</v>
+        <v>379</v>
       </c>
       <c r="B67" t="s">
-        <v>374</v>
+        <v>380</v>
       </c>
       <c r="C67" t="s">
-        <v>107</v>
+        <v>159</v>
       </c>
       <c r="D67" t="s">
-        <v>321</v>
+        <v>333</v>
       </c>
       <c r="E67" t="s">
         <v>20</v>
       </c>
       <c r="F67" t="s">
         <v>21</v>
       </c>
       <c r="G67" t="s">
-        <v>281</v>
+        <v>86</v>
       </c>
       <c r="H67">
-        <v>2021</v>
+        <v>2025</v>
       </c>
       <c r="I67"/>
       <c r="J67" t="s">
-        <v>137</v>
+        <v>334</v>
       </c>
       <c r="K67" t="s">
         <v>24</v>
       </c>
-      <c r="L67" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L67"/>
       <c r="M67" t="s">
-        <v>283</v>
+        <v>324</v>
       </c>
       <c r="N67" t="s">
         <v>27</v>
       </c>
       <c r="O67" t="s">
-        <v>376</v>
+        <v>381</v>
       </c>
       <c r="P67" t="s">
-        <v>332</v>
+        <v>378</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>377</v>
+        <v>382</v>
       </c>
       <c r="B68" t="s">
-        <v>378</v>
+        <v>383</v>
       </c>
       <c r="C68" t="s">
-        <v>107</v>
+        <v>159</v>
       </c>
       <c r="D68" t="s">
-        <v>326</v>
+        <v>384</v>
       </c>
       <c r="E68" t="s">
         <v>20</v>
       </c>
       <c r="F68" t="s">
         <v>21</v>
       </c>
       <c r="G68" t="s">
-        <v>71</v>
+        <v>33</v>
       </c>
       <c r="H68">
-        <v>2025</v>
-[...1 lines deleted...]
-      <c r="I68"/>
+        <v>2015</v>
+      </c>
+      <c r="I68">
+        <v>2019</v>
+      </c>
       <c r="J68" t="s">
-        <v>293</v>
+        <v>182</v>
       </c>
       <c r="K68" t="s">
         <v>24</v>
       </c>
-      <c r="L68"/>
+      <c r="L68" t="s">
+        <v>385</v>
+      </c>
       <c r="M68" t="s">
-        <v>283</v>
+        <v>324</v>
       </c>
       <c r="N68" t="s">
         <v>27</v>
       </c>
       <c r="O68" t="s">
-        <v>379</v>
+        <v>386</v>
       </c>
       <c r="P68" t="s">
-        <v>337</v>
+        <v>373</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>380</v>
+        <v>387</v>
       </c>
       <c r="B69" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="C69" t="s">
-        <v>107</v>
+        <v>159</v>
       </c>
       <c r="D69" t="s">
-        <v>382</v>
+        <v>338</v>
       </c>
       <c r="E69" t="s">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="F69" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="G69" t="s">
-        <v>71</v>
+        <v>8</v>
       </c>
       <c r="H69">
-        <v>2012</v>
-[...1 lines deleted...]
-      <c r="I69"/>
+        <v>2015</v>
+      </c>
+      <c r="I69">
+        <v>2024</v>
+      </c>
       <c r="J69" t="s">
-        <v>383</v>
+        <v>334</v>
       </c>
       <c r="K69" t="s">
         <v>24</v>
       </c>
       <c r="L69"/>
       <c r="M69" t="s">
-        <v>384</v>
+        <v>324</v>
       </c>
       <c r="N69" t="s">
         <v>27</v>
       </c>
       <c r="O69" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="P69" t="s">
-        <v>386</v>
+        <v>378</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="B70" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="C70" t="s">
-        <v>107</v>
+        <v>159</v>
       </c>
       <c r="D70" t="s">
-        <v>389</v>
+        <v>345</v>
       </c>
       <c r="E70" t="s">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="F70" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="G70" t="s">
-        <v>234</v>
-[...1 lines deleted...]
-      <c r="H70"/>
+        <v>93</v>
+      </c>
+      <c r="H70">
+        <v>2024</v>
+      </c>
       <c r="I70"/>
       <c r="J70" t="s">
-        <v>34</v>
+        <v>334</v>
       </c>
       <c r="K70" t="s">
         <v>24</v>
       </c>
       <c r="L70"/>
       <c r="M70" t="s">
-        <v>384</v>
+        <v>324</v>
       </c>
       <c r="N70" t="s">
         <v>27</v>
       </c>
       <c r="O70" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="P70" t="s">
-        <v>391</v>
+        <v>378</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="B71" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="C71" t="s">
-        <v>107</v>
+        <v>159</v>
       </c>
       <c r="D71" t="s">
-        <v>394</v>
+        <v>349</v>
       </c>
       <c r="E71" t="s">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="F71" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="G71" t="s">
-        <v>234</v>
-[...2 lines deleted...]
-      <c r="I71"/>
+        <v>33</v>
+      </c>
+      <c r="H71">
+        <v>2011</v>
+      </c>
+      <c r="I71">
+        <v>2022</v>
+      </c>
       <c r="J71" t="s">
-        <v>34</v>
+        <v>182</v>
       </c>
       <c r="K71" t="s">
         <v>24</v>
       </c>
-      <c r="L71"/>
+      <c r="L71" t="s">
+        <v>395</v>
+      </c>
       <c r="M71" t="s">
-        <v>384</v>
+        <v>324</v>
       </c>
       <c r="N71" t="s">
         <v>27</v>
       </c>
       <c r="O71" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="P71" t="s">
-        <v>396</v>
+        <v>378</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>397</v>
       </c>
       <c r="B72" t="s">
         <v>398</v>
       </c>
       <c r="C72" t="s">
-        <v>107</v>
+        <v>159</v>
       </c>
       <c r="D72" t="s">
-        <v>399</v>
+        <v>349</v>
       </c>
       <c r="E72" t="s">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="F72" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="G72" t="s">
-        <v>234</v>
-[...2 lines deleted...]
-      <c r="I72"/>
+        <v>8</v>
+      </c>
+      <c r="H72">
+        <v>2011</v>
+      </c>
+      <c r="I72">
+        <v>2025</v>
+      </c>
       <c r="J72" t="s">
-        <v>34</v>
+        <v>334</v>
       </c>
       <c r="K72" t="s">
         <v>24</v>
       </c>
       <c r="L72"/>
       <c r="M72" t="s">
-        <v>384</v>
+        <v>324</v>
       </c>
       <c r="N72" t="s">
         <v>27</v>
       </c>
       <c r="O72" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="P72" t="s">
-        <v>401</v>
+        <v>378</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>400</v>
+      </c>
+      <c r="B73" t="s">
+        <v>401</v>
+      </c>
+      <c r="C73" t="s">
+        <v>159</v>
+      </c>
+      <c r="D73" t="s">
+        <v>54</v>
+      </c>
+      <c r="E73" t="s">
+        <v>20</v>
+      </c>
+      <c r="F73" t="s">
+        <v>21</v>
+      </c>
+      <c r="G73" t="s">
+        <v>33</v>
+      </c>
+      <c r="H73">
+        <v>2011</v>
+      </c>
+      <c r="I73">
+        <v>2022</v>
+      </c>
+      <c r="J73" t="s">
+        <v>182</v>
+      </c>
+      <c r="K73" t="s">
+        <v>24</v>
+      </c>
+      <c r="L73" t="s">
         <v>402</v>
       </c>
-      <c r="B73" t="s">
+      <c r="M73" t="s">
+        <v>324</v>
+      </c>
+      <c r="N73" t="s">
+        <v>27</v>
+      </c>
+      <c r="O73" t="s">
         <v>403</v>
       </c>
-      <c r="C73" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="P73" t="s">
-        <v>406</v>
+        <v>373</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="B74" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="C74" t="s">
-        <v>107</v>
+        <v>159</v>
       </c>
       <c r="D74" t="s">
-        <v>94</v>
+        <v>54</v>
       </c>
       <c r="E74" t="s">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="F74" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="G74" t="s">
         <v>22</v>
       </c>
       <c r="H74">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="I74">
-        <v>2012</v>
+        <v>2025</v>
       </c>
       <c r="J74" t="s">
-        <v>383</v>
+        <v>334</v>
       </c>
       <c r="K74" t="s">
         <v>24</v>
       </c>
       <c r="L74"/>
       <c r="M74" t="s">
-        <v>384</v>
+        <v>324</v>
       </c>
       <c r="N74" t="s">
         <v>27</v>
       </c>
       <c r="O74" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="P74" t="s">
-        <v>410</v>
+        <v>373</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="B75" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="C75" t="s">
-        <v>107</v>
+        <v>159</v>
       </c>
       <c r="D75" t="s">
-        <v>413</v>
+        <v>123</v>
       </c>
       <c r="E75" t="s">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="F75" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="G75" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H75">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2024</v>
+      </c>
+      <c r="I75"/>
       <c r="J75" t="s">
-        <v>383</v>
+        <v>334</v>
       </c>
       <c r="K75" t="s">
         <v>24</v>
       </c>
       <c r="L75"/>
       <c r="M75" t="s">
-        <v>384</v>
+        <v>324</v>
       </c>
       <c r="N75" t="s">
         <v>27</v>
       </c>
       <c r="O75" t="s">
-        <v>414</v>
+        <v>409</v>
       </c>
       <c r="P75" t="s">
-        <v>415</v>
+        <v>378</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>416</v>
+        <v>410</v>
       </c>
       <c r="B76" t="s">
-        <v>417</v>
+        <v>411</v>
       </c>
       <c r="C76" t="s">
-        <v>107</v>
+        <v>159</v>
       </c>
       <c r="D76" t="s">
-        <v>190</v>
+        <v>312</v>
       </c>
       <c r="E76" t="s">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="F76" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="G76" t="s">
-        <v>71</v>
+        <v>93</v>
       </c>
       <c r="H76">
-        <v>2013</v>
+        <v>2018</v>
       </c>
       <c r="I76"/>
       <c r="J76" t="s">
-        <v>383</v>
+        <v>182</v>
       </c>
       <c r="K76" t="s">
         <v>24</v>
       </c>
-      <c r="L76"/>
+      <c r="L76" t="s">
+        <v>412</v>
+      </c>
       <c r="M76" t="s">
-        <v>384</v>
+        <v>324</v>
       </c>
       <c r="N76" t="s">
-        <v>27</v>
+        <v>88</v>
       </c>
       <c r="O76" t="s">
-        <v>418</v>
+        <v>413</v>
       </c>
       <c r="P76" t="s">
-        <v>419</v>
+        <v>378</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>420</v>
+        <v>414</v>
       </c>
       <c r="B77" t="s">
-        <v>421</v>
+        <v>415</v>
       </c>
       <c r="C77" t="s">
-        <v>107</v>
+        <v>159</v>
       </c>
       <c r="D77" t="s">
-        <v>422</v>
+        <v>362</v>
       </c>
       <c r="E77" t="s">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="F77" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="G77" t="s">
-        <v>71</v>
+        <v>93</v>
       </c>
       <c r="H77">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="I77"/>
       <c r="J77" t="s">
-        <v>423</v>
+        <v>182</v>
       </c>
       <c r="K77" t="s">
         <v>24</v>
       </c>
-      <c r="L77"/>
+      <c r="L77" t="s">
+        <v>416</v>
+      </c>
       <c r="M77" t="s">
-        <v>384</v>
+        <v>324</v>
       </c>
       <c r="N77" t="s">
         <v>27</v>
       </c>
       <c r="O77" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="P77" t="s">
-        <v>425</v>
+        <v>373</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>426</v>
+        <v>418</v>
       </c>
       <c r="B78" t="s">
-        <v>427</v>
+        <v>419</v>
       </c>
       <c r="C78" t="s">
-        <v>107</v>
+        <v>159</v>
       </c>
       <c r="D78" t="s">
-        <v>428</v>
+        <v>367</v>
       </c>
       <c r="E78" t="s">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="F78" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="G78" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="H78">
-        <v>2017</v>
+        <v>2025</v>
       </c>
       <c r="I78"/>
       <c r="J78" t="s">
-        <v>423</v>
+        <v>334</v>
       </c>
       <c r="K78" t="s">
-        <v>429</v>
+        <v>24</v>
       </c>
       <c r="L78"/>
       <c r="M78" t="s">
-        <v>384</v>
+        <v>324</v>
       </c>
       <c r="N78" t="s">
         <v>27</v>
       </c>
       <c r="O78" t="s">
-        <v>430</v>
+        <v>420</v>
       </c>
       <c r="P78" t="s">
-        <v>431</v>
+        <v>378</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>432</v>
+        <v>421</v>
       </c>
       <c r="B79" t="s">
-        <v>433</v>
+        <v>422</v>
       </c>
       <c r="C79" t="s">
-        <v>107</v>
+        <v>159</v>
       </c>
       <c r="D79" t="s">
-        <v>70</v>
+        <v>423</v>
       </c>
       <c r="E79" t="s">
-        <v>100</v>
+        <v>147</v>
       </c>
       <c r="F79" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G79" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="H79">
-        <v>2017</v>
+        <v>2012</v>
       </c>
       <c r="I79"/>
       <c r="J79" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="K79" t="s">
-        <v>434</v>
+        <v>24</v>
       </c>
       <c r="L79"/>
       <c r="M79" t="s">
-        <v>384</v>
+        <v>425</v>
       </c>
       <c r="N79" t="s">
         <v>27</v>
       </c>
       <c r="O79" t="s">
-        <v>435</v>
+        <v>426</v>
       </c>
       <c r="P79" t="s">
-        <v>436</v>
+        <v>427</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>437</v>
+        <v>428</v>
       </c>
       <c r="B80" t="s">
-        <v>438</v>
+        <v>429</v>
       </c>
       <c r="C80" t="s">
-        <v>107</v>
+        <v>159</v>
       </c>
       <c r="D80" t="s">
-        <v>439</v>
+        <v>430</v>
       </c>
       <c r="E80" t="s">
-        <v>100</v>
+        <v>147</v>
       </c>
       <c r="F80" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G80" t="s">
-        <v>22</v>
-[...6 lines deleted...]
-      </c>
+        <v>276</v>
+      </c>
+      <c r="H80"/>
+      <c r="I80"/>
       <c r="J80" t="s">
-        <v>423</v>
+        <v>34</v>
       </c>
       <c r="K80" t="s">
         <v>24</v>
       </c>
       <c r="L80"/>
       <c r="M80" t="s">
-        <v>384</v>
+        <v>425</v>
       </c>
       <c r="N80" t="s">
         <v>27</v>
       </c>
       <c r="O80" t="s">
-        <v>440</v>
+        <v>431</v>
       </c>
       <c r="P80" t="s">
-        <v>441</v>
+        <v>432</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>442</v>
+        <v>433</v>
       </c>
       <c r="B81" t="s">
-        <v>443</v>
+        <v>434</v>
       </c>
       <c r="C81" t="s">
-        <v>107</v>
+        <v>159</v>
       </c>
       <c r="D81" t="s">
-        <v>444</v>
+        <v>435</v>
       </c>
       <c r="E81" t="s">
-        <v>100</v>
+        <v>147</v>
       </c>
       <c r="F81" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G81" t="s">
-        <v>71</v>
-[...3 lines deleted...]
-      </c>
+        <v>276</v>
+      </c>
+      <c r="H81"/>
       <c r="I81"/>
       <c r="J81" t="s">
-        <v>423</v>
+        <v>34</v>
       </c>
       <c r="K81" t="s">
-        <v>445</v>
+        <v>24</v>
       </c>
       <c r="L81"/>
       <c r="M81" t="s">
-        <v>384</v>
+        <v>425</v>
       </c>
       <c r="N81" t="s">
         <v>27</v>
       </c>
       <c r="O81" t="s">
-        <v>446</v>
+        <v>436</v>
       </c>
       <c r="P81" t="s">
-        <v>447</v>
+        <v>437</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>448</v>
+        <v>438</v>
       </c>
       <c r="B82" t="s">
-        <v>449</v>
+        <v>439</v>
       </c>
       <c r="C82" t="s">
-        <v>107</v>
+        <v>159</v>
       </c>
       <c r="D82" t="s">
-        <v>308</v>
+        <v>440</v>
       </c>
       <c r="E82" t="s">
-        <v>100</v>
+        <v>147</v>
       </c>
       <c r="F82" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G82" t="s">
-        <v>22</v>
-[...6 lines deleted...]
-      </c>
+        <v>276</v>
+      </c>
+      <c r="H82"/>
+      <c r="I82"/>
       <c r="J82" t="s">
-        <v>383</v>
+        <v>34</v>
       </c>
       <c r="K82" t="s">
         <v>24</v>
       </c>
       <c r="L82"/>
       <c r="M82" t="s">
-        <v>384</v>
+        <v>425</v>
       </c>
       <c r="N82" t="s">
         <v>27</v>
       </c>
       <c r="O82" t="s">
-        <v>450</v>
+        <v>441</v>
       </c>
       <c r="P82" t="s">
-        <v>410</v>
+        <v>442</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>451</v>
+        <v>443</v>
       </c>
       <c r="B83" t="s">
-        <v>452</v>
+        <v>444</v>
       </c>
       <c r="C83" t="s">
-        <v>107</v>
+        <v>159</v>
       </c>
       <c r="D83" t="s">
-        <v>453</v>
+        <v>445</v>
       </c>
       <c r="E83" t="s">
-        <v>100</v>
+        <v>147</v>
       </c>
       <c r="F83" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G83" t="s">
-        <v>71</v>
-[...3 lines deleted...]
-      </c>
+        <v>276</v>
+      </c>
+      <c r="H83"/>
       <c r="I83"/>
       <c r="J83" t="s">
-        <v>423</v>
+        <v>34</v>
       </c>
       <c r="K83" t="s">
-        <v>445</v>
+        <v>24</v>
       </c>
       <c r="L83"/>
       <c r="M83" t="s">
-        <v>384</v>
+        <v>425</v>
       </c>
       <c r="N83" t="s">
         <v>27</v>
       </c>
       <c r="O83" t="s">
-        <v>454</v>
+        <v>446</v>
       </c>
       <c r="P83" t="s">
-        <v>455</v>
+        <v>447</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>456</v>
+        <v>448</v>
       </c>
       <c r="B84" t="s">
-        <v>457</v>
+        <v>449</v>
       </c>
       <c r="C84" t="s">
-        <v>135</v>
+        <v>159</v>
       </c>
       <c r="D84" t="s">
-        <v>458</v>
+        <v>123</v>
       </c>
       <c r="E84" t="s">
-        <v>100</v>
+        <v>147</v>
       </c>
       <c r="F84" t="s">
-        <v>42</v>
+        <v>59</v>
       </c>
       <c r="G84" t="s">
         <v>22</v>
       </c>
       <c r="H84">
+        <v>2012</v>
+      </c>
+      <c r="I84">
+        <v>2012</v>
+      </c>
+      <c r="J84" t="s">
+        <v>424</v>
+      </c>
+      <c r="K84" t="s">
+        <v>24</v>
+      </c>
+      <c r="L84"/>
+      <c r="M84" t="s">
+        <v>425</v>
+      </c>
+      <c r="N84" t="s">
+        <v>27</v>
+      </c>
+      <c r="O84" t="s">
+        <v>450</v>
+      </c>
+      <c r="P84" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="85" spans="1:16">
+      <c r="A85" t="s">
+        <v>452</v>
+      </c>
+      <c r="B85" t="s">
+        <v>453</v>
+      </c>
+      <c r="C85" t="s">
+        <v>159</v>
+      </c>
+      <c r="D85" t="s">
+        <v>454</v>
+      </c>
+      <c r="E85" t="s">
+        <v>147</v>
+      </c>
+      <c r="F85" t="s">
+        <v>59</v>
+      </c>
+      <c r="G85" t="s">
+        <v>22</v>
+      </c>
+      <c r="H85">
+        <v>2012</v>
+      </c>
+      <c r="I85">
+        <v>2012</v>
+      </c>
+      <c r="J85" t="s">
+        <v>424</v>
+      </c>
+      <c r="K85" t="s">
+        <v>24</v>
+      </c>
+      <c r="L85"/>
+      <c r="M85" t="s">
+        <v>425</v>
+      </c>
+      <c r="N85" t="s">
+        <v>27</v>
+      </c>
+      <c r="O85" t="s">
+        <v>455</v>
+      </c>
+      <c r="P85" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="86" spans="1:16">
+      <c r="A86" t="s">
+        <v>457</v>
+      </c>
+      <c r="B86" t="s">
+        <v>458</v>
+      </c>
+      <c r="C86" t="s">
+        <v>159</v>
+      </c>
+      <c r="D86" t="s">
+        <v>92</v>
+      </c>
+      <c r="E86" t="s">
+        <v>147</v>
+      </c>
+      <c r="F86" t="s">
+        <v>59</v>
+      </c>
+      <c r="G86" t="s">
+        <v>86</v>
+      </c>
+      <c r="H86">
+        <v>2013</v>
+      </c>
+      <c r="I86"/>
+      <c r="J86" t="s">
+        <v>424</v>
+      </c>
+      <c r="K86" t="s">
+        <v>24</v>
+      </c>
+      <c r="L86"/>
+      <c r="M86" t="s">
+        <v>425</v>
+      </c>
+      <c r="N86" t="s">
+        <v>27</v>
+      </c>
+      <c r="O86" t="s">
+        <v>459</v>
+      </c>
+      <c r="P86" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="87" spans="1:16">
+      <c r="A87" t="s">
+        <v>461</v>
+      </c>
+      <c r="B87" t="s">
+        <v>462</v>
+      </c>
+      <c r="C87" t="s">
+        <v>159</v>
+      </c>
+      <c r="D87" t="s">
+        <v>463</v>
+      </c>
+      <c r="E87" t="s">
+        <v>147</v>
+      </c>
+      <c r="F87" t="s">
+        <v>59</v>
+      </c>
+      <c r="G87" t="s">
+        <v>86</v>
+      </c>
+      <c r="H87">
+        <v>2017</v>
+      </c>
+      <c r="I87"/>
+      <c r="J87" t="s">
+        <v>464</v>
+      </c>
+      <c r="K87" t="s">
+        <v>24</v>
+      </c>
+      <c r="L87"/>
+      <c r="M87" t="s">
+        <v>425</v>
+      </c>
+      <c r="N87" t="s">
+        <v>27</v>
+      </c>
+      <c r="O87" t="s">
+        <v>465</v>
+      </c>
+      <c r="P87" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="88" spans="1:16">
+      <c r="A88" t="s">
+        <v>467</v>
+      </c>
+      <c r="B88" t="s">
+        <v>468</v>
+      </c>
+      <c r="C88" t="s">
+        <v>159</v>
+      </c>
+      <c r="D88" t="s">
+        <v>469</v>
+      </c>
+      <c r="E88" t="s">
+        <v>147</v>
+      </c>
+      <c r="F88" t="s">
+        <v>59</v>
+      </c>
+      <c r="G88" t="s">
+        <v>86</v>
+      </c>
+      <c r="H88">
+        <v>2017</v>
+      </c>
+      <c r="I88"/>
+      <c r="J88" t="s">
+        <v>464</v>
+      </c>
+      <c r="K88" t="s">
+        <v>470</v>
+      </c>
+      <c r="L88"/>
+      <c r="M88" t="s">
+        <v>425</v>
+      </c>
+      <c r="N88" t="s">
+        <v>27</v>
+      </c>
+      <c r="O88" t="s">
+        <v>471</v>
+      </c>
+      <c r="P88" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="89" spans="1:16">
+      <c r="A89" t="s">
+        <v>473</v>
+      </c>
+      <c r="B89" t="s">
+        <v>474</v>
+      </c>
+      <c r="C89" t="s">
+        <v>159</v>
+      </c>
+      <c r="D89" t="s">
+        <v>75</v>
+      </c>
+      <c r="E89" t="s">
+        <v>147</v>
+      </c>
+      <c r="F89" t="s">
+        <v>59</v>
+      </c>
+      <c r="G89" t="s">
+        <v>86</v>
+      </c>
+      <c r="H89">
+        <v>2017</v>
+      </c>
+      <c r="I89"/>
+      <c r="J89" t="s">
+        <v>464</v>
+      </c>
+      <c r="K89" t="s">
+        <v>475</v>
+      </c>
+      <c r="L89"/>
+      <c r="M89" t="s">
+        <v>425</v>
+      </c>
+      <c r="N89" t="s">
+        <v>27</v>
+      </c>
+      <c r="O89" t="s">
+        <v>476</v>
+      </c>
+      <c r="P89" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="90" spans="1:16">
+      <c r="A90" t="s">
+        <v>478</v>
+      </c>
+      <c r="B90" t="s">
+        <v>479</v>
+      </c>
+      <c r="C90" t="s">
+        <v>159</v>
+      </c>
+      <c r="D90" t="s">
+        <v>480</v>
+      </c>
+      <c r="E90" t="s">
+        <v>147</v>
+      </c>
+      <c r="F90" t="s">
+        <v>59</v>
+      </c>
+      <c r="G90" t="s">
+        <v>22</v>
+      </c>
+      <c r="H90">
+        <v>2012</v>
+      </c>
+      <c r="I90">
+        <v>2017</v>
+      </c>
+      <c r="J90" t="s">
+        <v>464</v>
+      </c>
+      <c r="K90" t="s">
+        <v>24</v>
+      </c>
+      <c r="L90"/>
+      <c r="M90" t="s">
+        <v>425</v>
+      </c>
+      <c r="N90" t="s">
+        <v>27</v>
+      </c>
+      <c r="O90" t="s">
+        <v>481</v>
+      </c>
+      <c r="P90" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="91" spans="1:16">
+      <c r="A91" t="s">
+        <v>483</v>
+      </c>
+      <c r="B91" t="s">
+        <v>484</v>
+      </c>
+      <c r="C91" t="s">
+        <v>159</v>
+      </c>
+      <c r="D91" t="s">
+        <v>485</v>
+      </c>
+      <c r="E91" t="s">
+        <v>147</v>
+      </c>
+      <c r="F91" t="s">
+        <v>59</v>
+      </c>
+      <c r="G91" t="s">
+        <v>86</v>
+      </c>
+      <c r="H91">
+        <v>2017</v>
+      </c>
+      <c r="I91"/>
+      <c r="J91" t="s">
+        <v>464</v>
+      </c>
+      <c r="K91" t="s">
+        <v>486</v>
+      </c>
+      <c r="L91"/>
+      <c r="M91" t="s">
+        <v>425</v>
+      </c>
+      <c r="N91" t="s">
+        <v>27</v>
+      </c>
+      <c r="O91" t="s">
+        <v>487</v>
+      </c>
+      <c r="P91" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="92" spans="1:16">
+      <c r="A92" t="s">
+        <v>489</v>
+      </c>
+      <c r="B92" t="s">
+        <v>490</v>
+      </c>
+      <c r="C92" t="s">
+        <v>159</v>
+      </c>
+      <c r="D92" t="s">
+        <v>349</v>
+      </c>
+      <c r="E92" t="s">
+        <v>147</v>
+      </c>
+      <c r="F92" t="s">
+        <v>59</v>
+      </c>
+      <c r="G92" t="s">
+        <v>22</v>
+      </c>
+      <c r="H92">
+        <v>2012</v>
+      </c>
+      <c r="I92">
+        <v>2012</v>
+      </c>
+      <c r="J92" t="s">
+        <v>424</v>
+      </c>
+      <c r="K92" t="s">
+        <v>24</v>
+      </c>
+      <c r="L92"/>
+      <c r="M92" t="s">
+        <v>425</v>
+      </c>
+      <c r="N92" t="s">
+        <v>27</v>
+      </c>
+      <c r="O92" t="s">
+        <v>491</v>
+      </c>
+      <c r="P92" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="93" spans="1:16">
+      <c r="A93" t="s">
+        <v>492</v>
+      </c>
+      <c r="B93" t="s">
+        <v>493</v>
+      </c>
+      <c r="C93" t="s">
+        <v>159</v>
+      </c>
+      <c r="D93" t="s">
+        <v>494</v>
+      </c>
+      <c r="E93" t="s">
+        <v>147</v>
+      </c>
+      <c r="F93" t="s">
+        <v>59</v>
+      </c>
+      <c r="G93" t="s">
+        <v>86</v>
+      </c>
+      <c r="H93">
+        <v>2017</v>
+      </c>
+      <c r="I93"/>
+      <c r="J93" t="s">
+        <v>464</v>
+      </c>
+      <c r="K93" t="s">
+        <v>486</v>
+      </c>
+      <c r="L93"/>
+      <c r="M93" t="s">
+        <v>425</v>
+      </c>
+      <c r="N93" t="s">
+        <v>27</v>
+      </c>
+      <c r="O93" t="s">
+        <v>495</v>
+      </c>
+      <c r="P93" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="94" spans="1:16">
+      <c r="A94" t="s">
+        <v>497</v>
+      </c>
+      <c r="B94" t="s">
+        <v>498</v>
+      </c>
+      <c r="C94" t="s">
+        <v>180</v>
+      </c>
+      <c r="D94" t="s">
+        <v>499</v>
+      </c>
+      <c r="E94" t="s">
+        <v>147</v>
+      </c>
+      <c r="F94" t="s">
+        <v>42</v>
+      </c>
+      <c r="G94" t="s">
+        <v>22</v>
+      </c>
+      <c r="H94">
         <v>2015</v>
       </c>
-      <c r="I84">
+      <c r="I94">
         <v>2016</v>
       </c>
-      <c r="J84" t="s">
-[...18 lines deleted...]
-        <v>465</v>
+      <c r="J94" t="s">
+        <v>500</v>
+      </c>
+      <c r="K94" t="s">
+        <v>501</v>
+      </c>
+      <c r="L94" t="s">
+        <v>502</v>
+      </c>
+      <c r="M94" t="s">
+        <v>503</v>
+      </c>
+      <c r="N94" t="s">
+        <v>504</v>
+      </c>
+      <c r="O94" t="s">
+        <v>505</v>
+      </c>
+      <c r="P94" t="s">
+        <v>506</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">