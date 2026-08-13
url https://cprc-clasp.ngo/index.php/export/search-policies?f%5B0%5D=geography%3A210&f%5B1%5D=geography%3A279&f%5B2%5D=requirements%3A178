--- v2 (2026-02-04)
+++ v3 (2026-08-13)
@@ -12,136 +12,163 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
+    <t>8441 / 2024 Eco-Design Requirements For Water Pumps Energy Efficiency</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Pumps Other</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>ICS 23.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards and Quality</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8441-2024-eco-design-requirements-water-pumps-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15248</t>
+  </si>
+  <si>
     <t>BDS 1761:2006 Specification for energy efficiency rating for self-ballasted lamps</t>
   </si>
   <si>
     <t>Specifices requirements for energy efficiency labeling of self ballasted lamps operating on mains supply of 230 V, a.c 50 Hz nominal, and method of measurement of electrical consumption and luminous flux for determination of efficiency if the lamps for the purpose of energy efficiency labeling</t>
   </si>
   <si>
     <t>Bangladesh</t>
   </si>
   <si>
     <t>Non-Directional lamps</t>
   </si>
   <si>
-    <t>Voluntary</t>
-[...1 lines deleted...]
-  <si>
     <t>Comparative Label</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>December 2020</t>
   </si>
   <si>
-    <t>Electricity</t>
-[...1 lines deleted...]
-  <si>
     <t>BDS 1761:2006 EBDS-1734: 2003 or its revision; BDS-1735: 2003 or its revision; BDS-1761: 2006 or its revision</t>
   </si>
   <si>
     <t>Bangladesh Standards and Testing Institute</t>
   </si>
   <si>
-    <t>Energy Efficiency</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/bds-17612006-specification-energy-efficiency-rating-self-ballasted-lamps</t>
   </si>
   <si>
     <t>http://sreda.gov.bd/files/EEC_Master_Plan_SREDA.pdf</t>
   </si>
   <si>
     <t>Draft motor policy</t>
   </si>
   <si>
     <t>Motors with EE label should be the single-speed, three-phase, cage-induction motors</t>
   </si>
   <si>
     <t>3-Phase Motors</t>
   </si>
   <si>
     <t>Under development</t>
   </si>
   <si>
     <t>January 2020</t>
   </si>
   <si>
     <t>BDS IEC 60034-2-1: 2009(Testing protocol); BDS-EN 60034-30 : 2011 (Efficiency Class)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/draft-motor-policy</t>
@@ -158,87 +185,69 @@
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/draft-rice-cooker-policy</t>
   </si>
   <si>
     <t>Draft TV policy</t>
   </si>
   <si>
     <t>LCD-LED, LCD-CCFL, OLED, Plasma  and CRT</t>
   </si>
   <si>
     <t>Televisions</t>
   </si>
   <si>
     <t>IEC 62087: 2008 or IEC 62087: 2011</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/draft-tv-policy</t>
   </si>
   <si>
     <t>Draft water pumps policy</t>
   </si>
   <si>
     <t>All types of water pumps over 2 horsepower</t>
   </si>
   <si>
-    <t>Pumps Other</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/draft-water-pumps-policy</t>
   </si>
   <si>
     <t>Eco-Design Requirements for Water Pump Energy Efficiency (8441/2021)</t>
   </si>
   <si>
     <t>This standard establishes ecodesign requirements for rotodynamic water pumps for pumping clean water, including those integrated into other products, and efficiency labeling requirements.</t>
   </si>
   <si>
-    <t>Egypt</t>
-[...1 lines deleted...]
-  <si>
     <t>Pumps</t>
   </si>
   <si>
-    <t>Minimum Performance Standard</t>
-[...1 lines deleted...]
-  <si>
     <t>Entered into force, New, Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
-    <t>ICS 23.080</t>
-[...4 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/eco-design-requirements-water-pump-energy-efficiency-84412021</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/15248</t>
   </si>
   <si>
     <t>Household microwave ovens</t>
   </si>
   <si>
     <t>Draft labels for microwave ovens. No information available</t>
   </si>
   <si>
     <t>Microwaves</t>
   </si>
   <si>
     <t>BDS IEC 60705:2008</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/household-microwave-ovens</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -557,51 +566,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P8"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="96.691" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="347.915" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="129.683" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="135.538" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="61.271" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -637,366 +646,414 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2">
+        <v>2021</v>
+      </c>
+      <c r="I2">
+        <v>2024</v>
+      </c>
+      <c r="J2" t="s">
         <v>21</v>
       </c>
-      <c r="G2" t="s">
+      <c r="K2" t="s">
         <v>22</v>
       </c>
-      <c r="H2">
-[...3 lines deleted...]
-      <c r="J2" t="s">
+      <c r="L2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="M2" t="s">
         <v>24</v>
       </c>
-      <c r="L2" t="s">
+      <c r="N2" t="s">
         <v>25</v>
       </c>
-      <c r="M2" t="s">
+      <c r="O2" t="s">
         <v>26</v>
       </c>
-      <c r="N2" t="s">
+      <c r="P2" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C3" t="s">
         <v>30</v>
       </c>
-      <c r="B3" t="s">
+      <c r="D3" t="s">
         <v>31</v>
       </c>
-      <c r="C3" t="s">
-[...2 lines deleted...]
-      <c r="D3" t="s">
+      <c r="E3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
       <c r="G3" t="s">
         <v>33</v>
       </c>
-      <c r="H3"/>
+      <c r="H3">
+        <v>2008</v>
+      </c>
       <c r="I3"/>
       <c r="J3" t="s">
         <v>34</v>
       </c>
       <c r="K3" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L3" t="s">
         <v>35</v>
       </c>
       <c r="M3" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="N3" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P3" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C4" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="D4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="E4" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F4" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="G4" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="K4" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L4"/>
+        <v>22</v>
+      </c>
+      <c r="L4" t="s">
+        <v>44</v>
+      </c>
       <c r="M4" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="N4" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="P4" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
+        <v>47</v>
+      </c>
+      <c r="C5" t="s">
+        <v>30</v>
+      </c>
+      <c r="D5" t="s">
+        <v>48</v>
+      </c>
+      <c r="E5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F5" t="s">
+        <v>32</v>
+      </c>
+      <c r="G5" t="s">
         <v>42</v>
-      </c>
-[...13 lines deleted...]
-        <v>33</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="K5" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L5"/>
       <c r="M5" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="N5" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O5" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="P5" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="B6" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="D6" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="E6" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F6" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="G6" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="K6" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L6"/>
+        <v>22</v>
+      </c>
+      <c r="L6" t="s">
+        <v>53</v>
+      </c>
       <c r="M6" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="N6" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O6" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="P6" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="B7" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="C7" t="s">
-        <v>52</v>
+        <v>30</v>
       </c>
       <c r="D7" t="s">
-        <v>53</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F7" t="s">
-        <v>54</v>
+        <v>32</v>
       </c>
       <c r="G7" t="s">
-        <v>55</v>
-[...3 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="H7"/>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="K7" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L7" t="s">
+        <v>22</v>
+      </c>
+      <c r="L7"/>
+      <c r="M7" t="s">
+        <v>36</v>
+      </c>
+      <c r="N7" t="s">
+        <v>25</v>
+      </c>
+      <c r="O7" t="s">
         <v>57</v>
       </c>
-      <c r="M7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" t="s">
-        <v>60</v>
+        <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>58</v>
+      </c>
+      <c r="B8" t="s">
+        <v>59</v>
+      </c>
+      <c r="C8" t="s">
+        <v>17</v>
+      </c>
+      <c r="D8" t="s">
+        <v>60</v>
+      </c>
+      <c r="E8" t="s">
+        <v>19</v>
+      </c>
+      <c r="F8" t="s">
+        <v>20</v>
+      </c>
+      <c r="G8" t="s">
         <v>61</v>
       </c>
-      <c r="B8" t="s">
-[...17 lines deleted...]
-      <c r="H8"/>
+      <c r="H8">
+        <v>2021</v>
+      </c>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>34</v>
+        <v>62</v>
       </c>
       <c r="K8" t="s">
+        <v>22</v>
+      </c>
+      <c r="L8" t="s">
+        <v>23</v>
+      </c>
+      <c r="M8" t="s">
         <v>24</v>
       </c>
-      <c r="L8" t="s">
+      <c r="N8" t="s">
+        <v>25</v>
+      </c>
+      <c r="O8" t="s">
+        <v>63</v>
+      </c>
+      <c r="P8" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="A9" t="s">
         <v>64</v>
       </c>
-      <c r="M8" t="s">
-[...5 lines deleted...]
-      <c r="O8" t="s">
+      <c r="B9" t="s">
         <v>65</v>
       </c>
-      <c r="P8" t="s">
-        <v>29</v>
+      <c r="C9" t="s">
+        <v>30</v>
+      </c>
+      <c r="D9" t="s">
+        <v>66</v>
+      </c>
+      <c r="E9" t="s">
+        <v>19</v>
+      </c>
+      <c r="F9" t="s">
+        <v>32</v>
+      </c>
+      <c r="G9" t="s">
+        <v>42</v>
+      </c>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9" t="s">
+        <v>43</v>
+      </c>
+      <c r="K9" t="s">
+        <v>22</v>
+      </c>
+      <c r="L9" t="s">
+        <v>67</v>
+      </c>
+      <c r="M9" t="s">
+        <v>36</v>
+      </c>
+      <c r="N9" t="s">
+        <v>25</v>
+      </c>
+      <c r="O9" t="s">
+        <v>68</v>
+      </c>
+      <c r="P9" t="s">
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">