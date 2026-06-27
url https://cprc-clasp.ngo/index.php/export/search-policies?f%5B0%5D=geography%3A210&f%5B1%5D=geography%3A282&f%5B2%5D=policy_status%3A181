--- v1 (2026-02-05)
+++ v2 (2026-06-27)
@@ -3726,50 +3726,53 @@
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7FBCCD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28380-2012 Minimum allowable values of energy efficiency and energy grades for microcomputers</t>
   </si>
   <si>
     <t>This policy applies to general purpose microcomputers, including desktop computers with integrated display functions and portable PCs. Also applies to microcomputers with two or more independent graphic displays. Does not apply to microcomputers with rated power higher than 750W or portable computers with a display diagonal less than 0.2946m or 11.6 inches.</t>
   </si>
   <si>
     <t>,   
                     GB 28380-2012</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28380-2012-minimum-allowable-values-energy-efficiency-and-energy-grades-microcomputers</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E1CFD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28381-2012 Minimum allowable values of energy efficiency and evaluating values of energy conservation for centrifugal blower</t>
   </si>
   <si>
     <t>This policy covers centrifugal blowers.</t>
   </si>
   <si>
+    <t>Entered into force, New, To Be Superseded</t>
+  </si>
+  <si>
     <t>JB/T 2977; JB/T 3165; JB/T 7258</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28381-2012-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E151D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28736-2019 Minimum allowable values of energy efficiency and energy efficiency grades for welding machines</t>
   </si>
   <si>
     <t>This policy covers welding machines.</t>
   </si>
   <si>
     <t>GB/T 156; GB/T 2900.22; GB/T 8118; GB/T 8366; GB/T 14549-1993; GB 15578; GB/T 15579.1; GB/T 25301</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28736-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA9400FA80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 29142-2012 Minimum allowable values of energy efficiency and energy efficiency grades for single-capped electrodeless fluorescent lamps</t>
@@ -3868,53 +3871,50 @@
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30254-2013-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-cage</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E8DAD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30255-2019 Minimum allowable values of energy efficiency and energy efficiency grades of LED products for indoor lighting</t>
   </si>
   <si>
     <t>This policy applies to non-directional self-ballasted LED-lamps for general lighting services.</t>
   </si>
   <si>
     <t>GB/T 24842; GB/T 24826; GB/T 24908; GB/T 29293; GB/T 29294; GB/T 29295; GB/T 29296; GB/T 31112</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=86000D0C5CB70E10E05397BE0A0A5BBB</t>
   </si>
   <si>
     <t>GB 30531-2014 Minimum allowable values of energy efficiency and energy efficiency grades for commercial gas cooking appliances</t>
   </si>
   <si>
     <t>Applies to commercial gas-to-energy single stoves with rated thermal load of not more than 60 kW</t>
-  </si>
-[...1 lines deleted...]
-    <t>Entered into force, New, To Be Superseded</t>
   </si>
   <si>
     <t>GB / T 13611</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30531-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7ED10D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30717-2019 Minimum allowable values of water efficiency and water efficiency grades for squatting pans</t>
   </si>
   <si>
     <t>It covers Squatting Toilets</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30717-2019-minimum-allowable-values-water-efficiency-and-water-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA93FF5A80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 30720-2014 Minimum allowable values of energy efficiency and energy efficiency grades for domestic gas cooking appliances</t>
   </si>
@@ -14041,51 +14041,51 @@
       </c>
       <c r="P190" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
         <v>1041</v>
       </c>
       <c r="B191" t="s">
         <v>1042</v>
       </c>
       <c r="C191" t="s">
         <v>72</v>
       </c>
       <c r="D191" t="s">
         <v>297</v>
       </c>
       <c r="E191" t="s">
         <v>20</v>
       </c>
       <c r="F191" t="s">
         <v>21</v>
       </c>
       <c r="G191" t="s">
-        <v>22</v>
+        <v>1036</v>
       </c>
       <c r="H191">
         <v>1989</v>
       </c>
       <c r="I191">
         <v>2013</v>
       </c>
       <c r="J191" t="s">
         <v>99</v>
       </c>
       <c r="K191" t="s">
         <v>24</v>
       </c>
       <c r="L191" t="s">
         <v>298</v>
       </c>
       <c r="M191" t="s">
         <v>76</v>
       </c>
       <c r="N191" t="s">
         <v>27</v>
       </c>
       <c r="O191" t="s">
         <v>1043</v>
       </c>
@@ -15883,539 +15883,539 @@
       </c>
       <c r="P227" t="s">
         <v>1214</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
         <v>1215</v>
       </c>
       <c r="B228" t="s">
         <v>1216</v>
       </c>
       <c r="C228" t="s">
         <v>72</v>
       </c>
       <c r="D228" t="s">
         <v>259</v>
       </c>
       <c r="E228" t="s">
         <v>20</v>
       </c>
       <c r="F228" t="s">
         <v>21</v>
       </c>
       <c r="G228" t="s">
-        <v>65</v>
+        <v>1217</v>
       </c>
       <c r="H228">
         <v>2012</v>
       </c>
       <c r="I228"/>
       <c r="J228" t="s">
         <v>74</v>
       </c>
       <c r="K228" t="s">
         <v>24</v>
       </c>
       <c r="L228" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="M228" t="s">
         <v>1106</v>
       </c>
       <c r="N228" t="s">
         <v>67</v>
       </c>
       <c r="O228" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
       <c r="P228" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="B229" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
       <c r="C229" t="s">
         <v>72</v>
       </c>
       <c r="D229" t="s">
         <v>375</v>
       </c>
       <c r="E229" t="s">
         <v>20</v>
       </c>
       <c r="F229" t="s">
         <v>21</v>
       </c>
       <c r="G229" t="s">
         <v>65</v>
       </c>
       <c r="H229">
         <v>2020</v>
       </c>
       <c r="I229"/>
       <c r="J229" t="s">
         <v>74</v>
       </c>
       <c r="K229" t="s">
         <v>24</v>
       </c>
       <c r="L229" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
       <c r="M229" t="s">
         <v>1106</v>
       </c>
       <c r="N229" t="s">
         <v>67</v>
       </c>
       <c r="O229" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
       <c r="P229" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="B230" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="C230" t="s">
         <v>72</v>
       </c>
       <c r="D230" t="s">
         <v>303</v>
       </c>
       <c r="E230" t="s">
         <v>20</v>
       </c>
       <c r="F230" t="s">
         <v>21</v>
       </c>
       <c r="G230" t="s">
         <v>22</v>
       </c>
       <c r="H230">
         <v>2003</v>
       </c>
       <c r="I230">
         <v>2013</v>
       </c>
       <c r="J230" t="s">
         <v>99</v>
       </c>
       <c r="K230" t="s">
         <v>24</v>
       </c>
       <c r="L230" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
       <c r="M230" t="s">
         <v>76</v>
       </c>
       <c r="N230" t="s">
         <v>27</v>
       </c>
       <c r="O230" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
       <c r="P230" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="B231" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
       <c r="C231" t="s">
         <v>72</v>
       </c>
       <c r="D231" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="E231" t="s">
         <v>20</v>
       </c>
       <c r="F231" t="s">
         <v>21</v>
       </c>
       <c r="G231" t="s">
         <v>22</v>
       </c>
       <c r="H231">
         <v>2003</v>
       </c>
       <c r="I231">
         <v>2013</v>
       </c>
       <c r="J231" t="s">
         <v>99</v>
       </c>
       <c r="K231" t="s">
         <v>24</v>
       </c>
       <c r="L231" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="M231" t="s">
         <v>76</v>
       </c>
       <c r="N231" t="s">
         <v>27</v>
       </c>
       <c r="O231" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
       <c r="P231" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
       <c r="B232" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
       <c r="C232" t="s">
         <v>72</v>
       </c>
       <c r="D232" t="s">
         <v>309</v>
       </c>
       <c r="E232" t="s">
         <v>20</v>
       </c>
       <c r="F232" t="s">
         <v>21</v>
       </c>
       <c r="G232" t="s">
         <v>65</v>
       </c>
       <c r="H232">
         <v>2013</v>
       </c>
       <c r="I232"/>
       <c r="J232" t="s">
         <v>99</v>
       </c>
       <c r="K232" t="s">
         <v>24</v>
       </c>
       <c r="L232" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
       <c r="M232" t="s">
         <v>76</v>
       </c>
       <c r="N232" t="s">
         <v>27</v>
       </c>
       <c r="O232" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="P232" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
       <c r="B233" t="s">
         <v>98</v>
       </c>
       <c r="C233" t="s">
         <v>72</v>
       </c>
       <c r="D233" t="s">
         <v>116</v>
       </c>
       <c r="E233" t="s">
         <v>20</v>
       </c>
       <c r="F233" t="s">
         <v>21</v>
       </c>
       <c r="G233" t="s">
         <v>65</v>
       </c>
       <c r="H233">
         <v>2013</v>
       </c>
       <c r="I233"/>
       <c r="J233" t="s">
         <v>74</v>
       </c>
       <c r="K233" t="s">
         <v>24</v>
       </c>
       <c r="L233" t="s">
         <v>100</v>
       </c>
       <c r="M233" t="s">
         <v>1106</v>
       </c>
       <c r="N233" t="s">
         <v>27</v>
       </c>
       <c r="O233" t="s">
-        <v>1242</v>
+        <v>1243</v>
       </c>
       <c r="P233" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>1244</v>
+        <v>1245</v>
       </c>
       <c r="B234" t="s">
-        <v>1245</v>
+        <v>1246</v>
       </c>
       <c r="C234" t="s">
         <v>72</v>
       </c>
       <c r="D234" t="s">
         <v>218</v>
       </c>
       <c r="E234" t="s">
         <v>20</v>
       </c>
       <c r="F234" t="s">
         <v>21</v>
       </c>
       <c r="G234" t="s">
         <v>22</v>
       </c>
       <c r="H234">
         <v>2008</v>
       </c>
       <c r="I234">
         <v>2013</v>
       </c>
       <c r="J234" t="s">
         <v>99</v>
       </c>
       <c r="K234" t="s">
         <v>24</v>
       </c>
       <c r="L234" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="M234" t="s">
         <v>76</v>
       </c>
       <c r="N234" t="s">
         <v>27</v>
       </c>
       <c r="O234" t="s">
-        <v>1247</v>
+        <v>1248</v>
       </c>
       <c r="P234" t="s">
-        <v>1248</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>1249</v>
+        <v>1250</v>
       </c>
       <c r="B235" t="s">
-        <v>1250</v>
+        <v>1251</v>
       </c>
       <c r="C235" t="s">
         <v>72</v>
       </c>
       <c r="D235" t="s">
         <v>111</v>
       </c>
       <c r="E235" t="s">
         <v>20</v>
       </c>
       <c r="F235" t="s">
         <v>21</v>
       </c>
       <c r="G235" t="s">
         <v>65</v>
       </c>
       <c r="H235">
         <v>2014</v>
       </c>
       <c r="I235"/>
       <c r="J235" t="s">
         <v>99</v>
       </c>
       <c r="K235" t="s">
         <v>24</v>
       </c>
       <c r="L235" t="s">
         <v>106</v>
       </c>
       <c r="M235" t="s">
         <v>1106</v>
       </c>
       <c r="N235" t="s">
         <v>67</v>
       </c>
       <c r="O235" t="s">
-        <v>1251</v>
+        <v>1252</v>
       </c>
       <c r="P235" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>1253</v>
+        <v>1254</v>
       </c>
       <c r="B236" t="s">
-        <v>1254</v>
+        <v>1255</v>
       </c>
       <c r="C236" t="s">
         <v>72</v>
       </c>
       <c r="D236" t="s">
         <v>105</v>
       </c>
       <c r="E236" t="s">
         <v>20</v>
       </c>
       <c r="F236" t="s">
         <v>21</v>
       </c>
       <c r="G236" t="s">
         <v>65</v>
       </c>
       <c r="H236">
         <v>2014</v>
       </c>
       <c r="I236"/>
       <c r="J236" t="s">
         <v>99</v>
       </c>
       <c r="K236" t="s">
         <v>24</v>
       </c>
       <c r="L236" t="s">
-        <v>1255</v>
+        <v>1256</v>
       </c>
       <c r="M236" t="s">
         <v>1106</v>
       </c>
       <c r="N236" t="s">
         <v>67</v>
       </c>
       <c r="O236" t="s">
-        <v>1256</v>
+        <v>1257</v>
       </c>
       <c r="P236" t="s">
-        <v>1257</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>1258</v>
+        <v>1259</v>
       </c>
       <c r="B237" t="s">
-        <v>1259</v>
+        <v>1260</v>
       </c>
       <c r="C237" t="s">
         <v>72</v>
       </c>
       <c r="D237" t="s">
         <v>303</v>
       </c>
       <c r="E237" t="s">
         <v>20</v>
       </c>
       <c r="F237" t="s">
         <v>21</v>
       </c>
       <c r="G237" t="s">
         <v>22</v>
       </c>
       <c r="H237">
         <v>2013</v>
       </c>
       <c r="I237">
         <v>2020</v>
       </c>
       <c r="J237" t="s">
         <v>99</v>
       </c>
       <c r="K237" t="s">
         <v>24</v>
       </c>
       <c r="L237" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
       <c r="M237" t="s">
         <v>76</v>
       </c>
       <c r="N237" t="s">
         <v>27</v>
       </c>
       <c r="O237" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="P237" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="B238" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="C238" t="s">
         <v>72</v>
       </c>
       <c r="D238" t="s">
         <v>332</v>
       </c>
       <c r="E238" t="s">
         <v>20</v>
       </c>
       <c r="F238" t="s">
         <v>21</v>
       </c>
       <c r="G238" t="s">
-        <v>1265</v>
+        <v>1217</v>
       </c>
       <c r="H238">
         <v>2014</v>
       </c>
       <c r="I238">
         <v>2015</v>
       </c>
       <c r="J238" t="s">
         <v>99</v>
       </c>
       <c r="K238" t="s">
         <v>206</v>
       </c>
       <c r="L238" t="s">
         <v>1266</v>
       </c>
       <c r="M238" t="s">
         <v>76</v>
       </c>
       <c r="N238" t="s">
         <v>27</v>
       </c>
       <c r="O238" t="s">
         <v>1267</v>
       </c>
@@ -17161,51 +17161,51 @@
       </c>
       <c r="P253" t="s">
         <v>1343</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
         <v>1344</v>
       </c>
       <c r="B254" t="s">
         <v>172</v>
       </c>
       <c r="C254" t="s">
         <v>72</v>
       </c>
       <c r="D254" t="s">
         <v>93</v>
       </c>
       <c r="E254" t="s">
         <v>20</v>
       </c>
       <c r="F254" t="s">
         <v>21</v>
       </c>
       <c r="G254" t="s">
-        <v>1265</v>
+        <v>1217</v>
       </c>
       <c r="H254">
         <v>2020</v>
       </c>
       <c r="I254"/>
       <c r="J254" t="s">
         <v>74</v>
       </c>
       <c r="K254" t="s">
         <v>24</v>
       </c>
       <c r="L254" t="s">
         <v>173</v>
       </c>
       <c r="M254" t="s">
         <v>1106</v>
       </c>
       <c r="N254" t="s">
         <v>27</v>
       </c>
       <c r="O254" t="s">
         <v>1345</v>
       </c>
       <c r="P254" t="s">
         <v>1346</v>
@@ -17449,51 +17449,51 @@
       </c>
       <c r="P259" t="s">
         <v>1367</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
         <v>1368</v>
       </c>
       <c r="B260" t="s">
         <v>1369</v>
       </c>
       <c r="C260" t="s">
         <v>72</v>
       </c>
       <c r="D260" t="s">
         <v>970</v>
       </c>
       <c r="E260" t="s">
         <v>20</v>
       </c>
       <c r="F260" t="s">
         <v>21</v>
       </c>
       <c r="G260" t="s">
-        <v>1265</v>
+        <v>1217</v>
       </c>
       <c r="H260">
         <v>2021</v>
       </c>
       <c r="I260"/>
       <c r="J260" t="s">
         <v>74</v>
       </c>
       <c r="K260" t="s">
         <v>1370</v>
       </c>
       <c r="L260" t="s">
         <v>1371</v>
       </c>
       <c r="M260" t="s">
         <v>1106</v>
       </c>
       <c r="N260" t="s">
         <v>972</v>
       </c>
       <c r="O260" t="s">
         <v>1372</v>
       </c>
       <c r="P260" t="s">
         <v>1373</v>