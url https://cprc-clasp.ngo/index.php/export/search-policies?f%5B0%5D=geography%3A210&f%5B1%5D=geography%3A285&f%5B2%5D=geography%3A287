--- v0 (2026-02-23)
+++ v1 (2026-08-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="353">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="391">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -243,166 +243,327 @@
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/3795-52018-energy-efficiency-label-requirements-air-conditioners-part-5-fixed-capacity</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14798</t>
   </si>
   <si>
     <t>3795/2023 Energy Efficiency Label Requirements for Air Conditioner Room Air Conditioner (Window - Split)</t>
   </si>
   <si>
     <t>This standard is mandatory and applies to window and split air conditioners.</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>ICS 23.120 - 27.015</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/37952023-energy-efficiency-label-requirements-air-conditioner-room-air-conditioner-window</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/8643</t>
   </si>
   <si>
-    <t>4100/2006 Energy Efficiency of Households and similar Electrical appliances methods for measuring and calculation energy consumption of washing machine</t>
+    <t>4100 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption of washing machines</t>
+  </si>
+  <si>
+    <t>Washing Machines</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/4100-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/4472</t>
+  </si>
+  <si>
+    <t>4100/2006 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption of washing machine</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency specifications for washing machines.</t>
   </si>
   <si>
     <t>Laundry, Washing Machines</t>
   </si>
   <si>
     <t>IEC 60465/2003+cor1/2005
 ,   
                       IEC-60335-1/2001-Amd 1</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/41002006-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/4472</t>
   </si>
   <si>
-    <t>5806/2019 Energy efficiency of households and similar Electrical appliances methods for measuring and calculation energy consumption for electric water heaters</t>
+    <t>5806 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
+  </si>
+  <si>
+    <t>Storage Water Heaters</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/5806-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/6413</t>
+  </si>
+  <si>
+    <t>5806/2019 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
   </si>
   <si>
     <t>This standard specifies the requirement and method of calculation of energy efficiency for electric water heaters.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Storage Water Heaters</t>
   </si>
   <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/58062019-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/6413</t>
   </si>
   <si>
     <t>6977/2009 Energy Efficiency Of Distribution Transformers</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency of distribution transformers.</t>
   </si>
   <si>
     <t>Power Transformers</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>IEC 60076-ser/2008
 ,   
                     ES 1886: Power Transformers Dry Type
 ,   
                     ES 4885-1 Instrument transformers part-1Current transformer
 ,   
                     ES 4885-1 Instrument transformers part-2 Inductive voltage transformer</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/69772009-energy-efficiency-distribution-transformers</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/10626</t>
   </si>
   <si>
+    <t>7820 / 2023 Energy efficiency of household and similar electrical appliances - Methods for measuring and calculating energy consumption of residential dishwashers</t>
+  </si>
+  <si>
+    <t>Dishwashers</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>ICS: 23.120</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7820-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14008</t>
+  </si>
+  <si>
+    <t>7821 / 2024 Energy efficiency of household Electrical appliances Methods for measuring and Calculating energy efficiency of Electric circulating air fans</t>
+  </si>
+  <si>
+    <t>Portable Fans</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7821-2024-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14009</t>
+  </si>
+  <si>
     <t>7821/2014 Energy efficiency of household electrical appliances Methods for measuring and calculating energy efficiency of electric circulating air fans</t>
   </si>
   <si>
     <t>This standard specifies the MEPS and testing methods for electric circulating air fans.</t>
   </si>
   <si>
     <t>Integrated Fans</t>
   </si>
   <si>
     <t>IEC 60879</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/78212014-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14009</t>
   </si>
   <si>
+    <t>7823-1 / 2023 Energy Efficiency for Electrical Lamps for Luminaries - Part 1: Energy Efficiency Requirement for Electrical Lamps</t>
+  </si>
+  <si>
+    <t>Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>ICS: 29.140.01</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7823-1-2023-energy-efficiency-electrical-lamps-luminaries-part-1-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15539</t>
+  </si>
+  <si>
     <t>7823/2020 Energy efficiency requirements for electrical lamps and luminaires</t>
   </si>
   <si>
     <t>This standard specifies the MEPS and labeling requirements for filament lamps; fluorescent lamps; compact fluorescent lamps; high-intensity discharge lamps; LED lamps.</t>
   </si>
   <si>
-    <t>Non-Directional lamps</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/78232020-energy-efficiency-requirements-electrical-lamps-and-luminaires</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14011</t>
   </si>
   <si>
+    <t>7993 / 2023 Energy Efficiency Label For Televisions And Displays</t>
+  </si>
+  <si>
+    <t>Televisions, Displays</t>
+  </si>
+  <si>
+    <t>ICS: 33.160</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7993-2023-energy-efficiency-label-televisions-and-displays</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14349</t>
+  </si>
+  <si>
     <t>7993/2018 Energy Efficiency Label For Televisions And Displays</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency requirements for televisions and display units.</t>
   </si>
   <si>
     <t>Televisions</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/79932018-energy-efficiency-label-televisions-and-displays</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14349</t>
   </si>
   <si>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>IEC 62885-2/2016
+,   
+                    (EU) No 665/2013</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>8187 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of electric instantaneous water</t>
+  </si>
+  <si>
+    <t>Instantaneous Water Heaters</t>
+  </si>
+  <si>
+    <t>ICS: 91.140.65</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8187-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14778</t>
+  </si>
+  <si>
+    <t>8327 / 2020 Power transformers – Energy efficiency</t>
+  </si>
+  <si>
+    <t>IEC TS 60076-20/2017 Power transformers –Part 20: Energy efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8327-2020-power-transformers-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14995</t>
+  </si>
+  <si>
+    <t>8441 / 2024 Eco-Design Requirements For Water Pumps Energy Efficiency</t>
+  </si>
+  <si>
+    <t>Pumps Other</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>ICS 23.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards and Quality</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8441-2024-eco-design-requirements-water-pumps-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15248</t>
+  </si>
+  <si>
     <t>Draft MEPS for chillers</t>
   </si>
   <si>
     <t>The document specifies the MEPS  requirement for chillers</t>
   </si>
   <si>
     <t>Refrigeration, Industrial Process Chillers</t>
   </si>
   <si>
     <t>Not applicable</t>
   </si>
   <si>
     <t>Under development</t>
   </si>
   <si>
     <t>Directorate General of New and Renewable Energy, and Energy Conservation under …</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/draft-meps-chillers</t>
   </si>
   <si>
     <t>Draft MEPS for electric motors</t>
   </si>
   <si>
     <t>The document specifies the MEPS and labeling instructions for electric motors.</t>
@@ -425,96 +586,78 @@
   <si>
     <t>Refrigerated Cabinets</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/draft-meps-rdcs</t>
   </si>
   <si>
     <t>Draft MEPS for televisions</t>
   </si>
   <si>
     <t>The document specifies the MEPS and labeling instructions for televisions.</t>
   </si>
   <si>
     <t>IEC 62301, IEC 62087, SNI 04 6958 - 2003</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/draft-meps-televisions</t>
   </si>
   <si>
     <t>Draft MEPS for washing machines</t>
   </si>
   <si>
     <t>The document specifies the MEPS and labeling instructions for washing machines.</t>
   </si>
   <si>
-    <t>Washing Machines</t>
-[...1 lines deleted...]
-  <si>
     <t>SNI IEC 60311-2000</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/draft-meps-washing-machines-0</t>
   </si>
   <si>
     <t>Draft MEPS for water pumps</t>
   </si>
   <si>
     <t>The document specifies the MEPS and labeling instructions for water pumps.</t>
   </si>
   <si>
-    <t>Pumps Other</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/draft-meps-water-pumps</t>
   </si>
   <si>
     <t>Eco-Design Requirements for Water Pump Energy Efficiency (8441/2021)</t>
   </si>
   <si>
     <t>This standard establishes ecodesign requirements for rotodynamic water pumps for pumping clean water, including those integrated into other products, and efficiency labeling requirements.</t>
   </si>
   <si>
     <t>Pumps</t>
   </si>
   <si>
-    <t>Voluntary</t>
-[...1 lines deleted...]
-  <si>
     <t>Entered into force, New, Superseded</t>
   </si>
   <si>
-    <t>ICS 23.080</t>
-[...4 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/eco-design-requirements-water-pump-energy-efficiency-84412021</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/15248</t>
   </si>
   <si>
     <t>Energy Efficiency Labeling Scheme for Electric Storage Water Heaters</t>
   </si>
   <si>
     <t>This policy contains voluntary labeling requirements for electric storage water heaters. It applies to domestic electrical water heaters and storage in a thermally well-insulated container that has a device to control the water temperature, uses mains electricity as the only power source, and has a rated water storage capacity exceeding 50 L but not exceeding 300 L.</t>
   </si>
   <si>
     <t>Hong Kong SAR of China</t>
   </si>
   <si>
     <t>Water Heating</t>
   </si>
   <si>
     <t>IEC 60379</t>
   </si>
   <si>
     <t>Electrical &amp; Mechanical Services Department of Hong Kong</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-labeling-scheme-electric-storage-water-heaters</t>
   </si>
   <si>
     <t>https://www.emsd.gov.hk/filemanager/en/content_358/VEELS_Storage%20Water%20Heaters%202021_Jan_eng_v1.pdf</t>
   </si>
@@ -586,93 +729,70 @@
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-labeling-scheme-washing-machines</t>
   </si>
   <si>
     <t>https://www.emsd.gov.hk/filemanager/en/content_358/VEELS_Washing%20Machines%202021%20Jan_eng_v1.pdf</t>
   </si>
   <si>
     <t>Energy Efficiency of Household and Similar Electrical Appliances</t>
   </si>
   <si>
     <t>This standard identifies the methods of measuring and calculating energy efficiency and sets a maximum limit to the values of energy consumption. The standard aims to reduce the consumption of electric power.</t>
   </si>
   <si>
     <t>Kitchen, Dishwashers</t>
   </si>
   <si>
     <t>IEC60436:2004, A1:2009, A2:2012</t>
   </si>
   <si>
     <t>Egyptian Organisation for Standards and Quality</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-household-and-similar-electrical-appliances</t>
   </si>
   <si>
-    <t>https://www.eos.org.eg/en/standard/14008</t>
-[...1 lines deleted...]
-  <si>
     <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Domestic Ovens (ES 8058/2017)</t>
   </si>
   <si>
     <t>This standard establishes the methods of measuring and calculating the energy efficiency of electrical domestic ovens.</t>
   </si>
   <si>
     <t>Kitchen, Ovens</t>
   </si>
   <si>
     <t>IEC 60350-1/2015
 ,   
                     Regulation (EU) No 65/2014</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-0</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/14544</t>
   </si>
   <si>
-    <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners(ES 8057/2017)</t>
-[...18 lines deleted...]
-  <si>
     <t>ESDM Ministerial Decree No. 126.K/EK.06/DJE/2023 -- Refrigerated Display Case</t>
   </si>
   <si>
     <t>This policy establishes the minimum performance standards and energy-saving label for refrigerated display case (RDC) which is a refrigerated cabinet used to display food or beverages, utilizing glass as a medium to highlight the products on display, with a capacity of 150 (one hundred fifty) to 300 (three hundred) liters.</t>
   </si>
   <si>
     <t>August 2025</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/esdm-ministerial-decree-no-126kek06dje2023-refrigerated-display-case</t>
   </si>
   <si>
     <t>https://simebtke.esdm.go.id/sinergi/assets/content/20250310092031_126K_SKEM_dan_LTHE_RDC.pdf</t>
   </si>
   <si>
     <t>ESDM Ministerial Decree No. 134.K/EK.07/DJE/2023 -- Air Conditioning (Amendment)</t>
   </si>
   <si>
     <t>This policy regulates minimum energy performance standards and labels for air conditioners that are single split, wall-mounted units with a maximum cooling capacity of 27,000 BTU/hour for both inverter and non-inverter types, with HS code 8415.10.10 or as subsequently amended.</t>
   </si>
   <si>
     <t>Directorate General of New, Renewable Energy and Energy Conservation, Ministry …</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/esdm-ministerial-decree-no-134kek07dje2023-air-conditioning-amendment</t>
@@ -729,53 +849,50 @@
     <t>MEELS now covers eight types of prescribed products, including:,Room air conditioners (with rated cooling capacity not exceeding 7.5 kilowatts), refrigerating appliances (with rated total storage volume not exceeding 500 litres), compact fluorescent lamps (with rated wattage up to 60 watts), washing machines (with rated washing capacity not exceeding 10 kg), dehumidifiers (with rated dehumidifying capacity not exceeding 35 litres per day), televisions (with rated visible diagonal screen size exceeding 50 cm but not exceeding 250 cm), induction cookers (with rated power not less than 700 watts but not exceeding 3 500 watts for each heating unit, and with total rated power not exceeding 7 000 watts), and storage type electric water heaters (with rated water storage capacity not exceeding 50 litres). All these eight prescribed products for supply in Hong Kong are required to be listed models with reference numbers and bear energy labels.</t>
   </si>
   <si>
     <t>Televisions, Dehumidifiers, Induction Cookstoves or Hobs, Clothes Dryers, Washing Machines, Non-Directional lamps, Directional Lamps, Room ACs - Stationary ACs, Storage Water Heaters, Freezers-only</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>Examples are IEC 62552; IEC 62087, IEC 62301; IEC60379</t>
   </si>
   <si>
     <t>Energy Efficiency Office, Electrical and Mechanical Services Department (EMSD)-…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/mandatory-energy-efficiency-labelling-scheme-meels</t>
   </si>
   <si>
     <t>https://www.emsd.gov.hk/energylabel/en/doc/Code%20of%20Practice%202020_Eng%20(To%20be%20gazetted%20on%205.6.2020)%2020200601.pdf</t>
   </si>
   <si>
     <t>Minimum Energy Performance Standard and Energy Savings Label for Energy-Consuming Appliance Fan</t>
   </si>
   <si>
     <t>This policy includes MEPS and labeling requirements for portable fans with blade diameter from 150 mm/6 inches to 240 mm/24 inches, excluding exhaust fans, ceiling fans, and ventilation fans (HS code: 8414.51.00).</t>
-  </si>
-[...1 lines deleted...]
-    <t>Portable Fans</t>
   </si>
   <si>
     <t>SNI lEC 60879:2013</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/minimum-energy-performance-standard-and-energy-savings-label-energy-consuming-appliance</t>
   </si>
   <si>
     <t>https://simebtke.esdm.go.id/sinergi/assets/content/20210924124237_114KEK07DJE2021_SKEM_DAN_LABEL_TANDA_HEMAT_ENERGI_UNTUK_PERALATAN_KIPAS_ANGIN.pdf</t>
   </si>
   <si>
     <t>Minimum Energy Performance Standard and Energy Savings Label for Energy-Consuming Appliance Refrigerator</t>
   </si>
   <si>
     <t>This document specifies MEPS and labeling requirements cover refrigerators with capacity up to 300 L and voltage up to 250 V (HS code: 8418.10.11, 8418.10.19, 8418.21.10, 8418.21.90, 8418.29.00).</t>
   </si>
   <si>
     <t>SNI 8557-1:2018 IEC 62552-1:2015
 ,   
                     SNI IEC 62552-2:2016
 ,   
                     SNI 8557-3:2018 IEC 62552-3:2015</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/minimum-energy-performance-standard-and-energy-savings-label-energy-consuming-appliance-0</t>
@@ -897,53 +1014,50 @@
     <t>The provisions of this scheme shall apply to self-contained, electrically operated, and mechanically refrigerated dehumidifiers that provide daily water removal capacities not exceeding 87 litres. Appliances that have larger capacity are excluded.</t>
   </si>
   <si>
     <t>Dehumidifiers</t>
   </si>
   <si>
     <t>December 2020</t>
   </si>
   <si>
     <t>ANSI / AHAM DH-1 CAN/CSA-C749</t>
   </si>
   <si>
     <t>Energy Efficiency Office, Electrical and Mechanical Services Department (EMSD)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/hong-kong-voluntary-energy-efficiency-labelling-scheme-dehumidifiers</t>
   </si>
   <si>
     <t>https://www.emsd.gov.hk/filemanager/en/content_358/VEELS_Dehumidifiers%202020_eng_v2.5%20(Final).pdf</t>
   </si>
   <si>
     <t>The Hong Kong Voluntary Energy Efficiency Labelling Scheme for Domestic Gas Instantaneous Water Heaters</t>
   </si>
   <si>
     <t>Domestic Gas Instantaneous Water Heaters under this labelling scheme include domestic instantaneous water heaters which burns gas types defined in the Gas Safety Ordinance. Those domestic gas appliances having heat inputs exceeding 70kW are excluded.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Instantaneous Water Heaters</t>
   </si>
   <si>
     <t>Gas</t>
   </si>
   <si>
     <t>JIA F 031 EN 26:1997 GB 6932</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/hong-kong-voluntary-energy-efficiency-labelling-scheme-domestic-gas-instantaneous-water</t>
   </si>
   <si>
     <t>http://www.emsd.gov.hk/emsd/e_download/pee/veels_dgiwater_heater.pdf</t>
   </si>
   <si>
     <t>The Hong Kong Voluntary Energy Efficiency Labelling Scheme for Electric Rice Cookers</t>
   </si>
   <si>
     <t>The provisions of this scheme shall apply to electric heating elements for heating source operated at atmospheric pressure rice-cookers and the maximum rated power consumption not exceeding 2 kW. The scheme does not cover induction heating electric rice-cookers.</t>
   </si>
   <si>
     <t>CCEC/T11-2006 JIS C9212 QB/T 3899</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/hong-kong-voluntary-energy-efficiency-labelling-scheme-electric-rice-cookers</t>
   </si>
@@ -1454,73 +1568,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P59"/>
+  <dimension ref="A1:P69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="224.088" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1119.441" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="233.514" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="107.26" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="155.676" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="225.231" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1880,2500 +1994,2970 @@
         <v>35</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8" t="s">
         <v>70</v>
       </c>
       <c r="M8" t="s">
         <v>46</v>
       </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
         <v>71</v>
       </c>
       <c r="P8" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>73</v>
       </c>
-      <c r="B9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B9"/>
       <c r="C9" t="s">
         <v>32</v>
       </c>
       <c r="D9" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="G9" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="H9">
         <v>2003</v>
       </c>
       <c r="I9">
-        <v>2006</v>
+        <v>2023</v>
       </c>
       <c r="J9" t="s">
-        <v>44</v>
+        <v>75</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
-      <c r="L9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L9"/>
       <c r="M9" t="s">
         <v>46</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
+        <v>76</v>
+      </c>
+      <c r="P9" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>78</v>
+      </c>
+      <c r="B10" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="C10" t="s">
         <v>32</v>
       </c>
       <c r="D10" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>34</v>
       </c>
       <c r="G10" t="s">
-        <v>82</v>
+        <v>53</v>
       </c>
       <c r="H10">
-        <v>2019</v>
-[...1 lines deleted...]
-      <c r="I10"/>
+        <v>2003</v>
+      </c>
+      <c r="I10">
+        <v>2006</v>
+      </c>
       <c r="J10" t="s">
         <v>44</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
-      <c r="L10"/>
+      <c r="L10" t="s">
+        <v>81</v>
+      </c>
       <c r="M10" t="s">
         <v>46</v>
       </c>
       <c r="N10" t="s">
         <v>27</v>
       </c>
       <c r="O10" t="s">
+        <v>82</v>
+      </c>
+      <c r="P10" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>85</v>
-[...3 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="B11"/>
       <c r="C11" t="s">
         <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>34</v>
       </c>
       <c r="G11" t="s">
-        <v>88</v>
+        <v>8</v>
       </c>
       <c r="H11">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I11"/>
+        <v>2019</v>
+      </c>
+      <c r="I11">
+        <v>2023</v>
+      </c>
       <c r="J11" t="s">
-        <v>44</v>
+        <v>75</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
-      <c r="L11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11" t="s">
         <v>46</v>
       </c>
       <c r="N11" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="P11" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="B12" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="C12" t="s">
         <v>32</v>
       </c>
       <c r="D12" t="s">
-        <v>95</v>
+        <v>85</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>34</v>
       </c>
       <c r="G12" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="H12">
-        <v>2014</v>
+        <v>2019</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
         <v>44</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
-      <c r="L12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L12"/>
       <c r="M12" t="s">
         <v>46</v>
       </c>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="P12" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="B13" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>34</v>
       </c>
       <c r="G13" t="s">
-        <v>82</v>
+        <v>96</v>
       </c>
       <c r="H13">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I13"/>
       <c r="J13" t="s">
         <v>44</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
-      <c r="L13"/>
+      <c r="L13" t="s">
+        <v>97</v>
+      </c>
       <c r="M13" t="s">
         <v>46</v>
       </c>
       <c r="N13" t="s">
-        <v>27</v>
+        <v>98</v>
       </c>
       <c r="O13" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="P13" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>104</v>
-[...3 lines deleted...]
-      </c>
+        <v>101</v>
+      </c>
+      <c r="B14"/>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
         <v>34</v>
       </c>
       <c r="G14" t="s">
-        <v>82</v>
+        <v>103</v>
       </c>
       <c r="H14">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>44</v>
+        <v>75</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
-      <c r="L14"/>
+      <c r="L14" t="s">
+        <v>104</v>
+      </c>
       <c r="M14" t="s">
         <v>46</v>
       </c>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="P14" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>109</v>
-[...3 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="B15"/>
       <c r="C15" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D15" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="E15" t="s">
-        <v>112</v>
+        <v>20</v>
       </c>
       <c r="F15" t="s">
         <v>34</v>
       </c>
       <c r="G15" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="I15"/>
+        <v>8</v>
+      </c>
+      <c r="H15">
+        <v>2014</v>
+      </c>
+      <c r="I15">
+        <v>2024</v>
+      </c>
       <c r="J15" t="s">
-        <v>44</v>
+        <v>75</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
-      <c r="L15"/>
+      <c r="L15" t="s">
+        <v>104</v>
+      </c>
       <c r="M15" t="s">
-        <v>114</v>
+        <v>46</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="P15"/>
+        <v>109</v>
+      </c>
+      <c r="P15" t="s">
+        <v>110</v>
+      </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="B16" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="C16" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D16" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="E16" t="s">
-        <v>112</v>
+        <v>20</v>
       </c>
       <c r="F16" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G16" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="H16"/>
+        <v>90</v>
+      </c>
+      <c r="H16">
+        <v>2014</v>
+      </c>
       <c r="I16"/>
       <c r="J16" t="s">
         <v>44</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
-      <c r="L16"/>
+      <c r="L16" t="s">
+        <v>114</v>
+      </c>
       <c r="M16" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="P16" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>121</v>
-[...3 lines deleted...]
-      </c>
+        <v>117</v>
+      </c>
+      <c r="B17"/>
       <c r="C17" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D17" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="E17" t="s">
-        <v>112</v>
+        <v>20</v>
       </c>
       <c r="F17" t="s">
         <v>34</v>
       </c>
       <c r="G17" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="I17"/>
+        <v>8</v>
+      </c>
+      <c r="H17">
+        <v>2008</v>
+      </c>
+      <c r="I17">
+        <v>2023</v>
+      </c>
       <c r="J17" t="s">
-        <v>44</v>
+        <v>75</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
-      <c r="L17"/>
+      <c r="L17" t="s">
+        <v>119</v>
+      </c>
       <c r="M17" t="s">
-        <v>114</v>
+        <v>46</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="P17"/>
+        <v>120</v>
+      </c>
+      <c r="P17" t="s">
+        <v>121</v>
+      </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="B18" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="C18" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D18" t="s">
-        <v>106</v>
+        <v>118</v>
       </c>
       <c r="E18" t="s">
-        <v>112</v>
+        <v>20</v>
       </c>
       <c r="F18" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G18" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="I18"/>
+        <v>90</v>
+      </c>
+      <c r="H18">
+        <v>2008</v>
+      </c>
+      <c r="I18">
+        <v>2020</v>
+      </c>
       <c r="J18" t="s">
         <v>44</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
-      <c r="L18" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L18"/>
       <c r="M18" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="P18" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>126</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19" t="s">
+        <v>32</v>
+      </c>
+      <c r="D19" t="s">
+        <v>127</v>
+      </c>
+      <c r="E19" t="s">
+        <v>20</v>
+      </c>
+      <c r="F19" t="s">
+        <v>52</v>
+      </c>
+      <c r="G19" t="s">
+        <v>8</v>
+      </c>
+      <c r="H19">
+        <v>2018</v>
+      </c>
+      <c r="I19">
+        <v>2023</v>
+      </c>
+      <c r="J19" t="s">
+        <v>75</v>
+      </c>
+      <c r="K19" t="s">
+        <v>24</v>
+      </c>
+      <c r="L19" t="s">
+        <v>128</v>
+      </c>
+      <c r="M19" t="s">
+        <v>46</v>
+      </c>
+      <c r="N19" t="s">
+        <v>27</v>
+      </c>
+      <c r="O19" t="s">
         <v>129</v>
       </c>
-      <c r="B19" t="s">
+      <c r="P19" t="s">
         <v>130</v>
-      </c>
-[...36 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="B20" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="C20" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D20" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="E20" t="s">
-        <v>112</v>
+        <v>20</v>
       </c>
       <c r="F20" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G20" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="H20"/>
+        <v>90</v>
+      </c>
+      <c r="H20">
+        <v>2018</v>
+      </c>
       <c r="I20"/>
       <c r="J20" t="s">
         <v>44</v>
       </c>
       <c r="K20" t="s">
         <v>24</v>
       </c>
       <c r="L20"/>
       <c r="M20" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="P20" t="s">
-        <v>120</v>
+        <v>135</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>138</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="B21"/>
       <c r="C21" t="s">
         <v>32</v>
       </c>
       <c r="D21" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="E21" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="F21" t="s">
         <v>34</v>
       </c>
       <c r="G21" t="s">
-        <v>142</v>
+        <v>8</v>
       </c>
       <c r="H21">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I21"/>
+        <v>2017</v>
+      </c>
+      <c r="I21">
+        <v>2023</v>
+      </c>
       <c r="J21" t="s">
-        <v>44</v>
+        <v>75</v>
       </c>
       <c r="K21" t="s">
         <v>24</v>
       </c>
       <c r="L21" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="M21" t="s">
-        <v>144</v>
+        <v>46</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="P21" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>147</v>
+        <v>141</v>
       </c>
       <c r="B22" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="C22" t="s">
-        <v>149</v>
+        <v>32</v>
       </c>
       <c r="D22" t="s">
-        <v>150</v>
+        <v>143</v>
       </c>
       <c r="E22" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="F22" t="s">
-        <v>69</v>
+        <v>34</v>
       </c>
       <c r="G22" t="s">
-        <v>22</v>
+        <v>90</v>
       </c>
       <c r="H22">
-        <v>2000</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I22"/>
       <c r="J22" t="s">
         <v>44</v>
       </c>
       <c r="K22" t="s">
         <v>24</v>
       </c>
       <c r="L22" t="s">
-        <v>151</v>
+        <v>144</v>
       </c>
       <c r="M22" t="s">
-        <v>152</v>
+        <v>37</v>
       </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>153</v>
+        <v>145</v>
       </c>
       <c r="P22" t="s">
-        <v>154</v>
+        <v>140</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>155</v>
-[...3 lines deleted...]
-      </c>
+        <v>146</v>
+      </c>
+      <c r="B23"/>
       <c r="C23" t="s">
+        <v>32</v>
+      </c>
+      <c r="D23" t="s">
+        <v>147</v>
+      </c>
+      <c r="E23" t="s">
+        <v>20</v>
+      </c>
+      <c r="F23" t="s">
+        <v>34</v>
+      </c>
+      <c r="G23" t="s">
+        <v>103</v>
+      </c>
+      <c r="H23">
+        <v>2023</v>
+      </c>
+      <c r="I23"/>
+      <c r="J23" t="s">
+        <v>75</v>
+      </c>
+      <c r="K23" t="s">
+        <v>24</v>
+      </c>
+      <c r="L23" t="s">
+        <v>148</v>
+      </c>
+      <c r="M23" t="s">
+        <v>37</v>
+      </c>
+      <c r="N23" t="s">
+        <v>27</v>
+      </c>
+      <c r="O23" t="s">
         <v>149</v>
       </c>
-      <c r="D23" t="s">
-[...34 lines deleted...]
-      </c>
       <c r="P23" t="s">
-        <v>160</v>
+        <v>150</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>161</v>
-[...3 lines deleted...]
-      </c>
+        <v>151</v>
+      </c>
+      <c r="B24"/>
       <c r="C24" t="s">
-        <v>149</v>
+        <v>32</v>
       </c>
       <c r="D24" t="s">
-        <v>64</v>
+        <v>95</v>
       </c>
       <c r="E24" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="F24" t="s">
-        <v>69</v>
+        <v>34</v>
       </c>
       <c r="G24" t="s">
-        <v>22</v>
+        <v>103</v>
       </c>
       <c r="H24">
-        <v>1996</v>
-[...3 lines deleted...]
-      </c>
+        <v>2020</v>
+      </c>
+      <c r="I24"/>
       <c r="J24" t="s">
-        <v>44</v>
+        <v>75</v>
       </c>
       <c r="K24" t="s">
         <v>24</v>
       </c>
       <c r="L24" t="s">
-        <v>163</v>
+        <v>152</v>
       </c>
       <c r="M24" t="s">
-        <v>152</v>
+        <v>37</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>164</v>
+        <v>153</v>
       </c>
       <c r="P24" t="s">
-        <v>165</v>
+        <v>154</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>166</v>
-[...3 lines deleted...]
-      </c>
+        <v>155</v>
+      </c>
+      <c r="B25"/>
       <c r="C25" t="s">
-        <v>149</v>
+        <v>32</v>
       </c>
       <c r="D25" t="s">
-        <v>106</v>
+        <v>156</v>
       </c>
       <c r="E25" t="s">
-        <v>141</v>
+        <v>157</v>
       </c>
       <c r="F25" t="s">
-        <v>69</v>
+        <v>34</v>
       </c>
       <c r="G25" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H25">
-        <v>2003</v>
+        <v>2021</v>
       </c>
       <c r="I25">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="J25" t="s">
-        <v>44</v>
+        <v>75</v>
       </c>
       <c r="K25" t="s">
         <v>24</v>
       </c>
       <c r="L25" t="s">
-        <v>168</v>
+        <v>158</v>
       </c>
       <c r="M25" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>169</v>
+        <v>160</v>
       </c>
       <c r="P25" t="s">
-        <v>170</v>
+        <v>161</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="B26" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="C26" t="s">
-        <v>149</v>
+        <v>18</v>
       </c>
       <c r="D26" t="s">
-        <v>131</v>
+        <v>164</v>
       </c>
       <c r="E26" t="s">
-        <v>141</v>
+        <v>165</v>
       </c>
       <c r="F26" t="s">
-        <v>69</v>
+        <v>34</v>
       </c>
       <c r="G26" t="s">
-        <v>22</v>
-[...6 lines deleted...]
-      </c>
+        <v>166</v>
+      </c>
+      <c r="H26"/>
+      <c r="I26"/>
       <c r="J26" t="s">
         <v>44</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
-      <c r="L26" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L26"/>
       <c r="M26" t="s">
-        <v>152</v>
+        <v>167</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>174</v>
-[...3 lines deleted...]
-      </c>
+        <v>168</v>
+      </c>
+      <c r="P26"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>176</v>
+        <v>169</v>
       </c>
       <c r="B27" t="s">
-        <v>177</v>
+        <v>170</v>
       </c>
       <c r="C27" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="D27" t="s">
-        <v>178</v>
+        <v>171</v>
       </c>
       <c r="E27" t="s">
-        <v>20</v>
+        <v>165</v>
       </c>
       <c r="F27" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G27" t="s">
-        <v>88</v>
-[...3 lines deleted...]
-      </c>
+        <v>166</v>
+      </c>
+      <c r="H27"/>
       <c r="I27"/>
       <c r="J27" t="s">
         <v>44</v>
       </c>
       <c r="K27" t="s">
         <v>24</v>
       </c>
-      <c r="L27" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L27"/>
       <c r="M27" t="s">
-        <v>180</v>
+        <v>26</v>
       </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>181</v>
+        <v>172</v>
       </c>
       <c r="P27" t="s">
-        <v>182</v>
+        <v>173</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="B28" t="s">
-        <v>184</v>
+        <v>175</v>
       </c>
       <c r="C28" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="D28" t="s">
-        <v>185</v>
+        <v>176</v>
       </c>
       <c r="E28" t="s">
-        <v>20</v>
+        <v>165</v>
       </c>
       <c r="F28" t="s">
         <v>34</v>
       </c>
       <c r="G28" t="s">
-        <v>88</v>
-[...3 lines deleted...]
-      </c>
+        <v>166</v>
+      </c>
+      <c r="H28"/>
       <c r="I28"/>
       <c r="J28" t="s">
         <v>44</v>
       </c>
       <c r="K28" t="s">
         <v>24</v>
       </c>
-      <c r="L28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L28"/>
       <c r="M28" t="s">
-        <v>37</v>
+        <v>167</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>187</v>
-[...3 lines deleted...]
-      </c>
+        <v>177</v>
+      </c>
+      <c r="P28"/>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>189</v>
+        <v>178</v>
       </c>
       <c r="B29" t="s">
-        <v>190</v>
+        <v>179</v>
       </c>
       <c r="C29" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="D29" t="s">
-        <v>191</v>
+        <v>133</v>
       </c>
       <c r="E29" t="s">
-        <v>20</v>
+        <v>165</v>
       </c>
       <c r="F29" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G29" t="s">
-        <v>82</v>
-[...3 lines deleted...]
-      </c>
+        <v>166</v>
+      </c>
+      <c r="H29"/>
       <c r="I29"/>
       <c r="J29" t="s">
         <v>44</v>
       </c>
       <c r="K29" t="s">
         <v>24</v>
       </c>
       <c r="L29" t="s">
-        <v>192</v>
+        <v>180</v>
       </c>
       <c r="M29" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>193</v>
+        <v>181</v>
       </c>
       <c r="P29" t="s">
-        <v>194</v>
+        <v>173</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>195</v>
+        <v>182</v>
       </c>
       <c r="B30" t="s">
-        <v>196</v>
+        <v>183</v>
       </c>
       <c r="C30" t="s">
         <v>18</v>
       </c>
       <c r="D30" t="s">
-        <v>123</v>
+        <v>74</v>
       </c>
       <c r="E30" t="s">
-        <v>20</v>
+        <v>165</v>
       </c>
       <c r="F30" t="s">
         <v>21</v>
       </c>
       <c r="G30" t="s">
-        <v>88</v>
-[...3 lines deleted...]
-      </c>
+        <v>166</v>
+      </c>
+      <c r="H30"/>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>197</v>
+        <v>44</v>
       </c>
       <c r="K30" t="s">
         <v>24</v>
       </c>
-      <c r="L30"/>
+      <c r="L30" t="s">
+        <v>184</v>
+      </c>
       <c r="M30" t="s">
         <v>26</v>
       </c>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
-        <v>198</v>
+        <v>185</v>
       </c>
       <c r="P30" t="s">
-        <v>199</v>
+        <v>173</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>200</v>
+        <v>186</v>
       </c>
       <c r="B31" t="s">
-        <v>201</v>
+        <v>187</v>
       </c>
       <c r="C31" t="s">
         <v>18</v>
       </c>
       <c r="D31" t="s">
-        <v>64</v>
+        <v>156</v>
       </c>
       <c r="E31" t="s">
-        <v>20</v>
+        <v>165</v>
       </c>
       <c r="F31" t="s">
         <v>21</v>
       </c>
       <c r="G31" t="s">
-        <v>22</v>
-[...6 lines deleted...]
-      </c>
+        <v>166</v>
+      </c>
+      <c r="H31"/>
+      <c r="I31"/>
       <c r="J31" t="s">
-        <v>197</v>
+        <v>44</v>
       </c>
       <c r="K31" t="s">
         <v>24</v>
       </c>
       <c r="L31"/>
       <c r="M31" t="s">
-        <v>202</v>
+        <v>26</v>
       </c>
       <c r="N31" t="s">
         <v>27</v>
       </c>
       <c r="O31" t="s">
-        <v>203</v>
+        <v>188</v>
       </c>
       <c r="P31" t="s">
-        <v>204</v>
+        <v>173</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>205</v>
+        <v>189</v>
       </c>
       <c r="B32" t="s">
-        <v>206</v>
+        <v>190</v>
       </c>
       <c r="C32" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D32" t="s">
-        <v>106</v>
+        <v>191</v>
       </c>
       <c r="E32" t="s">
-        <v>20</v>
+        <v>157</v>
       </c>
       <c r="F32" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G32" t="s">
-        <v>88</v>
+        <v>192</v>
       </c>
       <c r="H32">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>197</v>
+        <v>44</v>
       </c>
       <c r="K32" t="s">
         <v>24</v>
       </c>
-      <c r="L32"/>
+      <c r="L32" t="s">
+        <v>158</v>
+      </c>
       <c r="M32" t="s">
-        <v>202</v>
+        <v>159</v>
       </c>
       <c r="N32" t="s">
         <v>27</v>
       </c>
       <c r="O32" t="s">
-        <v>207</v>
+        <v>193</v>
       </c>
       <c r="P32" t="s">
-        <v>204</v>
+        <v>161</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>208</v>
+        <v>194</v>
       </c>
       <c r="B33" t="s">
-        <v>209</v>
+        <v>195</v>
       </c>
       <c r="C33" t="s">
-        <v>18</v>
+        <v>196</v>
       </c>
       <c r="D33" t="s">
-        <v>101</v>
+        <v>197</v>
       </c>
       <c r="E33" t="s">
-        <v>20</v>
+        <v>157</v>
       </c>
       <c r="F33" t="s">
-        <v>21</v>
+        <v>69</v>
       </c>
       <c r="G33" t="s">
         <v>22</v>
       </c>
       <c r="H33">
-        <v>2022</v>
+        <v>2000</v>
       </c>
       <c r="I33">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="J33" t="s">
-        <v>197</v>
+        <v>44</v>
       </c>
       <c r="K33" t="s">
         <v>24</v>
       </c>
-      <c r="L33"/>
+      <c r="L33" t="s">
+        <v>198</v>
+      </c>
       <c r="M33" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="N33" t="s">
         <v>27</v>
       </c>
       <c r="O33" t="s">
-        <v>210</v>
+        <v>200</v>
       </c>
       <c r="P33" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>211</v>
+        <v>202</v>
       </c>
       <c r="B34" t="s">
-        <v>212</v>
+        <v>203</v>
       </c>
       <c r="C34" t="s">
-        <v>18</v>
+        <v>196</v>
       </c>
       <c r="D34" t="s">
-        <v>213</v>
+        <v>204</v>
       </c>
       <c r="E34" t="s">
-        <v>20</v>
+        <v>157</v>
       </c>
       <c r="F34" t="s">
-        <v>21</v>
+        <v>69</v>
       </c>
       <c r="G34" t="s">
         <v>22</v>
       </c>
-      <c r="H34"/>
+      <c r="H34">
+        <v>1995</v>
+      </c>
       <c r="I34">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="J34" t="s">
-        <v>197</v>
+        <v>44</v>
       </c>
       <c r="K34" t="s">
         <v>24</v>
       </c>
-      <c r="L34"/>
+      <c r="L34" t="s">
+        <v>205</v>
+      </c>
       <c r="M34" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="N34" t="s">
         <v>27</v>
       </c>
       <c r="O34" t="s">
-        <v>214</v>
+        <v>206</v>
       </c>
       <c r="P34" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>215</v>
+        <v>208</v>
       </c>
       <c r="B35" t="s">
-        <v>216</v>
+        <v>209</v>
       </c>
       <c r="C35" t="s">
-        <v>18</v>
+        <v>196</v>
       </c>
       <c r="D35" t="s">
-        <v>217</v>
+        <v>64</v>
       </c>
       <c r="E35" t="s">
-        <v>20</v>
+        <v>157</v>
       </c>
       <c r="F35" t="s">
-        <v>21</v>
+        <v>69</v>
       </c>
       <c r="G35" t="s">
-        <v>88</v>
+        <v>22</v>
       </c>
       <c r="H35">
-        <v>2025</v>
-[...1 lines deleted...]
-      <c r="I35"/>
+        <v>1996</v>
+      </c>
+      <c r="I35">
+        <v>2021</v>
+      </c>
       <c r="J35" t="s">
-        <v>197</v>
+        <v>44</v>
       </c>
       <c r="K35" t="s">
         <v>24</v>
       </c>
-      <c r="L35"/>
+      <c r="L35" t="s">
+        <v>210</v>
+      </c>
       <c r="M35" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="N35" t="s">
         <v>27</v>
       </c>
       <c r="O35" t="s">
-        <v>218</v>
+        <v>211</v>
       </c>
       <c r="P35" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>219</v>
+        <v>213</v>
       </c>
       <c r="B36" t="s">
-        <v>220</v>
+        <v>214</v>
       </c>
       <c r="C36" t="s">
-        <v>149</v>
+        <v>196</v>
       </c>
       <c r="D36" t="s">
-        <v>221</v>
+        <v>133</v>
       </c>
       <c r="E36" t="s">
-        <v>20</v>
+        <v>157</v>
       </c>
       <c r="F36" t="s">
-        <v>21</v>
+        <v>69</v>
       </c>
       <c r="G36" t="s">
         <v>22</v>
       </c>
       <c r="H36">
-        <v>2008</v>
+        <v>2003</v>
       </c>
       <c r="I36">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="J36" t="s">
-        <v>222</v>
+        <v>44</v>
       </c>
       <c r="K36" t="s">
         <v>24</v>
       </c>
       <c r="L36" t="s">
-        <v>223</v>
+        <v>215</v>
       </c>
       <c r="M36" t="s">
-        <v>224</v>
+        <v>199</v>
       </c>
       <c r="N36" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="O36" t="s">
-        <v>225</v>
+        <v>216</v>
       </c>
       <c r="P36" t="s">
-        <v>226</v>
+        <v>217</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>227</v>
+        <v>218</v>
       </c>
       <c r="B37" t="s">
-        <v>228</v>
+        <v>219</v>
       </c>
       <c r="C37" t="s">
-        <v>18</v>
+        <v>196</v>
       </c>
       <c r="D37" t="s">
-        <v>229</v>
+        <v>74</v>
       </c>
       <c r="E37" t="s">
-        <v>20</v>
+        <v>157</v>
       </c>
       <c r="F37" t="s">
-        <v>21</v>
+        <v>69</v>
       </c>
       <c r="G37" t="s">
-        <v>88</v>
+        <v>22</v>
       </c>
       <c r="H37">
+        <v>1997</v>
+      </c>
+      <c r="I37">
         <v>2021</v>
       </c>
-      <c r="I37"/>
       <c r="J37" t="s">
         <v>44</v>
       </c>
       <c r="K37" t="s">
         <v>24</v>
       </c>
       <c r="L37" t="s">
-        <v>230</v>
+        <v>220</v>
       </c>
       <c r="M37" t="s">
-        <v>114</v>
+        <v>199</v>
       </c>
       <c r="N37" t="s">
         <v>27</v>
       </c>
       <c r="O37" t="s">
-        <v>231</v>
+        <v>221</v>
       </c>
       <c r="P37" t="s">
-        <v>232</v>
+        <v>222</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>233</v>
+        <v>223</v>
       </c>
       <c r="B38" t="s">
-        <v>234</v>
+        <v>224</v>
       </c>
       <c r="C38" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D38" t="s">
-        <v>213</v>
+        <v>225</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G38" t="s">
-        <v>142</v>
+        <v>96</v>
       </c>
       <c r="H38">
-        <v>2021</v>
+        <v>2014</v>
       </c>
       <c r="I38"/>
       <c r="J38" t="s">
         <v>44</v>
       </c>
       <c r="K38" t="s">
         <v>24</v>
       </c>
       <c r="L38" t="s">
-        <v>235</v>
+        <v>226</v>
       </c>
       <c r="M38" t="s">
-        <v>114</v>
+        <v>227</v>
       </c>
       <c r="N38" t="s">
         <v>27</v>
       </c>
       <c r="O38" t="s">
-        <v>236</v>
+        <v>228</v>
       </c>
       <c r="P38" t="s">
-        <v>237</v>
+        <v>106</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>238</v>
+        <v>229</v>
       </c>
       <c r="B39" t="s">
-        <v>239</v>
+        <v>230</v>
       </c>
       <c r="C39" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D39" t="s">
-        <v>240</v>
+        <v>231</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G39" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="H39">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="I39"/>
       <c r="J39" t="s">
         <v>44</v>
       </c>
       <c r="K39" t="s">
         <v>24</v>
       </c>
       <c r="L39" t="s">
-        <v>241</v>
+        <v>232</v>
       </c>
       <c r="M39" t="s">
-        <v>114</v>
+        <v>37</v>
       </c>
       <c r="N39" t="s">
         <v>27</v>
       </c>
       <c r="O39" t="s">
-        <v>242</v>
+        <v>233</v>
       </c>
       <c r="P39" t="s">
-        <v>243</v>
+        <v>234</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>244</v>
+        <v>235</v>
       </c>
       <c r="B40" t="s">
-        <v>245</v>
+        <v>236</v>
       </c>
       <c r="C40" t="s">
         <v>18</v>
       </c>
       <c r="D40" t="s">
-        <v>246</v>
+        <v>176</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
         <v>21</v>
       </c>
       <c r="G40" t="s">
-        <v>43</v>
+        <v>96</v>
       </c>
       <c r="H40">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="I40"/>
       <c r="J40" t="s">
-        <v>44</v>
+        <v>237</v>
       </c>
       <c r="K40" t="s">
         <v>24</v>
       </c>
-      <c r="L40" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L40"/>
       <c r="M40" t="s">
-        <v>114</v>
+        <v>26</v>
       </c>
       <c r="N40" t="s">
         <v>27</v>
       </c>
       <c r="O40" t="s">
-        <v>248</v>
+        <v>238</v>
       </c>
       <c r="P40" t="s">
-        <v>249</v>
+        <v>239</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>250</v>
+        <v>240</v>
       </c>
       <c r="B41" t="s">
-        <v>251</v>
+        <v>241</v>
       </c>
       <c r="C41" t="s">
         <v>18</v>
       </c>
       <c r="D41" t="s">
-        <v>252</v>
+        <v>64</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" t="s">
         <v>21</v>
       </c>
       <c r="G41" t="s">
-        <v>88</v>
+        <v>22</v>
       </c>
       <c r="H41">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I41"/>
+        <v>2015</v>
+      </c>
+      <c r="I41">
+        <v>2023</v>
+      </c>
       <c r="J41" t="s">
-        <v>44</v>
+        <v>237</v>
       </c>
       <c r="K41" t="s">
         <v>24</v>
       </c>
       <c r="L41"/>
       <c r="M41" t="s">
-        <v>26</v>
+        <v>242</v>
       </c>
       <c r="N41" t="s">
         <v>27</v>
       </c>
       <c r="O41" t="s">
-        <v>253</v>
+        <v>243</v>
       </c>
       <c r="P41" t="s">
-        <v>254</v>
+        <v>244</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>255</v>
+        <v>245</v>
       </c>
       <c r="B42" t="s">
-        <v>256</v>
+        <v>246</v>
       </c>
       <c r="C42" t="s">
         <v>18</v>
       </c>
       <c r="D42" t="s">
-        <v>64</v>
+        <v>133</v>
       </c>
       <c r="E42" t="s">
         <v>20</v>
       </c>
       <c r="F42" t="s">
         <v>21</v>
       </c>
       <c r="G42" t="s">
-        <v>22</v>
+        <v>96</v>
       </c>
       <c r="H42">
-        <v>2015</v>
-[...3 lines deleted...]
-      </c>
+        <v>2023</v>
+      </c>
+      <c r="I42"/>
       <c r="J42" t="s">
-        <v>44</v>
+        <v>237</v>
       </c>
       <c r="K42" t="s">
         <v>24</v>
       </c>
-      <c r="L42" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L42"/>
       <c r="M42" t="s">
-        <v>26</v>
+        <v>242</v>
       </c>
       <c r="N42" t="s">
         <v>27</v>
       </c>
       <c r="O42" t="s">
-        <v>258</v>
+        <v>247</v>
       </c>
       <c r="P42" t="s">
-        <v>259</v>
+        <v>244</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>260</v>
+        <v>248</v>
       </c>
       <c r="B43" t="s">
-        <v>261</v>
+        <v>249</v>
       </c>
       <c r="C43" t="s">
         <v>18</v>
       </c>
       <c r="D43" t="s">
-        <v>262</v>
+        <v>118</v>
       </c>
       <c r="E43" t="s">
         <v>20</v>
       </c>
       <c r="F43" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="G43" t="s">
         <v>22</v>
       </c>
       <c r="H43">
-        <v>2013</v>
+        <v>2022</v>
       </c>
       <c r="I43">
-        <v>2016</v>
+        <v>2024</v>
       </c>
       <c r="J43" t="s">
-        <v>44</v>
+        <v>237</v>
       </c>
       <c r="K43" t="s">
         <v>24</v>
       </c>
-      <c r="L43" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L43"/>
       <c r="M43" t="s">
-        <v>26</v>
+        <v>242</v>
       </c>
       <c r="N43" t="s">
         <v>27</v>
       </c>
       <c r="O43" t="s">
-        <v>264</v>
+        <v>250</v>
       </c>
       <c r="P43" t="s">
-        <v>265</v>
+        <v>244</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>266</v>
+        <v>251</v>
       </c>
       <c r="B44" t="s">
-        <v>267</v>
+        <v>252</v>
       </c>
       <c r="C44" t="s">
-        <v>149</v>
+        <v>18</v>
       </c>
       <c r="D44" t="s">
-        <v>268</v>
+        <v>253</v>
       </c>
       <c r="E44" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="F44" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="G44" t="s">
         <v>22</v>
       </c>
-      <c r="H44">
-[...1 lines deleted...]
-      </c>
+      <c r="H44"/>
       <c r="I44">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="J44" t="s">
-        <v>222</v>
+        <v>237</v>
       </c>
       <c r="K44" t="s">
         <v>24</v>
       </c>
-      <c r="L44" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L44"/>
       <c r="M44" t="s">
-        <v>270</v>
+        <v>242</v>
       </c>
       <c r="N44" t="s">
         <v>27</v>
       </c>
       <c r="O44" t="s">
-        <v>271</v>
+        <v>254</v>
       </c>
       <c r="P44" t="s">
-        <v>272</v>
+        <v>244</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>273</v>
+        <v>255</v>
       </c>
       <c r="B45" t="s">
-        <v>274</v>
+        <v>256</v>
       </c>
       <c r="C45" t="s">
-        <v>149</v>
+        <v>18</v>
       </c>
       <c r="D45" t="s">
-        <v>275</v>
+        <v>257</v>
       </c>
       <c r="E45" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="F45" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="G45" t="s">
-        <v>22</v>
+        <v>96</v>
       </c>
       <c r="H45">
-        <v>2013</v>
-[...3 lines deleted...]
-      </c>
+        <v>2025</v>
+      </c>
+      <c r="I45"/>
       <c r="J45" t="s">
-        <v>276</v>
+        <v>237</v>
       </c>
       <c r="K45" t="s">
         <v>24</v>
       </c>
-      <c r="L45" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L45"/>
       <c r="M45" t="s">
-        <v>278</v>
+        <v>242</v>
       </c>
       <c r="N45" t="s">
         <v>27</v>
       </c>
       <c r="O45" t="s">
-        <v>279</v>
+        <v>258</v>
       </c>
       <c r="P45" t="s">
-        <v>280</v>
+        <v>244</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>281</v>
+        <v>259</v>
       </c>
       <c r="B46" t="s">
-        <v>282</v>
+        <v>260</v>
       </c>
       <c r="C46" t="s">
-        <v>149</v>
+        <v>196</v>
       </c>
       <c r="D46" t="s">
-        <v>283</v>
+        <v>261</v>
       </c>
       <c r="E46" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="F46" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="G46" t="s">
         <v>22</v>
       </c>
       <c r="H46">
-        <v>2013</v>
+        <v>2008</v>
       </c>
       <c r="I46">
         <v>2020</v>
       </c>
       <c r="J46" t="s">
-        <v>276</v>
+        <v>262</v>
       </c>
       <c r="K46" t="s">
-        <v>284</v>
+        <v>24</v>
       </c>
       <c r="L46" t="s">
-        <v>285</v>
+        <v>263</v>
       </c>
       <c r="M46" t="s">
-        <v>270</v>
+        <v>264</v>
       </c>
       <c r="N46" t="s">
-        <v>27</v>
+        <v>98</v>
       </c>
       <c r="O46" t="s">
-        <v>286</v>
+        <v>265</v>
       </c>
       <c r="P46" t="s">
-        <v>287</v>
+        <v>266</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>288</v>
+        <v>267</v>
       </c>
       <c r="B47" t="s">
-        <v>289</v>
+        <v>268</v>
       </c>
       <c r="C47" t="s">
-        <v>149</v>
+        <v>18</v>
       </c>
       <c r="D47" t="s">
-        <v>240</v>
+        <v>108</v>
       </c>
       <c r="E47" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="F47" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="G47" t="s">
-        <v>22</v>
+        <v>96</v>
       </c>
       <c r="H47">
-        <v>2001</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I47"/>
       <c r="J47" t="s">
-        <v>222</v>
+        <v>44</v>
       </c>
       <c r="K47" t="s">
         <v>24</v>
       </c>
       <c r="L47" t="s">
-        <v>290</v>
+        <v>269</v>
       </c>
       <c r="M47" t="s">
+        <v>167</v>
+      </c>
+      <c r="N47" t="s">
+        <v>27</v>
+      </c>
+      <c r="O47" t="s">
         <v>270</v>
       </c>
-      <c r="N47" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P47" t="s">
-        <v>292</v>
+        <v>271</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>293</v>
+        <v>272</v>
       </c>
       <c r="B48" t="s">
-        <v>294</v>
+        <v>273</v>
       </c>
       <c r="C48" t="s">
-        <v>149</v>
+        <v>18</v>
       </c>
       <c r="D48" t="s">
-        <v>295</v>
+        <v>253</v>
       </c>
       <c r="E48" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="F48" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="G48" t="s">
-        <v>22</v>
+        <v>192</v>
       </c>
       <c r="H48">
-        <v>2004</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I48"/>
       <c r="J48" t="s">
-        <v>222</v>
+        <v>44</v>
       </c>
       <c r="K48" t="s">
         <v>24</v>
       </c>
       <c r="L48" t="s">
-        <v>296</v>
+        <v>274</v>
       </c>
       <c r="M48" t="s">
-        <v>270</v>
+        <v>167</v>
       </c>
       <c r="N48" t="s">
         <v>27</v>
       </c>
       <c r="O48" t="s">
-        <v>297</v>
+        <v>275</v>
       </c>
       <c r="P48" t="s">
-        <v>298</v>
+        <v>276</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>299</v>
+        <v>277</v>
       </c>
       <c r="B49" t="s">
-        <v>300</v>
+        <v>278</v>
       </c>
       <c r="C49" t="s">
-        <v>149</v>
+        <v>18</v>
       </c>
       <c r="D49" t="s">
-        <v>301</v>
+        <v>279</v>
       </c>
       <c r="E49" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="F49" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="G49" t="s">
-        <v>22</v>
+        <v>96</v>
       </c>
       <c r="H49">
-        <v>2006</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I49"/>
       <c r="J49" t="s">
-        <v>276</v>
+        <v>44</v>
       </c>
       <c r="K49" t="s">
         <v>24</v>
       </c>
       <c r="L49" t="s">
-        <v>269</v>
+        <v>280</v>
       </c>
       <c r="M49" t="s">
-        <v>270</v>
+        <v>167</v>
       </c>
       <c r="N49" t="s">
         <v>27</v>
       </c>
       <c r="O49" t="s">
-        <v>302</v>
+        <v>281</v>
       </c>
       <c r="P49" t="s">
-        <v>303</v>
+        <v>282</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>304</v>
+        <v>283</v>
       </c>
       <c r="B50" t="s">
-        <v>305</v>
+        <v>284</v>
       </c>
       <c r="C50" t="s">
-        <v>149</v>
+        <v>18</v>
       </c>
       <c r="D50" t="s">
-        <v>306</v>
+        <v>285</v>
       </c>
       <c r="E50" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="F50" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="G50" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="H50">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I50"/>
       <c r="J50" t="s">
         <v>44</v>
       </c>
       <c r="K50" t="s">
-        <v>284</v>
+        <v>24</v>
       </c>
       <c r="L50" t="s">
-        <v>307</v>
+        <v>286</v>
       </c>
       <c r="M50" t="s">
-        <v>152</v>
+        <v>167</v>
       </c>
       <c r="N50" t="s">
         <v>27</v>
       </c>
       <c r="O50" t="s">
-        <v>308</v>
+        <v>287</v>
       </c>
       <c r="P50" t="s">
-        <v>309</v>
+        <v>288</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>310</v>
+        <v>289</v>
       </c>
       <c r="B51" t="s">
-        <v>311</v>
+        <v>290</v>
       </c>
       <c r="C51" t="s">
-        <v>149</v>
+        <v>18</v>
       </c>
       <c r="D51" t="s">
-        <v>217</v>
+        <v>291</v>
       </c>
       <c r="E51" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="F51" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="G51" t="s">
-        <v>22</v>
+        <v>96</v>
       </c>
       <c r="H51">
-        <v>2013</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I51"/>
       <c r="J51" t="s">
         <v>44</v>
       </c>
       <c r="K51" t="s">
         <v>24</v>
       </c>
       <c r="L51"/>
       <c r="M51" t="s">
-        <v>152</v>
+        <v>26</v>
       </c>
       <c r="N51" t="s">
         <v>27</v>
       </c>
       <c r="O51" t="s">
-        <v>312</v>
+        <v>292</v>
       </c>
       <c r="P51" t="s">
-        <v>313</v>
+        <v>293</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>314</v>
+        <v>294</v>
       </c>
       <c r="B52" t="s">
-        <v>315</v>
+        <v>295</v>
       </c>
       <c r="C52" t="s">
-        <v>149</v>
+        <v>18</v>
       </c>
       <c r="D52" t="s">
-        <v>316</v>
+        <v>64</v>
       </c>
       <c r="E52" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="F52" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="G52" t="s">
         <v>22</v>
       </c>
       <c r="H52">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="I52">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="J52" t="s">
         <v>44</v>
       </c>
       <c r="K52" t="s">
         <v>24</v>
       </c>
       <c r="L52" t="s">
-        <v>317</v>
+        <v>296</v>
       </c>
       <c r="M52" t="s">
-        <v>152</v>
+        <v>26</v>
       </c>
       <c r="N52" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="O52" t="s">
-        <v>318</v>
+        <v>297</v>
       </c>
       <c r="P52" t="s">
-        <v>319</v>
+        <v>298</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>320</v>
+        <v>299</v>
       </c>
       <c r="B53" t="s">
-        <v>321</v>
+        <v>300</v>
       </c>
       <c r="C53" t="s">
-        <v>149</v>
+        <v>18</v>
       </c>
       <c r="D53" t="s">
-        <v>322</v>
+        <v>301</v>
       </c>
       <c r="E53" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="F53" t="s">
-        <v>69</v>
+        <v>52</v>
       </c>
       <c r="G53" t="s">
         <v>22</v>
       </c>
       <c r="H53">
-        <v>2003</v>
+        <v>2013</v>
       </c>
       <c r="I53">
-        <v>2020</v>
+        <v>2016</v>
       </c>
       <c r="J53" t="s">
-        <v>276</v>
+        <v>44</v>
       </c>
       <c r="K53" t="s">
         <v>24</v>
       </c>
-      <c r="L53"/>
+      <c r="L53" t="s">
+        <v>302</v>
+      </c>
       <c r="M53" t="s">
-        <v>270</v>
+        <v>26</v>
       </c>
       <c r="N53" t="s">
         <v>27</v>
       </c>
       <c r="O53" t="s">
-        <v>323</v>
+        <v>303</v>
       </c>
       <c r="P53" t="s">
-        <v>324</v>
+        <v>304</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>325</v>
+        <v>305</v>
       </c>
       <c r="B54" t="s">
-        <v>326</v>
+        <v>306</v>
       </c>
       <c r="C54" t="s">
-        <v>149</v>
+        <v>196</v>
       </c>
       <c r="D54" t="s">
-        <v>262</v>
+        <v>307</v>
       </c>
       <c r="E54" t="s">
-        <v>141</v>
+        <v>157</v>
       </c>
       <c r="F54" t="s">
         <v>69</v>
       </c>
       <c r="G54" t="s">
         <v>22</v>
       </c>
       <c r="H54">
-        <v>2011</v>
+        <v>2004</v>
       </c>
       <c r="I54">
         <v>2020</v>
       </c>
       <c r="J54" t="s">
-        <v>222</v>
+        <v>262</v>
       </c>
       <c r="K54" t="s">
         <v>24</v>
       </c>
       <c r="L54" t="s">
-        <v>327</v>
+        <v>308</v>
       </c>
       <c r="M54" t="s">
-        <v>270</v>
+        <v>309</v>
       </c>
       <c r="N54" t="s">
         <v>27</v>
       </c>
       <c r="O54" t="s">
-        <v>328</v>
+        <v>310</v>
       </c>
       <c r="P54" t="s">
-        <v>329</v>
+        <v>311</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>330</v>
+        <v>312</v>
       </c>
       <c r="B55" t="s">
-        <v>331</v>
+        <v>313</v>
       </c>
       <c r="C55" t="s">
-        <v>149</v>
+        <v>196</v>
       </c>
       <c r="D55" t="s">
-        <v>332</v>
+        <v>314</v>
       </c>
       <c r="E55" t="s">
-        <v>141</v>
+        <v>157</v>
       </c>
       <c r="F55" t="s">
         <v>69</v>
       </c>
       <c r="G55" t="s">
         <v>22</v>
       </c>
       <c r="H55">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="I55">
         <v>2020</v>
       </c>
       <c r="J55" t="s">
-        <v>222</v>
+        <v>315</v>
       </c>
       <c r="K55" t="s">
         <v>24</v>
       </c>
       <c r="L55" t="s">
-        <v>333</v>
+        <v>316</v>
       </c>
       <c r="M55" t="s">
-        <v>270</v>
+        <v>317</v>
       </c>
       <c r="N55" t="s">
         <v>27</v>
       </c>
       <c r="O55" t="s">
-        <v>334</v>
+        <v>318</v>
       </c>
       <c r="P55" t="s">
-        <v>335</v>
+        <v>319</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>336</v>
+        <v>320</v>
       </c>
       <c r="B56" t="s">
-        <v>337</v>
+        <v>321</v>
       </c>
       <c r="C56" t="s">
-        <v>149</v>
+        <v>196</v>
       </c>
       <c r="D56" t="s">
-        <v>301</v>
+        <v>147</v>
       </c>
       <c r="E56" t="s">
-        <v>141</v>
+        <v>157</v>
       </c>
       <c r="F56" t="s">
         <v>69</v>
       </c>
       <c r="G56" t="s">
         <v>22</v>
       </c>
       <c r="H56">
-        <v>2001</v>
+        <v>2013</v>
       </c>
       <c r="I56">
         <v>2020</v>
       </c>
       <c r="J56" t="s">
-        <v>276</v>
+        <v>315</v>
       </c>
       <c r="K56" t="s">
-        <v>24</v>
+        <v>322</v>
       </c>
       <c r="L56" t="s">
-        <v>269</v>
+        <v>323</v>
       </c>
       <c r="M56" t="s">
-        <v>270</v>
+        <v>309</v>
       </c>
       <c r="N56" t="s">
         <v>27</v>
       </c>
       <c r="O56" t="s">
-        <v>338</v>
+        <v>324</v>
       </c>
       <c r="P56" t="s">
-        <v>339</v>
+        <v>325</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>340</v>
+        <v>326</v>
       </c>
       <c r="B57" t="s">
-        <v>341</v>
+        <v>327</v>
       </c>
       <c r="C57" t="s">
-        <v>149</v>
+        <v>196</v>
       </c>
       <c r="D57" t="s">
-        <v>262</v>
+        <v>279</v>
       </c>
       <c r="E57" t="s">
-        <v>141</v>
+        <v>157</v>
       </c>
       <c r="F57" t="s">
         <v>69</v>
       </c>
       <c r="G57" t="s">
         <v>22</v>
       </c>
       <c r="H57">
-        <v>1998</v>
+        <v>2001</v>
       </c>
       <c r="I57">
         <v>2020</v>
       </c>
       <c r="J57" t="s">
-        <v>222</v>
+        <v>262</v>
       </c>
       <c r="K57" t="s">
         <v>24</v>
       </c>
       <c r="L57" t="s">
-        <v>342</v>
+        <v>328</v>
       </c>
       <c r="M57" t="s">
-        <v>270</v>
+        <v>309</v>
       </c>
       <c r="N57" t="s">
         <v>27</v>
       </c>
       <c r="O57" t="s">
-        <v>343</v>
+        <v>329</v>
       </c>
       <c r="P57" t="s">
-        <v>344</v>
+        <v>330</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>345</v>
+        <v>331</v>
       </c>
       <c r="B58" t="s">
-        <v>346</v>
+        <v>332</v>
       </c>
       <c r="C58" t="s">
-        <v>149</v>
+        <v>196</v>
       </c>
       <c r="D58" t="s">
-        <v>301</v>
+        <v>333</v>
       </c>
       <c r="E58" t="s">
-        <v>141</v>
+        <v>157</v>
       </c>
       <c r="F58" t="s">
         <v>69</v>
       </c>
       <c r="G58" t="s">
         <v>22</v>
       </c>
       <c r="H58">
-        <v>2000</v>
+        <v>2004</v>
       </c>
       <c r="I58">
         <v>2020</v>
       </c>
       <c r="J58" t="s">
-        <v>276</v>
+        <v>262</v>
       </c>
       <c r="K58" t="s">
         <v>24</v>
       </c>
       <c r="L58" t="s">
-        <v>269</v>
+        <v>334</v>
       </c>
       <c r="M58" t="s">
-        <v>270</v>
+        <v>309</v>
       </c>
       <c r="N58" t="s">
         <v>27</v>
       </c>
       <c r="O58" t="s">
-        <v>347</v>
+        <v>335</v>
       </c>
       <c r="P58" t="s">
-        <v>348</v>
+        <v>336</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>349</v>
+        <v>337</v>
       </c>
       <c r="B59" t="s">
-        <v>350</v>
+        <v>338</v>
       </c>
       <c r="C59" t="s">
-        <v>149</v>
+        <v>196</v>
       </c>
       <c r="D59" t="s">
-        <v>301</v>
+        <v>339</v>
       </c>
       <c r="E59" t="s">
-        <v>141</v>
+        <v>157</v>
       </c>
       <c r="F59" t="s">
         <v>69</v>
       </c>
       <c r="G59" t="s">
         <v>22</v>
       </c>
       <c r="H59">
-        <v>2002</v>
+        <v>2006</v>
       </c>
       <c r="I59">
         <v>2020</v>
       </c>
       <c r="J59" t="s">
-        <v>276</v>
+        <v>315</v>
       </c>
       <c r="K59" t="s">
         <v>24</v>
       </c>
       <c r="L59" t="s">
-        <v>269</v>
+        <v>308</v>
       </c>
       <c r="M59" t="s">
-        <v>270</v>
+        <v>309</v>
       </c>
       <c r="N59" t="s">
         <v>27</v>
       </c>
       <c r="O59" t="s">
+        <v>340</v>
+      </c>
+      <c r="P59" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="60" spans="1:16">
+      <c r="A60" t="s">
+        <v>342</v>
+      </c>
+      <c r="B60" t="s">
+        <v>343</v>
+      </c>
+      <c r="C60" t="s">
+        <v>196</v>
+      </c>
+      <c r="D60" t="s">
+        <v>344</v>
+      </c>
+      <c r="E60" t="s">
+        <v>157</v>
+      </c>
+      <c r="F60" t="s">
+        <v>69</v>
+      </c>
+      <c r="G60" t="s">
+        <v>22</v>
+      </c>
+      <c r="H60">
+        <v>2012</v>
+      </c>
+      <c r="I60">
+        <v>2020</v>
+      </c>
+      <c r="J60" t="s">
+        <v>44</v>
+      </c>
+      <c r="K60" t="s">
+        <v>322</v>
+      </c>
+      <c r="L60" t="s">
+        <v>345</v>
+      </c>
+      <c r="M60" t="s">
+        <v>199</v>
+      </c>
+      <c r="N60" t="s">
+        <v>27</v>
+      </c>
+      <c r="O60" t="s">
+        <v>346</v>
+      </c>
+      <c r="P60" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="61" spans="1:16">
+      <c r="A61" t="s">
+        <v>348</v>
+      </c>
+      <c r="B61" t="s">
+        <v>349</v>
+      </c>
+      <c r="C61" t="s">
+        <v>196</v>
+      </c>
+      <c r="D61" t="s">
+        <v>257</v>
+      </c>
+      <c r="E61" t="s">
+        <v>157</v>
+      </c>
+      <c r="F61" t="s">
+        <v>69</v>
+      </c>
+      <c r="G61" t="s">
+        <v>22</v>
+      </c>
+      <c r="H61">
+        <v>2013</v>
+      </c>
+      <c r="I61">
+        <v>2020</v>
+      </c>
+      <c r="J61" t="s">
+        <v>44</v>
+      </c>
+      <c r="K61" t="s">
+        <v>24</v>
+      </c>
+      <c r="L61"/>
+      <c r="M61" t="s">
+        <v>199</v>
+      </c>
+      <c r="N61" t="s">
+        <v>27</v>
+      </c>
+      <c r="O61" t="s">
+        <v>350</v>
+      </c>
+      <c r="P61" t="s">
         <v>351</v>
       </c>
-      <c r="P59" t="s">
+    </row>
+    <row r="62" spans="1:16">
+      <c r="A62" t="s">
         <v>352</v>
+      </c>
+      <c r="B62" t="s">
+        <v>353</v>
+      </c>
+      <c r="C62" t="s">
+        <v>196</v>
+      </c>
+      <c r="D62" t="s">
+        <v>354</v>
+      </c>
+      <c r="E62" t="s">
+        <v>157</v>
+      </c>
+      <c r="F62" t="s">
+        <v>69</v>
+      </c>
+      <c r="G62" t="s">
+        <v>22</v>
+      </c>
+      <c r="H62">
+        <v>2012</v>
+      </c>
+      <c r="I62">
+        <v>2020</v>
+      </c>
+      <c r="J62" t="s">
+        <v>44</v>
+      </c>
+      <c r="K62" t="s">
+        <v>24</v>
+      </c>
+      <c r="L62" t="s">
+        <v>355</v>
+      </c>
+      <c r="M62" t="s">
+        <v>199</v>
+      </c>
+      <c r="N62" t="s">
+        <v>98</v>
+      </c>
+      <c r="O62" t="s">
+        <v>356</v>
+      </c>
+      <c r="P62" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="63" spans="1:16">
+      <c r="A63" t="s">
+        <v>358</v>
+      </c>
+      <c r="B63" t="s">
+        <v>359</v>
+      </c>
+      <c r="C63" t="s">
+        <v>196</v>
+      </c>
+      <c r="D63" t="s">
+        <v>360</v>
+      </c>
+      <c r="E63" t="s">
+        <v>157</v>
+      </c>
+      <c r="F63" t="s">
+        <v>69</v>
+      </c>
+      <c r="G63" t="s">
+        <v>22</v>
+      </c>
+      <c r="H63">
+        <v>2003</v>
+      </c>
+      <c r="I63">
+        <v>2020</v>
+      </c>
+      <c r="J63" t="s">
+        <v>315</v>
+      </c>
+      <c r="K63" t="s">
+        <v>24</v>
+      </c>
+      <c r="L63"/>
+      <c r="M63" t="s">
+        <v>309</v>
+      </c>
+      <c r="N63" t="s">
+        <v>27</v>
+      </c>
+      <c r="O63" t="s">
+        <v>361</v>
+      </c>
+      <c r="P63" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="64" spans="1:16">
+      <c r="A64" t="s">
+        <v>363</v>
+      </c>
+      <c r="B64" t="s">
+        <v>364</v>
+      </c>
+      <c r="C64" t="s">
+        <v>196</v>
+      </c>
+      <c r="D64" t="s">
+        <v>301</v>
+      </c>
+      <c r="E64" t="s">
+        <v>157</v>
+      </c>
+      <c r="F64" t="s">
+        <v>69</v>
+      </c>
+      <c r="G64" t="s">
+        <v>22</v>
+      </c>
+      <c r="H64">
+        <v>2011</v>
+      </c>
+      <c r="I64">
+        <v>2020</v>
+      </c>
+      <c r="J64" t="s">
+        <v>262</v>
+      </c>
+      <c r="K64" t="s">
+        <v>24</v>
+      </c>
+      <c r="L64" t="s">
+        <v>365</v>
+      </c>
+      <c r="M64" t="s">
+        <v>309</v>
+      </c>
+      <c r="N64" t="s">
+        <v>27</v>
+      </c>
+      <c r="O64" t="s">
+        <v>366</v>
+      </c>
+      <c r="P64" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="65" spans="1:16">
+      <c r="A65" t="s">
+        <v>368</v>
+      </c>
+      <c r="B65" t="s">
+        <v>369</v>
+      </c>
+      <c r="C65" t="s">
+        <v>196</v>
+      </c>
+      <c r="D65" t="s">
+        <v>370</v>
+      </c>
+      <c r="E65" t="s">
+        <v>157</v>
+      </c>
+      <c r="F65" t="s">
+        <v>69</v>
+      </c>
+      <c r="G65" t="s">
+        <v>22</v>
+      </c>
+      <c r="H65">
+        <v>2014</v>
+      </c>
+      <c r="I65">
+        <v>2020</v>
+      </c>
+      <c r="J65" t="s">
+        <v>262</v>
+      </c>
+      <c r="K65" t="s">
+        <v>24</v>
+      </c>
+      <c r="L65" t="s">
+        <v>371</v>
+      </c>
+      <c r="M65" t="s">
+        <v>309</v>
+      </c>
+      <c r="N65" t="s">
+        <v>27</v>
+      </c>
+      <c r="O65" t="s">
+        <v>372</v>
+      </c>
+      <c r="P65" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="66" spans="1:16">
+      <c r="A66" t="s">
+        <v>374</v>
+      </c>
+      <c r="B66" t="s">
+        <v>375</v>
+      </c>
+      <c r="C66" t="s">
+        <v>196</v>
+      </c>
+      <c r="D66" t="s">
+        <v>339</v>
+      </c>
+      <c r="E66" t="s">
+        <v>157</v>
+      </c>
+      <c r="F66" t="s">
+        <v>69</v>
+      </c>
+      <c r="G66" t="s">
+        <v>22</v>
+      </c>
+      <c r="H66">
+        <v>2001</v>
+      </c>
+      <c r="I66">
+        <v>2020</v>
+      </c>
+      <c r="J66" t="s">
+        <v>315</v>
+      </c>
+      <c r="K66" t="s">
+        <v>24</v>
+      </c>
+      <c r="L66" t="s">
+        <v>308</v>
+      </c>
+      <c r="M66" t="s">
+        <v>309</v>
+      </c>
+      <c r="N66" t="s">
+        <v>27</v>
+      </c>
+      <c r="O66" t="s">
+        <v>376</v>
+      </c>
+      <c r="P66" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="67" spans="1:16">
+      <c r="A67" t="s">
+        <v>378</v>
+      </c>
+      <c r="B67" t="s">
+        <v>379</v>
+      </c>
+      <c r="C67" t="s">
+        <v>196</v>
+      </c>
+      <c r="D67" t="s">
+        <v>301</v>
+      </c>
+      <c r="E67" t="s">
+        <v>157</v>
+      </c>
+      <c r="F67" t="s">
+        <v>69</v>
+      </c>
+      <c r="G67" t="s">
+        <v>22</v>
+      </c>
+      <c r="H67">
+        <v>1998</v>
+      </c>
+      <c r="I67">
+        <v>2020</v>
+      </c>
+      <c r="J67" t="s">
+        <v>262</v>
+      </c>
+      <c r="K67" t="s">
+        <v>24</v>
+      </c>
+      <c r="L67" t="s">
+        <v>380</v>
+      </c>
+      <c r="M67" t="s">
+        <v>309</v>
+      </c>
+      <c r="N67" t="s">
+        <v>27</v>
+      </c>
+      <c r="O67" t="s">
+        <v>381</v>
+      </c>
+      <c r="P67" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="68" spans="1:16">
+      <c r="A68" t="s">
+        <v>383</v>
+      </c>
+      <c r="B68" t="s">
+        <v>384</v>
+      </c>
+      <c r="C68" t="s">
+        <v>196</v>
+      </c>
+      <c r="D68" t="s">
+        <v>339</v>
+      </c>
+      <c r="E68" t="s">
+        <v>157</v>
+      </c>
+      <c r="F68" t="s">
+        <v>69</v>
+      </c>
+      <c r="G68" t="s">
+        <v>22</v>
+      </c>
+      <c r="H68">
+        <v>2000</v>
+      </c>
+      <c r="I68">
+        <v>2020</v>
+      </c>
+      <c r="J68" t="s">
+        <v>315</v>
+      </c>
+      <c r="K68" t="s">
+        <v>24</v>
+      </c>
+      <c r="L68" t="s">
+        <v>308</v>
+      </c>
+      <c r="M68" t="s">
+        <v>309</v>
+      </c>
+      <c r="N68" t="s">
+        <v>27</v>
+      </c>
+      <c r="O68" t="s">
+        <v>385</v>
+      </c>
+      <c r="P68" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="69" spans="1:16">
+      <c r="A69" t="s">
+        <v>387</v>
+      </c>
+      <c r="B69" t="s">
+        <v>388</v>
+      </c>
+      <c r="C69" t="s">
+        <v>196</v>
+      </c>
+      <c r="D69" t="s">
+        <v>339</v>
+      </c>
+      <c r="E69" t="s">
+        <v>157</v>
+      </c>
+      <c r="F69" t="s">
+        <v>69</v>
+      </c>
+      <c r="G69" t="s">
+        <v>22</v>
+      </c>
+      <c r="H69">
+        <v>2002</v>
+      </c>
+      <c r="I69">
+        <v>2020</v>
+      </c>
+      <c r="J69" t="s">
+        <v>315</v>
+      </c>
+      <c r="K69" t="s">
+        <v>24</v>
+      </c>
+      <c r="L69" t="s">
+        <v>308</v>
+      </c>
+      <c r="M69" t="s">
+        <v>309</v>
+      </c>
+      <c r="N69" t="s">
+        <v>27</v>
+      </c>
+      <c r="O69" t="s">
+        <v>389</v>
+      </c>
+      <c r="P69" t="s">
+        <v>390</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">