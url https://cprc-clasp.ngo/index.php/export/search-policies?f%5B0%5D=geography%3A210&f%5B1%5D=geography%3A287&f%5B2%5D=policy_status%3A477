--- v1 (2026-02-04)
+++ v2 (2026-08-10)
@@ -147,71 +147,71 @@
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/3795-12016-energy-efficiency-label-requirements-air-conditioners-part-1-room-air</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14491</t>
   </si>
   <si>
     <t>3795-2/2017 Energy Efficiency Label Requirements For Air Conditioners Part 2: Variable Capacity Room Air Conditioner (Window-Split) with Variable Speed Compressor</t>
   </si>
   <si>
     <t>This standard establishes label requirements for room air conditioners, both window and split with variable speed compressors.</t>
   </si>
   <si>
     <t>ISO 5151:2010
 ,   
                     Egyptian Standard ES 4814</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/3795-22017-energy-efficiency-label-requirements-air-conditioners-part-2-variable-capacity</t>
   </si>
   <si>
     <t>http://eos.org.eg/en/standard/14613</t>
   </si>
   <si>
-    <t>4100/2006 Energy Efficiency of Households and similar Electrical appliances methods for measuring and calculation energy consumption of washing machine</t>
+    <t>4100/2006 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption of washing machine</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency specifications for washing machines.</t>
   </si>
   <si>
     <t>Laundry, Washing Machines</t>
   </si>
   <si>
     <t>IEC 60465/2003+cor1/2005
 ,   
                       IEC-60335-1/2001-Amd 1</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/41002006-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/4472</t>
   </si>
   <si>
-    <t>5806/2019 Energy efficiency of households and similar Electrical appliances methods for measuring and calculation energy consumption for electric water heaters</t>
+    <t>5806/2019 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
   </si>
   <si>
     <t>This standard specifies the requirement and method of calculation of energy efficiency for electric water heaters.</t>
   </si>
   <si>
     <t>Storage Water Heaters</t>
   </si>
   <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/58062019-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/6413</t>
   </si>
   <si>
     <t>7821/2014 Energy efficiency of household electrical appliances Methods for measuring and calculating energy efficiency of electric circulating air fans</t>
   </si>
   <si>
     <t>This standard specifies the MEPS and testing methods for electric circulating air fans.</t>
   </si>
   <si>
     <t>Integrated Fans</t>
   </si>
@@ -233,98 +233,98 @@
   <si>
     <t>Non-Directional lamps</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/78232020-energy-efficiency-requirements-electrical-lamps-and-luminaires</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14011</t>
   </si>
   <si>
     <t>7993/2018 Energy Efficiency Label For Televisions And Displays</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency requirements for televisions and display units.</t>
   </si>
   <si>
     <t>Televisions</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/79932018-energy-efficiency-label-televisions-and-displays</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14349</t>
   </si>
   <si>
-    <t>Eco-Design Requirements for Water Pump Energy Efficiency (8441/2021)</t>
-[...26 lines deleted...]
-    <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners(ES 8057/2017)</t>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
   </si>
   <si>
     <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
   </si>
   <si>
     <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
   </si>
   <si>
     <t>IEC 62885-2/2016
 ,   
                     (EU) No 665/2013</t>
   </si>
   <si>
     <t>Egyptian Organization for Standards &amp; Quality</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-energy</t>
+    <t>https://cprc-clasp.ngo/index.php/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>Eco-Design Requirements for Water Pump Energy Efficiency (8441/2021)</t>
+  </si>
+  <si>
+    <t>This standard establishes ecodesign requirements for rotodynamic water pumps for pumping clean water, including those integrated into other products, and efficiency labeling requirements.</t>
+  </si>
+  <si>
+    <t>Pumps</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>Entered into force, New, Superseded</t>
+  </si>
+  <si>
+    <t>ICS 23.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards and Quality</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/eco-design-requirements-water-pump-energy-efficiency-84412021</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15248</t>
   </si>
   <si>
     <t>Minimum Energy Performance Standard and Energy Savings Label for Energy-Consuming Appliance Refrigerator</t>
   </si>
   <si>
     <t>This document specifies MEPS and labeling requirements cover refrigerators with capacity up to 300 L and voltage up to 250 V (HS code: 8418.10.11, 8418.10.19, 8418.21.10, 8418.21.90, 8418.29.00).</t>
   </si>
   <si>
     <t>Indonesia</t>
   </si>
   <si>
     <t>Refrigerators-Freezers</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>SNI 8557-1:2018 IEC 62552-1:2015
 ,   
                     SNI IEC 62552-2:2016
 ,   
                     SNI 8557-3:2018 IEC 62552-3:2015</t>
   </si>
   <si>
     <t>Directorate General of New and Renewable Energy, and Energy Conservation under …</t>
@@ -699,51 +699,51 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="224.088" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="373.909" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="62.413" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="155.676" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="225.231" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1155,153 +1155,153 @@
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
         <v>69</v>
       </c>
       <c r="P9" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>71</v>
       </c>
       <c r="B10" t="s">
         <v>72</v>
       </c>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10" t="s">
         <v>73</v>
       </c>
       <c r="E10" t="s">
-        <v>74</v>
+        <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>75</v>
+        <v>52</v>
       </c>
       <c r="H10">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
         <v>23</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
       <c r="L10" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="M10" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="N10" t="s">
         <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="P10" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B11" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="C11" t="s">
         <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="E11" t="s">
-        <v>20</v>
+        <v>81</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>52</v>
+        <v>82</v>
       </c>
       <c r="H11">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
         <v>23</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
       <c r="L11" t="s">
         <v>83</v>
       </c>
       <c r="M11" t="s">
         <v>84</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
         <v>85</v>
       </c>
       <c r="P11" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>87</v>
       </c>
       <c r="B12" t="s">
         <v>88</v>
       </c>
       <c r="C12" t="s">
         <v>89</v>
       </c>
       <c r="D12" t="s">
         <v>90</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>91</v>
       </c>
       <c r="G12" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="H12">
         <v>2021</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
         <v>23</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
       <c r="L12" t="s">
         <v>92</v>
       </c>
       <c r="M12" t="s">
         <v>93</v>
       </c>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
         <v>94</v>
       </c>
       <c r="P12" t="s">
         <v>95</v>