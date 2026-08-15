--- v0 (2026-02-05)
+++ v1 (2026-08-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -186,108 +186,213 @@
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/3795-52018-energy-efficiency-label-requirements-air-conditioners-part-5-fixed-capacity</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14798</t>
   </si>
   <si>
     <t>3795/2023 Energy Efficiency Label Requirements for Air Conditioner Room Air Conditioner (Window - Split)</t>
   </si>
   <si>
     <t>This standard is mandatory and applies to window and split air conditioners.</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>ICS 23.120 - 27.015</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/37952023-energy-efficiency-label-requirements-air-conditioner-room-air-conditioner-window</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/8643</t>
   </si>
   <si>
-    <t>4100/2006 Energy Efficiency of Households and similar Electrical appliances methods for measuring and calculation energy consumption of washing machine</t>
+    <t>4100 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption of washing machines</t>
+  </si>
+  <si>
+    <t>Washing Machines</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/4100-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/4472</t>
+  </si>
+  <si>
+    <t>4100/2006 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption of washing machine</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency specifications for washing machines.</t>
   </si>
   <si>
     <t>Laundry, Washing Machines</t>
   </si>
   <si>
     <t>IEC 60465/2003+cor1/2005
 ,   
                       IEC-60335-1/2001-Amd 1</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/41002006-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/4472</t>
   </si>
   <si>
+    <t>5806 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
+  </si>
+  <si>
+    <t>Storage Water Heaters</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/5806-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/6413</t>
+  </si>
+  <si>
+    <t>7821 / 2024 Energy efficiency of household Electrical appliances Methods for measuring and Calculating energy efficiency of Electric circulating air fans</t>
+  </si>
+  <si>
+    <t>Portable Fans</t>
+  </si>
+  <si>
+    <t>ICS: 23.120</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7821-2024-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14009</t>
+  </si>
+  <si>
+    <t>7823-1 / 2023 Energy Efficiency for Electrical Lamps for Luminaries - Part 1: Energy Efficiency Requirement for Electrical Lamps</t>
+  </si>
+  <si>
+    <t>Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>ICS: 29.140.01</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7823-1-2023-energy-efficiency-electrical-lamps-luminaries-part-1-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15539</t>
+  </si>
+  <si>
+    <t>7993 / 2023 Energy Efficiency Label For Televisions And Displays</t>
+  </si>
+  <si>
+    <t>Televisions, Displays</t>
+  </si>
+  <si>
+    <t>ICS: 33.160</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7993-2023-energy-efficiency-label-televisions-and-displays</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14349</t>
+  </si>
+  <si>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8441 / 2024 Eco-Design Requirements For Water Pumps Energy Efficiency</t>
+  </si>
+  <si>
+    <t>Pumps Other</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>ICS 23.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards and Quality</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8441-2024-eco-design-requirements-water-pumps-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15248</t>
+  </si>
+  <si>
     <t>SLS 1225 - Energy efficiency rating for self-ballasted Integral type compact fluorescent lamps For general lighting services</t>
   </si>
   <si>
     <t>Sri Lanka Standard Specification for Energy Efficiency Rating for Self ballasted Lamps (Integral Compact Fluorescent Lamps).</t>
   </si>
   <si>
     <t>Sri Lanka</t>
   </si>
   <si>
     <t>Non-Directional lamps, Directional Lamps</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>February 2021</t>
   </si>
   <si>
     <t>SLS 1225:2002</t>
   </si>
   <si>
     <t>Sri Lanka Sustainable Energy Authority</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/sls-1225-energy-efficiency-rating-self-ballasted-integral-type-compact-fluorescent-lamps</t>
   </si>
   <si>
     <t>https://www.slsi.lk/index.php?option=com_slstandards&amp;view=standard&amp;tmpl=component&amp;sri_lankan_standard_id=1739&amp;lang=en</t>
   </si>
   <si>
     <t>SLS 1530: 2016 Minimum energy performance for self-ballasted integral type led lamps for general lighting services</t>
   </si>
   <si>
     <t>Specifies Minimum Energy Performance Standard (MEPS) for self ballasted integral type LED lamps for general lighting services operating on supply voltage of greater than 50 V a.c. up to 250 V a.c. 50 Hz nominal and rated power up to 60 W, having screw and bayonet lamp caps. It also includes method of measurement of electrical energy consumption and luminous flux for determination of efficiency of the lamps for the purpose of MEPS.
 Amendment text available here http://www.slsi.lk/images/web/images/PDF_upload/amds/amd-523-sls-1530.pdf</t>
-  </si>
-[...1 lines deleted...]
-    <t>Voluntary</t>
   </si>
   <si>
     <t>SLS 1530: 2016</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/sls-1530-2016-minimum-energy-performance-self-ballasted-integral-type-led-lamps-general</t>
   </si>
   <si>
     <t>https://www.slsi.lk/index.php?option=com_slstandards&amp;view=standard&amp;tmpl=component&amp;sri_lankan_standard_id=2358&amp;lang=en</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -600,51 +705,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P9"/>
+  <dimension ref="A1:P16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="222.803" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="513.018" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="55.272" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="155.676" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="139.109" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -928,194 +1033,526 @@
         <v>23</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6" t="s">
         <v>53</v>
       </c>
       <c r="M6" t="s">
         <v>37</v>
       </c>
       <c r="N6" t="s">
         <v>27</v>
       </c>
       <c r="O6" t="s">
         <v>54</v>
       </c>
       <c r="P6" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>56</v>
       </c>
-      <c r="B7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B7"/>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="G7" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="H7">
         <v>2003</v>
       </c>
       <c r="I7">
-        <v>2006</v>
+        <v>2023</v>
       </c>
       <c r="J7" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
-      <c r="L7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L7"/>
       <c r="M7" t="s">
         <v>37</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
+        <v>59</v>
+      </c>
+      <c r="P7" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>61</v>
+      </c>
+      <c r="B8" t="s">
         <v>62</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
+        <v>18</v>
+      </c>
+      <c r="D8" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>65</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>66</v>
+        <v>21</v>
       </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H8">
-        <v>2002</v>
+        <v>2003</v>
       </c>
       <c r="I8">
-        <v>2016</v>
+        <v>2006</v>
       </c>
       <c r="J8" t="s">
-        <v>67</v>
+        <v>35</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="M8" t="s">
-        <v>69</v>
+        <v>37</v>
       </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="P8" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>72</v>
-[...3 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="B9"/>
       <c r="C9" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="E9" t="s">
-        <v>74</v>
+        <v>20</v>
       </c>
       <c r="F9" t="s">
-        <v>66</v>
+        <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H9">
-        <v>2016</v>
+        <v>2019</v>
       </c>
       <c r="I9">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="J9" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
-      <c r="L9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L9"/>
       <c r="M9" t="s">
-        <v>69</v>
+        <v>37</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
+        <v>69</v>
+      </c>
+      <c r="P9" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="A10" t="s">
+        <v>71</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D10" t="s">
+        <v>72</v>
+      </c>
+      <c r="E10" t="s">
+        <v>20</v>
+      </c>
+      <c r="F10" t="s">
+        <v>21</v>
+      </c>
+      <c r="G10" t="s">
+        <v>8</v>
+      </c>
+      <c r="H10">
+        <v>2014</v>
+      </c>
+      <c r="I10">
+        <v>2024</v>
+      </c>
+      <c r="J10" t="s">
+        <v>58</v>
+      </c>
+      <c r="K10" t="s">
+        <v>24</v>
+      </c>
+      <c r="L10" t="s">
+        <v>73</v>
+      </c>
+      <c r="M10" t="s">
+        <v>37</v>
+      </c>
+      <c r="N10" t="s">
+        <v>27</v>
+      </c>
+      <c r="O10" t="s">
+        <v>74</v>
+      </c>
+      <c r="P10" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="A11" t="s">
         <v>76</v>
       </c>
-      <c r="P9" t="s">
+      <c r="B11"/>
+      <c r="C11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D11" t="s">
         <v>77</v>
+      </c>
+      <c r="E11" t="s">
+        <v>20</v>
+      </c>
+      <c r="F11" t="s">
+        <v>21</v>
+      </c>
+      <c r="G11" t="s">
+        <v>8</v>
+      </c>
+      <c r="H11">
+        <v>2008</v>
+      </c>
+      <c r="I11">
+        <v>2023</v>
+      </c>
+      <c r="J11" t="s">
+        <v>58</v>
+      </c>
+      <c r="K11" t="s">
+        <v>24</v>
+      </c>
+      <c r="L11" t="s">
+        <v>78</v>
+      </c>
+      <c r="M11" t="s">
+        <v>37</v>
+      </c>
+      <c r="N11" t="s">
+        <v>27</v>
+      </c>
+      <c r="O11" t="s">
+        <v>79</v>
+      </c>
+      <c r="P11" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="A12" t="s">
+        <v>81</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12" t="s">
+        <v>18</v>
+      </c>
+      <c r="D12" t="s">
+        <v>82</v>
+      </c>
+      <c r="E12" t="s">
+        <v>20</v>
+      </c>
+      <c r="F12" t="s">
+        <v>33</v>
+      </c>
+      <c r="G12" t="s">
+        <v>8</v>
+      </c>
+      <c r="H12">
+        <v>2018</v>
+      </c>
+      <c r="I12">
+        <v>2023</v>
+      </c>
+      <c r="J12" t="s">
+        <v>58</v>
+      </c>
+      <c r="K12" t="s">
+        <v>24</v>
+      </c>
+      <c r="L12" t="s">
+        <v>83</v>
+      </c>
+      <c r="M12" t="s">
+        <v>37</v>
+      </c>
+      <c r="N12" t="s">
+        <v>27</v>
+      </c>
+      <c r="O12" t="s">
+        <v>84</v>
+      </c>
+      <c r="P12" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="A13" t="s">
+        <v>86</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13" t="s">
+        <v>18</v>
+      </c>
+      <c r="D13" t="s">
+        <v>87</v>
+      </c>
+      <c r="E13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F13" t="s">
+        <v>21</v>
+      </c>
+      <c r="G13" t="s">
+        <v>8</v>
+      </c>
+      <c r="H13">
+        <v>2017</v>
+      </c>
+      <c r="I13">
+        <v>2023</v>
+      </c>
+      <c r="J13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K13" t="s">
+        <v>24</v>
+      </c>
+      <c r="L13" t="s">
+        <v>88</v>
+      </c>
+      <c r="M13" t="s">
+        <v>37</v>
+      </c>
+      <c r="N13" t="s">
+        <v>27</v>
+      </c>
+      <c r="O13" t="s">
+        <v>89</v>
+      </c>
+      <c r="P13" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="A14" t="s">
+        <v>91</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D14" t="s">
+        <v>92</v>
+      </c>
+      <c r="E14" t="s">
+        <v>93</v>
+      </c>
+      <c r="F14" t="s">
+        <v>21</v>
+      </c>
+      <c r="G14" t="s">
+        <v>8</v>
+      </c>
+      <c r="H14">
+        <v>2021</v>
+      </c>
+      <c r="I14">
+        <v>2024</v>
+      </c>
+      <c r="J14" t="s">
+        <v>58</v>
+      </c>
+      <c r="K14" t="s">
+        <v>24</v>
+      </c>
+      <c r="L14" t="s">
+        <v>94</v>
+      </c>
+      <c r="M14" t="s">
+        <v>95</v>
+      </c>
+      <c r="N14" t="s">
+        <v>27</v>
+      </c>
+      <c r="O14" t="s">
+        <v>96</v>
+      </c>
+      <c r="P14" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16">
+      <c r="A15" t="s">
+        <v>98</v>
+      </c>
+      <c r="B15" t="s">
+        <v>99</v>
+      </c>
+      <c r="C15" t="s">
+        <v>100</v>
+      </c>
+      <c r="D15" t="s">
+        <v>101</v>
+      </c>
+      <c r="E15" t="s">
+        <v>20</v>
+      </c>
+      <c r="F15" t="s">
+        <v>102</v>
+      </c>
+      <c r="G15" t="s">
+        <v>22</v>
+      </c>
+      <c r="H15">
+        <v>2002</v>
+      </c>
+      <c r="I15">
+        <v>2016</v>
+      </c>
+      <c r="J15" t="s">
+        <v>103</v>
+      </c>
+      <c r="K15" t="s">
+        <v>24</v>
+      </c>
+      <c r="L15" t="s">
+        <v>104</v>
+      </c>
+      <c r="M15" t="s">
+        <v>105</v>
+      </c>
+      <c r="N15" t="s">
+        <v>27</v>
+      </c>
+      <c r="O15" t="s">
+        <v>106</v>
+      </c>
+      <c r="P15" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="A16" t="s">
+        <v>108</v>
+      </c>
+      <c r="B16" t="s">
+        <v>109</v>
+      </c>
+      <c r="C16" t="s">
+        <v>100</v>
+      </c>
+      <c r="D16" t="s">
+        <v>101</v>
+      </c>
+      <c r="E16" t="s">
+        <v>93</v>
+      </c>
+      <c r="F16" t="s">
+        <v>102</v>
+      </c>
+      <c r="G16" t="s">
+        <v>22</v>
+      </c>
+      <c r="H16">
+        <v>2016</v>
+      </c>
+      <c r="I16">
+        <v>2019</v>
+      </c>
+      <c r="J16" t="s">
+        <v>103</v>
+      </c>
+      <c r="K16" t="s">
+        <v>24</v>
+      </c>
+      <c r="L16" t="s">
+        <v>110</v>
+      </c>
+      <c r="M16" t="s">
+        <v>105</v>
+      </c>
+      <c r="N16" t="s">
+        <v>27</v>
+      </c>
+      <c r="O16" t="s">
+        <v>111</v>
+      </c>
+      <c r="P16" t="s">
+        <v>112</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">