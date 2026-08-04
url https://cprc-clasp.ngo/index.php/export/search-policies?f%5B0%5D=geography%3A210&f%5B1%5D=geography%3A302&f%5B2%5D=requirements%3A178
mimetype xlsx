--- v1 (2026-02-03)
+++ v2 (2026-08-04)
@@ -12,140 +12,152 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
+    <t>8441 / 2024 Eco-Design Requirements For Water Pumps Energy Efficiency</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Pumps Other</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>ICS 23.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards and Quality</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8441-2024-eco-design-requirements-water-pumps-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15248</t>
+  </si>
+  <si>
     <t>Eco-Design Requirements for Water Pump Energy Efficiency (8441/2021)</t>
   </si>
   <si>
     <t>This standard establishes ecodesign requirements for rotodynamic water pumps for pumping clean water, including those integrated into other products, and efficiency labeling requirements.</t>
   </si>
   <si>
-    <t>Egypt</t>
-[...1 lines deleted...]
-  <si>
     <t>Pumps</t>
   </si>
   <si>
-    <t>Voluntary</t>
-[...4 lines deleted...]
-  <si>
     <t>Entered into force, New, Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
-    <t>Electricity</t>
-[...10 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/eco-design-requirements-water-pump-energy-efficiency-84412021</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/15248</t>
   </si>
   <si>
     <t>Energy Labeling Scheme</t>
   </si>
   <si>
     <t>Refrigerators and freezers, washing machines, electric ovens, households lamps, air-conditioners. Energy efficiency labelling scheme is to inform the end users about energy consumption data, maintenance, operation guidelines, installation and other relevant data for determination of operational costs. Energy labelling has the best impact on household appliances because the users can get informed on independent basis.</t>
   </si>
   <si>
     <t>Tajikistan</t>
   </si>
   <si>
     <t>Non-Directional lamps, Directional Lamps, Boilers and Furnaces, Room ACs - Stationary ACs, Refrigerators-Freezers</t>
   </si>
   <si>
     <t>Comparative Label</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>December 2020</t>
   </si>
   <si>
     <t>Electricity, Gas</t>
   </si>
@@ -491,73 +503,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P4"/>
+  <dimension ref="A1:P5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="81.266" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="82.408" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="496.593" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="134.396" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="122.542" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="124.97" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="139.109" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -571,184 +583,232 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G2" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H2">
         <v>2021</v>
       </c>
-      <c r="I2"/>
+      <c r="I2">
+        <v>2024</v>
+      </c>
       <c r="J2" t="s">
+        <v>21</v>
+      </c>
+      <c r="K2" t="s">
+        <v>22</v>
+      </c>
+      <c r="L2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="M2" t="s">
         <v>24</v>
       </c>
-      <c r="L2" t="s">
+      <c r="N2" t="s">
         <v>25</v>
       </c>
-      <c r="M2" t="s">
+      <c r="O2" t="s">
         <v>26</v>
       </c>
-      <c r="N2" t="s">
+      <c r="P2" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" t="s">
         <v>30</v>
       </c>
-      <c r="B3" t="s">
+      <c r="E3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" t="s">
+        <v>20</v>
+      </c>
+      <c r="G3" t="s">
         <v>31</v>
       </c>
-      <c r="C3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H3">
-        <v>2013</v>
+        <v>2021</v>
       </c>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="K3" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="L3"/>
+        <v>22</v>
+      </c>
+      <c r="L3" t="s">
+        <v>23</v>
+      </c>
       <c r="M3" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="N3" t="s">
+        <v>25</v>
+      </c>
+      <c r="O3" t="s">
+        <v>33</v>
+      </c>
+      <c r="P3" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="B4" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="C4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="E4" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F4" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="G4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="H4">
         <v>2013</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="K4" t="s">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="L4"/>
       <c r="M4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="N4" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O4" t="s">
         <v>43</v>
       </c>
       <c r="P4" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" t="s">
+        <v>45</v>
+      </c>
+      <c r="B5" t="s">
+        <v>46</v>
+      </c>
+      <c r="C5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G5" t="s">
+        <v>39</v>
+      </c>
+      <c r="H5">
+        <v>2013</v>
+      </c>
+      <c r="I5"/>
+      <c r="J5" t="s">
         <v>40</v>
+      </c>
+      <c r="K5" t="s">
+        <v>22</v>
+      </c>
+      <c r="L5"/>
+      <c r="M5" t="s">
+        <v>42</v>
+      </c>
+      <c r="N5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O5" t="s">
+        <v>47</v>
+      </c>
+      <c r="P5" t="s">
+        <v>44</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">