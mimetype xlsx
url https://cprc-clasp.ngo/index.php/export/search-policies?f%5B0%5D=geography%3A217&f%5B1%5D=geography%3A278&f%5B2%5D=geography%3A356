--- v0 (2025-12-12)
+++ v1 (2026-09-07)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="639">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="643">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -1830,54 +1830,67 @@
   <si>
     <t>NIS IEC 62722-2-1
 ,   
                     NIS IEC 62722-2 series
 ,   
                     NIS IEC 61000-4-11; NIS IEC 61000-4-5
 ,   
                     NIS IEC 61000-4-7; NIS IEC 61000-3-2
 ,   
                     NIS IEC 61643-11
 ,   
                     IES LM-79 CIE S 025
 ,   
                     NIS IEC TR 61547-1
 ,   
                     NIS IEC TR 63158
 ,   
                     NIS CISPR 15
 ,   
                     NIS IEC 61547</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/nis-1209-12024-minimum-energy-performance-standard-lighting-part-2-luminaires</t>
   </si>
   <si>
+    <t>NIS 942:2017 Minimum Energy Performance Standards (MEPS) and labels for Refrigerators (2017)</t>
+  </si>
+  <si>
+    <t>Energy efficiency class:
+https://son.gov.ng/wp-content/uploads/2026/05/SON-Mandatory-Energy-Labelling-Scheme-Guideline_Ver.-1.1.pdf</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/nis-9422017-minimum-energy-performance-standards-meps-and-labels-refrigerators-2017</t>
+  </si>
+  <si>
+    <t>https://nnsdp.son.gov.ng/search?q=refrigerator</t>
+  </si>
+  <si>
     <t>NIS 943:2017  Minimum Energy Performance Standards (MEPS) and Labels for Air Conditioners (2017)</t>
-  </si>
-[...1 lines deleted...]
-    <t>December 2025</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/nis-9432017-minimum-energy-performance-standards-meps-and-labels-air-conditioners-2017</t>
   </si>
   <si>
     <t>NIS ECOSTAND 072:2018EE - Nigerian Energy Label Guide label for ACs</t>
   </si>
   <si>
     <t>NIS ECOSTAND 072:2018EE - The Nigerian Energy Label Guide label for ACs is a comparative label that helps consumers to know the level of efficiency of refrigerators in the market.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/nis-ecostand-0722018ee-nigerian-energy-label-guide-label-acs</t>
   </si>
   <si>
     <t>NIS IEC 62717:2015, LED modules for general lighting – Performance requirements</t>
   </si>
   <si>
     <t>Specifies the performance requirements for LED modules, together with the test methods and conditions, required to show compliance with this standard.</t>
   </si>
   <si>
     <t>Lighting</t>
   </si>
   <si>
     <t>Minimum Performance Standard, Quality Standard</t>
   </si>
@@ -2424,51 +2437,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P141"/>
+  <dimension ref="A1:P142"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="159.104" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1419.082" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="127.255" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="303.069" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="75.41" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -8726,576 +8739,622 @@
         <v>574</v>
       </c>
       <c r="K130" t="s">
         <v>37</v>
       </c>
       <c r="L130" t="s">
         <v>582</v>
       </c>
       <c r="M130" t="s">
         <v>576</v>
       </c>
       <c r="N130" t="s">
         <v>38</v>
       </c>
       <c r="O130" t="s">
         <v>583</v>
       </c>
       <c r="P130" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>584</v>
       </c>
-      <c r="B131"/>
+      <c r="B131" t="s">
+        <v>585</v>
+      </c>
       <c r="C131" t="s">
         <v>18</v>
       </c>
       <c r="D131" t="s">
-        <v>119</v>
+        <v>171</v>
       </c>
       <c r="E131" t="s">
         <v>20</v>
       </c>
       <c r="F131" t="s">
         <v>34</v>
       </c>
       <c r="G131" t="s">
         <v>573</v>
       </c>
       <c r="H131">
         <v>2017</v>
       </c>
       <c r="I131"/>
       <c r="J131" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="K131" t="s">
         <v>37</v>
       </c>
       <c r="L131"/>
       <c r="M131" t="s">
         <v>576</v>
       </c>
       <c r="N131" t="s">
         <v>38</v>
       </c>
       <c r="O131" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="P131" t="s">
-        <v>578</v>
+        <v>588</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>587</v>
-[...3 lines deleted...]
-      </c>
+        <v>589</v>
+      </c>
+      <c r="B132"/>
       <c r="C132" t="s">
         <v>18</v>
       </c>
       <c r="D132" t="s">
-        <v>171</v>
+        <v>119</v>
       </c>
       <c r="E132" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F132" t="s">
-        <v>120</v>
+        <v>34</v>
       </c>
       <c r="G132" t="s">
-        <v>121</v>
+        <v>573</v>
       </c>
       <c r="H132">
         <v>2017</v>
       </c>
-      <c r="I132">
-[...1 lines deleted...]
-      </c>
+      <c r="I132"/>
       <c r="J132" t="s">
-        <v>111</v>
+        <v>586</v>
       </c>
       <c r="K132" t="s">
         <v>37</v>
       </c>
       <c r="L132"/>
       <c r="M132" t="s">
-        <v>26</v>
+        <v>576</v>
       </c>
       <c r="N132" t="s">
         <v>38</v>
       </c>
       <c r="O132" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="P132" t="s">
-        <v>238</v>
+        <v>578</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="B133" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="C133" t="s">
         <v>18</v>
       </c>
       <c r="D133" t="s">
-        <v>592</v>
+        <v>171</v>
       </c>
       <c r="E133" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F133" t="s">
-        <v>593</v>
+        <v>120</v>
       </c>
       <c r="G133" t="s">
-        <v>22</v>
+        <v>121</v>
       </c>
       <c r="H133">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="I133"/>
+        <v>2017</v>
+      </c>
+      <c r="I133">
+        <v>2019</v>
+      </c>
       <c r="J133" t="s">
         <v>111</v>
       </c>
       <c r="K133" t="s">
         <v>37</v>
       </c>
-      <c r="L133" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L133"/>
       <c r="M133" t="s">
-        <v>595</v>
+        <v>26</v>
       </c>
       <c r="N133" t="s">
         <v>38</v>
       </c>
       <c r="O133" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="P133" t="s">
-        <v>597</v>
+        <v>238</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
+        <v>594</v>
+      </c>
+      <c r="B134" t="s">
+        <v>595</v>
+      </c>
+      <c r="C134" t="s">
+        <v>18</v>
+      </c>
+      <c r="D134" t="s">
+        <v>596</v>
+      </c>
+      <c r="E134" t="s">
+        <v>20</v>
+      </c>
+      <c r="F134" t="s">
+        <v>597</v>
+      </c>
+      <c r="G134" t="s">
+        <v>22</v>
+      </c>
+      <c r="H134">
+        <v>2018</v>
+      </c>
+      <c r="I134"/>
+      <c r="J134" t="s">
+        <v>111</v>
+      </c>
+      <c r="K134" t="s">
+        <v>37</v>
+      </c>
+      <c r="L134" t="s">
         <v>598</v>
       </c>
-      <c r="B134" t="s">
+      <c r="M134" t="s">
         <v>599</v>
-      </c>
-[...29 lines deleted...]
-        <v>47</v>
       </c>
       <c r="N134" t="s">
         <v>38</v>
       </c>
       <c r="O134" t="s">
         <v>600</v>
       </c>
       <c r="P134" t="s">
-        <v>130</v>
+        <v>601</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>598</v>
+        <v>602</v>
       </c>
       <c r="B135" t="s">
-        <v>104</v>
+        <v>603</v>
       </c>
       <c r="C135" t="s">
         <v>43</v>
       </c>
       <c r="D135" t="s">
-        <v>104</v>
+        <v>139</v>
       </c>
       <c r="E135" t="s">
         <v>33</v>
       </c>
       <c r="F135" t="s">
         <v>45</v>
       </c>
       <c r="G135" t="s">
         <v>121</v>
       </c>
       <c r="H135">
         <v>2012</v>
       </c>
       <c r="I135">
         <v>2012</v>
       </c>
       <c r="J135" t="s">
         <v>46</v>
       </c>
       <c r="K135" t="s">
         <v>37</v>
       </c>
       <c r="L135"/>
       <c r="M135" t="s">
         <v>47</v>
       </c>
       <c r="N135" t="s">
         <v>38</v>
       </c>
       <c r="O135" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="P135" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>602</v>
       </c>
       <c r="B136" t="s">
-        <v>603</v>
+        <v>104</v>
       </c>
       <c r="C136" t="s">
-        <v>604</v>
+        <v>43</v>
       </c>
       <c r="D136" t="s">
+        <v>104</v>
+      </c>
+      <c r="E136" t="s">
+        <v>33</v>
+      </c>
+      <c r="F136" t="s">
+        <v>45</v>
+      </c>
+      <c r="G136" t="s">
+        <v>121</v>
+      </c>
+      <c r="H136">
+        <v>2012</v>
+      </c>
+      <c r="I136">
+        <v>2012</v>
+      </c>
+      <c r="J136" t="s">
+        <v>46</v>
+      </c>
+      <c r="K136" t="s">
+        <v>37</v>
+      </c>
+      <c r="L136"/>
+      <c r="M136" t="s">
+        <v>47</v>
+      </c>
+      <c r="N136" t="s">
+        <v>38</v>
+      </c>
+      <c r="O136" t="s">
         <v>605</v>
       </c>
-      <c r="E136" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="P136" t="s">
-        <v>611</v>
+        <v>130</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>612</v>
+        <v>606</v>
       </c>
       <c r="B137" t="s">
-        <v>613</v>
+        <v>607</v>
       </c>
       <c r="C137" t="s">
-        <v>43</v>
+        <v>608</v>
       </c>
       <c r="D137" t="s">
-        <v>216</v>
+        <v>609</v>
       </c>
       <c r="E137" t="s">
         <v>20</v>
       </c>
       <c r="F137" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
       <c r="G137" t="s">
         <v>8</v>
       </c>
       <c r="H137">
-        <v>2004</v>
+        <v>2015</v>
       </c>
       <c r="I137">
         <v>2024</v>
       </c>
       <c r="J137" t="s">
-        <v>607</v>
+        <v>611</v>
       </c>
       <c r="K137" t="s">
         <v>37</v>
       </c>
       <c r="L137" t="s">
+        <v>612</v>
+      </c>
+      <c r="M137" t="s">
+        <v>613</v>
+      </c>
+      <c r="N137" t="s">
+        <v>38</v>
+      </c>
+      <c r="O137" t="s">
         <v>614</v>
       </c>
-      <c r="M137" t="s">
-[...5 lines deleted...]
-      <c r="O137" t="s">
+      <c r="P137" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>611</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>616</v>
       </c>
       <c r="B138" t="s">
         <v>617</v>
       </c>
       <c r="C138" t="s">
-        <v>604</v>
+        <v>43</v>
       </c>
       <c r="D138" t="s">
-        <v>44</v>
+        <v>216</v>
       </c>
       <c r="E138" t="s">
         <v>20</v>
       </c>
       <c r="F138" t="s">
-        <v>34</v>
+        <v>610</v>
       </c>
       <c r="G138" t="s">
-        <v>573</v>
+        <v>8</v>
       </c>
       <c r="H138">
+        <v>2004</v>
+      </c>
+      <c r="I138">
         <v>2024</v>
       </c>
-      <c r="I138"/>
       <c r="J138" t="s">
-        <v>607</v>
+        <v>611</v>
       </c>
       <c r="K138" t="s">
         <v>37</v>
       </c>
       <c r="L138" t="s">
         <v>618</v>
       </c>
       <c r="M138" t="s">
-        <v>609</v>
+        <v>613</v>
       </c>
       <c r="N138" t="s">
         <v>38</v>
       </c>
       <c r="O138" t="s">
         <v>619</v>
       </c>
       <c r="P138" t="s">
-        <v>611</v>
+        <v>615</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>620</v>
       </c>
       <c r="B139" t="s">
         <v>621</v>
       </c>
       <c r="C139" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
       <c r="D139" t="s">
-        <v>622</v>
+        <v>44</v>
       </c>
       <c r="E139" t="s">
         <v>20</v>
       </c>
       <c r="F139" t="s">
-        <v>623</v>
+        <v>34</v>
       </c>
       <c r="G139" t="s">
         <v>573</v>
       </c>
       <c r="H139">
         <v>2024</v>
       </c>
       <c r="I139"/>
       <c r="J139" t="s">
-        <v>607</v>
+        <v>611</v>
       </c>
       <c r="K139" t="s">
         <v>37</v>
       </c>
       <c r="L139" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="M139" t="s">
-        <v>609</v>
+        <v>613</v>
       </c>
       <c r="N139" t="s">
         <v>38</v>
       </c>
       <c r="O139" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="P139" t="s">
-        <v>611</v>
+        <v>615</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
+        <v>624</v>
+      </c>
+      <c r="B140" t="s">
+        <v>625</v>
+      </c>
+      <c r="C140" t="s">
+        <v>608</v>
+      </c>
+      <c r="D140" t="s">
         <v>626</v>
-      </c>
-[...7 lines deleted...]
-        <v>628</v>
       </c>
       <c r="E140" t="s">
         <v>20</v>
       </c>
       <c r="F140" t="s">
-        <v>34</v>
+        <v>627</v>
       </c>
       <c r="G140" t="s">
-        <v>8</v>
+        <v>573</v>
       </c>
       <c r="H140">
-        <v>2011</v>
-[...1 lines deleted...]
-      <c r="I140">
         <v>2024</v>
       </c>
+      <c r="I140"/>
       <c r="J140" t="s">
-        <v>607</v>
+        <v>611</v>
       </c>
       <c r="K140" t="s">
         <v>37</v>
       </c>
       <c r="L140" t="s">
+        <v>628</v>
+      </c>
+      <c r="M140" t="s">
+        <v>613</v>
+      </c>
+      <c r="N140" t="s">
+        <v>38</v>
+      </c>
+      <c r="O140" t="s">
         <v>629</v>
       </c>
-      <c r="M140" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P140" t="s">
-        <v>631</v>
+        <v>615</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
+        <v>630</v>
+      </c>
+      <c r="B141" t="s">
+        <v>631</v>
+      </c>
+      <c r="C141" t="s">
+        <v>43</v>
+      </c>
+      <c r="D141" t="s">
         <v>632</v>
       </c>
-      <c r="B141" t="s">
+      <c r="E141" t="s">
+        <v>20</v>
+      </c>
+      <c r="F141" t="s">
+        <v>34</v>
+      </c>
+      <c r="G141" t="s">
+        <v>8</v>
+      </c>
+      <c r="H141">
+        <v>2011</v>
+      </c>
+      <c r="I141">
+        <v>2024</v>
+      </c>
+      <c r="J141" t="s">
+        <v>611</v>
+      </c>
+      <c r="K141" t="s">
+        <v>37</v>
+      </c>
+      <c r="L141" t="s">
         <v>633</v>
       </c>
-      <c r="C141" t="s">
+      <c r="M141" t="s">
+        <v>613</v>
+      </c>
+      <c r="N141" t="s">
+        <v>38</v>
+      </c>
+      <c r="O141" t="s">
+        <v>634</v>
+      </c>
+      <c r="P141" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="142" spans="1:16">
+      <c r="A142" t="s">
+        <v>636</v>
+      </c>
+      <c r="B142" t="s">
+        <v>637</v>
+      </c>
+      <c r="C142" t="s">
         <v>225</v>
       </c>
-      <c r="D141" t="s">
-[...2 lines deleted...]
-      <c r="E141" t="s">
+      <c r="D142" t="s">
+        <v>638</v>
+      </c>
+      <c r="E142" t="s">
         <v>33</v>
       </c>
-      <c r="F141" t="s">
+      <c r="F142" t="s">
         <v>120</v>
       </c>
-      <c r="G141" t="s">
+      <c r="G142" t="s">
         <v>121</v>
       </c>
-      <c r="H141">
+      <c r="H142">
         <v>2015</v>
       </c>
-      <c r="I141">
+      <c r="I142">
         <v>2016</v>
       </c>
-      <c r="J141" t="s">
+      <c r="J142" t="s">
         <v>23</v>
       </c>
-      <c r="K141" t="s">
+      <c r="K142" t="s">
         <v>445</v>
       </c>
-      <c r="L141" t="s">
-[...5 lines deleted...]
-      <c r="N141" t="s">
+      <c r="L142" t="s">
+        <v>639</v>
+      </c>
+      <c r="M142" t="s">
+        <v>640</v>
+      </c>
+      <c r="N142" t="s">
         <v>448</v>
       </c>
-      <c r="O141" t="s">
-[...3 lines deleted...]
-        <v>638</v>
+      <c r="O142" t="s">
+        <v>641</v>
+      </c>
+      <c r="P142" t="s">
+        <v>642</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">