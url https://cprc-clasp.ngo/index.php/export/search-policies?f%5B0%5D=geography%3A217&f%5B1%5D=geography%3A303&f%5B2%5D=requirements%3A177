--- v0 (2026-02-04)
+++ v1 (2026-08-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -252,54 +252,70 @@
   <si>
     <t>NIS IEC 62722-2-1
 ,   
                     NIS IEC 62722-2 series
 ,   
                     NIS IEC 61000-4-11; NIS IEC 61000-4-5
 ,   
                     NIS IEC 61000-4-7; NIS IEC 61000-3-2
 ,   
                     NIS IEC 61643-11
 ,   
                     IES LM-79 CIE S 025
 ,   
                     NIS IEC TR 61547-1
 ,   
                     NIS IEC TR 63158
 ,   
                     NIS CISPR 15
 ,   
                     NIS IEC 61547</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/nis-1209-12024-minimum-energy-performance-standard-lighting-part-2-luminaires</t>
   </si>
   <si>
+    <t>NIS 942:2017 Minimum Energy Performance Standards (MEPS) and labels for Refrigerators (2017)</t>
+  </si>
+  <si>
+    <t>Energy efficiency class:
+https://son.gov.ng/wp-content/uploads/2026/05/SON-Mandatory-Energy-Labelling-Scheme-Guideline_Ver.-1.1.pdf</t>
+  </si>
+  <si>
+    <t>Refrigerators-Freezers</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/nis-9422017-minimum-energy-performance-standards-meps-and-labels-refrigerators-2017</t>
+  </si>
+  <si>
+    <t>https://nnsdp.son.gov.ng/search?q=refrigerator</t>
+  </si>
+  <si>
     <t>NIS 943:2017  Minimum Energy Performance Standards (MEPS) and Labels for Air Conditioners (2017)</t>
-  </si>
-[...1 lines deleted...]
-    <t>December 2025</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/nis-9432017-minimum-energy-performance-standards-meps-and-labels-air-conditioners-2017</t>
   </si>
   <si>
     <t>NIS IEC 62717:2015, LED modules for general lighting – Performance requirements</t>
   </si>
   <si>
     <t>Specifies the performance requirements for LED modules, together with the test methods and conditions, required to show compliance with this standard.</t>
   </si>
   <si>
     <t>Lighting</t>
   </si>
   <si>
     <t>Minimum Performance Standard, Quality Standard</t>
   </si>
   <si>
     <t>IEC 60050-845:1987, International Electrotechnical Vocabulary – Chapter 845: Lighting
 ,   
                     IEC 60068-2-14, Environmental testing – Part 2-14: Tests – Test N: Change of temperature
 ,   
                     IEC 60068-3-5:2001, Environmental testing – Part 3-5: Supporting documentation and
 guidance – Confirmation of the performance of temperature chambers
 ,   
                     IEC 60081, Double-capped fluorescent lamps – Performance specifications
@@ -373,53 +389,50 @@
     <t>https://cprc-clasp.ngo/index.php/policies/tis-2134-2553-thai-industrial-standard-room-air-conditioners</t>
   </si>
   <si>
     <t>https://www.tisi.go.th/data/standard/fulltext/TIS-2134-2553m.pdf</t>
   </si>
   <si>
     <t>TIS 2134-2565 air conditioner for room Energy efficiency</t>
   </si>
   <si>
     <t>This industrial product standard contains the energy efficiency requirements for room air conditioners with a total cooling capacity that does not exceed 18,000 W and a maximum rated voltage that does not exceed 250 V for air conditioners with single-phase electrical systems and no more than 600 V for air conditioner with multi-phase electrical system. This policy covers air conditioners with air ducts with a total cooling capacity of less than 8,000 W intended to operate at static pressure. </t>
   </si>
   <si>
     <t>Thai Industrial Standards Institute</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/tis-2134-2565-air-conditioner-room-energy-efficiency</t>
   </si>
   <si>
     <t>https://a.tisi.go.th/t/?n=7393</t>
   </si>
   <si>
     <t>TIS 2186-2547 Thai Industrial Standard for Household Refrigerators</t>
   </si>
   <si>
     <t>The standard specifies the energy efficiency of compression-type refrigerators for household and similar use. It covers only compression types. It includes requirements, marks and labels, sampling, and criteria for conformity and testing. It's been replaced by TIS 2186-2561(2018).</t>
-  </si>
-[...1 lines deleted...]
-    <t>Refrigerators-Freezers</t>
   </si>
   <si>
     <t>New, Superseded</t>
   </si>
   <si>
     <t>August 2025</t>
   </si>
   <si>
     <t>TIS 455-2537</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/tis-2186-2547-thai-industrial-standard-household-refrigerators</t>
   </si>
   <si>
     <t>https://service.tisi.go.th/fulltext/2186_2547.pdf</t>
   </si>
   <si>
     <t>TIS 2186-2561 (2018) :  Household Refrigerators and Refrigerator-Freezer: Environmental Requirements : Energy Ffficiency</t>
   </si>
   <si>
     <t>The standard mandates energy efficiency of compression-type refrigerators for household and similar use. Covers only compression type.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/tis-2186-2561-2018-household-refrigerators-and-refrigerator-freezer-environmental</t>
   </si>
@@ -783,51 +796,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P15"/>
+  <dimension ref="A1:P16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="142.679" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="761.957" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="68.269" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="303.069" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="154.391" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="144.965" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1101,468 +1114,514 @@
         <v>54</v>
       </c>
       <c r="K6" t="s">
         <v>35</v>
       </c>
       <c r="L6" t="s">
         <v>62</v>
       </c>
       <c r="M6" t="s">
         <v>56</v>
       </c>
       <c r="N6" t="s">
         <v>37</v>
       </c>
       <c r="O6" t="s">
         <v>63</v>
       </c>
       <c r="P6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>64</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>65</v>
+      </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>52</v>
       </c>
       <c r="G7" t="s">
         <v>53</v>
       </c>
       <c r="H7">
         <v>2017</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="K7" t="s">
         <v>35</v>
       </c>
       <c r="L7"/>
       <c r="M7" t="s">
         <v>56</v>
       </c>
       <c r="N7" t="s">
         <v>37</v>
       </c>
       <c r="O7" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="P7" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>67</v>
-[...3 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="B8"/>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>70</v>
+        <v>52</v>
       </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="H8">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="K8" t="s">
         <v>35</v>
       </c>
-      <c r="L8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L8"/>
       <c r="M8" t="s">
-        <v>72</v>
+        <v>56</v>
       </c>
       <c r="N8" t="s">
         <v>37</v>
       </c>
       <c r="O8" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="P8" t="s">
-        <v>74</v>
+        <v>58</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="B9" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="C9" t="s">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
-        <v>33</v>
+        <v>75</v>
       </c>
       <c r="G9" t="s">
-        <v>78</v>
+        <v>22</v>
       </c>
       <c r="H9">
-        <v>1997</v>
-[...3 lines deleted...]
-      </c>
+        <v>2018</v>
+      </c>
+      <c r="I9"/>
       <c r="J9" t="s">
-        <v>79</v>
+        <v>45</v>
       </c>
       <c r="K9" t="s">
         <v>35</v>
       </c>
-      <c r="L9"/>
+      <c r="L9" t="s">
+        <v>76</v>
+      </c>
       <c r="M9" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="N9" t="s">
         <v>37</v>
       </c>
       <c r="O9" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="P9" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="B10" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="C10" t="s">
         <v>42</v>
       </c>
       <c r="D10" t="s">
-        <v>43</v>
+        <v>82</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>33</v>
       </c>
       <c r="G10" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="H10">
-        <v>2003</v>
+        <v>1997</v>
       </c>
       <c r="I10">
-        <v>2013</v>
+        <v>2022</v>
       </c>
       <c r="J10" t="s">
-        <v>45</v>
+        <v>84</v>
       </c>
       <c r="K10" t="s">
         <v>35</v>
       </c>
       <c r="L10"/>
       <c r="M10" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="N10" t="s">
         <v>37</v>
       </c>
       <c r="O10" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="P10" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B11" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C11" t="s">
         <v>42</v>
       </c>
       <c r="D11" t="s">
         <v>43</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>33</v>
       </c>
       <c r="G11" t="s">
-        <v>22</v>
+        <v>83</v>
       </c>
       <c r="H11">
-        <v>2023</v>
-[...1 lines deleted...]
-      <c r="I11"/>
+        <v>2003</v>
+      </c>
+      <c r="I11">
+        <v>2013</v>
+      </c>
       <c r="J11" t="s">
-        <v>79</v>
+        <v>45</v>
       </c>
       <c r="K11" t="s">
         <v>35</v>
       </c>
       <c r="L11"/>
       <c r="M11" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="N11" t="s">
         <v>37</v>
       </c>
       <c r="O11" t="s">
         <v>90</v>
       </c>
       <c r="P11" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>92</v>
       </c>
       <c r="B12" t="s">
         <v>93</v>
       </c>
       <c r="C12" t="s">
         <v>42</v>
       </c>
       <c r="D12" t="s">
-        <v>94</v>
+        <v>43</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>33</v>
       </c>
       <c r="G12" t="s">
-        <v>95</v>
+        <v>22</v>
       </c>
       <c r="H12">
-        <v>2004</v>
+        <v>2023</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>96</v>
+        <v>84</v>
       </c>
       <c r="K12" t="s">
         <v>35</v>
       </c>
-      <c r="L12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L12"/>
       <c r="M12" t="s">
-        <v>80</v>
+        <v>94</v>
       </c>
       <c r="N12" t="s">
         <v>37</v>
       </c>
       <c r="O12" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="P12" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="B13" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="C13" t="s">
         <v>42</v>
       </c>
       <c r="D13" t="s">
-        <v>94</v>
+        <v>66</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
-        <v>52</v>
+        <v>33</v>
       </c>
       <c r="G13" t="s">
-        <v>78</v>
+        <v>99</v>
       </c>
       <c r="H13">
         <v>2004</v>
       </c>
-      <c r="I13">
-[...1 lines deleted...]
-      </c>
+      <c r="I13"/>
       <c r="J13" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="K13" t="s">
         <v>35</v>
       </c>
-      <c r="L13"/>
+      <c r="L13" t="s">
+        <v>101</v>
+      </c>
       <c r="M13" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="N13" t="s">
         <v>37</v>
       </c>
       <c r="O13" t="s">
         <v>102</v>
       </c>
       <c r="P13" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>104</v>
       </c>
       <c r="B14" t="s">
         <v>105</v>
       </c>
       <c r="C14" t="s">
         <v>42</v>
       </c>
       <c r="D14" t="s">
-        <v>106</v>
+        <v>66</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="G14" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="H14">
-        <v>1978</v>
+        <v>2004</v>
       </c>
       <c r="I14">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="J14" t="s">
-        <v>79</v>
+        <v>100</v>
       </c>
       <c r="K14" t="s">
         <v>35</v>
       </c>
       <c r="L14"/>
       <c r="M14" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="N14" t="s">
         <v>37</v>
       </c>
       <c r="O14" t="s">
+        <v>106</v>
+      </c>
+      <c r="P14" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>108</v>
+      </c>
+      <c r="B15" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="C15" t="s">
         <v>42</v>
       </c>
       <c r="D15" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
         <v>33</v>
       </c>
       <c r="G15" t="s">
-        <v>22</v>
+        <v>83</v>
       </c>
       <c r="H15">
+        <v>1978</v>
+      </c>
+      <c r="I15">
         <v>2017</v>
       </c>
-      <c r="I15"/>
       <c r="J15" t="s">
-        <v>112</v>
+        <v>84</v>
       </c>
       <c r="K15" t="s">
         <v>35</v>
       </c>
       <c r="L15"/>
       <c r="M15" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="N15" t="s">
         <v>37</v>
       </c>
       <c r="O15" t="s">
+        <v>111</v>
+      </c>
+      <c r="P15" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="A16" t="s">
         <v>113</v>
       </c>
-      <c r="P15" t="s">
+      <c r="B16" t="s">
         <v>114</v>
+      </c>
+      <c r="C16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D16" t="s">
+        <v>115</v>
+      </c>
+      <c r="E16" t="s">
+        <v>20</v>
+      </c>
+      <c r="F16" t="s">
+        <v>33</v>
+      </c>
+      <c r="G16" t="s">
+        <v>22</v>
+      </c>
+      <c r="H16">
+        <v>2017</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16" t="s">
+        <v>116</v>
+      </c>
+      <c r="K16" t="s">
+        <v>35</v>
+      </c>
+      <c r="L16"/>
+      <c r="M16" t="s">
+        <v>85</v>
+      </c>
+      <c r="N16" t="s">
+        <v>37</v>
+      </c>
+      <c r="O16" t="s">
+        <v>117</v>
+      </c>
+      <c r="P16" t="s">
+        <v>118</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">