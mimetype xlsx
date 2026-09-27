--- v3 (2026-07-30)
+++ v4 (2026-09-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="868">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="873">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -1029,53 +1029,50 @@
   <si>
     <t>Commission Regulation (EU) 2023/1670 of 16 June 2023 laying down ecodesign requirements for smartphones &amp; mobile phones</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of smartphones, other mobile phones, cordless phones and slate tablets.
 These requirements include rules for the availability of spare parts, access to repair and maintenance information, maximum delivery time of spare parts, information on the price of spart parts, disassembly, reliability, and recyclability.  
 This Regulation does not apply to the following products:
 (a) mobile phones and tablets with a flexible main display which the user can unroll and roll up partly or fully.
 (b) smartphones for high security communication.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-20231670-16-june-2023-laying-down-ecodesign-requirements</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32023R1670</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2023/2533 of 17 November 2023 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble dryers</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
-    <t>Entered into force, Superseded</t>
-[...1 lines deleted...]
-  <si>
     <t>European Commission - DG Energy----European Commission - DG Enterprise</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-20232533-17-november-2023-implementing-directive-2009125ec</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=OJ%3AL_202302533&amp;amp%3Bqid=1700646701114</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2023/826 of 17 April 2023 laying down ecodesign requirements for off mode, standby mode, and networked standby energy consumption of electrical and electronic household and office equipment</t>
   </si>
   <si>
     <t>Power management requirements for household or non-tertiary coffee machines -- ecodesign requirements for standby; off mode electric power consumption of electrical and electronic household and office equipment</t>
   </si>
   <si>
     <t>Stand-by and networked devices, Televisions, Coffee Machines</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-2023826-17-april-2023-laying-down-ecodesign-requirements-mode-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2008/1275/contents</t>
   </si>
   <si>
     <t>Power management requirements for household or non-tertiary coffee machines -- ecodesign requirements for standby; off mode electric power consumption of electrical and electronic household and office equipment.
@@ -1334,51 +1331,54 @@
     <t>10 CFR 430 Subpart B</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-8142013-2-august-2013-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2013/814/contents</t>
   </si>
   <si>
     <t>10 CFR 430—Energy Conservation Program for Consumer Products
 This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-8142013-2-august-2013-implementing-directive-2009125ec</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0814-20170109</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 932/2012 of 3 October 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble driers</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use.</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-9322012-3-october-2012-implementing-directive-2009125ec-0</t>
+    <t>Entered into force, Superseded</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-9322012-3-october-2012-implementing-directive-2009125ec</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2012/932/contents</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 813/2013 of 2 August 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for space heaters and combination heaters </t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market and or putting into service of space heaters and combination heaters with a rated heat output of less than or equal to 400 kW; including those integrated in packages of space heater; temperature control and solar device or packages of combination heater; temperature control and solar device as defined in Article 2 of the Labelling Delegated Act.</t>
   </si>
   <si>
     <t>Electricity, Gas, Oil</t>
   </si>
   <si>
     <t>Department for Energy Security and Net Zero</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-8132013-2-august-2013-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>May 2024</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-8132013-2-august-2013-implementing-directive-2009125ec</t>
   </si>
@@ -2567,50 +2567,72 @@
     <t>https://cprc-clasp.ngo/index.php/policies/rwanda-meps-air-conditioners</t>
   </si>
   <si>
     <t>https://energy-base.org/projects/r-cool-with-coolease-in-rwanda/</t>
   </si>
   <si>
     <t>Rwanda MEPS for Refrigerators</t>
   </si>
   <si>
     <t>Refrigerators-Freezers</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/rwanda-meps-refrigerators</t>
   </si>
   <si>
     <t>Swiss Federal Office of Energy Voluntary Window Energy Label</t>
   </si>
   <si>
     <t>The energy label provides information on the energy efficiency of windows during the winter.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/swiss-federal-office-energy-voluntary-window-energy-label</t>
   </si>
   <si>
     <t>http://www.bfe.admin.ch/energie/00588/00589/00644/index.html?lang=it&amp;msg-id=56073</t>
+  </si>
+  <si>
+    <t>The Ecodesign for Energy-Related Products and Energy Information (Household Tumble Dryers) Regulations 2026</t>
+  </si>
+  <si>
+    <t>4.—(1) These Regulations apply to electric mains-operated and gas-fired household tumble dryers including—
+(a)built-in household tumble dryers,
+(b)multi-drum household tumble dryers, and
+(c)electric mains-operated household tumble dryers that can also be powered by batteries.
+(2) These Regulations do not apply to—
+(a)household spin-extractors and household washer-dryers,
+(b)tumble dryers within the scope of the Supply of Machinery (Safety) Regulations 2008(1), and
+(c)battery-operated household tumble-dryers that can be connected to the electric mains through an AC/DC converter purchased separately.</t>
+  </si>
+  <si>
+    <t>BS EN 61121:2013+A12:2025</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/ecodesign-energy-related-products-and-energy-information-household-tumble-dryers</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/uksi/2026/318/contents</t>
   </si>
   <si>
     <t>The Ecodesign for Energy-Related Products and Energy Information (Lighting Products) Regulations 2021</t>
   </si>
   <si>
     <t>This regulation applies to light sources placed on the market, with or without integrated control gears, and includes light sources placed on the market in a containing product.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/ecodesign-energy-related-products-and-energy-information-lighting-products-regulations-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/uksi/2021/1095/part/2/chapter/3/made</t>
   </si>
   <si>
     <t>In these Regulations “light source” means, an electricallyU operated product—
 (a) intended to emit light; or
 (b) in the case of a non-incandescent light source, intended to be possibly tuned to emit light; or
 (c) intended to do both (a) and (b); 
 This Policy is under development by the UK government with public consultation having taken place in 2023.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/ecodesign-energy-related-products-and-energy-information-lighting-products-regulations</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/uksi/2021/1095/contents/made</t>
@@ -3075,51 +3097,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P177"/>
+  <dimension ref="A1:P178"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="301.926" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1522.914" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="684.119" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="137.966" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="182.813" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -6095,1074 +6117,1074 @@
       </c>
       <c r="P64" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>318</v>
       </c>
       <c r="B65" t="s">
         <v>319</v>
       </c>
       <c r="C65" t="s">
         <v>18</v>
       </c>
       <c r="D65" t="s">
         <v>152</v>
       </c>
       <c r="E65" t="s">
         <v>63</v>
       </c>
       <c r="F65" t="s">
         <v>207</v>
       </c>
       <c r="G65" t="s">
-        <v>320</v>
+        <v>217</v>
       </c>
       <c r="H65">
         <v>2012</v>
       </c>
       <c r="I65">
         <v>2023</v>
       </c>
       <c r="J65" t="s">
         <v>169</v>
       </c>
       <c r="K65" t="s">
         <v>51</v>
       </c>
       <c r="L65"/>
       <c r="M65" t="s">
+        <v>320</v>
+      </c>
+      <c r="N65" t="s">
+        <v>27</v>
+      </c>
+      <c r="O65" t="s">
         <v>321</v>
       </c>
-      <c r="N65" t="s">
-[...2 lines deleted...]
-      <c r="O65" t="s">
+      <c r="P65" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
+        <v>323</v>
+      </c>
+      <c r="B66" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
       <c r="C66" t="s">
         <v>61</v>
       </c>
       <c r="D66" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="E66" t="s">
         <v>63</v>
       </c>
       <c r="F66" t="s">
         <v>207</v>
       </c>
       <c r="G66" t="s">
         <v>44</v>
       </c>
       <c r="H66">
         <v>2013</v>
       </c>
       <c r="I66"/>
       <c r="J66" t="s">
         <v>65</v>
       </c>
       <c r="K66" t="s">
         <v>24</v>
       </c>
       <c r="L66"/>
       <c r="M66"/>
       <c r="N66" t="s">
         <v>27</v>
       </c>
       <c r="O66" t="s">
+        <v>326</v>
+      </c>
+      <c r="P66" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="B67" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="C67" t="s">
         <v>18</v>
       </c>
       <c r="D67" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="E67" t="s">
         <v>63</v>
       </c>
       <c r="F67" t="s">
         <v>207</v>
       </c>
       <c r="G67" t="s">
         <v>22</v>
       </c>
       <c r="H67">
         <v>2013</v>
       </c>
       <c r="I67">
         <v>2023</v>
       </c>
       <c r="J67" t="s">
         <v>38</v>
       </c>
       <c r="K67" t="s">
         <v>24</v>
       </c>
       <c r="L67"/>
       <c r="M67" t="s">
         <v>71</v>
       </c>
       <c r="N67" t="s">
         <v>27</v>
       </c>
       <c r="O67" t="s">
+        <v>329</v>
+      </c>
+      <c r="P67" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
+        <v>331</v>
+      </c>
+      <c r="B68" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>333</v>
       </c>
       <c r="C68" t="s">
         <v>18</v>
       </c>
       <c r="D68" t="s">
         <v>76</v>
       </c>
       <c r="E68" t="s">
         <v>63</v>
       </c>
       <c r="F68" t="s">
         <v>207</v>
       </c>
       <c r="G68" t="s">
         <v>22</v>
       </c>
       <c r="H68">
         <v>2015</v>
       </c>
       <c r="I68">
         <v>2024</v>
       </c>
       <c r="J68" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="K68" t="s">
         <v>227</v>
       </c>
       <c r="L68"/>
       <c r="M68" t="s">
         <v>71</v>
       </c>
       <c r="N68" t="s">
         <v>27</v>
       </c>
       <c r="O68" t="s">
+        <v>334</v>
+      </c>
+      <c r="P68" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>336</v>
+      </c>
+      <c r="B69" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="C69" t="s">
         <v>146</v>
       </c>
       <c r="D69" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="E69" t="s">
         <v>63</v>
       </c>
       <c r="F69" t="s">
         <v>207</v>
       </c>
       <c r="G69" t="s">
         <v>22</v>
       </c>
       <c r="H69">
         <v>2024</v>
       </c>
       <c r="I69">
         <v>2024</v>
       </c>
       <c r="J69" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="K69" t="s">
         <v>24</v>
       </c>
       <c r="L69"/>
       <c r="M69" t="s">
         <v>71</v>
       </c>
       <c r="N69" t="s">
         <v>66</v>
       </c>
       <c r="O69" t="s">
+        <v>340</v>
+      </c>
+      <c r="P69" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
+        <v>342</v>
+      </c>
+      <c r="B70" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>344</v>
       </c>
       <c r="C70" t="s">
         <v>146</v>
       </c>
       <c r="D70" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="E70" t="s">
         <v>63</v>
       </c>
       <c r="F70" t="s">
         <v>207</v>
       </c>
       <c r="G70" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="H70">
         <v>2025</v>
       </c>
       <c r="I70"/>
       <c r="J70" t="s">
+        <v>346</v>
+      </c>
+      <c r="K70" t="s">
+        <v>24</v>
+      </c>
+      <c r="L70" t="s">
         <v>347</v>
       </c>
-      <c r="K70" t="s">
-[...2 lines deleted...]
-      <c r="L70" t="s">
+      <c r="M70" t="s">
         <v>348</v>
       </c>
-      <c r="M70" t="s">
+      <c r="N70" t="s">
+        <v>27</v>
+      </c>
+      <c r="O70" t="s">
         <v>349</v>
       </c>
-      <c r="N70" t="s">
-[...2 lines deleted...]
-      <c r="O70" t="s">
+      <c r="P70" t="s">
         <v>350</v>
-      </c>
-[...1 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>351</v>
+      </c>
+      <c r="B71" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="C71" t="s">
         <v>61</v>
       </c>
       <c r="D71" t="s">
         <v>159</v>
       </c>
       <c r="E71" t="s">
         <v>63</v>
       </c>
       <c r="F71" t="s">
         <v>207</v>
       </c>
       <c r="G71" t="s">
         <v>44</v>
       </c>
       <c r="H71">
         <v>2014</v>
       </c>
       <c r="I71"/>
       <c r="J71" t="s">
         <v>65</v>
       </c>
       <c r="K71" t="s">
         <v>24</v>
       </c>
       <c r="L71" t="s">
         <v>160</v>
       </c>
       <c r="M71"/>
       <c r="N71" t="s">
         <v>27</v>
       </c>
       <c r="O71" t="s">
+        <v>353</v>
+      </c>
+      <c r="P71" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="B72" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="C72" t="s">
         <v>18</v>
       </c>
       <c r="D72" t="s">
         <v>159</v>
       </c>
       <c r="E72" t="s">
         <v>63</v>
       </c>
       <c r="F72" t="s">
         <v>207</v>
       </c>
       <c r="G72" t="s">
         <v>44</v>
       </c>
       <c r="H72">
         <v>2014</v>
       </c>
       <c r="I72"/>
       <c r="J72" t="s">
         <v>38</v>
       </c>
       <c r="K72" t="s">
         <v>24</v>
       </c>
       <c r="L72" t="s">
         <v>160</v>
       </c>
       <c r="M72" t="s">
         <v>71</v>
       </c>
       <c r="N72" t="s">
         <v>27</v>
       </c>
       <c r="O72" t="s">
+        <v>356</v>
+      </c>
+      <c r="P72" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>358</v>
+      </c>
+      <c r="B73" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
       <c r="C73" t="s">
         <v>61</v>
       </c>
       <c r="D73" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="E73" t="s">
         <v>63</v>
       </c>
       <c r="F73" t="s">
         <v>207</v>
       </c>
       <c r="G73" t="s">
         <v>44</v>
       </c>
       <c r="H73">
         <v>2012</v>
       </c>
       <c r="I73"/>
       <c r="J73" t="s">
         <v>65</v>
       </c>
       <c r="K73" t="s">
         <v>24</v>
       </c>
       <c r="L73"/>
       <c r="M73"/>
       <c r="N73" t="s">
         <v>27</v>
       </c>
       <c r="O73" t="s">
+        <v>361</v>
+      </c>
+      <c r="P73" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
+        <v>363</v>
+      </c>
+      <c r="B74" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="C74" t="s">
         <v>18</v>
       </c>
       <c r="D74" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="E74" t="s">
         <v>63</v>
       </c>
       <c r="F74" t="s">
         <v>207</v>
       </c>
       <c r="G74" t="s">
         <v>44</v>
       </c>
       <c r="H74">
         <v>2012</v>
       </c>
       <c r="I74"/>
       <c r="J74" t="s">
         <v>38</v>
       </c>
       <c r="K74" t="s">
         <v>24</v>
       </c>
       <c r="L74"/>
       <c r="M74" t="s">
         <v>71</v>
       </c>
       <c r="N74" t="s">
         <v>27</v>
       </c>
       <c r="O74" t="s">
+        <v>365</v>
+      </c>
+      <c r="P74" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
+        <v>367</v>
+      </c>
+      <c r="B75" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
       <c r="C75" t="s">
         <v>61</v>
       </c>
       <c r="D75" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="E75" t="s">
         <v>63</v>
       </c>
       <c r="F75" t="s">
         <v>207</v>
       </c>
       <c r="G75" t="s">
         <v>44</v>
       </c>
       <c r="H75">
         <v>2011</v>
       </c>
       <c r="I75"/>
       <c r="J75" t="s">
         <v>65</v>
       </c>
       <c r="K75" t="s">
         <v>24</v>
       </c>
       <c r="L75"/>
       <c r="M75"/>
       <c r="N75" t="s">
         <v>66</v>
       </c>
       <c r="O75" t="s">
+        <v>369</v>
+      </c>
+      <c r="P75" t="s">
         <v>370</v>
-      </c>
-[...1 lines deleted...]
-        <v>371</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>367</v>
+      </c>
+      <c r="B76" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
       <c r="C76" t="s">
         <v>18</v>
       </c>
       <c r="D76" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="E76" t="s">
         <v>63</v>
       </c>
       <c r="F76" t="s">
         <v>207</v>
       </c>
       <c r="G76" t="s">
         <v>44</v>
       </c>
       <c r="H76">
         <v>2011</v>
       </c>
       <c r="I76"/>
       <c r="J76" t="s">
         <v>38</v>
       </c>
       <c r="K76" t="s">
         <v>24</v>
       </c>
       <c r="L76"/>
       <c r="M76" t="s">
         <v>71</v>
       </c>
       <c r="N76" t="s">
         <v>66</v>
       </c>
       <c r="O76" t="s">
+        <v>371</v>
+      </c>
+      <c r="P76" t="s">
         <v>372</v>
-      </c>
-[...1 lines deleted...]
-        <v>373</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
+        <v>373</v>
+      </c>
+      <c r="B77" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
       <c r="C77" t="s">
         <v>18</v>
       </c>
       <c r="D77" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="E77" t="s">
         <v>63</v>
       </c>
       <c r="F77" t="s">
         <v>207</v>
       </c>
       <c r="G77" t="s">
         <v>44</v>
       </c>
       <c r="H77">
         <v>2012</v>
       </c>
       <c r="I77"/>
       <c r="J77" t="s">
         <v>38</v>
       </c>
       <c r="K77" t="s">
         <v>24</v>
       </c>
       <c r="L77"/>
       <c r="M77" t="s">
         <v>71</v>
       </c>
       <c r="N77" t="s">
         <v>27</v>
       </c>
       <c r="O77" t="s">
+        <v>376</v>
+      </c>
+      <c r="P77" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="B78" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="C78" t="s">
         <v>61</v>
       </c>
       <c r="D78" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="E78" t="s">
         <v>63</v>
       </c>
       <c r="F78" t="s">
         <v>207</v>
       </c>
       <c r="G78" t="s">
         <v>44</v>
       </c>
       <c r="H78">
         <v>2012</v>
       </c>
       <c r="I78"/>
       <c r="J78" t="s">
         <v>65</v>
       </c>
       <c r="K78" t="s">
         <v>24</v>
       </c>
       <c r="L78"/>
       <c r="M78"/>
       <c r="N78" t="s">
         <v>27</v>
       </c>
       <c r="O78" t="s">
+        <v>379</v>
+      </c>
+      <c r="P78" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
+        <v>381</v>
+      </c>
+      <c r="B79" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="C79" t="s">
         <v>18</v>
       </c>
       <c r="D79" t="s">
         <v>304</v>
       </c>
       <c r="E79" t="s">
         <v>63</v>
       </c>
       <c r="F79" t="s">
         <v>207</v>
       </c>
       <c r="G79" t="s">
         <v>44</v>
       </c>
       <c r="H79">
         <v>2013</v>
       </c>
       <c r="I79"/>
       <c r="J79" t="s">
+        <v>383</v>
+      </c>
+      <c r="K79" t="s">
+        <v>24</v>
+      </c>
+      <c r="L79" t="s">
         <v>384</v>
       </c>
-      <c r="K79" t="s">
-[...2 lines deleted...]
-      <c r="L79" t="s">
+      <c r="M79" t="s">
         <v>385</v>
       </c>
-      <c r="M79" t="s">
+      <c r="N79" t="s">
+        <v>27</v>
+      </c>
+      <c r="O79" t="s">
         <v>386</v>
       </c>
-      <c r="N79" t="s">
-[...2 lines deleted...]
-      <c r="O79" t="s">
+      <c r="P79" t="s">
         <v>387</v>
-      </c>
-[...1 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
+        <v>388</v>
+      </c>
+      <c r="B80" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="C80" t="s">
         <v>18</v>
       </c>
       <c r="D80" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="E80" t="s">
         <v>63</v>
       </c>
       <c r="F80" t="s">
         <v>207</v>
       </c>
       <c r="G80" t="s">
         <v>44</v>
       </c>
       <c r="H80">
         <v>2014</v>
       </c>
       <c r="I80"/>
       <c r="J80" t="s">
         <v>38</v>
       </c>
       <c r="K80" t="s">
         <v>51</v>
       </c>
       <c r="L80"/>
       <c r="M80" t="s">
         <v>71</v>
       </c>
       <c r="N80" t="s">
         <v>27</v>
       </c>
       <c r="O80" t="s">
+        <v>391</v>
+      </c>
+      <c r="P80" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>393</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="B81" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="C81" t="s">
         <v>61</v>
       </c>
       <c r="D81" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="E81" t="s">
         <v>63</v>
       </c>
       <c r="F81" t="s">
         <v>207</v>
       </c>
       <c r="G81" t="s">
         <v>44</v>
       </c>
       <c r="H81">
         <v>2012</v>
       </c>
       <c r="I81"/>
       <c r="J81" t="s">
         <v>65</v>
       </c>
       <c r="K81" t="s">
         <v>51</v>
       </c>
       <c r="L81"/>
       <c r="M81"/>
       <c r="N81" t="s">
         <v>27</v>
       </c>
       <c r="O81" t="s">
+        <v>394</v>
+      </c>
+      <c r="P81" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
+        <v>396</v>
+      </c>
+      <c r="B82" t="s">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>398</v>
       </c>
       <c r="C82" t="s">
         <v>61</v>
       </c>
       <c r="D82" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="E82" t="s">
         <v>63</v>
       </c>
       <c r="F82" t="s">
         <v>207</v>
       </c>
       <c r="G82" t="s">
         <v>44</v>
       </c>
       <c r="H82">
         <v>2013</v>
       </c>
       <c r="I82"/>
       <c r="J82" t="s">
         <v>65</v>
       </c>
       <c r="K82" t="s">
         <v>24</v>
       </c>
       <c r="L82"/>
       <c r="M82"/>
       <c r="N82" t="s">
         <v>27</v>
       </c>
       <c r="O82" t="s">
+        <v>399</v>
+      </c>
+      <c r="P82" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="B83" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="C83" t="s">
         <v>18</v>
       </c>
       <c r="D83" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="E83" t="s">
         <v>63</v>
       </c>
       <c r="F83" t="s">
         <v>207</v>
       </c>
       <c r="G83" t="s">
         <v>44</v>
       </c>
       <c r="H83">
         <v>2013</v>
       </c>
       <c r="I83"/>
       <c r="J83" t="s">
         <v>116</v>
       </c>
       <c r="K83" t="s">
         <v>24</v>
       </c>
       <c r="L83"/>
       <c r="M83" t="s">
         <v>71</v>
       </c>
       <c r="N83" t="s">
         <v>27</v>
       </c>
       <c r="O83" t="s">
+        <v>402</v>
+      </c>
+      <c r="P83" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
+        <v>404</v>
+      </c>
+      <c r="B84" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="C84" t="s">
         <v>61</v>
       </c>
       <c r="D84" t="s">
         <v>174</v>
       </c>
       <c r="E84" t="s">
         <v>63</v>
       </c>
       <c r="F84" t="s">
         <v>207</v>
       </c>
       <c r="G84" t="s">
         <v>44</v>
       </c>
       <c r="H84">
         <v>2013</v>
       </c>
       <c r="I84"/>
       <c r="J84" t="s">
         <v>65</v>
       </c>
       <c r="K84" t="s">
         <v>175</v>
       </c>
       <c r="L84" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="M84"/>
       <c r="N84" t="s">
         <v>27</v>
       </c>
       <c r="O84" t="s">
+        <v>407</v>
+      </c>
+      <c r="P84" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="B85" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="C85" t="s">
         <v>18</v>
       </c>
       <c r="D85" t="s">
         <v>174</v>
       </c>
       <c r="E85" t="s">
         <v>63</v>
       </c>
       <c r="F85" t="s">
         <v>207</v>
       </c>
       <c r="G85" t="s">
         <v>44</v>
       </c>
       <c r="H85">
         <v>2013</v>
       </c>
       <c r="I85"/>
       <c r="J85" t="s">
         <v>116</v>
       </c>
       <c r="K85" t="s">
         <v>175</v>
       </c>
       <c r="L85" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="M85" t="s">
         <v>71</v>
       </c>
       <c r="N85" t="s">
         <v>27</v>
       </c>
       <c r="O85" t="s">
+        <v>410</v>
+      </c>
+      <c r="P85" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>412</v>
+      </c>
+      <c r="B86" t="s">
         <v>413</v>
-      </c>
-[...1 lines deleted...]
-        <v>414</v>
       </c>
       <c r="C86" t="s">
         <v>193</v>
       </c>
       <c r="D86" t="s">
         <v>152</v>
       </c>
       <c r="E86" t="s">
         <v>63</v>
       </c>
       <c r="F86" t="s">
         <v>207</v>
       </c>
       <c r="G86" t="s">
-        <v>44</v>
+        <v>414</v>
       </c>
       <c r="H86">
         <v>2012</v>
       </c>
       <c r="I86"/>
       <c r="J86" t="s">
-        <v>65</v>
+        <v>169</v>
       </c>
       <c r="K86" t="s">
         <v>51</v>
       </c>
       <c r="L86"/>
       <c r="M86"/>
       <c r="N86" t="s">
         <v>27</v>
       </c>
       <c r="O86" t="s">
         <v>415</v>
       </c>
       <c r="P86" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>417</v>
       </c>
       <c r="B87" t="s">
         <v>418</v>
       </c>
       <c r="C87" t="s">
         <v>193</v>
       </c>
       <c r="D87" t="s">
         <v>198</v>
       </c>
       <c r="E87" t="s">
         <v>63</v>
       </c>
       <c r="F87" t="s">
         <v>207</v>
       </c>
       <c r="G87" t="s">
         <v>22</v>
       </c>
       <c r="H87">
         <v>1992</v>
       </c>
       <c r="I87">
         <v>2013</v>
       </c>
       <c r="J87" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="K87" t="s">
         <v>419</v>
       </c>
       <c r="L87"/>
       <c r="M87" t="s">
         <v>420</v>
       </c>
       <c r="N87" t="s">
         <v>27</v>
       </c>
       <c r="O87" t="s">
         <v>421</v>
       </c>
       <c r="P87" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>417</v>
       </c>
       <c r="B88" t="s">
         <v>418</v>
       </c>
@@ -8252,147 +8274,147 @@
         <v>61</v>
       </c>
       <c r="D111" t="s">
         <v>548</v>
       </c>
       <c r="E111" t="s">
         <v>20</v>
       </c>
       <c r="F111" t="s">
         <v>21</v>
       </c>
       <c r="G111" t="s">
         <v>44</v>
       </c>
       <c r="H111">
         <v>2015</v>
       </c>
       <c r="I111"/>
       <c r="J111" t="s">
         <v>549</v>
       </c>
       <c r="K111" t="s">
         <v>272</v>
       </c>
       <c r="L111" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="M111" t="s">
         <v>550</v>
       </c>
       <c r="N111" t="s">
         <v>27</v>
       </c>
       <c r="O111" t="s">
         <v>551</v>
       </c>
       <c r="P111" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>546</v>
       </c>
       <c r="B112" t="s">
         <v>553</v>
       </c>
       <c r="C112" t="s">
         <v>61</v>
       </c>
       <c r="D112" t="s">
         <v>553</v>
       </c>
       <c r="E112" t="s">
         <v>20</v>
       </c>
       <c r="F112" t="s">
         <v>21</v>
       </c>
       <c r="G112" t="s">
         <v>44</v>
       </c>
       <c r="H112">
         <v>2015</v>
       </c>
       <c r="I112"/>
       <c r="J112" t="s">
         <v>549</v>
       </c>
       <c r="K112" t="s">
         <v>272</v>
       </c>
       <c r="L112" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="M112" t="s">
         <v>550</v>
       </c>
       <c r="N112" t="s">
         <v>27</v>
       </c>
       <c r="O112" t="s">
         <v>554</v>
       </c>
       <c r="P112" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>546</v>
       </c>
       <c r="B113" t="s">
         <v>555</v>
       </c>
       <c r="C113" t="s">
         <v>61</v>
       </c>
       <c r="D113" t="s">
         <v>43</v>
       </c>
       <c r="E113" t="s">
         <v>20</v>
       </c>
       <c r="F113" t="s">
         <v>21</v>
       </c>
       <c r="G113" t="s">
         <v>44</v>
       </c>
       <c r="H113">
         <v>2015</v>
       </c>
       <c r="I113"/>
       <c r="J113" t="s">
         <v>549</v>
       </c>
       <c r="K113" t="s">
         <v>556</v>
       </c>
       <c r="L113" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="M113" t="s">
         <v>550</v>
       </c>
       <c r="N113" t="s">
         <v>27</v>
       </c>
       <c r="O113" t="s">
         <v>557</v>
       </c>
       <c r="P113" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>546</v>
       </c>
       <c r="B114" t="s">
         <v>558</v>
       </c>
       <c r="C114" t="s">
         <v>61</v>
       </c>
       <c r="D114" t="s">
@@ -8444,151 +8466,151 @@
       <c r="D115" t="s">
         <v>109</v>
       </c>
       <c r="E115" t="s">
         <v>20</v>
       </c>
       <c r="F115" t="s">
         <v>21</v>
       </c>
       <c r="G115" t="s">
         <v>22</v>
       </c>
       <c r="H115">
         <v>2015</v>
       </c>
       <c r="I115">
         <v>2015</v>
       </c>
       <c r="J115" t="s">
         <v>549</v>
       </c>
       <c r="K115" t="s">
         <v>24</v>
       </c>
       <c r="L115" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="M115" t="s">
         <v>550</v>
       </c>
       <c r="N115" t="s">
         <v>27</v>
       </c>
       <c r="O115" t="s">
         <v>562</v>
       </c>
       <c r="P115" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>546</v>
       </c>
       <c r="B116" t="s">
         <v>563</v>
       </c>
       <c r="C116" t="s">
         <v>61</v>
       </c>
       <c r="D116" t="s">
         <v>564</v>
       </c>
       <c r="E116" t="s">
         <v>20</v>
       </c>
       <c r="F116" t="s">
         <v>21</v>
       </c>
       <c r="G116" t="s">
         <v>22</v>
       </c>
       <c r="H116">
         <v>2015</v>
       </c>
       <c r="I116">
         <v>2015</v>
       </c>
       <c r="J116" t="s">
         <v>549</v>
       </c>
       <c r="K116" t="s">
         <v>24</v>
       </c>
       <c r="L116" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="M116" t="s">
         <v>550</v>
       </c>
       <c r="N116" t="s">
         <v>27</v>
       </c>
       <c r="O116" t="s">
         <v>565</v>
       </c>
       <c r="P116" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>546</v>
       </c>
       <c r="B117" t="s">
         <v>566</v>
       </c>
       <c r="C117" t="s">
         <v>61</v>
       </c>
       <c r="D117" t="s">
         <v>505</v>
       </c>
       <c r="E117" t="s">
         <v>20</v>
       </c>
       <c r="F117" t="s">
         <v>21</v>
       </c>
       <c r="G117" t="s">
         <v>22</v>
       </c>
       <c r="H117">
         <v>2015</v>
       </c>
       <c r="I117">
         <v>2015</v>
       </c>
       <c r="J117" t="s">
         <v>549</v>
       </c>
       <c r="K117" t="s">
         <v>24</v>
       </c>
       <c r="L117" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="M117" t="s">
         <v>550</v>
       </c>
       <c r="N117" t="s">
         <v>27</v>
       </c>
       <c r="O117" t="s">
         <v>567</v>
       </c>
       <c r="P117" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>568</v>
       </c>
       <c r="B118" t="s">
         <v>569</v>
       </c>
       <c r="C118" t="s">
         <v>570</v>
       </c>
       <c r="D118" t="s">
@@ -8860,51 +8882,51 @@
       <c r="L123"/>
       <c r="M123" t="s">
         <v>603</v>
       </c>
       <c r="N123" t="s">
         <v>27</v>
       </c>
       <c r="O123" t="s">
         <v>604</v>
       </c>
       <c r="P123" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>606</v>
       </c>
       <c r="B124" t="s">
         <v>607</v>
       </c>
       <c r="C124" t="s">
         <v>601</v>
       </c>
       <c r="D124" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="E124" t="s">
         <v>20</v>
       </c>
       <c r="F124" t="s">
         <v>207</v>
       </c>
       <c r="G124" t="s">
         <v>44</v>
       </c>
       <c r="H124">
         <v>1985</v>
       </c>
       <c r="I124"/>
       <c r="J124" t="s">
         <v>602</v>
       </c>
       <c r="K124" t="s">
         <v>24</v>
       </c>
       <c r="L124" t="s">
         <v>608</v>
       </c>
       <c r="M124" t="s">
         <v>603</v>
@@ -10740,51 +10762,51 @@
       <c r="D163" t="s">
         <v>809</v>
       </c>
       <c r="E163" t="s">
         <v>63</v>
       </c>
       <c r="F163" t="s">
         <v>64</v>
       </c>
       <c r="G163" t="s">
         <v>22</v>
       </c>
       <c r="H163">
         <v>2008</v>
       </c>
       <c r="I163">
         <v>2013</v>
       </c>
       <c r="J163" t="s">
         <v>810</v>
       </c>
       <c r="K163" t="s">
         <v>24</v>
       </c>
       <c r="L163" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="M163" t="s">
         <v>521</v>
       </c>
       <c r="N163" t="s">
         <v>27</v>
       </c>
       <c r="O163" t="s">
         <v>811</v>
       </c>
       <c r="P163" t="s">
         <v>812</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
         <v>813</v>
       </c>
       <c r="B164" t="s">
         <v>814</v>
       </c>
       <c r="C164" t="s">
         <v>717</v>
       </c>
       <c r="D164" t="s">
@@ -10900,521 +10922,569 @@
       <c r="L166"/>
       <c r="M166" t="s">
         <v>795</v>
       </c>
       <c r="N166" t="s">
         <v>27</v>
       </c>
       <c r="O166" t="s">
         <v>823</v>
       </c>
       <c r="P166" t="s">
         <v>824</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
         <v>825</v>
       </c>
       <c r="B167" t="s">
         <v>826</v>
       </c>
       <c r="C167" t="s">
         <v>61</v>
       </c>
       <c r="D167" t="s">
-        <v>115</v>
+        <v>152</v>
       </c>
       <c r="E167" t="s">
         <v>63</v>
       </c>
       <c r="F167" t="s">
-        <v>64</v>
+        <v>792</v>
       </c>
       <c r="G167" t="s">
         <v>44</v>
       </c>
       <c r="H167">
-        <v>2021</v>
+        <v>2026</v>
       </c>
       <c r="I167"/>
       <c r="J167" t="s">
-        <v>65</v>
+        <v>169</v>
       </c>
       <c r="K167" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-      <c r="M167"/>
+        <v>51</v>
+      </c>
+      <c r="L167" t="s">
+        <v>827</v>
+      </c>
+      <c r="M167" t="s">
+        <v>420</v>
+      </c>
       <c r="N167" t="s">
         <v>27</v>
       </c>
       <c r="O167" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="P167" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>825</v>
+        <v>830</v>
       </c>
       <c r="B168" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
       <c r="C168" t="s">
         <v>61</v>
       </c>
       <c r="D168" t="s">
         <v>115</v>
       </c>
       <c r="E168" t="s">
         <v>63</v>
       </c>
       <c r="F168" t="s">
-        <v>207</v>
+        <v>64</v>
       </c>
       <c r="G168" t="s">
         <v>44</v>
       </c>
       <c r="H168">
         <v>2021</v>
       </c>
       <c r="I168"/>
       <c r="J168" t="s">
         <v>65</v>
       </c>
       <c r="K168" t="s">
         <v>24</v>
       </c>
       <c r="L168"/>
       <c r="M168"/>
       <c r="N168" t="s">
         <v>27</v>
       </c>
       <c r="O168" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="P168" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>832</v>
+        <v>830</v>
       </c>
       <c r="B169" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="C169" t="s">
         <v>61</v>
       </c>
       <c r="D169" t="s">
-        <v>834</v>
+        <v>115</v>
       </c>
       <c r="E169" t="s">
         <v>63</v>
       </c>
       <c r="F169" t="s">
         <v>207</v>
       </c>
       <c r="G169" t="s">
         <v>44</v>
       </c>
       <c r="H169">
         <v>2021</v>
       </c>
       <c r="I169"/>
       <c r="J169" t="s">
         <v>65</v>
       </c>
       <c r="K169" t="s">
         <v>24</v>
       </c>
       <c r="L169"/>
       <c r="M169"/>
       <c r="N169" t="s">
         <v>27</v>
       </c>
       <c r="O169" t="s">
         <v>835</v>
       </c>
       <c r="P169" t="s">
-        <v>140</v>
+        <v>836</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="B170" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="C170" t="s">
         <v>61</v>
       </c>
       <c r="D170" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="E170" t="s">
         <v>63</v>
       </c>
       <c r="F170" t="s">
         <v>207</v>
       </c>
       <c r="G170" t="s">
         <v>44</v>
       </c>
       <c r="H170">
         <v>2021</v>
       </c>
       <c r="I170"/>
       <c r="J170" t="s">
         <v>65</v>
       </c>
       <c r="K170" t="s">
         <v>24</v>
       </c>
       <c r="L170"/>
       <c r="M170"/>
       <c r="N170" t="s">
-        <v>66</v>
+        <v>27</v>
       </c>
       <c r="O170" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="P170" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="B171" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="C171" t="s">
         <v>61</v>
       </c>
       <c r="D171" t="s">
-        <v>130</v>
+        <v>843</v>
       </c>
       <c r="E171" t="s">
         <v>63</v>
       </c>
       <c r="F171" t="s">
         <v>207</v>
       </c>
       <c r="G171" t="s">
         <v>44</v>
       </c>
       <c r="H171">
         <v>2021</v>
       </c>
       <c r="I171"/>
       <c r="J171" t="s">
         <v>65</v>
       </c>
       <c r="K171" t="s">
         <v>24</v>
       </c>
       <c r="L171"/>
       <c r="M171"/>
       <c r="N171" t="s">
-        <v>27</v>
+        <v>66</v>
       </c>
       <c r="O171" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
       <c r="P171" t="s">
-        <v>843</v>
+        <v>140</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="B172" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="C172" t="s">
         <v>61</v>
       </c>
       <c r="D172" t="s">
-        <v>121</v>
+        <v>130</v>
       </c>
       <c r="E172" t="s">
         <v>63</v>
       </c>
       <c r="F172" t="s">
         <v>207</v>
       </c>
       <c r="G172" t="s">
         <v>44</v>
       </c>
       <c r="H172">
         <v>2021</v>
       </c>
       <c r="I172"/>
       <c r="J172" t="s">
         <v>65</v>
       </c>
       <c r="K172" t="s">
         <v>24</v>
       </c>
       <c r="L172"/>
       <c r="M172"/>
       <c r="N172" t="s">
         <v>27</v>
       </c>
       <c r="O172" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="P172" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="B173" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="C173" t="s">
         <v>61</v>
       </c>
       <c r="D173" t="s">
-        <v>138</v>
+        <v>121</v>
       </c>
       <c r="E173" t="s">
         <v>63</v>
       </c>
       <c r="F173" t="s">
         <v>207</v>
       </c>
       <c r="G173" t="s">
         <v>44</v>
       </c>
       <c r="H173">
         <v>2021</v>
       </c>
       <c r="I173"/>
       <c r="J173" t="s">
         <v>65</v>
       </c>
       <c r="K173" t="s">
         <v>24</v>
       </c>
       <c r="L173"/>
       <c r="M173"/>
       <c r="N173" t="s">
-        <v>66</v>
+        <v>27</v>
       </c>
       <c r="O173" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="P173" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="B174" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="C174" t="s">
         <v>61</v>
       </c>
       <c r="D174" t="s">
-        <v>102</v>
+        <v>138</v>
       </c>
       <c r="E174" t="s">
         <v>63</v>
       </c>
       <c r="F174" t="s">
         <v>207</v>
       </c>
       <c r="G174" t="s">
         <v>44</v>
       </c>
       <c r="H174">
         <v>2021</v>
       </c>
       <c r="I174"/>
       <c r="J174" t="s">
         <v>65</v>
       </c>
       <c r="K174" t="s">
         <v>24</v>
       </c>
       <c r="L174"/>
       <c r="M174"/>
       <c r="N174" t="s">
-        <v>27</v>
+        <v>66</v>
       </c>
       <c r="O174" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="P174" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="B175" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="C175" t="s">
         <v>61</v>
       </c>
       <c r="D175" t="s">
-        <v>272</v>
+        <v>102</v>
       </c>
       <c r="E175" t="s">
         <v>63</v>
       </c>
       <c r="F175" t="s">
         <v>207</v>
       </c>
       <c r="G175" t="s">
         <v>44</v>
       </c>
       <c r="H175">
         <v>2021</v>
       </c>
       <c r="I175"/>
       <c r="J175" t="s">
         <v>65</v>
       </c>
       <c r="K175" t="s">
-        <v>51</v>
+        <v>24</v>
       </c>
       <c r="L175"/>
       <c r="M175"/>
       <c r="N175" t="s">
-        <v>66</v>
+        <v>27</v>
       </c>
       <c r="O175" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="P175" t="s">
-        <v>140</v>
+        <v>860</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
       <c r="B176" t="s">
-        <v>860</v>
+        <v>862</v>
       </c>
       <c r="C176" t="s">
-        <v>18</v>
+        <v>61</v>
       </c>
       <c r="D176" t="s">
-        <v>861</v>
+        <v>272</v>
       </c>
       <c r="E176" t="s">
-        <v>20</v>
+        <v>63</v>
       </c>
       <c r="F176" t="s">
         <v>207</v>
       </c>
       <c r="G176" t="s">
         <v>44</v>
       </c>
       <c r="H176">
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="I176"/>
       <c r="J176" t="s">
-        <v>38</v>
+        <v>65</v>
       </c>
       <c r="K176" t="s">
-        <v>24</v>
+        <v>51</v>
       </c>
       <c r="L176"/>
       <c r="M176"/>
       <c r="N176" t="s">
-        <v>27</v>
+        <v>66</v>
       </c>
       <c r="O176" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="P176" t="s">
-        <v>863</v>
+        <v>140</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
         <v>864</v>
       </c>
       <c r="B177" t="s">
         <v>865</v>
       </c>
       <c r="C177" t="s">
-        <v>146</v>
+        <v>18</v>
       </c>
       <c r="D177" t="s">
-        <v>37</v>
+        <v>866</v>
       </c>
       <c r="E177" t="s">
         <v>20</v>
       </c>
       <c r="F177" t="s">
         <v>207</v>
       </c>
       <c r="G177" t="s">
         <v>44</v>
       </c>
       <c r="H177">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="I177"/>
       <c r="J177" t="s">
         <v>38</v>
       </c>
       <c r="K177" t="s">
         <v>24</v>
       </c>
       <c r="L177"/>
       <c r="M177"/>
       <c r="N177" t="s">
         <v>27</v>
       </c>
       <c r="O177" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="P177" t="s">
-        <v>867</v>
+        <v>868</v>
+      </c>
+    </row>
+    <row r="178" spans="1:16">
+      <c r="A178" t="s">
+        <v>869</v>
+      </c>
+      <c r="B178" t="s">
+        <v>870</v>
+      </c>
+      <c r="C178" t="s">
+        <v>146</v>
+      </c>
+      <c r="D178" t="s">
+        <v>37</v>
+      </c>
+      <c r="E178" t="s">
+        <v>20</v>
+      </c>
+      <c r="F178" t="s">
+        <v>207</v>
+      </c>
+      <c r="G178" t="s">
+        <v>44</v>
+      </c>
+      <c r="H178">
+        <v>2013</v>
+      </c>
+      <c r="I178"/>
+      <c r="J178" t="s">
+        <v>38</v>
+      </c>
+      <c r="K178" t="s">
+        <v>24</v>
+      </c>
+      <c r="L178"/>
+      <c r="M178"/>
+      <c r="N178" t="s">
+        <v>27</v>
+      </c>
+      <c r="O178" t="s">
+        <v>871</v>
+      </c>
+      <c r="P178" t="s">
+        <v>872</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">