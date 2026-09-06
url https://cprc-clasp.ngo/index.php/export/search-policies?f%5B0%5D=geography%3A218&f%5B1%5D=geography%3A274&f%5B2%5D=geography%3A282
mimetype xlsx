--- v0 (2025-11-10)
+++ v1 (2026-09-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1506">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1537">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -2997,128 +2997,148 @@
   <si>
     <t>IEC62552-3:2020
 ,   
                     IEC62552-3
 ,</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-120212-2025-maximum-allowable-values-energy-consumption-and-energy-efficiency-grade</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=36A29D07E29DD444E06397BE0A0ACC4C</t>
   </si>
   <si>
     <t>GB 12021.4-2013 The maximum allowable values of the energy water consumption and grades for household electric washing machines</t>
   </si>
   <si>
     <t>Applies to household electric washing machines with washing capacity no larger than 13kg. Does NOT apply to washing machines with rated wash capacity below 1.0kg or single tub washing machines without centrifugal drying functions; Does NOT apply to agitator-type washing machines. For washing and drying machines; only washing functions will be assessed.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-120214-2013-maximum-allowable-values-energy-water-consumption-and-grades-household</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E6BED3A7E05397BE0A0AB82A</t>
   </si>
   <si>
+    <t>GB 12021.4-2026 Maximum allowable values of the energy consumption, water consumption and grades for electric washing machines and washer-dryers</t>
+  </si>
+  <si>
+    <t>This policy specifies the energy efficiency and water efficiency grades, technical requirements, and test methods for household and similar-use electric washing machines. 
+This document applies to electric washing machines and washer-dryers with a single drum (or tub) and a rated washing capacity of no more than 25.0 kg, a single-phase rated voltage not exceeding 250 V, and intended for use by non-professionals in households, shops, schools, and similar settings.
+For pulsator-type washer-dryers and drum-type washer-dryers with a rated drying capacity of no more than 1.0 kg, only the washing function is assessed.</t>
+  </si>
+  <si>
+    <t>Washer and Dryers, Washing Machines</t>
+  </si>
+  <si>
+    <t>April 2026</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-120214-2026-maximum-allowable-values-energy-consumption-water-consumption-and-grades</t>
+  </si>
+  <si>
+    <t>https://openstd.samr.gov.cn/bzgk/std/newGbInfo?hcno=4804719D7D206D7538788BE44F54DC64</t>
+  </si>
+  <si>
     <t>GB 12021.6-2017 Minimum allowable values of energy efficiency and energy efficiency grades for electric rice cookers</t>
   </si>
   <si>
+    <t>Superseded</t>
+  </si>
+  <si>
+    <t>November 2025</t>
+  </si>
+  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-120216-2017-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D81DDAD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 12021.9-2008 Minimum allowable values of energy efficiency and the energy efficiency grades for AC electric fans</t>
   </si>
   <si>
     <t>Applies to AC motor driven fans including; table fans; rotary fans; wall-mounted fans; table-pedestal fans; pedestal fans and ceiling fans with single phase rated voltage below 250V and other rated voltage below 480V.</t>
   </si>
   <si>
     <t>Ceiling Fans, Portable Fans</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-120219-2008-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-ac</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7C8C1D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 12021.9-2021  Minimum allowable values of energy efficiency and energy efficiency grades for electric fans</t>
   </si>
   <si>
     <t>This standard applies to table fans, louver fans, wall fans, pedestal fans, floor fans, and ceiling fans driven by AC or DC motors, with a single-phase rated voltage not exceeding 250 V and other rated voltages not exceeding 480 V.</t>
-  </si>
-[...1 lines deleted...]
-    <t>September 2025</t>
   </si>
   <si>
     <t>ＧＢ／Ｔ３５７５８—２０１7
 ,   
                     ＧＢ／Ｔ３５７５８—２０１７ 
 ,   
                     ＱＢ／Ｔ５２６２—２０１８</t>
   </si>
   <si>
     <t>The Standardization Administration of China</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-120219-2021-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=CE1E6A1DD41F58F6E05397BE0A0A68DF</t>
   </si>
   <si>
     <t>GB 17896-2012 Minimum allowable values of energy efficiency and energy efficiency grades of ballasts for tubular fluorescent lamps</t>
   </si>
   <si>
     <t>Applies to independent type of magnetic and electronic ballasts working under 220V and 50Hz AC used for tubular fluorescent lamps with rated power range of 4W-120W. Does NOT apply to non-preheating type electronic ballasts.</t>
   </si>
   <si>
     <t>GB 29144-2012, GB 17625.1-2012</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-17896-2012-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E425D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 17896-2022 Minimum allowable values of energy efficiency and energy efficiency grades of ballasts for gas discharge lamps for general lighting</t>
   </si>
   <si>
     <t>This standards revised minimum energy performance standards and rating for
 ballasts for tubular fluorescent lamps with a rated power of 4 W to 120 W, supplied by AC power at 220 V and 50 Hz;
 electronic ballasts for external electrode fluorescent lamps with a rated power of 30 W to 400 W;
 independent and built-in electromagnetic and electronic ballasts for metal halide lamps with a rated power of 20 W to 1,500 W;
 and independent and built-in electromagnetic ballasts for high-pressure sodium lamps with a rated power of 70 W to 1,000 W. It replaces GB 17896-2012,GB 29143-2012,GB 20053-2015,GB 19574-2004</t>
   </si>
   <si>
     <t>Lighting, Fluorescent and HID Lighting</t>
-  </si>
-[...1 lines deleted...]
-    <t>October 2025</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-17896-2022-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=F113142E3FE54B65E05397BE0A0A5AB9</t>
   </si>
   <si>
     <t>GB 18613-2020 Minimum Allowable Values of Energy Efficiency and Values of Efficiency Grades for Motors</t>
   </si>
   <si>
     <t>This policy applies to general purpose electric motors or general purpose anti explosion electric motors with the following characteristics: three-phase AC with voltage lower than 1000V and frequency of 50Hz; rated power between 0.75kW-375kW; number of poles of 2; 4; and 6; single-speed closed self-fan cooling; N design.</t>
   </si>
   <si>
     <t>GB/T 755-2019; GB/T 1032; GB/T 5171.1-2014; GB/T 5171.21</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-18613-2020-minimum-allowable-values-energy-efficiency-and-values-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=A70340E7DF578CC8E05397BE0A0A829B</t>
   </si>
   <si>
     <t>GB 19044-2013 Limited values of energy efficiency and rating criteria of self-ballasted fluorescent lamps for general lighting service</t>
   </si>
@@ -3334,78 +3354,78 @@
   </si>
   <si>
     <t>GB 20665-2015 Minimum allowable values of energy efficiency and energy efficiency grades for domestic gas instantaneous water heaters and gas fired heating and hot water combi-boilers</t>
   </si>
   <si>
     <t>Applies to instantaneous water heaters and heating and hot water combi-boilers which use gas as source and whose heat load is equal to or smaller than 70kW</t>
   </si>
   <si>
     <t>GB 20665-2015 GB 6932 GB|T 13611 CJ|T 228
 ,   
                     GB 6932-2001; GB/T 13611; GB 25034-2010; CJ/T 336-2010; CJ/T 395-2012</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-20665-2015-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D80536D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 20943-2013 Minimum allowable values of energy efficiency and evaluating values of energy conservation for single voltage external AC-DC and AC-AC power supplies</t>
   </si>
   <si>
     <t>Applies to external power supplies which convert AC current with 220V and 50Hz to single voltage DC -no higher than 36V- or single voltage AC -no higher than 36V- current.It applies to products with rated output power no larger than 250W. Does NOT apply to DC-DC transformer.</t>
   </si>
   <si>
+    <t>Revised, To Be Superseded</t>
+  </si>
+  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-20943-2013-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E686D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 20943-2025  Minimum Allowable Values of Energy Efficiency and Energy Efficiency Grades for AC-DC and AC-AC Power Supplies</t>
   </si>
   <si>
     <t>This revised policy substantially expands its regulatory scope through the inclusion of additional product categories and extended power capacity ranges, while integrating embedded power supplies into its framework for the first time. Aligned with the European Union’s latest minimum energy efficiency requirements of power supplies, GB 20943-2025 introduces a globally pioneering specification for Grade 1 no-load power consumption, establishing a stringent threshold of 0.05W to 0.075W.</t>
   </si>
   <si>
-    <t>Asia and Pacific, China</t>
-[...1 lines deleted...]
-  <si>
     <t>Power Supply and Power Conversion</t>
   </si>
   <si>
     <t>February 2025</t>
   </si>
   <si>
     <t>GB 20943-2025</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-20943-2025-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-ac</t>
   </si>
   <si>
-    <t>https://openstd.samr.gov.cn/bzgk/std/newGbInfo?hcno=8105E9E58B8B8BDB5DF9D96119B1C60A</t>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=2D9BC7B2DA386BF6E06397BE0A0A4ED1</t>
   </si>
   <si>
     <t>GB 21454-2008 Minimum allowable values of the IPLV and energy efficiency grades for multi-connected air- condition -heat pump unit</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-21454-2008-minimum-allowable-values-iplv-and-energy-efficiency-grades-multi-connected</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D767B7D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 21455-2019 Minimum Allowable Values of the Energy Efficiency and Energy Efficiency Grades for Room Air Conditioners</t>
   </si>
   <si>
     <t>GB/T 7725-2004; GB/T 35758-2017; JB/T 13573-2018</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-21455-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-room</t>
   </si>
   <si>
     <t>https://openstd.samr.gov.cn/bzgk/gb/newGbInfo?hcno=BC04CDC71AD8C36B62C0FF4AE58F633C&amp;refer=outter</t>
   </si>
   <si>
     <t>GB 21456-2014 Minimum allowable values of the energy efficiency and energy efficiency grades for household induction cookers</t>
   </si>
@@ -3413,50 +3433,53 @@
     <t>Applies to induction cookers with one or more heating units with each unit's rated power ranges from 700W to 3500W. Does NOT apply to commercial induction cookers, power frequency induction cookers and concave cooker.</t>
   </si>
   <si>
     <t>Induction Cookstoves or Hobs</t>
   </si>
   <si>
     <t>GB 4706.29-2008 GB 4706.22-2008 GB 21456-2014</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-21456-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E9F5D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 21456-2024 Minimum allowable values of the energy efficiency and energy efficiency grades for household and similar kitchen appliances</t>
   </si>
   <si>
     <t>The standard revises MEPS and energy efficiency grades for household and similar kitchen appliances including:
 a) Electric rice cookers heated by electric heating elements or electromagnetic induction, with a rated power not exceeding 2200 W;
 b) Electric pressure cookers with automatic pressure control, heated by electric heating elements or electromagnetic induction, with a rated power not exceeding 2200 W, a rated capacity not exceeding 10 L, and a rated cooking pressure of 40 kPa to 140 kPa (gauge pressure);
 c) Electric stewpots and stew cups with a rated power not exceeding 2200 W;
 d) Electric kettles designed solely for boiling water to the boiling point, without an automatic water-filling function, from which water is poured by holding the handle and tilting the body of the kettle;
 e) Induction cookers with one or more heating units, each unit having a rated power of 700 W to 3500 W;
 f) Microwave ovens, including combination microwave ovens, with a maximum rated input power of 2500 W or below, operating in the 2450 MHz ISM frequency band, which heat items and food in the cavity using electromagnetic energy as well as resistive electric heating elements.</t>
+  </si>
+  <si>
+    <t>Asia and Pacific, China</t>
   </si>
   <si>
     <t>Induction Cookstoves or Hobs, Rice Cookers, Microwaves, Electric Kettles</t>
   </si>
   <si>
     <t>GB/T4706.1
 ,   
                     GB/T4706.14
 ,   
                     GB/T4706.19
 ,   
                     GB/T4706.21
 ,   
                     GB4706.29
 ,   
                     GB/T18800—2017
 ,   
                     GB/T22089
 ,   
                     GB/T35758
 ,   
                     QB/T4408</t>
   </si>
   <si>
     <t>Cookstoves, Energy Efficiency</t>
@@ -3744,50 +3767,53 @@
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7FBCCD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28380-2012 Minimum allowable values of energy efficiency and energy grades for microcomputers</t>
   </si>
   <si>
     <t>This policy applies to general purpose microcomputers, including desktop computers with integrated display functions and portable PCs. Also applies to microcomputers with two or more independent graphic displays. Does not apply to microcomputers with rated power higher than 750W or portable computers with a display diagonal less than 0.2946m or 11.6 inches.</t>
   </si>
   <si>
     <t>,   
                     GB 28380-2012</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28380-2012-minimum-allowable-values-energy-efficiency-and-energy-grades-microcomputers</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E1CFD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28381-2012 Minimum allowable values of energy efficiency and evaluating values of energy conservation for centrifugal blower</t>
   </si>
   <si>
     <t>This policy covers centrifugal blowers.</t>
   </si>
   <si>
+    <t>Entered into force, New, To Be Superseded</t>
+  </si>
+  <si>
     <t>JB/T 2977; JB/T 3165; JB/T 7258</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28381-2012-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E151D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28736-2019 Minimum allowable values of energy efficiency and energy efficiency grades for welding machines</t>
   </si>
   <si>
     <t>This policy covers welding machines.</t>
   </si>
   <si>
     <t>GB/T 156; GB/T 2900.22; GB/T 8118; GB/T 8366; GB/T 14549-1993; GB 15578; GB/T 15579.1; GB/T 25301</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28736-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA9400FA80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 29142-2012 Minimum allowable values of energy efficiency and energy efficiency grades for single-capped electrodeless fluorescent lamps</t>
@@ -3916,50 +3942,96 @@
     <t>This policy covers cage three-phase high voltage induction motors.</t>
   </si>
   <si>
     <t>GB 755-2008; GB/T 1032-2012; GB 10068-2008; GB 10069.3-2008</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30254-2013-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-cage</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E8DAD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30255-2019 Minimum allowable values of energy efficiency and energy efficiency grades of LED products for indoor lighting</t>
   </si>
   <si>
     <t>This policy applies to non-directional self-ballasted LED-lamps for general lighting services.</t>
   </si>
   <si>
     <t>GB/T 24842; GB/T 24826; GB/T 24908; GB/T 29293; GB/T 29294; GB/T 29295; GB/T 29296; GB/T 31112</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=86000D0C5CB70E10E05397BE0A0A5BBB</t>
+  </si>
+  <si>
+    <t>GB 30255-2026 Minimum allowable values of energy efficiency and energy efficiency grades for crystalline silicon photovoltaic modules and inverters</t>
+  </si>
+  <si>
+    <t>This document specifies the energy efficiency grades, minimum allowable values of energy efficiency, and the test and calculation methods for crystalline silicon photovoltaic modules and grid-connected photovoltaic inverters.
+This standard applies to terrestrial n-type crystalline silicon photovoltaic modules and grid-connected photovoltaic inverters, where grid-connected photovoltaic inverters comprise central inverters, string inverters, and the grid-connected inverter portion of pre-assembled integrated photovoltaic inverter units.</t>
+  </si>
+  <si>
+    <t>Solar Energy Kits</t>
+  </si>
+  <si>
+    <t>Comparative Label, Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?mode=p&amp;id=WSQmieH%2F%2FXI%3D</t>
+  </si>
+  <si>
+    <t>GB 30255-2026 Minimum allowable values of energy efficiency and energy efficiency grades of LED products for indoor lighting</t>
+  </si>
+  <si>
+    <t>This standard applies to LED lighting products intended for general indoor illumination: LED downlights, directional integrated LED lamps, non-directional integrated LED lamps, LED high-bay lights, and double-capped retrofit LED lamps (hereinafter referred to as “double-capped LED lamps”).
+It does not apply to LED lighting products that emit non-white light, nor to products whose rated correlated color temperature (CCT) range includes values below 2700 K or above 6500 K.</t>
+  </si>
+  <si>
+    <t>Tubular Lamps, Non-Directional lamps, Directional Lamps</t>
+  </si>
+  <si>
+    <t>GB/T29293
+,   
+                    GB/T3901</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=4C3F6F0A5DC551C9E06397BE0A0AE746</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
   </si>
   <si>
     <t>GB 30531-2014 Minimum allowable values of energy efficiency and energy efficiency grades for commercial gas cooking appliances</t>
   </si>
   <si>
     <t>Applies to commercial gas-to-energy single stoves with rated thermal load of not more than 60 kW</t>
   </si>
   <si>
     <t>GB / T 13611</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30531-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7ED10D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30717-2019 Minimum allowable values of water efficiency and water efficiency grades for squatting pans</t>
   </si>
   <si>
     <t>It covers Squatting Toilets</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30717-2019-minimum-allowable-values-water-efficiency-and-water-efficiency-grades</t>
   </si>
@@ -4285,171 +4357,183 @@
   <si>
     <t>GB 38383-2019 The minimum allowable values of the energy, water consumption, and grades for dishwashers</t>
   </si>
   <si>
     <t>This policy covers dishwashers.</t>
   </si>
   <si>
     <t>Electricity, Water</t>
   </si>
   <si>
     <t>GB/T 20290-2016; QB/T 1520-2013</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-38383-2019-minimum-allowable-values-energy-water-consumption-and-grades-dishwashers</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9A0A4FA998CCD4A5E05397BE0A0AD02D</t>
   </si>
   <si>
     <t>GB 38383-2025 Minimum Allowable Values and Grades of the Energy Efficiency and Water Efficiency for Dishwashers</t>
   </si>
   <si>
     <t>This standard raises energy efficiency and water efficiency for electric dishwashers used at home. It will replace GB38383—2019 and will be effective starting April 2027.</t>
   </si>
   <si>
+    <t>September 2025</t>
+  </si>
+  <si>
     <t>GB/T20290—2024
 ,   
                     GB/T23119</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-38383-2025-minimum-allowable-values-and-grades-energy-efficiency-and-water-efficiency</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=3B49408EC3840811E06397BE0A0A2D54</t>
   </si>
   <si>
     <t>GB 38448-2019 Minimum allowable values and grades of the energy efficiency and water efficiency for smart water closets</t>
   </si>
   <si>
     <t>This policy covers smart water closets.</t>
   </si>
   <si>
+    <t>New, To Be Superseded</t>
+  </si>
+  <si>
     <t>GB/T 6952; GB/T 9195; GB/T 20810; GB 25502</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-38448-2019-minimum-allowable-values-and-grades-energy-efficiency-and-water-efficiency</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA93FFFA80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 38448-2025 Minimum allowable values and grades of the energy efficiency and water efficiency for smart toilets</t>
   </si>
   <si>
     <t>This standard revises energy efficiency and water efficiency standards and rating for smart toilets. It replaces GB 38448-2019 and will be effective starting April 2027.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-38448-2025-minimum-allowable-values-and-grades-energy-efficiency-and-water-efficiency-0</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=3B49408EC3850811E06397BE0A0A2D54</t>
   </si>
   <si>
+    <t>The standard raises energy efficiency and water efficiency for smart toilets. It will replace GB 38448-2019 and be effective starting April 2027.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-38448-2025-minimum-allowable-values-and-grades-energy-efficiency-and-water-efficiency</t>
+  </si>
+  <si>
     <t>GB 38449-2019 Minimum allowable values of energy efficiency and energy efficiency grade of regenerative rolling reheating furnace</t>
   </si>
   <si>
     <t>This policy covers regenerative rolling reheating furnaces.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-38449-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grade</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA93FFEA80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 38450-2019 Minimum allowable values of energy efficiency and energy efficiency grades of LED flat panel luminaires</t>
   </si>
   <si>
     <t>This policy covers LED flat panel luminaires.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-38450-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA94000A80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 39177-2020 Minimum allowable values of energy efficiency and energy efficiency grades for electric pressure cookers</t>
   </si>
   <si>
+    <t>This standard specifies the energy efficiency grades, MEPS, and test methods for electric pressure cookers. It applies to electric pressure cookers heated by electric heating elements or electromagnetic induction, with a rated power of not more than 2000 W, rated volume of no more than 10 L, and a rated cooking pressure of 40 kPa–140 kPa.</t>
+  </si>
+  <si>
+    <t>Kitchen</t>
+  </si>
+  <si>
+    <t>GB 39177-2020</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-39177-2020-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=AB2CA7A65EF23FD1E05397BE0A0A98CA</t>
+  </si>
+  <si>
     <t>MEPS for electric pressure cookers</t>
   </si>
   <si>
-    <t>Kitchen</t>
-[...4 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-39177-2020-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://cprc-clasp.ngo/index.php/policies/gb-39177-2020-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
   </si>
   <si>
     <t>GB/T 23118-2024 Household and Similar Tumble Dryer and Washer-Dryer</t>
   </si>
   <si>
     <t>This standard applies to tumble dryers and washer-dryer machines with a rated drying capacity greater than 1kg, designed for non-professional users in households and similar environments. Standard Specifications:
 - Drying Performance
 - Energy Consumption
 - Water Usage
 - Program Time
 - Drying Uniformity
 - Condensation Efficiency
 - Noise Level
 - Off/Standby Power
 - Fluffiness Performance
 - Wrinkle Removal Performance
 - Washing Performance for Washer-Dryer Combo Machines
 - Washing-Drying Performance
 - Grading for Indicators: Energy Consumption, Water Usage, Noise, and Other Relevant Factors</t>
   </si>
   <si>
     <t>Clothes Dryers, Washer and Dryers</t>
   </si>
   <si>
     <t>Quality Standard</t>
   </si>
   <si>
     <t>January 2025</t>
   </si>
   <si>
     <t>SAMR, SAC</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gbt-23118-2024-household-and-similar-tumble-dryer-and-washer-dryer</t>
   </si>
   <si>
-    <t>https://www.codeofchina.com/standard/GBT23118-2024.html</t>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=234D7936AA97E194E06397BE0A0AA0A9</t>
   </si>
   <si>
     <t>GB/T 35606-2017 Green product assessment-Solar water heating system</t>
   </si>
   <si>
     <t>Green product standard for solar water heating system.</t>
   </si>
   <si>
     <t>Water, Water Heating</t>
   </si>
   <si>
     <t>GB/T 35606-2017, GB 26969</t>
   </si>
   <si>
     <t>The State Administration for Market Regulation of China (SAMR) and The Standard…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gbt-35606-2017-green-product-assessment-solar-water-heating-system</t>
   </si>
   <si>
     <t>https://openstd.samr.gov.cn/bzgk/gb/newGbInfo?hcno=FA9296E42AAB4BC2E38DCE34C6EDE596</t>
   </si>
   <si>
     <t>GB/T 39761.1-2021 Green product assessment-Household electric appliances-Part 1: Refrigerators, air-conditioners and washing machines</t>
   </si>
@@ -4481,50 +4565,79 @@
     <t>GB/T16665
 ,</t>
   </si>
   <si>
     <t>National Technical Committee on Compressor Standardization</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gbt45785-2025-evaluation-energy-performance-compressed-air-stations</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=36DE96AA3EC8CD71E06397BE0A0A23D9</t>
   </si>
   <si>
     <t>GB19043-2013 Minimum allowable values of energy efficiency grades of double-capped fluorescent lamps for general lighting service</t>
   </si>
   <si>
     <t>Applies to non-directional self-ballasted LED lamps with the rated rated power of 2W-60W; rated voltage of 220V; frequency 50Hz</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb19043-2013-minimum-allowable-values-energy-efficiency-grades-double-capped-fluorescent</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E6C0D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
+    <t>GB28381-2026: Minimum allowable values of energy efficiency and energy efficiency grades for blowers</t>
+  </si>
+  <si>
+    <t>This document specifies the energy efficiency grades, technical requirements, and test methods for turbo blowers and positive displacement blowers.
+This document applies to general-purpose blowers conveying air with a discharge pressure (gauge) of 30 kPa–200 kPa, or an overall pressure ratio of 1.3–3.0, including:
+Mechanically supported centrifugal blowers with an inlet flow rate of 500 m³/h–1,000,000 m³/h;
+Axial flow blowers with an inlet flow rate of 60,000 m³/h–1,000,000 m³/h;
+Suspension centrifugal blowers with an inlet flow rate of 500 m³/h–400,000 m³/h.
+This document applies to single-stage Roots blowers conveying air with an inlet temperature no higher than 45 °C and a standardized volumetric flow rate of 1 m³/min–1,250 m³/min, including:
+Positive-pressure Roots blowers with a pressure rise of 9.8 kPa–98 kPa;
+Negative-pressure Roots blowers with a pressure rise of 9.8 kPa–49 kPa.
+This document applies to screw blowers conveying air with a standardized volumetric flow rate of 2 m³/min–200 m³/min and a pressure rise of 39.2 kPa–245 kPa.</t>
+  </si>
+  <si>
+    <t>Motor Driven Equipment</t>
+  </si>
+  <si>
+    <t>June 2026</t>
+  </si>
+  <si>
+    <t>National Development and Reform Commission (NDRC); National Standardization Adm…</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb28381-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=4E648C80B6AB7D11E06397BE0A0ADEF1</t>
+  </si>
+  <si>
     <t>GB30720—2025 Minimum allowable values of energy efficiency and energy efficiency grades for gas cooking appliances</t>
   </si>
   <si>
     <t>This revised energy efficiency standards and grades apply to household gas stoves and integrated stoves using utility gas with a rated heat load not exceeding 5.23 kW, and commercial cooking stoves with a rated heat load not exceeding 60 kW, large pot stoves with a rated heat load not exceeding 80 kW, and water-jacketed or steam-generating steam cabinets and steam generators with a rated heat load not exceeding 80 kW.</t>
   </si>
   <si>
     <t>Steam Cookers, LPG Stoves, Cooktops or Hobs</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb30720-2025-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-gas</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=301E0388CB71788DE06397BE0A0AE1B4</t>
   </si>
   <si>
     <t>IEC TS 62258-9-8:2020</t>
   </si>
   <si>
     <t>Quality standards for standalone off-grid solar products (pico-PV and SHS kits) up to 350 Wp.</t>
   </si>
   <si>
     <t>Renewable Energy Systems, Solar Energy Kits</t>
   </si>
   <si>
     <t>August 2022</t>
@@ -4535,90 +4648,84 @@
   <si>
     <t>Standardization Administration of China (SAC)</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/iec-ts-62258-9-82020</t>
   </si>
   <si>
     <t>https://item.jd.com/10054560130198.html</t>
   </si>
   <si>
     <t>MEPS and labeling schemes for refrigerators, refrigerator-freezers and freezers</t>
   </si>
   <si>
     <t>The standard specifies the energy performance, capacity and labelling of household refrigerators, refrigerator-freezers and freezers. The requirements in this Standard are not applicable to electrically operated refrigerators employing an absorption refrigeration system and for commercial refrigerators, refrigerators-freezers and freezers.</t>
   </si>
   <si>
     <t>Qatar</t>
   </si>
   <si>
     <t>Freezers-only</t>
   </si>
   <si>
-    <t>Comparative Label, Minimum Performance Standard</t>
-[...1 lines deleted...]
-  <si>
     <t>October 2019</t>
   </si>
   <si>
     <t>General Electricity &amp; Water Corporation</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/meps-and-labeling-schemes-refrigerators-refrigerator-freezers-and-freezers</t>
   </si>
   <si>
     <t>https://docs.wto.org/dol2fe/Pages/FE_Search/FE_S_S009-DP.aspx?language=E&amp;HasEnglishRecord=True&amp;HasFrenchRecord=True&amp;HasSpanishRecord=False&amp;CatalogueIdList=234359,234362,227938,228303,231379,234295,234377,234291,234289,234290&amp;CurrentCatalogueIdIndex=9&amp;FullT</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/meps-and-labeling-schemes-refrigerators-refrigerator-freezers-and-freezers-0</t>
   </si>
   <si>
     <t>MEPS and labeling schemes for split unit air conditioners</t>
   </si>
   <si>
     <t>Under new regulations, the energy efficiency ratio (EER) of split unit air-conditioners will be increased from existing 9.5 EER to 10.5 EER.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/meps-and-labeling-schemes-split-unit-air-conditioners</t>
   </si>
   <si>
     <t>https://thepeninsulaqatar.com/article/08/06/2019/New-regulations-to-make-electric-appliances-more-energy-efficient</t>
   </si>
   <si>
     <t>Ministerial Guidelines on Minimum Standard Requirements for Solar Home Systems</t>
   </si>
   <si>
     <t>Covers stand-alone photovoltaic power systems; defines the minimum service level energy requirements for an off-grid solar home system; cover the corresponding minimum requirements for the off-grid solar home system accessories such as Lamps, Cables, Batteries, Solar Photovoltaic Panel, Charge controller, installation requirements and other accessories required for off-grid solar home system installation to ensure safety of end users and quality of the system as well as quality of service.</t>
   </si>
   <si>
     <t>Rwanda</t>
-  </si>
-[...1 lines deleted...]
-    <t>Solar Energy Kits</t>
   </si>
   <si>
     <t>March 2022</t>
   </si>
   <si>
     <t>Rwanda Ministry of Infrastructure</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/ministerial-guidelines-minimum-standard-requirements-solar-home-systems</t>
   </si>
   <si>
     <t>https://www.mininfra.gov.rw/fileadmin/user_upload/Mininfra/Documents/Energy_Docs/Ministerial_Guidelines_on_minimum_requirements_for_solar_home_systems.pdf</t>
   </si>
   <si>
     <t>Rwanda MEPS for Air Conditioners</t>
   </si>
   <si>
     <t>This is a national cooling strategy establishes minimum energy perfomance standards for cooling equipments( Refrigerators and Air conditioners).</t>
   </si>
   <si>
     <t>Under development</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
@@ -4976,51 +5083,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P287"/>
+  <dimension ref="A1:P293"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="244.083" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="805.66" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="136.681" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="186.24" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="403.33" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -13890,5220 +13997,5514 @@
       </c>
       <c r="P181" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
         <v>986</v>
       </c>
       <c r="B182" t="s">
         <v>987</v>
       </c>
       <c r="C182" t="s">
         <v>18</v>
       </c>
       <c r="D182" t="s">
         <v>253</v>
       </c>
       <c r="E182" t="s">
         <v>20</v>
       </c>
       <c r="F182" t="s">
         <v>968</v>
       </c>
       <c r="G182" t="s">
-        <v>75</v>
+        <v>974</v>
       </c>
       <c r="H182">
         <v>1989</v>
       </c>
       <c r="I182">
         <v>2013</v>
       </c>
       <c r="J182" t="s">
         <v>51</v>
       </c>
       <c r="K182" t="s">
         <v>24</v>
       </c>
       <c r="L182" t="s">
         <v>254</v>
       </c>
       <c r="M182" t="s">
         <v>26</v>
       </c>
       <c r="N182" t="s">
         <v>34</v>
       </c>
       <c r="O182" t="s">
         <v>988</v>
       </c>
       <c r="P182" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
         <v>990</v>
       </c>
       <c r="B183" t="s">
-        <v>142</v>
+        <v>991</v>
       </c>
       <c r="C183" t="s">
         <v>18</v>
       </c>
       <c r="D183" t="s">
-        <v>143</v>
+        <v>992</v>
       </c>
       <c r="E183" t="s">
         <v>20</v>
       </c>
       <c r="F183" t="s">
         <v>968</v>
       </c>
       <c r="G183" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H183">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="I183"/>
+        <v>1989</v>
+      </c>
+      <c r="I183">
+        <v>2026</v>
+      </c>
       <c r="J183" t="s">
-        <v>23</v>
+        <v>993</v>
       </c>
       <c r="K183" t="s">
         <v>24</v>
       </c>
-      <c r="L183" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L183"/>
       <c r="M183" t="s">
-        <v>976</v>
+        <v>26</v>
       </c>
       <c r="N183" t="s">
         <v>34</v>
       </c>
       <c r="O183" t="s">
-        <v>991</v>
+        <v>994</v>
       </c>
       <c r="P183" t="s">
-        <v>992</v>
+        <v>995</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>993</v>
+        <v>996</v>
       </c>
       <c r="B184" t="s">
-        <v>994</v>
+        <v>142</v>
       </c>
       <c r="C184" t="s">
         <v>18</v>
       </c>
       <c r="D184" t="s">
-        <v>995</v>
+        <v>143</v>
       </c>
       <c r="E184" t="s">
         <v>20</v>
       </c>
       <c r="F184" t="s">
         <v>968</v>
       </c>
       <c r="G184" t="s">
-        <v>75</v>
+        <v>997</v>
       </c>
       <c r="H184">
         <v>1989</v>
       </c>
       <c r="I184">
-        <v>2009</v>
+        <v>2017</v>
       </c>
       <c r="J184" t="s">
-        <v>51</v>
+        <v>998</v>
       </c>
       <c r="K184" t="s">
         <v>24</v>
       </c>
       <c r="L184" t="s">
-        <v>190</v>
+        <v>144</v>
       </c>
       <c r="M184" t="s">
-        <v>26</v>
+        <v>976</v>
       </c>
       <c r="N184" t="s">
         <v>34</v>
       </c>
       <c r="O184" t="s">
-        <v>996</v>
+        <v>999</v>
       </c>
       <c r="P184" t="s">
-        <v>997</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>998</v>
+        <v>1001</v>
       </c>
       <c r="B185" t="s">
-        <v>999</v>
+        <v>1002</v>
       </c>
       <c r="C185" t="s">
         <v>18</v>
       </c>
       <c r="D185" t="s">
-        <v>995</v>
+        <v>1003</v>
       </c>
       <c r="E185" t="s">
         <v>20</v>
       </c>
       <c r="F185" t="s">
         <v>968</v>
       </c>
       <c r="G185" t="s">
-        <v>75</v>
+        <v>997</v>
       </c>
       <c r="H185">
         <v>1989</v>
       </c>
       <c r="I185">
-        <v>2021</v>
+        <v>2009</v>
       </c>
       <c r="J185" t="s">
-        <v>1000</v>
+        <v>998</v>
       </c>
       <c r="K185" t="s">
         <v>24</v>
       </c>
       <c r="L185" t="s">
-        <v>1001</v>
+        <v>190</v>
       </c>
       <c r="M185" t="s">
-        <v>1002</v>
+        <v>26</v>
       </c>
       <c r="N185" t="s">
         <v>34</v>
       </c>
       <c r="O185" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="P185" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="B186" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="C186" t="s">
         <v>18</v>
       </c>
       <c r="D186" t="s">
-        <v>624</v>
+        <v>1003</v>
       </c>
       <c r="E186" t="s">
         <v>20</v>
       </c>
       <c r="F186" t="s">
         <v>968</v>
       </c>
       <c r="G186" t="s">
         <v>75</v>
       </c>
       <c r="H186">
-        <v>2000</v>
+        <v>1989</v>
       </c>
       <c r="I186">
-        <v>2012</v>
+        <v>2021</v>
       </c>
       <c r="J186" t="s">
-        <v>51</v>
+        <v>998</v>
       </c>
       <c r="K186" t="s">
         <v>24</v>
       </c>
       <c r="L186" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="M186" t="s">
-        <v>26</v>
+        <v>1009</v>
       </c>
       <c r="N186" t="s">
         <v>34</v>
       </c>
       <c r="O186" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="P186" t="s">
-        <v>1009</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>1010</v>
+        <v>1012</v>
       </c>
       <c r="B187" t="s">
-        <v>1011</v>
+        <v>1013</v>
       </c>
       <c r="C187" t="s">
         <v>18</v>
       </c>
       <c r="D187" t="s">
-        <v>1012</v>
+        <v>624</v>
       </c>
       <c r="E187" t="s">
         <v>20</v>
       </c>
       <c r="F187" t="s">
         <v>968</v>
       </c>
       <c r="G187" t="s">
-        <v>75</v>
+        <v>997</v>
       </c>
       <c r="H187">
-        <v>1999</v>
+        <v>2000</v>
       </c>
       <c r="I187">
-        <v>2022</v>
+        <v>2012</v>
       </c>
       <c r="J187" t="s">
-        <v>1013</v>
+        <v>998</v>
       </c>
       <c r="K187" t="s">
         <v>24</v>
       </c>
-      <c r="L187"/>
+      <c r="L187" t="s">
+        <v>1014</v>
+      </c>
       <c r="M187" t="s">
-        <v>1002</v>
+        <v>26</v>
       </c>
       <c r="N187" t="s">
         <v>34</v>
       </c>
       <c r="O187" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="P187" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="B188" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="C188" t="s">
         <v>18</v>
       </c>
       <c r="D188" t="s">
-        <v>57</v>
+        <v>1019</v>
       </c>
       <c r="E188" t="s">
         <v>20</v>
       </c>
       <c r="F188" t="s">
         <v>968</v>
       </c>
       <c r="G188" t="s">
         <v>75</v>
       </c>
       <c r="H188">
-        <v>2002</v>
+        <v>1999</v>
       </c>
       <c r="I188">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="J188" t="s">
-        <v>23</v>
+        <v>998</v>
       </c>
       <c r="K188" t="s">
         <v>24</v>
       </c>
-      <c r="L188" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L188"/>
       <c r="M188" t="s">
-        <v>26</v>
+        <v>1009</v>
       </c>
       <c r="N188" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="O188" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="P188" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="B189" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="C189" t="s">
         <v>18</v>
       </c>
       <c r="D189" t="s">
-        <v>259</v>
+        <v>57</v>
       </c>
       <c r="E189" t="s">
         <v>20</v>
       </c>
       <c r="F189" t="s">
         <v>968</v>
       </c>
       <c r="G189" t="s">
         <v>75</v>
       </c>
       <c r="H189">
-        <v>2003</v>
+        <v>2002</v>
       </c>
       <c r="I189">
-        <v>2013</v>
+        <v>2021</v>
       </c>
       <c r="J189" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="K189" t="s">
         <v>24</v>
       </c>
       <c r="L189" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="M189" t="s">
         <v>26</v>
       </c>
       <c r="N189" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="O189" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="P189" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="B190" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="C190" t="s">
         <v>18</v>
       </c>
       <c r="D190" t="s">
-        <v>195</v>
+        <v>259</v>
       </c>
       <c r="E190" t="s">
         <v>20</v>
       </c>
       <c r="F190" t="s">
         <v>968</v>
       </c>
       <c r="G190" t="s">
         <v>75</v>
       </c>
       <c r="H190">
-        <v>2009</v>
+        <v>2003</v>
       </c>
       <c r="I190">
-        <v>2020</v>
+        <v>2013</v>
       </c>
       <c r="J190" t="s">
         <v>51</v>
       </c>
       <c r="K190" t="s">
         <v>24</v>
       </c>
       <c r="L190" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="M190" t="s">
         <v>26</v>
       </c>
       <c r="N190" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="O190" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="P190" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="B191" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="C191" t="s">
         <v>18</v>
       </c>
       <c r="D191" t="s">
-        <v>259</v>
+        <v>195</v>
       </c>
       <c r="E191" t="s">
-        <v>330</v>
+        <v>20</v>
       </c>
       <c r="F191" t="s">
         <v>968</v>
       </c>
       <c r="G191" t="s">
         <v>75</v>
       </c>
       <c r="H191">
-        <v>2003</v>
+        <v>2009</v>
       </c>
       <c r="I191">
-        <v>2014</v>
+        <v>2020</v>
       </c>
       <c r="J191" t="s">
         <v>51</v>
       </c>
       <c r="K191" t="s">
         <v>24</v>
       </c>
       <c r="L191" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="M191" t="s">
         <v>26</v>
       </c>
       <c r="N191" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="O191" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="P191" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="B192" t="s">
-        <v>723</v>
+        <v>1038</v>
       </c>
       <c r="C192" t="s">
         <v>18</v>
       </c>
       <c r="D192" t="s">
-        <v>45</v>
+        <v>259</v>
       </c>
       <c r="E192" t="s">
-        <v>20</v>
+        <v>330</v>
       </c>
       <c r="F192" t="s">
         <v>968</v>
       </c>
       <c r="G192" t="s">
         <v>75</v>
       </c>
       <c r="H192">
-        <v>2005</v>
+        <v>2003</v>
       </c>
       <c r="I192">
-        <v>2005</v>
+        <v>2014</v>
       </c>
       <c r="J192" t="s">
         <v>51</v>
       </c>
       <c r="K192" t="s">
         <v>24</v>
       </c>
       <c r="L192" t="s">
-        <v>46</v>
+        <v>1039</v>
       </c>
       <c r="M192" t="s">
         <v>26</v>
       </c>
       <c r="N192" t="s">
         <v>34</v>
       </c>
       <c r="O192" t="s">
-        <v>1037</v>
+        <v>1040</v>
       </c>
       <c r="P192" t="s">
-        <v>1038</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>1039</v>
+        <v>1042</v>
       </c>
       <c r="B193" t="s">
-        <v>1040</v>
+        <v>723</v>
       </c>
       <c r="C193" t="s">
         <v>18</v>
       </c>
       <c r="D193" t="s">
-        <v>624</v>
+        <v>45</v>
       </c>
       <c r="E193" t="s">
         <v>20</v>
       </c>
       <c r="F193" t="s">
         <v>968</v>
       </c>
       <c r="G193" t="s">
         <v>75</v>
       </c>
       <c r="H193">
         <v>2005</v>
       </c>
       <c r="I193">
         <v>2005</v>
       </c>
       <c r="J193" t="s">
         <v>51</v>
       </c>
       <c r="K193" t="s">
         <v>24</v>
       </c>
       <c r="L193" t="s">
-        <v>625</v>
+        <v>46</v>
       </c>
       <c r="M193" t="s">
         <v>26</v>
       </c>
       <c r="N193" t="s">
         <v>34</v>
       </c>
       <c r="O193" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="P193" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
       <c r="B194" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="C194" t="s">
         <v>18</v>
       </c>
       <c r="D194" t="s">
-        <v>220</v>
+        <v>624</v>
       </c>
       <c r="E194" t="s">
         <v>20</v>
       </c>
       <c r="F194" t="s">
         <v>968</v>
       </c>
       <c r="G194" t="s">
-        <v>75</v>
+        <v>997</v>
       </c>
       <c r="H194">
-        <v>1989</v>
+        <v>2005</v>
       </c>
       <c r="I194">
-        <v>2018</v>
+        <v>2004</v>
       </c>
       <c r="J194" t="s">
-        <v>51</v>
+        <v>998</v>
       </c>
       <c r="K194" t="s">
         <v>24</v>
       </c>
       <c r="L194" t="s">
-        <v>149</v>
+        <v>625</v>
       </c>
       <c r="M194" t="s">
         <v>26</v>
       </c>
       <c r="N194" t="s">
         <v>34</v>
       </c>
       <c r="O194" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="P194" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="B195" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="C195" t="s">
         <v>18</v>
       </c>
       <c r="D195" t="s">
-        <v>68</v>
+        <v>220</v>
       </c>
       <c r="E195" t="s">
         <v>20</v>
       </c>
       <c r="F195" t="s">
         <v>968</v>
       </c>
       <c r="G195" t="s">
         <v>75</v>
       </c>
       <c r="H195">
-        <v>2004</v>
+        <v>1989</v>
       </c>
       <c r="I195">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="J195" t="s">
         <v>51</v>
       </c>
       <c r="K195" t="s">
         <v>24</v>
       </c>
       <c r="L195" t="s">
-        <v>1049</v>
+        <v>149</v>
       </c>
       <c r="M195" t="s">
         <v>26</v>
       </c>
       <c r="N195" t="s">
         <v>34</v>
       </c>
       <c r="O195" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="P195" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="B196" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="C196" t="s">
         <v>18</v>
       </c>
       <c r="D196" t="s">
-        <v>1054</v>
+        <v>68</v>
       </c>
       <c r="E196" t="s">
         <v>20</v>
       </c>
       <c r="F196" t="s">
         <v>968</v>
       </c>
       <c r="G196" t="s">
+        <v>75</v>
+      </c>
+      <c r="H196">
+        <v>2004</v>
+      </c>
+      <c r="I196">
+        <v>2017</v>
+      </c>
+      <c r="J196" t="s">
+        <v>51</v>
+      </c>
+      <c r="K196" t="s">
+        <v>24</v>
+      </c>
+      <c r="L196" t="s">
         <v>1055</v>
       </c>
-      <c r="H196">
-[...9 lines deleted...]
-      <c r="L196" t="s">
+      <c r="M196" t="s">
+        <v>26</v>
+      </c>
+      <c r="N196" t="s">
+        <v>34</v>
+      </c>
+      <c r="O196" t="s">
         <v>1056</v>
       </c>
-      <c r="M196" t="s">
+      <c r="P196" t="s">
         <v>1057</v>
-      </c>
-[...7 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B197" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C197" t="s">
+        <v>18</v>
+      </c>
+      <c r="D197" t="s">
         <v>1060</v>
-      </c>
-[...7 lines deleted...]
-        <v>214</v>
       </c>
       <c r="E197" t="s">
         <v>20</v>
       </c>
       <c r="F197" t="s">
         <v>968</v>
       </c>
       <c r="G197" t="s">
-        <v>75</v>
+        <v>1061</v>
       </c>
       <c r="H197">
-        <v>2010</v>
-[...3 lines deleted...]
-      </c>
+        <v>2024</v>
+      </c>
+      <c r="I197"/>
       <c r="J197" t="s">
-        <v>23</v>
+        <v>969</v>
       </c>
       <c r="K197" t="s">
         <v>24</v>
       </c>
       <c r="L197" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="M197" t="s">
-        <v>26</v>
+        <v>1063</v>
       </c>
       <c r="N197" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="O197" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="P197" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
       <c r="B198" t="s">
-        <v>1065</v>
+        <v>469</v>
       </c>
       <c r="C198" t="s">
         <v>18</v>
       </c>
       <c r="D198" t="s">
-        <v>373</v>
+        <v>214</v>
       </c>
       <c r="E198" t="s">
         <v>20</v>
       </c>
       <c r="F198" t="s">
         <v>968</v>
       </c>
       <c r="G198" t="s">
         <v>75</v>
       </c>
       <c r="H198">
-        <v>2005</v>
+        <v>2010</v>
       </c>
       <c r="I198">
-        <v>2011</v>
+        <v>2021</v>
       </c>
       <c r="J198" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="K198" t="s">
         <v>24</v>
       </c>
       <c r="L198" t="s">
-        <v>374</v>
+        <v>1067</v>
       </c>
       <c r="M198" t="s">
         <v>26</v>
       </c>
       <c r="N198" t="s">
         <v>27</v>
       </c>
       <c r="O198" t="s">
-        <v>1066</v>
+        <v>1068</v>
       </c>
       <c r="P198" t="s">
-        <v>1067</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
       <c r="B199" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="C199" t="s">
         <v>18</v>
       </c>
       <c r="D199" t="s">
-        <v>208</v>
+        <v>373</v>
       </c>
       <c r="E199" t="s">
         <v>20</v>
       </c>
       <c r="F199" t="s">
         <v>968</v>
       </c>
       <c r="G199" t="s">
         <v>75</v>
       </c>
       <c r="H199">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="I199">
-        <v>2024</v>
+        <v>2011</v>
       </c>
       <c r="J199" t="s">
-        <v>969</v>
+        <v>51</v>
       </c>
       <c r="K199" t="s">
         <v>24</v>
       </c>
       <c r="L199" t="s">
-        <v>1070</v>
+        <v>374</v>
       </c>
       <c r="M199" t="s">
         <v>26</v>
       </c>
       <c r="N199" t="s">
         <v>27</v>
       </c>
       <c r="O199" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="P199" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="B200" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="C200" t="s">
         <v>18</v>
       </c>
       <c r="D200" t="s">
-        <v>624</v>
+        <v>208</v>
       </c>
       <c r="E200" t="s">
         <v>20</v>
       </c>
       <c r="F200" t="s">
         <v>968</v>
       </c>
       <c r="G200" t="s">
         <v>75</v>
       </c>
       <c r="H200">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="I200">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="J200" t="s">
-        <v>51</v>
+        <v>969</v>
       </c>
       <c r="K200" t="s">
         <v>24</v>
       </c>
       <c r="L200" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="M200" t="s">
         <v>26</v>
       </c>
       <c r="N200" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="O200" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="P200" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="B201" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="C201" t="s">
         <v>18</v>
       </c>
       <c r="D201" t="s">
-        <v>259</v>
+        <v>624</v>
       </c>
       <c r="E201" t="s">
-        <v>330</v>
+        <v>20</v>
       </c>
       <c r="F201" t="s">
         <v>968</v>
       </c>
       <c r="G201" t="s">
-        <v>75</v>
+        <v>997</v>
       </c>
       <c r="H201">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="I201">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="J201" t="s">
-        <v>51</v>
+        <v>998</v>
       </c>
       <c r="K201" t="s">
         <v>24</v>
       </c>
       <c r="L201" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="M201" t="s">
-        <v>1081</v>
+        <v>26</v>
       </c>
       <c r="N201" t="s">
         <v>34</v>
       </c>
       <c r="O201" t="s">
         <v>1082</v>
       </c>
       <c r="P201" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
         <v>1084</v>
       </c>
       <c r="B202" t="s">
         <v>1085</v>
       </c>
       <c r="C202" t="s">
         <v>18</v>
       </c>
       <c r="D202" t="s">
-        <v>159</v>
+        <v>259</v>
       </c>
       <c r="E202" t="s">
-        <v>20</v>
+        <v>330</v>
       </c>
       <c r="F202" t="s">
         <v>968</v>
       </c>
       <c r="G202" t="s">
         <v>75</v>
       </c>
       <c r="H202">
-        <v>2006</v>
+        <v>2003</v>
       </c>
       <c r="I202">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="J202" t="s">
         <v>51</v>
       </c>
       <c r="K202" t="s">
-        <v>160</v>
+        <v>24</v>
       </c>
       <c r="L202" t="s">
         <v>1086</v>
       </c>
       <c r="M202" t="s">
-        <v>26</v>
+        <v>1087</v>
       </c>
       <c r="N202" t="s">
         <v>34</v>
       </c>
       <c r="O202" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="P202" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="B203" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="C203" t="s">
         <v>18</v>
       </c>
       <c r="D203" t="s">
-        <v>650</v>
+        <v>159</v>
       </c>
       <c r="E203" t="s">
         <v>20</v>
       </c>
       <c r="F203" t="s">
         <v>968</v>
       </c>
       <c r="G203" t="s">
         <v>75</v>
       </c>
       <c r="H203">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="I203">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="J203" t="s">
         <v>51</v>
       </c>
       <c r="K203" t="s">
-        <v>24</v>
+        <v>160</v>
       </c>
       <c r="L203" t="s">
-        <v>651</v>
+        <v>1092</v>
       </c>
       <c r="M203" t="s">
         <v>26</v>
       </c>
       <c r="N203" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="O203" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="P203" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>1093</v>
+        <v>1095</v>
       </c>
       <c r="B204" t="s">
-        <v>1094</v>
+        <v>1096</v>
       </c>
       <c r="C204" t="s">
-        <v>1095</v>
+        <v>18</v>
       </c>
       <c r="D204" t="s">
-        <v>1096</v>
+        <v>650</v>
       </c>
       <c r="E204" t="s">
         <v>20</v>
       </c>
       <c r="F204" t="s">
         <v>968</v>
       </c>
       <c r="G204" t="s">
-        <v>8</v>
+        <v>1097</v>
       </c>
       <c r="H204">
         <v>2007</v>
       </c>
       <c r="I204">
-        <v>2025</v>
+        <v>2013</v>
       </c>
       <c r="J204" t="s">
-        <v>1097</v>
+        <v>51</v>
       </c>
       <c r="K204" t="s">
         <v>24</v>
       </c>
       <c r="L204" t="s">
+        <v>651</v>
+      </c>
+      <c r="M204" t="s">
+        <v>26</v>
+      </c>
+      <c r="N204" t="s">
+        <v>27</v>
+      </c>
+      <c r="O204" t="s">
         <v>1098</v>
       </c>
-      <c r="M204" t="s">
-[...5 lines deleted...]
-      <c r="O204" t="s">
+      <c r="P204" t="s">
         <v>1099</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B205" t="s">
         <v>1101</v>
       </c>
-      <c r="B205" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C205" t="s">
         <v>18</v>
       </c>
       <c r="D205" t="s">
-        <v>39</v>
+        <v>1102</v>
       </c>
       <c r="E205" t="s">
         <v>20</v>
       </c>
       <c r="F205" t="s">
         <v>968</v>
       </c>
       <c r="G205" t="s">
-        <v>75</v>
+        <v>8</v>
       </c>
       <c r="H205">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="I205">
-        <v>2008</v>
+        <v>2025</v>
       </c>
       <c r="J205" t="s">
-        <v>51</v>
+        <v>1103</v>
       </c>
       <c r="K205" t="s">
         <v>24</v>
       </c>
       <c r="L205" t="s">
-        <v>167</v>
+        <v>1104</v>
       </c>
       <c r="M205" t="s">
-        <v>26</v>
+        <v>976</v>
       </c>
       <c r="N205" t="s">
         <v>34</v>
       </c>
       <c r="O205" t="s">
-        <v>1102</v>
+        <v>1105</v>
       </c>
       <c r="P205" t="s">
-        <v>1103</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>1104</v>
+        <v>1107</v>
       </c>
       <c r="B206" t="s">
-        <v>402</v>
+        <v>446</v>
       </c>
       <c r="C206" t="s">
         <v>18</v>
       </c>
       <c r="D206" t="s">
-        <v>220</v>
+        <v>39</v>
       </c>
       <c r="E206" t="s">
         <v>20</v>
       </c>
       <c r="F206" t="s">
         <v>968</v>
       </c>
       <c r="G206" t="s">
         <v>75</v>
       </c>
       <c r="H206">
-        <v>1989</v>
+        <v>2008</v>
       </c>
       <c r="I206">
-        <v>2020</v>
+        <v>2008</v>
       </c>
       <c r="J206" t="s">
-        <v>23</v>
+        <v>51</v>
       </c>
       <c r="K206" t="s">
         <v>24</v>
       </c>
       <c r="L206" t="s">
-        <v>1105</v>
+        <v>167</v>
       </c>
       <c r="M206" t="s">
-        <v>976</v>
+        <v>26</v>
       </c>
       <c r="N206" t="s">
         <v>34</v>
       </c>
       <c r="O206" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
       <c r="P206" t="s">
-        <v>1107</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>1108</v>
+        <v>1110</v>
       </c>
       <c r="B207" t="s">
-        <v>1109</v>
+        <v>402</v>
       </c>
       <c r="C207" t="s">
         <v>18</v>
       </c>
       <c r="D207" t="s">
-        <v>1110</v>
+        <v>220</v>
       </c>
       <c r="E207" t="s">
         <v>20</v>
       </c>
       <c r="F207" t="s">
         <v>968</v>
       </c>
       <c r="G207" t="s">
         <v>75</v>
       </c>
       <c r="H207">
-        <v>2008</v>
+        <v>1989</v>
       </c>
       <c r="I207">
-        <v>2015</v>
+        <v>2020</v>
       </c>
       <c r="J207" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="K207" t="s">
         <v>24</v>
       </c>
       <c r="L207" t="s">
         <v>1111</v>
       </c>
       <c r="M207" t="s">
-        <v>26</v>
+        <v>976</v>
       </c>
       <c r="N207" t="s">
         <v>34</v>
       </c>
       <c r="O207" t="s">
         <v>1112</v>
       </c>
       <c r="P207" t="s">
         <v>1113</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
         <v>1114</v>
       </c>
       <c r="B208" t="s">
         <v>1115</v>
       </c>
       <c r="C208" t="s">
-        <v>1095</v>
+        <v>18</v>
       </c>
       <c r="D208" t="s">
         <v>1116</v>
       </c>
       <c r="E208" t="s">
         <v>20</v>
       </c>
       <c r="F208" t="s">
         <v>968</v>
       </c>
       <c r="G208" t="s">
-        <v>75</v>
+        <v>997</v>
       </c>
       <c r="H208">
         <v>2008</v>
       </c>
       <c r="I208">
-        <v>2024</v>
+        <v>2014</v>
       </c>
       <c r="J208" t="s">
-        <v>1000</v>
+        <v>998</v>
       </c>
       <c r="K208" t="s">
         <v>24</v>
       </c>
       <c r="L208" t="s">
         <v>1117</v>
       </c>
       <c r="M208" t="s">
-        <v>1002</v>
+        <v>26</v>
       </c>
       <c r="N208" t="s">
+        <v>34</v>
+      </c>
+      <c r="O208" t="s">
         <v>1118</v>
       </c>
-      <c r="O208" t="s">
+      <c r="P208" t="s">
         <v>1119</v>
-      </c>
-[...1 lines deleted...]
-        <v>1120</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
+        <v>1120</v>
+      </c>
+      <c r="B209" t="s">
         <v>1121</v>
       </c>
-      <c r="B209" t="s">
+      <c r="C209" t="s">
         <v>1122</v>
       </c>
-      <c r="C209" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D209" t="s">
-        <v>19</v>
+        <v>1123</v>
       </c>
       <c r="E209" t="s">
         <v>20</v>
       </c>
       <c r="F209" t="s">
         <v>968</v>
       </c>
       <c r="G209" t="s">
         <v>75</v>
       </c>
       <c r="H209">
         <v>2008</v>
       </c>
       <c r="I209">
-        <v>2008</v>
+        <v>2024</v>
       </c>
       <c r="J209" t="s">
-        <v>51</v>
+        <v>998</v>
       </c>
       <c r="K209" t="s">
         <v>24</v>
       </c>
       <c r="L209" t="s">
-        <v>25</v>
+        <v>1124</v>
       </c>
       <c r="M209" t="s">
-        <v>26</v>
+        <v>1009</v>
       </c>
       <c r="N209" t="s">
-        <v>27</v>
+        <v>1125</v>
       </c>
       <c r="O209" t="s">
-        <v>1123</v>
+        <v>1126</v>
       </c>
       <c r="P209" t="s">
-        <v>1124</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>1125</v>
+        <v>1128</v>
       </c>
       <c r="B210" t="s">
-        <v>1126</v>
+        <v>1129</v>
       </c>
       <c r="C210" t="s">
         <v>18</v>
       </c>
       <c r="D210" t="s">
-        <v>172</v>
+        <v>19</v>
       </c>
       <c r="E210" t="s">
         <v>20</v>
       </c>
       <c r="F210" t="s">
         <v>968</v>
       </c>
       <c r="G210" t="s">
         <v>75</v>
       </c>
       <c r="H210">
         <v>2008</v>
       </c>
       <c r="I210">
-        <v>2011</v>
+        <v>2008</v>
       </c>
       <c r="J210" t="s">
         <v>51</v>
       </c>
       <c r="K210" t="s">
         <v>24</v>
       </c>
       <c r="L210" t="s">
-        <v>173</v>
+        <v>25</v>
       </c>
       <c r="M210" t="s">
         <v>26</v>
       </c>
       <c r="N210" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="O210" t="s">
-        <v>1127</v>
+        <v>1130</v>
       </c>
       <c r="P210" t="s">
-        <v>1128</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>1129</v>
+        <v>1132</v>
       </c>
       <c r="B211" t="s">
-        <v>1130</v>
+        <v>1133</v>
       </c>
       <c r="C211" t="s">
         <v>18</v>
       </c>
       <c r="D211" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
       <c r="E211" t="s">
         <v>20</v>
       </c>
       <c r="F211" t="s">
         <v>968</v>
       </c>
       <c r="G211" t="s">
         <v>75</v>
       </c>
       <c r="H211">
         <v>2008</v>
       </c>
       <c r="I211">
-        <v>2016</v>
+        <v>2011</v>
       </c>
       <c r="J211" t="s">
         <v>51</v>
       </c>
       <c r="K211" t="s">
         <v>24</v>
       </c>
       <c r="L211" t="s">
-        <v>1131</v>
+        <v>173</v>
       </c>
       <c r="M211" t="s">
         <v>26</v>
       </c>
       <c r="N211" t="s">
         <v>34</v>
       </c>
       <c r="O211" t="s">
-        <v>1132</v>
+        <v>1134</v>
       </c>
       <c r="P211" t="s">
-        <v>1133</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>1134</v>
+        <v>1136</v>
       </c>
       <c r="B212" t="s">
-        <v>1134</v>
+        <v>1137</v>
       </c>
       <c r="C212" t="s">
         <v>18</v>
       </c>
       <c r="D212" t="s">
-        <v>282</v>
+        <v>178</v>
       </c>
       <c r="E212" t="s">
         <v>20</v>
       </c>
       <c r="F212" t="s">
         <v>968</v>
       </c>
       <c r="G212" t="s">
         <v>75</v>
       </c>
       <c r="H212">
-        <v>2010</v>
+        <v>2008</v>
       </c>
       <c r="I212">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="J212" t="s">
         <v>51</v>
       </c>
       <c r="K212" t="s">
         <v>24</v>
       </c>
       <c r="L212" t="s">
-        <v>283</v>
+        <v>1138</v>
       </c>
       <c r="M212" t="s">
         <v>26</v>
       </c>
       <c r="N212" t="s">
         <v>34</v>
       </c>
       <c r="O212" t="s">
-        <v>1135</v>
+        <v>1139</v>
       </c>
       <c r="P212" t="s">
-        <v>1136</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>1137</v>
+        <v>1141</v>
       </c>
       <c r="B213" t="s">
-        <v>1138</v>
+        <v>1141</v>
       </c>
       <c r="C213" t="s">
         <v>18</v>
       </c>
       <c r="D213" t="s">
-        <v>366</v>
+        <v>282</v>
       </c>
       <c r="E213" t="s">
         <v>20</v>
       </c>
       <c r="F213" t="s">
         <v>968</v>
       </c>
       <c r="G213" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="H213">
         <v>2010</v>
       </c>
       <c r="I213">
-        <v>2021</v>
+        <v>2015</v>
       </c>
       <c r="J213" t="s">
-        <v>23</v>
+        <v>51</v>
       </c>
       <c r="K213" t="s">
-        <v>160</v>
+        <v>24</v>
       </c>
       <c r="L213" t="s">
-        <v>1139</v>
+        <v>283</v>
       </c>
       <c r="M213" t="s">
         <v>26</v>
       </c>
       <c r="N213" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="O213" t="s">
-        <v>1140</v>
+        <v>1142</v>
       </c>
       <c r="P213" t="s">
-        <v>1141</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>1142</v>
+        <v>1144</v>
       </c>
       <c r="B214" t="s">
-        <v>1143</v>
+        <v>1145</v>
       </c>
       <c r="C214" t="s">
         <v>18</v>
       </c>
       <c r="D214" t="s">
         <v>366</v>
       </c>
       <c r="E214" t="s">
         <v>20</v>
       </c>
       <c r="F214" t="s">
         <v>968</v>
       </c>
       <c r="G214" t="s">
         <v>22</v>
       </c>
       <c r="H214">
         <v>2010</v>
       </c>
-      <c r="I214"/>
+      <c r="I214">
+        <v>2021</v>
+      </c>
       <c r="J214" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="K214" t="s">
-        <v>24</v>
+        <v>160</v>
       </c>
       <c r="L214" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="M214" t="s">
-        <v>1081</v>
+        <v>26</v>
       </c>
       <c r="N214" t="s">
         <v>27</v>
       </c>
       <c r="O214" t="s">
-        <v>1145</v>
+        <v>1147</v>
       </c>
       <c r="P214" t="s">
-        <v>1146</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>1147</v>
+        <v>1149</v>
       </c>
       <c r="B215" t="s">
-        <v>1148</v>
+        <v>1150</v>
       </c>
       <c r="C215" t="s">
         <v>18</v>
       </c>
       <c r="D215" t="s">
-        <v>230</v>
+        <v>366</v>
       </c>
       <c r="E215" t="s">
         <v>20</v>
       </c>
       <c r="F215" t="s">
         <v>968</v>
       </c>
       <c r="G215" t="s">
-        <v>75</v>
+        <v>22</v>
       </c>
       <c r="H215">
         <v>2010</v>
       </c>
-      <c r="I215">
-[...1 lines deleted...]
-      </c>
+      <c r="I215"/>
       <c r="J215" t="s">
-        <v>23</v>
+        <v>51</v>
       </c>
       <c r="K215" t="s">
         <v>24</v>
       </c>
       <c r="L215" t="s">
-        <v>127</v>
+        <v>1151</v>
       </c>
       <c r="M215" t="s">
-        <v>26</v>
+        <v>1087</v>
       </c>
       <c r="N215" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="O215" t="s">
-        <v>1149</v>
+        <v>1152</v>
       </c>
       <c r="P215" t="s">
-        <v>1150</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>1151</v>
+        <v>1154</v>
       </c>
       <c r="B216" t="s">
-        <v>1152</v>
+        <v>1155</v>
       </c>
       <c r="C216" t="s">
         <v>18</v>
       </c>
       <c r="D216" t="s">
-        <v>83</v>
+        <v>230</v>
       </c>
       <c r="E216" t="s">
         <v>20</v>
       </c>
       <c r="F216" t="s">
         <v>968</v>
       </c>
       <c r="G216" t="s">
-        <v>75</v>
+        <v>997</v>
       </c>
       <c r="H216">
-        <v>1989</v>
+        <v>2010</v>
       </c>
       <c r="I216">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="J216" t="s">
-        <v>51</v>
+        <v>998</v>
       </c>
       <c r="K216" t="s">
         <v>24</v>
       </c>
       <c r="L216" t="s">
-        <v>84</v>
+        <v>127</v>
       </c>
       <c r="M216" t="s">
         <v>26</v>
       </c>
       <c r="N216" t="s">
         <v>34</v>
       </c>
       <c r="O216" t="s">
-        <v>1153</v>
+        <v>1156</v>
       </c>
       <c r="P216" t="s">
-        <v>1154</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>1155</v>
+        <v>1158</v>
       </c>
       <c r="B217" t="s">
-        <v>1156</v>
+        <v>1159</v>
       </c>
       <c r="C217" t="s">
         <v>18</v>
       </c>
       <c r="D217" t="s">
-        <v>1157</v>
+        <v>83</v>
       </c>
       <c r="E217" t="s">
         <v>20</v>
       </c>
       <c r="F217" t="s">
         <v>968</v>
       </c>
       <c r="G217" t="s">
         <v>75</v>
       </c>
       <c r="H217">
-        <v>2010</v>
+        <v>1989</v>
       </c>
       <c r="I217">
-        <v>2021</v>
+        <v>2016</v>
       </c>
       <c r="J217" t="s">
-        <v>76</v>
+        <v>51</v>
       </c>
       <c r="K217" t="s">
         <v>24</v>
       </c>
       <c r="L217" t="s">
-        <v>1158</v>
+        <v>84</v>
       </c>
       <c r="M217" t="s">
-        <v>976</v>
+        <v>26</v>
       </c>
       <c r="N217" t="s">
         <v>34</v>
       </c>
       <c r="O217" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
       <c r="P217" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
       <c r="B218" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
       <c r="C218" t="s">
         <v>18</v>
       </c>
       <c r="D218" t="s">
-        <v>322</v>
+        <v>1164</v>
       </c>
       <c r="E218" t="s">
         <v>20</v>
       </c>
       <c r="F218" t="s">
         <v>968</v>
       </c>
       <c r="G218" t="s">
         <v>75</v>
       </c>
       <c r="H218">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="I218">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="J218" t="s">
-        <v>51</v>
+        <v>76</v>
       </c>
       <c r="K218" t="s">
-        <v>312</v>
+        <v>24</v>
       </c>
       <c r="L218" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
       <c r="M218" t="s">
-        <v>1081</v>
+        <v>976</v>
       </c>
       <c r="N218" t="s">
-        <v>314</v>
+        <v>34</v>
       </c>
       <c r="O218" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="P218" t="s">
-        <v>1165</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>1166</v>
+        <v>1168</v>
       </c>
       <c r="B219" t="s">
-        <v>1167</v>
+        <v>1169</v>
       </c>
       <c r="C219" t="s">
         <v>18</v>
       </c>
       <c r="D219" t="s">
-        <v>310</v>
+        <v>322</v>
       </c>
       <c r="E219" t="s">
         <v>20</v>
       </c>
       <c r="F219" t="s">
         <v>968</v>
       </c>
       <c r="G219" t="s">
         <v>75</v>
       </c>
       <c r="H219">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="I219">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="J219" t="s">
         <v>51</v>
       </c>
       <c r="K219" t="s">
         <v>312</v>
       </c>
       <c r="L219" t="s">
-        <v>325</v>
+        <v>1170</v>
       </c>
       <c r="M219" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="N219" t="s">
         <v>314</v>
       </c>
       <c r="O219" t="s">
-        <v>1168</v>
+        <v>1171</v>
       </c>
       <c r="P219" t="s">
-        <v>1169</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>1170</v>
+        <v>1173</v>
       </c>
       <c r="B220" t="s">
-        <v>1171</v>
+        <v>1174</v>
       </c>
       <c r="C220" t="s">
         <v>18</v>
       </c>
       <c r="D220" t="s">
-        <v>109</v>
+        <v>310</v>
       </c>
       <c r="E220" t="s">
         <v>20</v>
       </c>
       <c r="F220" t="s">
         <v>968</v>
       </c>
       <c r="G220" t="s">
         <v>75</v>
       </c>
       <c r="H220">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="I220">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="J220" t="s">
         <v>51</v>
       </c>
       <c r="K220" t="s">
-        <v>24</v>
+        <v>312</v>
       </c>
       <c r="L220" t="s">
-        <v>110</v>
+        <v>325</v>
       </c>
       <c r="M220" t="s">
-        <v>26</v>
+        <v>1087</v>
       </c>
       <c r="N220" t="s">
-        <v>34</v>
+        <v>314</v>
       </c>
       <c r="O220" t="s">
-        <v>1172</v>
+        <v>1175</v>
       </c>
       <c r="P220" t="s">
-        <v>1173</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>1174</v>
+        <v>1177</v>
       </c>
       <c r="B221" t="s">
-        <v>1175</v>
+        <v>1178</v>
       </c>
       <c r="C221" t="s">
         <v>18</v>
       </c>
       <c r="D221" t="s">
-        <v>32</v>
+        <v>109</v>
       </c>
       <c r="E221" t="s">
         <v>20</v>
       </c>
       <c r="F221" t="s">
         <v>968</v>
       </c>
       <c r="G221" t="s">
         <v>75</v>
       </c>
       <c r="H221">
         <v>2011</v>
       </c>
       <c r="I221">
-        <v>2012</v>
+        <v>2016</v>
       </c>
       <c r="J221" t="s">
         <v>51</v>
       </c>
       <c r="K221" t="s">
         <v>24</v>
       </c>
       <c r="L221" t="s">
-        <v>248</v>
+        <v>110</v>
       </c>
       <c r="M221" t="s">
         <v>26</v>
       </c>
       <c r="N221" t="s">
         <v>34</v>
       </c>
       <c r="O221" t="s">
-        <v>1176</v>
+        <v>1179</v>
       </c>
       <c r="P221" t="s">
-        <v>1177</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>1178</v>
+        <v>1181</v>
       </c>
       <c r="B222" t="s">
-        <v>1179</v>
+        <v>1182</v>
       </c>
       <c r="C222" t="s">
         <v>18</v>
       </c>
       <c r="D222" t="s">
         <v>32</v>
       </c>
       <c r="E222" t="s">
         <v>20</v>
       </c>
       <c r="F222" t="s">
         <v>968</v>
       </c>
       <c r="G222" t="s">
         <v>75</v>
       </c>
       <c r="H222">
         <v>2011</v>
       </c>
       <c r="I222">
-        <v>2017</v>
+        <v>2012</v>
       </c>
       <c r="J222" t="s">
         <v>51</v>
       </c>
       <c r="K222" t="s">
         <v>24</v>
       </c>
       <c r="L222" t="s">
-        <v>1180</v>
+        <v>248</v>
       </c>
       <c r="M222" t="s">
         <v>26</v>
       </c>
       <c r="N222" t="s">
         <v>34</v>
       </c>
       <c r="O222" t="s">
-        <v>1181</v>
+        <v>1183</v>
       </c>
       <c r="P222" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="B223" t="s">
-        <v>1184</v>
+        <v>1186</v>
       </c>
       <c r="C223" t="s">
         <v>18</v>
       </c>
       <c r="D223" t="s">
-        <v>474</v>
+        <v>32</v>
       </c>
       <c r="E223" t="s">
         <v>20</v>
       </c>
       <c r="F223" t="s">
         <v>968</v>
       </c>
       <c r="G223" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="H223">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I223"/>
+        <v>2011</v>
+      </c>
+      <c r="I223">
+        <v>2017</v>
+      </c>
       <c r="J223" t="s">
-        <v>23</v>
+        <v>51</v>
       </c>
       <c r="K223" t="s">
         <v>24</v>
       </c>
       <c r="L223" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="M223" t="s">
-        <v>1081</v>
+        <v>26</v>
       </c>
       <c r="N223" t="s">
         <v>34</v>
       </c>
       <c r="O223" t="s">
-        <v>1186</v>
+        <v>1188</v>
       </c>
       <c r="P223" t="s">
-        <v>1187</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>1188</v>
+        <v>1190</v>
       </c>
       <c r="B224" t="s">
-        <v>235</v>
+        <v>1191</v>
       </c>
       <c r="C224" t="s">
         <v>18</v>
       </c>
       <c r="D224" t="s">
-        <v>172</v>
+        <v>474</v>
       </c>
       <c r="E224" t="s">
         <v>20</v>
       </c>
       <c r="F224" t="s">
         <v>968</v>
       </c>
       <c r="G224" t="s">
-        <v>75</v>
+        <v>22</v>
       </c>
       <c r="H224">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I224"/>
       <c r="J224" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="K224" t="s">
-        <v>236</v>
+        <v>24</v>
       </c>
       <c r="L224" t="s">
-        <v>1189</v>
+        <v>1192</v>
       </c>
       <c r="M224" t="s">
-        <v>26</v>
+        <v>1087</v>
       </c>
       <c r="N224" t="s">
         <v>34</v>
       </c>
       <c r="O224" t="s">
-        <v>1190</v>
+        <v>1193</v>
       </c>
       <c r="P224" t="s">
-        <v>1191</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>1192</v>
+        <v>1195</v>
       </c>
       <c r="B225" t="s">
-        <v>1193</v>
+        <v>235</v>
       </c>
       <c r="C225" t="s">
         <v>18</v>
       </c>
       <c r="D225" t="s">
         <v>172</v>
       </c>
       <c r="E225" t="s">
         <v>20</v>
       </c>
       <c r="F225" t="s">
         <v>968</v>
       </c>
       <c r="G225" t="s">
-        <v>8</v>
+        <v>974</v>
       </c>
       <c r="H225">
         <v>2011</v>
       </c>
       <c r="I225">
-        <v>2025</v>
+        <v>2012</v>
       </c>
       <c r="J225" t="s">
-        <v>1013</v>
+        <v>998</v>
       </c>
       <c r="K225" t="s">
-        <v>24</v>
+        <v>236</v>
       </c>
       <c r="L225" t="s">
-        <v>1194</v>
+        <v>1196</v>
       </c>
       <c r="M225" t="s">
-        <v>1002</v>
+        <v>26</v>
       </c>
       <c r="N225" t="s">
         <v>34</v>
       </c>
       <c r="O225" t="s">
-        <v>1195</v>
+        <v>1197</v>
       </c>
       <c r="P225" t="s">
-        <v>1196</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>1197</v>
+        <v>1199</v>
       </c>
       <c r="B226" t="s">
-        <v>1198</v>
+        <v>1200</v>
       </c>
       <c r="C226" t="s">
         <v>18</v>
       </c>
       <c r="D226" t="s">
-        <v>318</v>
+        <v>172</v>
       </c>
       <c r="E226" t="s">
         <v>20</v>
       </c>
       <c r="F226" t="s">
         <v>968</v>
       </c>
       <c r="G226" t="s">
-        <v>75</v>
+        <v>8</v>
       </c>
       <c r="H226">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="I226">
-        <v>2020</v>
+        <v>2025</v>
       </c>
       <c r="J226" t="s">
-        <v>51</v>
+        <v>998</v>
       </c>
       <c r="K226" t="s">
-        <v>312</v>
+        <v>24</v>
       </c>
       <c r="L226" t="s">
-        <v>1199</v>
+        <v>1201</v>
       </c>
       <c r="M226" t="s">
-        <v>1081</v>
+        <v>1009</v>
       </c>
       <c r="N226" t="s">
-        <v>314</v>
+        <v>34</v>
       </c>
       <c r="O226" t="s">
-        <v>1200</v>
+        <v>1202</v>
       </c>
       <c r="P226" t="s">
-        <v>1201</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>1202</v>
+        <v>1204</v>
       </c>
       <c r="B227" t="s">
-        <v>1203</v>
+        <v>1205</v>
       </c>
       <c r="C227" t="s">
         <v>18</v>
       </c>
       <c r="D227" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E227" t="s">
         <v>20</v>
       </c>
       <c r="F227" t="s">
         <v>968</v>
       </c>
       <c r="G227" t="s">
         <v>75</v>
       </c>
       <c r="H227">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="I227">
         <v>2020</v>
       </c>
       <c r="J227" t="s">
         <v>51</v>
       </c>
       <c r="K227" t="s">
         <v>312</v>
       </c>
       <c r="L227" t="s">
-        <v>1163</v>
+        <v>1206</v>
       </c>
       <c r="M227" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="N227" t="s">
         <v>314</v>
       </c>
       <c r="O227" t="s">
-        <v>1204</v>
+        <v>1207</v>
       </c>
       <c r="P227" t="s">
-        <v>1205</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>1206</v>
+        <v>1209</v>
       </c>
       <c r="B228" t="s">
-        <v>1207</v>
+        <v>1210</v>
       </c>
       <c r="C228" t="s">
         <v>18</v>
       </c>
       <c r="D228" t="s">
-        <v>310</v>
+        <v>320</v>
       </c>
       <c r="E228" t="s">
         <v>20</v>
       </c>
       <c r="F228" t="s">
         <v>968</v>
       </c>
       <c r="G228" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="H228">
         <v>2013</v>
       </c>
-      <c r="I228"/>
+      <c r="I228">
+        <v>2020</v>
+      </c>
       <c r="J228" t="s">
-        <v>23</v>
+        <v>51</v>
       </c>
       <c r="K228" t="s">
         <v>312</v>
       </c>
       <c r="L228" t="s">
-        <v>1208</v>
+        <v>1170</v>
       </c>
       <c r="M228" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="N228" t="s">
         <v>314</v>
       </c>
       <c r="O228" t="s">
-        <v>1209</v>
+        <v>1211</v>
       </c>
       <c r="P228" t="s">
-        <v>1210</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>1211</v>
+        <v>1213</v>
       </c>
       <c r="B229" t="s">
-        <v>1212</v>
+        <v>1214</v>
       </c>
       <c r="C229" t="s">
         <v>18</v>
       </c>
       <c r="D229" t="s">
-        <v>242</v>
+        <v>310</v>
       </c>
       <c r="E229" t="s">
         <v>20</v>
       </c>
       <c r="F229" t="s">
         <v>968</v>
       </c>
       <c r="G229" t="s">
-        <v>75</v>
+        <v>22</v>
       </c>
       <c r="H229">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I229"/>
       <c r="J229" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="K229" t="s">
-        <v>24</v>
+        <v>312</v>
       </c>
       <c r="L229" t="s">
-        <v>1213</v>
+        <v>1215</v>
       </c>
       <c r="M229" t="s">
-        <v>26</v>
+        <v>1087</v>
       </c>
       <c r="N229" t="s">
-        <v>34</v>
+        <v>314</v>
       </c>
       <c r="O229" t="s">
-        <v>1214</v>
+        <v>1216</v>
       </c>
       <c r="P229" t="s">
-        <v>1215</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>1216</v>
+        <v>1218</v>
       </c>
       <c r="B230" t="s">
-        <v>1217</v>
+        <v>1219</v>
       </c>
       <c r="C230" t="s">
         <v>18</v>
       </c>
       <c r="D230" t="s">
-        <v>214</v>
+        <v>242</v>
       </c>
       <c r="E230" t="s">
         <v>20</v>
       </c>
       <c r="F230" t="s">
         <v>968</v>
       </c>
       <c r="G230" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="H230">
         <v>2012</v>
       </c>
-      <c r="I230"/>
+      <c r="I230">
+        <v>2016</v>
+      </c>
       <c r="J230" t="s">
-        <v>23</v>
+        <v>51</v>
       </c>
       <c r="K230" t="s">
         <v>24</v>
       </c>
       <c r="L230" t="s">
-        <v>1218</v>
+        <v>1220</v>
       </c>
       <c r="M230" t="s">
-        <v>1081</v>
+        <v>26</v>
       </c>
       <c r="N230" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="O230" t="s">
-        <v>1219</v>
+        <v>1221</v>
       </c>
       <c r="P230" t="s">
-        <v>1220</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>1221</v>
+        <v>1223</v>
       </c>
       <c r="B231" t="s">
-        <v>1222</v>
+        <v>1224</v>
       </c>
       <c r="C231" t="s">
         <v>18</v>
       </c>
       <c r="D231" t="s">
-        <v>332</v>
+        <v>214</v>
       </c>
       <c r="E231" t="s">
         <v>20</v>
       </c>
       <c r="F231" t="s">
         <v>968</v>
       </c>
       <c r="G231" t="s">
-        <v>22</v>
+        <v>1225</v>
       </c>
       <c r="H231">
-        <v>2020</v>
+        <v>2012</v>
       </c>
       <c r="I231"/>
       <c r="J231" t="s">
         <v>23</v>
       </c>
       <c r="K231" t="s">
         <v>24</v>
       </c>
       <c r="L231" t="s">
-        <v>1223</v>
+        <v>1226</v>
       </c>
       <c r="M231" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="N231" t="s">
         <v>27</v>
       </c>
       <c r="O231" t="s">
-        <v>1224</v>
+        <v>1227</v>
       </c>
       <c r="P231" t="s">
-        <v>1225</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>1226</v>
+        <v>1229</v>
       </c>
       <c r="B232" t="s">
-        <v>1227</v>
+        <v>1230</v>
       </c>
       <c r="C232" t="s">
         <v>18</v>
       </c>
       <c r="D232" t="s">
-        <v>259</v>
+        <v>332</v>
       </c>
       <c r="E232" t="s">
         <v>20</v>
       </c>
       <c r="F232" t="s">
         <v>968</v>
       </c>
       <c r="G232" t="s">
-        <v>75</v>
+        <v>22</v>
       </c>
       <c r="H232">
-        <v>2003</v>
-[...3 lines deleted...]
-      </c>
+        <v>2020</v>
+      </c>
+      <c r="I232"/>
       <c r="J232" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="K232" t="s">
         <v>24</v>
       </c>
       <c r="L232" t="s">
-        <v>1228</v>
+        <v>1231</v>
       </c>
       <c r="M232" t="s">
-        <v>26</v>
+        <v>1087</v>
       </c>
       <c r="N232" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="O232" t="s">
-        <v>1229</v>
+        <v>1232</v>
       </c>
       <c r="P232" t="s">
-        <v>1230</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>1231</v>
+        <v>1234</v>
       </c>
       <c r="B233" t="s">
-        <v>1232</v>
+        <v>1235</v>
       </c>
       <c r="C233" t="s">
         <v>18</v>
       </c>
       <c r="D233" t="s">
-        <v>624</v>
+        <v>259</v>
       </c>
       <c r="E233" t="s">
         <v>20</v>
       </c>
       <c r="F233" t="s">
         <v>968</v>
       </c>
       <c r="G233" t="s">
         <v>75</v>
       </c>
       <c r="H233">
-        <v>2000</v>
+        <v>2003</v>
       </c>
       <c r="I233">
         <v>2013</v>
       </c>
       <c r="J233" t="s">
         <v>51</v>
       </c>
       <c r="K233" t="s">
         <v>24</v>
       </c>
       <c r="L233" t="s">
-        <v>1233</v>
+        <v>1236</v>
       </c>
       <c r="M233" t="s">
         <v>26</v>
       </c>
       <c r="N233" t="s">
         <v>34</v>
       </c>
       <c r="O233" t="s">
-        <v>1234</v>
+        <v>1237</v>
       </c>
       <c r="P233" t="s">
-        <v>1235</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>1236</v>
+        <v>1239</v>
       </c>
       <c r="B234" t="s">
-        <v>1237</v>
+        <v>1240</v>
       </c>
       <c r="C234" t="s">
         <v>18</v>
       </c>
       <c r="D234" t="s">
-        <v>1238</v>
+        <v>624</v>
       </c>
       <c r="E234" t="s">
         <v>20</v>
       </c>
       <c r="F234" t="s">
         <v>968</v>
       </c>
       <c r="G234" t="s">
-        <v>75</v>
+        <v>997</v>
       </c>
       <c r="H234">
-        <v>2003</v>
+        <v>2000</v>
       </c>
       <c r="I234">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="J234" t="s">
         <v>51</v>
       </c>
       <c r="K234" t="s">
         <v>24</v>
       </c>
       <c r="L234" t="s">
-        <v>1239</v>
+        <v>1241</v>
       </c>
       <c r="M234" t="s">
         <v>26</v>
       </c>
       <c r="N234" t="s">
         <v>34</v>
       </c>
       <c r="O234" t="s">
-        <v>1240</v>
+        <v>1242</v>
       </c>
       <c r="P234" t="s">
-        <v>1241</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>1242</v>
+        <v>1244</v>
       </c>
       <c r="B235" t="s">
-        <v>1243</v>
+        <v>1245</v>
       </c>
       <c r="C235" t="s">
         <v>18</v>
       </c>
       <c r="D235" t="s">
-        <v>265</v>
+        <v>1246</v>
       </c>
       <c r="E235" t="s">
         <v>20</v>
       </c>
       <c r="F235" t="s">
         <v>968</v>
       </c>
       <c r="G235" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="H235">
+        <v>2003</v>
+      </c>
+      <c r="I235">
         <v>2013</v>
       </c>
-      <c r="I235"/>
       <c r="J235" t="s">
         <v>51</v>
       </c>
       <c r="K235" t="s">
         <v>24</v>
       </c>
       <c r="L235" t="s">
-        <v>1244</v>
+        <v>1247</v>
       </c>
       <c r="M235" t="s">
         <v>26</v>
       </c>
       <c r="N235" t="s">
         <v>34</v>
       </c>
       <c r="O235" t="s">
-        <v>1245</v>
+        <v>1248</v>
       </c>
       <c r="P235" t="s">
-        <v>1246</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>1247</v>
+        <v>1250</v>
       </c>
       <c r="B236" t="s">
-        <v>50</v>
+        <v>1251</v>
       </c>
       <c r="C236" t="s">
         <v>18</v>
       </c>
       <c r="D236" t="s">
-        <v>68</v>
+        <v>265</v>
       </c>
       <c r="E236" t="s">
         <v>20</v>
       </c>
       <c r="F236" t="s">
         <v>968</v>
       </c>
       <c r="G236" t="s">
         <v>22</v>
       </c>
       <c r="H236">
         <v>2013</v>
       </c>
       <c r="I236"/>
       <c r="J236" t="s">
-        <v>23</v>
+        <v>51</v>
       </c>
       <c r="K236" t="s">
         <v>24</v>
       </c>
       <c r="L236" t="s">
-        <v>52</v>
+        <v>1252</v>
       </c>
       <c r="M236" t="s">
-        <v>1081</v>
+        <v>26</v>
       </c>
       <c r="N236" t="s">
         <v>34</v>
       </c>
       <c r="O236" t="s">
-        <v>1248</v>
+        <v>1253</v>
       </c>
       <c r="P236" t="s">
-        <v>1249</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>1250</v>
+        <v>1255</v>
       </c>
       <c r="B237" t="s">
-        <v>1251</v>
+        <v>50</v>
       </c>
       <c r="C237" t="s">
         <v>18</v>
       </c>
       <c r="D237" t="s">
-        <v>172</v>
+        <v>68</v>
       </c>
       <c r="E237" t="s">
         <v>20</v>
       </c>
       <c r="F237" t="s">
         <v>968</v>
       </c>
       <c r="G237" t="s">
-        <v>75</v>
+        <v>22</v>
       </c>
       <c r="H237">
-        <v>2008</v>
-[...1 lines deleted...]
-      <c r="I237">
         <v>2013</v>
       </c>
+      <c r="I237"/>
       <c r="J237" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="K237" t="s">
         <v>24</v>
       </c>
       <c r="L237" t="s">
-        <v>1252</v>
+        <v>52</v>
       </c>
       <c r="M237" t="s">
-        <v>26</v>
+        <v>1087</v>
       </c>
       <c r="N237" t="s">
         <v>34</v>
       </c>
       <c r="O237" t="s">
-        <v>1253</v>
+        <v>1256</v>
       </c>
       <c r="P237" t="s">
-        <v>1254</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>1255</v>
+        <v>1258</v>
       </c>
       <c r="B238" t="s">
-        <v>1256</v>
+        <v>1259</v>
       </c>
       <c r="C238" t="s">
         <v>18</v>
       </c>
       <c r="D238" t="s">
-        <v>63</v>
+        <v>172</v>
       </c>
       <c r="E238" t="s">
         <v>20</v>
       </c>
       <c r="F238" t="s">
         <v>968</v>
       </c>
       <c r="G238" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="H238">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I238"/>
+        <v>2008</v>
+      </c>
+      <c r="I238">
+        <v>2013</v>
+      </c>
       <c r="J238" t="s">
         <v>51</v>
       </c>
       <c r="K238" t="s">
         <v>24</v>
       </c>
       <c r="L238" t="s">
-        <v>58</v>
+        <v>1260</v>
       </c>
       <c r="M238" t="s">
-        <v>1081</v>
+        <v>26</v>
       </c>
       <c r="N238" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="O238" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="P238" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>1259</v>
+        <v>1263</v>
       </c>
       <c r="B239" t="s">
-        <v>1260</v>
+        <v>1264</v>
       </c>
       <c r="C239" t="s">
         <v>18</v>
       </c>
       <c r="D239" t="s">
-        <v>1261</v>
+        <v>63</v>
       </c>
       <c r="E239" t="s">
         <v>20</v>
       </c>
       <c r="F239" t="s">
         <v>968</v>
       </c>
       <c r="G239" t="s">
-        <v>1055</v>
-[...6 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="H239">
+        <v>2014</v>
+      </c>
+      <c r="I239"/>
       <c r="J239" t="s">
-        <v>1263</v>
+        <v>51</v>
       </c>
       <c r="K239" t="s">
         <v>24</v>
       </c>
-      <c r="L239"/>
+      <c r="L239" t="s">
+        <v>58</v>
+      </c>
       <c r="M239" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="N239" t="s">
         <v>27</v>
       </c>
       <c r="O239" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="P239" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
       <c r="B240" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
       <c r="C240" t="s">
         <v>18</v>
       </c>
       <c r="D240" t="s">
-        <v>57</v>
+        <v>1269</v>
       </c>
       <c r="E240" t="s">
         <v>20</v>
       </c>
       <c r="F240" t="s">
         <v>968</v>
       </c>
       <c r="G240" t="s">
-        <v>22</v>
-[...4 lines deleted...]
-      <c r="I240"/>
+        <v>1061</v>
+      </c>
+      <c r="H240" t="s">
+        <v>1270</v>
+      </c>
+      <c r="I240">
+        <v>2024</v>
+      </c>
       <c r="J240" t="s">
-        <v>51</v>
+        <v>1271</v>
       </c>
       <c r="K240" t="s">
         <v>24</v>
       </c>
-      <c r="L240" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L240"/>
       <c r="M240" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="N240" t="s">
         <v>27</v>
       </c>
       <c r="O240" t="s">
-        <v>1269</v>
+        <v>1272</v>
       </c>
       <c r="P240" t="s">
-        <v>1270</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>1271</v>
+        <v>1274</v>
       </c>
       <c r="B241" t="s">
-        <v>1272</v>
+        <v>1275</v>
       </c>
       <c r="C241" t="s">
         <v>18</v>
       </c>
       <c r="D241" t="s">
-        <v>259</v>
+        <v>57</v>
       </c>
       <c r="E241" t="s">
         <v>20</v>
       </c>
       <c r="F241" t="s">
         <v>968</v>
       </c>
       <c r="G241" t="s">
-        <v>75</v>
+        <v>22</v>
       </c>
       <c r="H241">
-        <v>2013</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="I241"/>
       <c r="J241" t="s">
         <v>51</v>
       </c>
       <c r="K241" t="s">
         <v>24</v>
       </c>
       <c r="L241" t="s">
-        <v>1273</v>
+        <v>1276</v>
       </c>
       <c r="M241" t="s">
-        <v>26</v>
+        <v>1087</v>
       </c>
       <c r="N241" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="O241" t="s">
-        <v>1274</v>
+        <v>1277</v>
       </c>
       <c r="P241" t="s">
-        <v>1275</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>1276</v>
+        <v>1279</v>
       </c>
       <c r="B242" t="s">
-        <v>1277</v>
+        <v>1280</v>
       </c>
       <c r="C242" t="s">
         <v>18</v>
       </c>
       <c r="D242" t="s">
-        <v>288</v>
+        <v>259</v>
       </c>
       <c r="E242" t="s">
         <v>20</v>
       </c>
       <c r="F242" t="s">
         <v>968</v>
       </c>
       <c r="G242" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="H242">
-        <v>2015</v>
-[...1 lines deleted...]
-      <c r="I242"/>
+        <v>2013</v>
+      </c>
+      <c r="I242">
+        <v>2020</v>
+      </c>
       <c r="J242" t="s">
         <v>51</v>
       </c>
       <c r="K242" t="s">
-        <v>160</v>
+        <v>24</v>
       </c>
       <c r="L242" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
       <c r="M242" t="s">
         <v>26</v>
       </c>
       <c r="N242" t="s">
         <v>34</v>
       </c>
       <c r="O242" t="s">
-        <v>1279</v>
+        <v>1282</v>
       </c>
       <c r="P242" t="s">
-        <v>1280</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>1281</v>
+        <v>1284</v>
       </c>
       <c r="B243" t="s">
-        <v>1282</v>
+        <v>1285</v>
       </c>
       <c r="C243" t="s">
         <v>18</v>
       </c>
       <c r="D243" t="s">
-        <v>310</v>
+        <v>1286</v>
       </c>
       <c r="E243" t="s">
         <v>20</v>
       </c>
       <c r="F243" t="s">
-        <v>968</v>
+        <v>1287</v>
       </c>
       <c r="G243" t="s">
-        <v>75</v>
+        <v>1061</v>
       </c>
       <c r="H243">
-        <v>2014</v>
-[...3 lines deleted...]
-      </c>
+        <v>2026</v>
+      </c>
+      <c r="I243"/>
       <c r="J243" t="s">
-        <v>51</v>
+        <v>1288</v>
       </c>
       <c r="K243" t="s">
-        <v>312</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L243"/>
       <c r="M243" t="s">
-        <v>313</v>
+        <v>976</v>
       </c>
       <c r="N243" t="s">
-        <v>314</v>
+        <v>34</v>
       </c>
       <c r="O243" t="s">
-        <v>1283</v>
+        <v>1289</v>
       </c>
       <c r="P243" t="s">
-        <v>1284</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>1285</v>
+        <v>1291</v>
       </c>
       <c r="B244" t="s">
-        <v>1286</v>
+        <v>1292</v>
       </c>
       <c r="C244" t="s">
         <v>18</v>
       </c>
       <c r="D244" t="s">
-        <v>1287</v>
+        <v>1293</v>
       </c>
       <c r="E244" t="s">
         <v>20</v>
       </c>
       <c r="F244" t="s">
         <v>968</v>
       </c>
       <c r="G244" t="s">
-        <v>75</v>
+        <v>8</v>
       </c>
       <c r="H244">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="I244">
-        <v>2015</v>
+        <v>2026</v>
       </c>
       <c r="J244" t="s">
-        <v>51</v>
+        <v>993</v>
       </c>
       <c r="K244" t="s">
-        <v>160</v>
+        <v>24</v>
       </c>
       <c r="L244" t="s">
-        <v>1288</v>
+        <v>1294</v>
       </c>
       <c r="M244" t="s">
         <v>26</v>
       </c>
       <c r="N244" t="s">
         <v>34</v>
       </c>
       <c r="O244" t="s">
-        <v>1289</v>
+        <v>1295</v>
       </c>
       <c r="P244" t="s">
-        <v>1290</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
         <v>1291</v>
       </c>
       <c r="B245" t="s">
         <v>1292</v>
       </c>
       <c r="C245" t="s">
         <v>18</v>
       </c>
       <c r="D245" t="s">
-        <v>137</v>
+        <v>1293</v>
       </c>
       <c r="E245" t="s">
         <v>20</v>
       </c>
       <c r="F245" t="s">
         <v>968</v>
       </c>
       <c r="G245" t="s">
-        <v>75</v>
+        <v>8</v>
       </c>
       <c r="H245">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="I245">
-        <v>2015</v>
+        <v>2026</v>
       </c>
       <c r="J245" t="s">
-        <v>51</v>
+        <v>993</v>
       </c>
       <c r="K245" t="s">
         <v>24</v>
       </c>
-      <c r="L245" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L245"/>
       <c r="M245" t="s">
         <v>26</v>
       </c>
       <c r="N245" t="s">
         <v>34</v>
       </c>
       <c r="O245" t="s">
-        <v>1294</v>
+        <v>1297</v>
       </c>
       <c r="P245" t="s">
-        <v>1295</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>1296</v>
+        <v>1298</v>
       </c>
       <c r="B246" t="s">
-        <v>1297</v>
+        <v>1299</v>
       </c>
       <c r="C246" t="s">
         <v>18</v>
       </c>
       <c r="D246" t="s">
-        <v>527</v>
+        <v>288</v>
       </c>
       <c r="E246" t="s">
         <v>20</v>
       </c>
       <c r="F246" t="s">
         <v>968</v>
       </c>
       <c r="G246" t="s">
-        <v>22</v>
+        <v>1225</v>
       </c>
       <c r="H246">
+        <v>2014</v>
+      </c>
+      <c r="I246">
         <v>2015</v>
       </c>
-      <c r="I246"/>
       <c r="J246" t="s">
         <v>51</v>
       </c>
       <c r="K246" t="s">
-        <v>24</v>
+        <v>160</v>
       </c>
       <c r="L246" t="s">
-        <v>1298</v>
+        <v>1300</v>
       </c>
       <c r="M246" t="s">
         <v>26</v>
       </c>
       <c r="N246" t="s">
         <v>34</v>
       </c>
       <c r="O246" t="s">
-        <v>1299</v>
+        <v>1301</v>
       </c>
       <c r="P246" t="s">
-        <v>1300</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>1301</v>
+        <v>1303</v>
       </c>
       <c r="B247" t="s">
-        <v>1302</v>
+        <v>1304</v>
       </c>
       <c r="C247" t="s">
         <v>18</v>
       </c>
       <c r="D247" t="s">
-        <v>259</v>
+        <v>310</v>
       </c>
       <c r="E247" t="s">
         <v>20</v>
       </c>
       <c r="F247" t="s">
         <v>968</v>
       </c>
       <c r="G247" t="s">
         <v>75</v>
       </c>
       <c r="H247">
-        <v>2005</v>
+        <v>2014</v>
       </c>
       <c r="I247">
-        <v>2015</v>
+        <v>2020</v>
       </c>
       <c r="J247" t="s">
         <v>51</v>
       </c>
       <c r="K247" t="s">
-        <v>24</v>
+        <v>312</v>
       </c>
       <c r="L247" t="s">
-        <v>1303</v>
+        <v>1206</v>
       </c>
       <c r="M247" t="s">
-        <v>26</v>
+        <v>313</v>
       </c>
       <c r="N247" t="s">
-        <v>34</v>
+        <v>314</v>
       </c>
       <c r="O247" t="s">
-        <v>1304</v>
+        <v>1305</v>
       </c>
       <c r="P247" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
       <c r="B248" t="s">
-        <v>1307</v>
+        <v>1308</v>
       </c>
       <c r="C248" t="s">
         <v>18</v>
       </c>
       <c r="D248" t="s">
-        <v>97</v>
+        <v>1309</v>
       </c>
       <c r="E248" t="s">
         <v>20</v>
       </c>
       <c r="F248" t="s">
         <v>968</v>
       </c>
       <c r="G248" t="s">
-        <v>22</v>
+        <v>974</v>
       </c>
       <c r="H248">
-        <v>2016</v>
-[...1 lines deleted...]
-      <c r="I248"/>
+        <v>2008</v>
+      </c>
+      <c r="I248">
+        <v>2015</v>
+      </c>
       <c r="J248" t="s">
-        <v>51</v>
+        <v>998</v>
       </c>
       <c r="K248" t="s">
-        <v>24</v>
+        <v>160</v>
       </c>
       <c r="L248" t="s">
-        <v>1308</v>
+        <v>1310</v>
       </c>
       <c r="M248" t="s">
-        <v>1081</v>
+        <v>26</v>
       </c>
       <c r="N248" t="s">
         <v>34</v>
       </c>
       <c r="O248" t="s">
-        <v>1309</v>
+        <v>1311</v>
       </c>
       <c r="P248" t="s">
-        <v>1310</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>1311</v>
+        <v>1313</v>
       </c>
       <c r="B249" t="s">
-        <v>1312</v>
+        <v>1314</v>
       </c>
       <c r="C249" t="s">
         <v>18</v>
       </c>
       <c r="D249" t="s">
-        <v>373</v>
+        <v>137</v>
       </c>
       <c r="E249" t="s">
-        <v>330</v>
+        <v>20</v>
       </c>
       <c r="F249" t="s">
         <v>968</v>
       </c>
       <c r="G249" t="s">
         <v>75</v>
       </c>
       <c r="H249">
-        <v>2005</v>
+        <v>2008</v>
       </c>
       <c r="I249">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="J249" t="s">
         <v>51</v>
       </c>
       <c r="K249" t="s">
         <v>24</v>
       </c>
       <c r="L249" t="s">
-        <v>1313</v>
+        <v>1315</v>
       </c>
       <c r="M249" t="s">
-        <v>1081</v>
+        <v>26</v>
       </c>
       <c r="N249" t="s">
         <v>34</v>
       </c>
       <c r="O249" t="s">
-        <v>1314</v>
+        <v>1316</v>
       </c>
       <c r="P249" t="s">
-        <v>1315</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>1316</v>
+        <v>1318</v>
       </c>
       <c r="B250" t="s">
-        <v>1317</v>
+        <v>1319</v>
       </c>
       <c r="C250" t="s">
         <v>18</v>
       </c>
       <c r="D250" t="s">
-        <v>373</v>
+        <v>527</v>
       </c>
       <c r="E250" t="s">
-        <v>330</v>
+        <v>20</v>
       </c>
       <c r="F250" t="s">
         <v>968</v>
       </c>
       <c r="G250" t="s">
-        <v>75</v>
+        <v>22</v>
       </c>
       <c r="H250">
-        <v>2005</v>
-[...3 lines deleted...]
-      </c>
+        <v>2015</v>
+      </c>
+      <c r="I250"/>
       <c r="J250" t="s">
         <v>51</v>
       </c>
       <c r="K250" t="s">
         <v>24</v>
       </c>
       <c r="L250" t="s">
-        <v>1318</v>
+        <v>1320</v>
       </c>
       <c r="M250" t="s">
-        <v>1081</v>
+        <v>26</v>
       </c>
       <c r="N250" t="s">
         <v>34</v>
       </c>
       <c r="O250" t="s">
-        <v>1319</v>
+        <v>1321</v>
       </c>
       <c r="P250" t="s">
-        <v>1320</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>1321</v>
+        <v>1323</v>
       </c>
       <c r="B251" t="s">
-        <v>1322</v>
+        <v>1324</v>
       </c>
       <c r="C251" t="s">
         <v>18</v>
       </c>
       <c r="D251" t="s">
-        <v>373</v>
+        <v>259</v>
       </c>
       <c r="E251" t="s">
         <v>20</v>
       </c>
       <c r="F251" t="s">
         <v>968</v>
       </c>
       <c r="G251" t="s">
         <v>75</v>
       </c>
       <c r="H251">
         <v>2005</v>
       </c>
       <c r="I251">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="J251" t="s">
         <v>51</v>
       </c>
       <c r="K251" t="s">
         <v>24</v>
       </c>
       <c r="L251" t="s">
-        <v>1323</v>
+        <v>1325</v>
       </c>
       <c r="M251" t="s">
-        <v>1081</v>
+        <v>26</v>
       </c>
       <c r="N251" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="O251" t="s">
-        <v>1324</v>
+        <v>1326</v>
       </c>
       <c r="P251" t="s">
-        <v>1325</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>1326</v>
+        <v>1328</v>
       </c>
       <c r="B252" t="s">
-        <v>1327</v>
+        <v>1329</v>
       </c>
       <c r="C252" t="s">
         <v>18</v>
       </c>
       <c r="D252" t="s">
-        <v>121</v>
+        <v>97</v>
       </c>
       <c r="E252" t="s">
         <v>20</v>
       </c>
       <c r="F252" t="s">
         <v>968</v>
       </c>
       <c r="G252" t="s">
         <v>22</v>
       </c>
       <c r="H252">
         <v>2016</v>
       </c>
       <c r="I252"/>
       <c r="J252" t="s">
         <v>51</v>
       </c>
       <c r="K252" t="s">
         <v>24</v>
       </c>
       <c r="L252" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="M252" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="N252" t="s">
         <v>34</v>
       </c>
       <c r="O252" t="s">
-        <v>1329</v>
+        <v>1331</v>
       </c>
       <c r="P252" t="s">
-        <v>1330</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>1331</v>
+        <v>1333</v>
       </c>
       <c r="B253" t="s">
-        <v>1332</v>
+        <v>1334</v>
       </c>
       <c r="C253" t="s">
         <v>18</v>
       </c>
       <c r="D253" t="s">
         <v>373</v>
       </c>
       <c r="E253" t="s">
-        <v>20</v>
+        <v>330</v>
       </c>
       <c r="F253" t="s">
         <v>968</v>
       </c>
       <c r="G253" t="s">
         <v>75</v>
       </c>
       <c r="H253">
         <v>2005</v>
       </c>
       <c r="I253">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="J253" t="s">
         <v>51</v>
       </c>
       <c r="K253" t="s">
         <v>24</v>
       </c>
       <c r="L253" t="s">
-        <v>1333</v>
+        <v>1335</v>
       </c>
       <c r="M253" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="N253" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="O253" t="s">
-        <v>1334</v>
+        <v>1336</v>
       </c>
       <c r="P253" t="s">
-        <v>1335</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>1336</v>
+        <v>1338</v>
       </c>
       <c r="B254" t="s">
-        <v>1337</v>
+        <v>1339</v>
       </c>
       <c r="C254" t="s">
         <v>18</v>
       </c>
       <c r="D254" t="s">
-        <v>332</v>
+        <v>373</v>
       </c>
       <c r="E254" t="s">
-        <v>20</v>
+        <v>330</v>
       </c>
       <c r="F254" t="s">
         <v>968</v>
       </c>
       <c r="G254" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="H254">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I254"/>
+        <v>2005</v>
+      </c>
+      <c r="I254">
+        <v>2016</v>
+      </c>
       <c r="J254" t="s">
         <v>51</v>
       </c>
       <c r="K254" t="s">
         <v>24</v>
       </c>
       <c r="L254" t="s">
-        <v>1338</v>
+        <v>1340</v>
       </c>
       <c r="M254" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="N254" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="O254" t="s">
-        <v>1339</v>
+        <v>1341</v>
       </c>
       <c r="P254" t="s">
-        <v>1340</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>1341</v>
+        <v>1343</v>
       </c>
       <c r="B255" t="s">
-        <v>1342</v>
+        <v>1344</v>
       </c>
       <c r="C255" t="s">
         <v>18</v>
       </c>
       <c r="D255" t="s">
-        <v>871</v>
+        <v>373</v>
       </c>
       <c r="E255" t="s">
         <v>20</v>
       </c>
       <c r="F255" t="s">
         <v>968</v>
       </c>
       <c r="G255" t="s">
         <v>75</v>
       </c>
       <c r="H255">
-        <v>2017</v>
+        <v>2005</v>
       </c>
       <c r="I255">
-        <v>2021</v>
+        <v>2016</v>
       </c>
       <c r="J255" t="s">
-        <v>76</v>
+        <v>51</v>
       </c>
       <c r="K255" t="s">
-        <v>312</v>
+        <v>24</v>
       </c>
       <c r="L255" t="s">
-        <v>1343</v>
+        <v>1345</v>
       </c>
       <c r="M255" t="s">
-        <v>976</v>
+        <v>1087</v>
       </c>
       <c r="N255" t="s">
-        <v>314</v>
+        <v>27</v>
       </c>
       <c r="O255" t="s">
-        <v>1344</v>
+        <v>1346</v>
       </c>
       <c r="P255" t="s">
-        <v>1345</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>1346</v>
+        <v>1348</v>
       </c>
       <c r="B256" t="s">
-        <v>1347</v>
+        <v>1349</v>
       </c>
       <c r="C256" t="s">
         <v>18</v>
       </c>
       <c r="D256" t="s">
-        <v>437</v>
+        <v>121</v>
       </c>
       <c r="E256" t="s">
         <v>20</v>
       </c>
       <c r="F256" t="s">
         <v>968</v>
       </c>
       <c r="G256" t="s">
         <v>22</v>
       </c>
       <c r="H256">
-        <v>2019</v>
+        <v>2016</v>
       </c>
       <c r="I256"/>
       <c r="J256" t="s">
-        <v>23</v>
+        <v>51</v>
       </c>
       <c r="K256" t="s">
         <v>24</v>
       </c>
       <c r="L256" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="M256" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="N256" t="s">
         <v>34</v>
       </c>
       <c r="O256" t="s">
-        <v>1349</v>
+        <v>1351</v>
       </c>
       <c r="P256" t="s">
-        <v>1350</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="B257" t="s">
-        <v>102</v>
+        <v>1354</v>
       </c>
       <c r="C257" t="s">
         <v>18</v>
       </c>
       <c r="D257" t="s">
-        <v>103</v>
+        <v>373</v>
       </c>
       <c r="E257" t="s">
         <v>20</v>
       </c>
       <c r="F257" t="s">
         <v>968</v>
       </c>
       <c r="G257" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="H257">
-        <v>2019</v>
-[...1 lines deleted...]
-      <c r="I257"/>
+        <v>2005</v>
+      </c>
+      <c r="I257">
+        <v>2017</v>
+      </c>
       <c r="J257" t="s">
-        <v>23</v>
+        <v>51</v>
       </c>
       <c r="K257" t="s">
         <v>24</v>
       </c>
       <c r="L257" t="s">
-        <v>104</v>
+        <v>1355</v>
       </c>
       <c r="M257" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="N257" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="O257" t="s">
-        <v>1352</v>
+        <v>1356</v>
       </c>
       <c r="P257" t="s">
-        <v>1353</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>1354</v>
+        <v>1358</v>
       </c>
       <c r="B258" t="s">
-        <v>1355</v>
+        <v>1359</v>
       </c>
       <c r="C258" t="s">
         <v>18</v>
       </c>
       <c r="D258" t="s">
-        <v>103</v>
+        <v>332</v>
       </c>
       <c r="E258" t="s">
         <v>20</v>
       </c>
       <c r="F258" t="s">
         <v>968</v>
       </c>
       <c r="G258" t="s">
-        <v>75</v>
+        <v>22</v>
       </c>
       <c r="H258">
-        <v>2018</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I258"/>
       <c r="J258" t="s">
-        <v>1013</v>
+        <v>51</v>
       </c>
       <c r="K258" t="s">
         <v>24</v>
       </c>
       <c r="L258" t="s">
-        <v>1356</v>
+        <v>1360</v>
       </c>
       <c r="M258" t="s">
-        <v>1002</v>
+        <v>1087</v>
       </c>
       <c r="N258" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="O258" t="s">
-        <v>1357</v>
+        <v>1361</v>
       </c>
       <c r="P258" t="s">
-        <v>1358</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>1359</v>
+        <v>1363</v>
       </c>
       <c r="B259" t="s">
-        <v>126</v>
+        <v>1364</v>
       </c>
       <c r="C259" t="s">
         <v>18</v>
       </c>
       <c r="D259" t="s">
-        <v>45</v>
+        <v>871</v>
       </c>
       <c r="E259" t="s">
         <v>20</v>
       </c>
       <c r="F259" t="s">
         <v>968</v>
       </c>
       <c r="G259" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="H259">
-        <v>2020</v>
-[...1 lines deleted...]
-      <c r="I259"/>
+        <v>2017</v>
+      </c>
+      <c r="I259">
+        <v>2021</v>
+      </c>
       <c r="J259" t="s">
-        <v>23</v>
+        <v>76</v>
       </c>
       <c r="K259" t="s">
-        <v>24</v>
+        <v>312</v>
       </c>
       <c r="L259" t="s">
-        <v>127</v>
+        <v>1365</v>
       </c>
       <c r="M259" t="s">
-        <v>1081</v>
+        <v>976</v>
       </c>
       <c r="N259" t="s">
-        <v>34</v>
+        <v>314</v>
       </c>
       <c r="O259" t="s">
-        <v>1360</v>
+        <v>1366</v>
       </c>
       <c r="P259" t="s">
-        <v>1361</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>1362</v>
+        <v>1368</v>
       </c>
       <c r="B260" t="s">
-        <v>1363</v>
+        <v>1369</v>
       </c>
       <c r="C260" t="s">
         <v>18</v>
       </c>
       <c r="D260" t="s">
-        <v>45</v>
+        <v>437</v>
       </c>
       <c r="E260" t="s">
         <v>20</v>
       </c>
       <c r="F260" t="s">
         <v>968</v>
       </c>
       <c r="G260" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="H260">
-        <v>1989</v>
-[...3 lines deleted...]
-      </c>
+        <v>2019</v>
+      </c>
+      <c r="I260"/>
       <c r="J260" t="s">
-        <v>982</v>
+        <v>23</v>
       </c>
       <c r="K260" t="s">
         <v>24</v>
       </c>
       <c r="L260" t="s">
-        <v>1364</v>
+        <v>1370</v>
       </c>
       <c r="M260" t="s">
-        <v>1002</v>
+        <v>1087</v>
       </c>
       <c r="N260" t="s">
         <v>34</v>
       </c>
       <c r="O260" t="s">
-        <v>1365</v>
+        <v>1371</v>
       </c>
       <c r="P260" t="s">
-        <v>1366</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>1367</v>
+        <v>1373</v>
       </c>
       <c r="B261" t="s">
-        <v>38</v>
+        <v>102</v>
       </c>
       <c r="C261" t="s">
         <v>18</v>
       </c>
       <c r="D261" t="s">
-        <v>39</v>
+        <v>103</v>
       </c>
       <c r="E261" t="s">
         <v>20</v>
       </c>
       <c r="F261" t="s">
         <v>968</v>
       </c>
       <c r="G261" t="s">
-        <v>22</v>
+        <v>997</v>
       </c>
       <c r="H261">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="I261"/>
       <c r="J261" t="s">
-        <v>23</v>
+        <v>998</v>
       </c>
       <c r="K261" t="s">
         <v>24</v>
       </c>
       <c r="L261" t="s">
-        <v>40</v>
+        <v>104</v>
       </c>
       <c r="M261" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="N261" t="s">
         <v>34</v>
       </c>
       <c r="O261" t="s">
-        <v>1368</v>
+        <v>1374</v>
       </c>
       <c r="P261" t="s">
-        <v>1369</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>1370</v>
+        <v>1376</v>
       </c>
       <c r="B262" t="s">
-        <v>136</v>
+        <v>1377</v>
       </c>
       <c r="C262" t="s">
         <v>18</v>
       </c>
       <c r="D262" t="s">
-        <v>137</v>
+        <v>103</v>
       </c>
       <c r="E262" t="s">
         <v>20</v>
       </c>
       <c r="F262" t="s">
         <v>968</v>
       </c>
       <c r="G262" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="H262">
-        <v>2020</v>
-[...1 lines deleted...]
-      <c r="I262"/>
+        <v>2018</v>
+      </c>
+      <c r="I262">
+        <v>2024</v>
+      </c>
       <c r="J262" t="s">
-        <v>23</v>
+        <v>998</v>
       </c>
       <c r="K262" t="s">
         <v>24</v>
       </c>
       <c r="L262" t="s">
-        <v>138</v>
+        <v>1378</v>
       </c>
       <c r="M262" t="s">
-        <v>1081</v>
+        <v>1009</v>
       </c>
       <c r="N262" t="s">
         <v>34</v>
       </c>
       <c r="O262" t="s">
-        <v>1371</v>
+        <v>1379</v>
       </c>
       <c r="P262" t="s">
-        <v>1372</v>
+        <v>1380</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>1373</v>
+        <v>1381</v>
       </c>
       <c r="B263" t="s">
-        <v>1374</v>
+        <v>126</v>
       </c>
       <c r="C263" t="s">
         <v>18</v>
       </c>
       <c r="D263" t="s">
-        <v>373</v>
+        <v>45</v>
       </c>
       <c r="E263" t="s">
         <v>20</v>
       </c>
       <c r="F263" t="s">
         <v>968</v>
       </c>
       <c r="G263" t="s">
-        <v>22</v>
+        <v>1225</v>
       </c>
       <c r="H263">
         <v>2020</v>
       </c>
       <c r="I263"/>
       <c r="J263" t="s">
         <v>23</v>
       </c>
       <c r="K263" t="s">
         <v>24</v>
       </c>
       <c r="L263" t="s">
-        <v>1375</v>
+        <v>127</v>
       </c>
       <c r="M263" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="N263" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="O263" t="s">
-        <v>1376</v>
+        <v>1382</v>
       </c>
       <c r="P263" t="s">
-        <v>1377</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>1378</v>
+        <v>1384</v>
       </c>
       <c r="B264" t="s">
-        <v>1379</v>
+        <v>1385</v>
       </c>
       <c r="C264" t="s">
         <v>18</v>
       </c>
       <c r="D264" t="s">
-        <v>103</v>
+        <v>45</v>
       </c>
       <c r="E264" t="s">
         <v>20</v>
       </c>
       <c r="F264" t="s">
         <v>968</v>
       </c>
       <c r="G264" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H264">
-        <v>2020</v>
-[...1 lines deleted...]
-      <c r="I264"/>
+        <v>1989</v>
+      </c>
+      <c r="I264">
+        <v>2025</v>
+      </c>
       <c r="J264" t="s">
-        <v>23</v>
+        <v>982</v>
       </c>
       <c r="K264" t="s">
         <v>24</v>
       </c>
       <c r="L264" t="s">
-        <v>1380</v>
+        <v>1386</v>
       </c>
       <c r="M264" t="s">
-        <v>1081</v>
+        <v>1009</v>
       </c>
       <c r="N264" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="O264" t="s">
-        <v>1381</v>
+        <v>1387</v>
       </c>
       <c r="P264" t="s">
-        <v>1382</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>1383</v>
+        <v>1389</v>
       </c>
       <c r="B265" t="s">
-        <v>1384</v>
+        <v>38</v>
       </c>
       <c r="C265" t="s">
         <v>18</v>
       </c>
       <c r="D265" t="s">
-        <v>373</v>
+        <v>39</v>
       </c>
       <c r="E265" t="s">
         <v>20</v>
       </c>
       <c r="F265" t="s">
         <v>968</v>
       </c>
       <c r="G265" t="s">
         <v>22</v>
       </c>
       <c r="H265">
         <v>2020</v>
       </c>
       <c r="I265"/>
       <c r="J265" t="s">
         <v>23</v>
       </c>
       <c r="K265" t="s">
         <v>24</v>
       </c>
       <c r="L265" t="s">
-        <v>1385</v>
+        <v>40</v>
       </c>
       <c r="M265" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="N265" t="s">
         <v>34</v>
       </c>
       <c r="O265" t="s">
-        <v>1386</v>
+        <v>1390</v>
       </c>
       <c r="P265" t="s">
-        <v>1387</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>1388</v>
+        <v>1392</v>
       </c>
       <c r="B266" t="s">
-        <v>1389</v>
+        <v>136</v>
       </c>
       <c r="C266" t="s">
         <v>18</v>
       </c>
       <c r="D266" t="s">
-        <v>927</v>
+        <v>137</v>
       </c>
       <c r="E266" t="s">
         <v>20</v>
       </c>
       <c r="F266" t="s">
         <v>968</v>
       </c>
       <c r="G266" t="s">
         <v>22</v>
       </c>
       <c r="H266">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="I266"/>
       <c r="J266" t="s">
         <v>23</v>
       </c>
       <c r="K266" t="s">
-        <v>1390</v>
+        <v>24</v>
       </c>
       <c r="L266" t="s">
-        <v>1391</v>
+        <v>138</v>
       </c>
       <c r="M266" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="N266" t="s">
-        <v>929</v>
+        <v>34</v>
       </c>
       <c r="O266" t="s">
-        <v>1392</v>
+        <v>1393</v>
       </c>
       <c r="P266" t="s">
-        <v>1393</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>1394</v>
+        <v>1395</v>
       </c>
       <c r="B267" t="s">
-        <v>1395</v>
+        <v>1396</v>
       </c>
       <c r="C267" t="s">
         <v>18</v>
       </c>
       <c r="D267" t="s">
-        <v>927</v>
+        <v>373</v>
       </c>
       <c r="E267" t="s">
         <v>20</v>
       </c>
       <c r="F267" t="s">
         <v>968</v>
       </c>
       <c r="G267" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="H267">
-        <v>2019</v>
-[...3 lines deleted...]
-      </c>
+        <v>2020</v>
+      </c>
+      <c r="I267"/>
       <c r="J267" t="s">
-        <v>1000</v>
+        <v>23</v>
       </c>
       <c r="K267" t="s">
         <v>24</v>
       </c>
       <c r="L267" t="s">
-        <v>1396</v>
+        <v>1397</v>
       </c>
       <c r="M267" t="s">
-        <v>1002</v>
+        <v>1087</v>
       </c>
       <c r="N267" t="s">
-        <v>929</v>
+        <v>27</v>
       </c>
       <c r="O267" t="s">
-        <v>1397</v>
+        <v>1398</v>
       </c>
       <c r="P267" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>1399</v>
+        <v>1400</v>
       </c>
       <c r="B268" t="s">
-        <v>1400</v>
+        <v>1401</v>
       </c>
       <c r="C268" t="s">
         <v>18</v>
       </c>
       <c r="D268" t="s">
-        <v>310</v>
+        <v>103</v>
       </c>
       <c r="E268" t="s">
         <v>20</v>
       </c>
       <c r="F268" t="s">
         <v>968</v>
       </c>
       <c r="G268" t="s">
         <v>22</v>
       </c>
       <c r="H268">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="I268"/>
       <c r="J268" t="s">
         <v>23</v>
       </c>
       <c r="K268" t="s">
-        <v>312</v>
+        <v>24</v>
       </c>
       <c r="L268" t="s">
-        <v>1401</v>
+        <v>1402</v>
       </c>
       <c r="M268" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="N268" t="s">
-        <v>314</v>
+        <v>27</v>
       </c>
       <c r="O268" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="P268" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
       <c r="B269" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
       <c r="C269" t="s">
         <v>18</v>
       </c>
       <c r="D269" t="s">
-        <v>310</v>
+        <v>373</v>
       </c>
       <c r="E269" t="s">
         <v>20</v>
       </c>
       <c r="F269" t="s">
         <v>968</v>
       </c>
       <c r="G269" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="H269">
-        <v>2019</v>
-[...3 lines deleted...]
-      </c>
+        <v>2020</v>
+      </c>
+      <c r="I269"/>
       <c r="J269" t="s">
-        <v>1013</v>
+        <v>23</v>
       </c>
       <c r="K269" t="s">
         <v>24</v>
       </c>
-      <c r="L269"/>
+      <c r="L269" t="s">
+        <v>1407</v>
+      </c>
       <c r="M269" t="s">
-        <v>1002</v>
+        <v>1087</v>
       </c>
       <c r="N269" t="s">
-        <v>929</v>
+        <v>34</v>
       </c>
       <c r="O269" t="s">
-        <v>1406</v>
+        <v>1408</v>
       </c>
       <c r="P269" t="s">
-        <v>1407</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>1408</v>
+        <v>1410</v>
       </c>
       <c r="B270" t="s">
-        <v>1409</v>
+        <v>1411</v>
       </c>
       <c r="C270" t="s">
         <v>18</v>
       </c>
       <c r="D270" t="s">
-        <v>366</v>
+        <v>927</v>
       </c>
       <c r="E270" t="s">
         <v>20</v>
       </c>
       <c r="F270" t="s">
         <v>968</v>
       </c>
       <c r="G270" t="s">
-        <v>22</v>
+        <v>1225</v>
       </c>
       <c r="H270">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="I270"/>
       <c r="J270" t="s">
         <v>23</v>
       </c>
       <c r="K270" t="s">
-        <v>24</v>
+        <v>1412</v>
       </c>
       <c r="L270" t="s">
-        <v>127</v>
+        <v>1413</v>
       </c>
       <c r="M270" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="N270" t="s">
-        <v>27</v>
+        <v>929</v>
       </c>
       <c r="O270" t="s">
-        <v>1410</v>
+        <v>1414</v>
       </c>
       <c r="P270" t="s">
-        <v>1411</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>1412</v>
+        <v>1416</v>
       </c>
       <c r="B271" t="s">
-        <v>1413</v>
+        <v>1417</v>
       </c>
       <c r="C271" t="s">
         <v>18</v>
       </c>
       <c r="D271" t="s">
-        <v>132</v>
+        <v>927</v>
       </c>
       <c r="E271" t="s">
         <v>20</v>
       </c>
       <c r="F271" t="s">
         <v>968</v>
       </c>
       <c r="G271" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H271">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I271"/>
+        <v>2019</v>
+      </c>
+      <c r="I271">
+        <v>2025</v>
+      </c>
       <c r="J271" t="s">
-        <v>23</v>
+        <v>1418</v>
       </c>
       <c r="K271" t="s">
         <v>24</v>
       </c>
       <c r="L271" t="s">
-        <v>127</v>
+        <v>1419</v>
       </c>
       <c r="M271" t="s">
-        <v>1081</v>
+        <v>1009</v>
       </c>
       <c r="N271" t="s">
-        <v>34</v>
+        <v>929</v>
       </c>
       <c r="O271" t="s">
-        <v>1414</v>
+        <v>1420</v>
       </c>
       <c r="P271" t="s">
-        <v>1415</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>1416</v>
+        <v>1422</v>
       </c>
       <c r="B272" t="s">
-        <v>1417</v>
+        <v>1423</v>
       </c>
       <c r="C272" t="s">
         <v>18</v>
       </c>
       <c r="D272" t="s">
-        <v>1418</v>
+        <v>310</v>
       </c>
       <c r="E272" t="s">
         <v>20</v>
       </c>
       <c r="F272" t="s">
         <v>968</v>
       </c>
       <c r="G272" t="s">
-        <v>22</v>
+        <v>1424</v>
       </c>
       <c r="H272">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="I272"/>
       <c r="J272" t="s">
-        <v>76</v>
+        <v>998</v>
       </c>
       <c r="K272" t="s">
-        <v>24</v>
+        <v>312</v>
       </c>
       <c r="L272" t="s">
-        <v>1419</v>
+        <v>1425</v>
       </c>
       <c r="M272" t="s">
-        <v>976</v>
+        <v>1087</v>
       </c>
       <c r="N272" t="s">
-        <v>34</v>
+        <v>314</v>
       </c>
       <c r="O272" t="s">
-        <v>1420</v>
+        <v>1426</v>
       </c>
       <c r="P272" t="s">
-        <v>1421</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>1416</v>
+        <v>1428</v>
       </c>
       <c r="B273" t="s">
-        <v>1422</v>
+        <v>1429</v>
       </c>
       <c r="C273" t="s">
         <v>18</v>
       </c>
       <c r="D273" t="s">
-        <v>1418</v>
+        <v>310</v>
       </c>
       <c r="E273" t="s">
         <v>20</v>
       </c>
       <c r="F273" t="s">
         <v>968</v>
       </c>
       <c r="G273" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H273">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I273"/>
+        <v>2019</v>
+      </c>
+      <c r="I273">
+        <v>2025</v>
+      </c>
       <c r="J273" t="s">
-        <v>76</v>
+        <v>998</v>
       </c>
       <c r="K273" t="s">
         <v>24</v>
       </c>
-      <c r="L273" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L273"/>
       <c r="M273" t="s">
-        <v>976</v>
+        <v>1009</v>
       </c>
       <c r="N273" t="s">
-        <v>34</v>
+        <v>929</v>
       </c>
       <c r="O273" t="s">
-        <v>1423</v>
+        <v>1430</v>
       </c>
       <c r="P273" t="s">
-        <v>1421</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>1424</v>
+        <v>1428</v>
       </c>
       <c r="B274" t="s">
-        <v>1425</v>
+        <v>1432</v>
       </c>
       <c r="C274" t="s">
-        <v>1095</v>
+        <v>18</v>
       </c>
       <c r="D274" t="s">
-        <v>1426</v>
+        <v>310</v>
       </c>
       <c r="E274" t="s">
-        <v>330</v>
+        <v>20</v>
       </c>
       <c r="F274" t="s">
-        <v>1427</v>
+        <v>968</v>
       </c>
       <c r="G274" t="s">
-        <v>1055</v>
+        <v>8</v>
       </c>
       <c r="H274">
-        <v>2024</v>
-[...1 lines deleted...]
-      <c r="I274"/>
+        <v>2019</v>
+      </c>
+      <c r="I274">
+        <v>2025</v>
+      </c>
       <c r="J274" t="s">
-        <v>1428</v>
+        <v>1418</v>
       </c>
       <c r="K274" t="s">
         <v>24</v>
       </c>
       <c r="L274"/>
       <c r="M274" t="s">
-        <v>1429</v>
+        <v>1009</v>
       </c>
       <c r="N274" t="s">
         <v>929</v>
       </c>
       <c r="O274" t="s">
-        <v>1430</v>
+        <v>1433</v>
       </c>
       <c r="P274" t="s">
         <v>1431</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>1432</v>
+        <v>1434</v>
       </c>
       <c r="B275" t="s">
-        <v>1433</v>
+        <v>1435</v>
       </c>
       <c r="C275" t="s">
         <v>18</v>
       </c>
       <c r="D275" t="s">
-        <v>1434</v>
+        <v>366</v>
       </c>
       <c r="E275" t="s">
-        <v>330</v>
+        <v>20</v>
       </c>
       <c r="F275" t="s">
-        <v>331</v>
+        <v>968</v>
       </c>
       <c r="G275" t="s">
         <v>22</v>
       </c>
       <c r="H275">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="I275"/>
       <c r="J275" t="s">
-        <v>76</v>
+        <v>23</v>
       </c>
       <c r="K275" t="s">
-        <v>236</v>
+        <v>24</v>
       </c>
       <c r="L275" t="s">
-        <v>1435</v>
+        <v>127</v>
       </c>
       <c r="M275" t="s">
+        <v>1087</v>
+      </c>
+      <c r="N275" t="s">
+        <v>27</v>
+      </c>
+      <c r="O275" t="s">
         <v>1436</v>
       </c>
-      <c r="N275" t="s">
-[...2 lines deleted...]
-      <c r="O275" t="s">
+      <c r="P275" t="s">
         <v>1437</v>
-      </c>
-[...1 lines deleted...]
-        <v>1438</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
+        <v>1438</v>
+      </c>
+      <c r="B276" t="s">
         <v>1439</v>
       </c>
-      <c r="B276" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C276" t="s">
         <v>18</v>
       </c>
       <c r="D276" t="s">
-        <v>1441</v>
+        <v>132</v>
       </c>
       <c r="E276" t="s">
-        <v>330</v>
+        <v>20</v>
       </c>
       <c r="F276" t="s">
-        <v>331</v>
+        <v>968</v>
       </c>
       <c r="G276" t="s">
         <v>22</v>
       </c>
       <c r="H276">
         <v>2021</v>
       </c>
       <c r="I276"/>
       <c r="J276" t="s">
-        <v>76</v>
+        <v>23</v>
       </c>
       <c r="K276" t="s">
         <v>24</v>
       </c>
       <c r="L276" t="s">
-        <v>1442</v>
+        <v>127</v>
       </c>
       <c r="M276" t="s">
-        <v>1436</v>
+        <v>1087</v>
       </c>
       <c r="N276" t="s">
         <v>34</v>
       </c>
       <c r="O276" t="s">
-        <v>1443</v>
+        <v>1440</v>
       </c>
       <c r="P276" t="s">
-        <v>1444</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>1445</v>
+        <v>1442</v>
       </c>
       <c r="B277" t="s">
-        <v>1446</v>
+        <v>1443</v>
       </c>
       <c r="C277" t="s">
-        <v>1095</v>
+        <v>18</v>
       </c>
       <c r="D277" t="s">
-        <v>195</v>
+        <v>1444</v>
       </c>
       <c r="E277" t="s">
-        <v>330</v>
+        <v>20</v>
       </c>
       <c r="F277" t="s">
         <v>968</v>
       </c>
       <c r="G277" t="s">
-        <v>1055</v>
+        <v>22</v>
       </c>
       <c r="H277">
-        <v>2025</v>
+        <v>2021</v>
       </c>
       <c r="I277"/>
       <c r="J277" t="s">
+        <v>76</v>
+      </c>
+      <c r="K277" t="s">
+        <v>24</v>
+      </c>
+      <c r="L277" t="s">
+        <v>1445</v>
+      </c>
+      <c r="M277" t="s">
+        <v>976</v>
+      </c>
+      <c r="N277" t="s">
+        <v>34</v>
+      </c>
+      <c r="O277" t="s">
+        <v>1446</v>
+      </c>
+      <c r="P277" t="s">
         <v>1447</v>
-      </c>
-[...16 lines deleted...]
-        <v>1451</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>1452</v>
+        <v>1442</v>
       </c>
       <c r="B278" t="s">
-        <v>1453</v>
+        <v>1448</v>
       </c>
       <c r="C278" t="s">
         <v>18</v>
       </c>
       <c r="D278" t="s">
-        <v>618</v>
+        <v>1444</v>
       </c>
       <c r="E278" t="s">
         <v>20</v>
       </c>
       <c r="F278" t="s">
         <v>968</v>
       </c>
       <c r="G278" t="s">
-        <v>75</v>
+        <v>997</v>
       </c>
       <c r="H278">
-        <v>2003</v>
-[...3 lines deleted...]
-      </c>
+        <v>2020</v>
+      </c>
+      <c r="I278"/>
       <c r="J278" t="s">
-        <v>51</v>
+        <v>998</v>
       </c>
       <c r="K278" t="s">
         <v>24</v>
       </c>
       <c r="L278" t="s">
-        <v>719</v>
+        <v>1445</v>
       </c>
       <c r="M278" t="s">
-        <v>26</v>
+        <v>976</v>
       </c>
       <c r="N278" t="s">
         <v>34</v>
       </c>
       <c r="O278" t="s">
-        <v>1454</v>
+        <v>1449</v>
       </c>
       <c r="P278" t="s">
-        <v>1455</v>
+        <v>1447</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>1456</v>
+        <v>1450</v>
       </c>
       <c r="B279" t="s">
-        <v>1457</v>
+        <v>1451</v>
       </c>
       <c r="C279" t="s">
         <v>18</v>
       </c>
       <c r="D279" t="s">
-        <v>1458</v>
+        <v>1452</v>
       </c>
       <c r="E279" t="s">
-        <v>20</v>
+        <v>330</v>
       </c>
       <c r="F279" t="s">
-        <v>968</v>
+        <v>1453</v>
       </c>
       <c r="G279" t="s">
         <v>8</v>
       </c>
       <c r="H279">
-        <v>2014</v>
+        <v>2008</v>
       </c>
       <c r="I279">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="J279" t="s">
-        <v>1013</v>
+        <v>1454</v>
       </c>
       <c r="K279" t="s">
         <v>24</v>
       </c>
       <c r="L279"/>
       <c r="M279" t="s">
-        <v>1002</v>
+        <v>1455</v>
       </c>
       <c r="N279" t="s">
-        <v>1118</v>
+        <v>929</v>
       </c>
       <c r="O279" t="s">
-        <v>1459</v>
+        <v>1456</v>
       </c>
       <c r="P279" t="s">
-        <v>1460</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>1461</v>
+        <v>1458</v>
       </c>
       <c r="B280" t="s">
-        <v>1462</v>
+        <v>1459</v>
       </c>
       <c r="C280" t="s">
         <v>18</v>
       </c>
       <c r="D280" t="s">
-        <v>1463</v>
+        <v>1460</v>
       </c>
       <c r="E280" t="s">
         <v>330</v>
       </c>
       <c r="F280" t="s">
-        <v>1427</v>
+        <v>331</v>
       </c>
       <c r="G280" t="s">
         <v>22</v>
       </c>
       <c r="H280">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="I280"/>
       <c r="J280" t="s">
-        <v>1464</v>
+        <v>76</v>
       </c>
       <c r="K280" t="s">
         <v>236</v>
       </c>
       <c r="L280" t="s">
-        <v>1465</v>
+        <v>1461</v>
       </c>
       <c r="M280" t="s">
-        <v>1466</v>
+        <v>1462</v>
       </c>
       <c r="N280" t="s">
-        <v>1467</v>
+        <v>34</v>
       </c>
       <c r="O280" t="s">
-        <v>1468</v>
+        <v>1463</v>
       </c>
       <c r="P280" t="s">
-        <v>1469</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>1470</v>
+        <v>1465</v>
       </c>
       <c r="B281" t="s">
-        <v>1471</v>
+        <v>1466</v>
       </c>
       <c r="C281" t="s">
-        <v>1472</v>
+        <v>18</v>
       </c>
       <c r="D281" t="s">
-        <v>1473</v>
+        <v>1467</v>
       </c>
       <c r="E281" t="s">
-        <v>20</v>
+        <v>330</v>
       </c>
       <c r="F281" t="s">
-        <v>1474</v>
+        <v>331</v>
       </c>
       <c r="G281" t="s">
         <v>22</v>
       </c>
       <c r="H281">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="I281"/>
       <c r="J281" t="s">
-        <v>1475</v>
+        <v>76</v>
       </c>
       <c r="K281" t="s">
         <v>24</v>
       </c>
-      <c r="L281"/>
+      <c r="L281" t="s">
+        <v>1468</v>
+      </c>
       <c r="M281" t="s">
-        <v>1476</v>
+        <v>1462</v>
       </c>
       <c r="N281" t="s">
         <v>34</v>
       </c>
       <c r="O281" t="s">
-        <v>1477</v>
+        <v>1469</v>
       </c>
       <c r="P281" t="s">
-        <v>1478</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>1470</v>
+        <v>1471</v>
       </c>
       <c r="B282" t="s">
-        <v>1471</v>
+        <v>1472</v>
       </c>
       <c r="C282" t="s">
-        <v>1472</v>
+        <v>18</v>
       </c>
       <c r="D282" t="s">
-        <v>202</v>
+        <v>195</v>
       </c>
       <c r="E282" t="s">
-        <v>20</v>
+        <v>330</v>
       </c>
       <c r="F282" t="s">
-        <v>1474</v>
+        <v>968</v>
       </c>
       <c r="G282" t="s">
-        <v>22</v>
+        <v>1061</v>
       </c>
       <c r="H282">
-        <v>2016</v>
+        <v>2025</v>
       </c>
       <c r="I282"/>
       <c r="J282" t="s">
+        <v>1473</v>
+      </c>
+      <c r="K282" t="s">
+        <v>24</v>
+      </c>
+      <c r="L282" t="s">
+        <v>1474</v>
+      </c>
+      <c r="M282" t="s">
         <v>1475</v>
       </c>
-      <c r="K282" t="s">
-[...3 lines deleted...]
-      <c r="M282" t="s">
+      <c r="N282" t="s">
+        <v>34</v>
+      </c>
+      <c r="O282" t="s">
         <v>1476</v>
       </c>
-      <c r="N282" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P282" t="s">
-        <v>1478</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>1480</v>
+        <v>1478</v>
       </c>
       <c r="B283" t="s">
-        <v>1481</v>
+        <v>1479</v>
       </c>
       <c r="C283" t="s">
-        <v>1472</v>
+        <v>18</v>
       </c>
       <c r="D283" t="s">
-        <v>220</v>
+        <v>618</v>
       </c>
       <c r="E283" t="s">
         <v>20</v>
       </c>
       <c r="F283" t="s">
-        <v>1474</v>
+        <v>968</v>
       </c>
       <c r="G283" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="H283">
-        <v>2016</v>
-[...1 lines deleted...]
-      <c r="I283"/>
+        <v>2003</v>
+      </c>
+      <c r="I283">
+        <v>2013</v>
+      </c>
       <c r="J283" t="s">
-        <v>1475</v>
+        <v>51</v>
       </c>
       <c r="K283" t="s">
         <v>24</v>
       </c>
-      <c r="L283"/>
+      <c r="L283" t="s">
+        <v>719</v>
+      </c>
       <c r="M283" t="s">
-        <v>1476</v>
+        <v>26</v>
       </c>
       <c r="N283" t="s">
         <v>34</v>
       </c>
       <c r="O283" t="s">
-        <v>1482</v>
+        <v>1480</v>
       </c>
       <c r="P283" t="s">
-        <v>1483</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B284" t="s">
+        <v>1483</v>
+      </c>
+      <c r="C284" t="s">
+        <v>18</v>
+      </c>
+      <c r="D284" t="s">
         <v>1484</v>
-      </c>
-[...7 lines deleted...]
-        <v>1487</v>
       </c>
       <c r="E284" t="s">
         <v>20</v>
       </c>
       <c r="F284" t="s">
-        <v>1427</v>
+        <v>968</v>
       </c>
       <c r="G284" t="s">
-        <v>75</v>
+        <v>8</v>
       </c>
       <c r="H284">
-        <v>2019</v>
+        <v>2012</v>
       </c>
       <c r="I284">
-        <v>2022</v>
+        <v>2026</v>
       </c>
       <c r="J284" t="s">
+        <v>1485</v>
+      </c>
+      <c r="K284" t="s">
+        <v>24</v>
+      </c>
+      <c r="L284"/>
+      <c r="M284" t="s">
+        <v>1486</v>
+      </c>
+      <c r="N284" t="s">
+        <v>27</v>
+      </c>
+      <c r="O284" t="s">
+        <v>1487</v>
+      </c>
+      <c r="P284" t="s">
         <v>1488</v>
-      </c>
-[...16 lines deleted...]
-        <v>1491</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>1492</v>
+        <v>1489</v>
       </c>
       <c r="B285" t="s">
-        <v>1493</v>
+        <v>1490</v>
       </c>
       <c r="C285" t="s">
-        <v>1486</v>
+        <v>18</v>
       </c>
       <c r="D285" t="s">
-        <v>220</v>
+        <v>1491</v>
       </c>
       <c r="E285" t="s">
         <v>20</v>
       </c>
       <c r="F285" t="s">
         <v>968</v>
       </c>
       <c r="G285" t="s">
-        <v>1494</v>
-[...2 lines deleted...]
-      <c r="I285"/>
+        <v>8</v>
+      </c>
+      <c r="H285">
+        <v>2014</v>
+      </c>
+      <c r="I285">
+        <v>2025</v>
+      </c>
       <c r="J285" t="s">
-        <v>1495</v>
+        <v>998</v>
       </c>
       <c r="K285" t="s">
         <v>24</v>
       </c>
       <c r="L285"/>
       <c r="M285" t="s">
-        <v>1496</v>
+        <v>1009</v>
       </c>
       <c r="N285" t="s">
-        <v>34</v>
+        <v>1125</v>
       </c>
       <c r="O285" t="s">
-        <v>1497</v>
+        <v>1492</v>
       </c>
       <c r="P285" t="s">
-        <v>1498</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>1499</v>
+        <v>1494</v>
       </c>
       <c r="B286" t="s">
-        <v>1493</v>
+        <v>1495</v>
       </c>
       <c r="C286" t="s">
-        <v>1486</v>
+        <v>18</v>
       </c>
       <c r="D286" t="s">
-        <v>202</v>
+        <v>1496</v>
       </c>
       <c r="E286" t="s">
-        <v>20</v>
+        <v>330</v>
       </c>
       <c r="F286" t="s">
-        <v>968</v>
+        <v>1453</v>
       </c>
       <c r="G286" t="s">
-        <v>1494</v>
-[...1 lines deleted...]
-      <c r="H286"/>
+        <v>22</v>
+      </c>
+      <c r="H286">
+        <v>2022</v>
+      </c>
       <c r="I286"/>
       <c r="J286" t="s">
-        <v>1495</v>
+        <v>1497</v>
       </c>
       <c r="K286" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L286"/>
+        <v>236</v>
+      </c>
+      <c r="L286" t="s">
+        <v>1498</v>
+      </c>
       <c r="M286" t="s">
-        <v>1496</v>
+        <v>1499</v>
       </c>
       <c r="N286" t="s">
-        <v>34</v>
+        <v>1500</v>
       </c>
       <c r="O286" t="s">
-        <v>1500</v>
+        <v>1501</v>
       </c>
       <c r="P286" t="s">
-        <v>1498</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>1501</v>
+        <v>1503</v>
       </c>
       <c r="B287" t="s">
-        <v>1502</v>
+        <v>1504</v>
       </c>
       <c r="C287" t="s">
-        <v>18</v>
+        <v>1505</v>
       </c>
       <c r="D287" t="s">
-        <v>1503</v>
+        <v>1506</v>
       </c>
       <c r="E287" t="s">
-        <v>330</v>
+        <v>20</v>
       </c>
       <c r="F287" t="s">
-        <v>331</v>
+        <v>1287</v>
       </c>
       <c r="G287" t="s">
         <v>22</v>
       </c>
       <c r="H287">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="I287"/>
       <c r="J287" t="s">
-        <v>311</v>
+        <v>1507</v>
       </c>
       <c r="K287" t="s">
-        <v>312</v>
+        <v>24</v>
       </c>
       <c r="L287"/>
       <c r="M287" t="s">
+        <v>1508</v>
+      </c>
+      <c r="N287" t="s">
+        <v>34</v>
+      </c>
+      <c r="O287" t="s">
+        <v>1509</v>
+      </c>
+      <c r="P287" t="s">
+        <v>1510</v>
+      </c>
+    </row>
+    <row r="288" spans="1:16">
+      <c r="A288" t="s">
+        <v>1503</v>
+      </c>
+      <c r="B288" t="s">
+        <v>1504</v>
+      </c>
+      <c r="C288" t="s">
+        <v>1505</v>
+      </c>
+      <c r="D288" t="s">
+        <v>202</v>
+      </c>
+      <c r="E288" t="s">
+        <v>20</v>
+      </c>
+      <c r="F288" t="s">
+        <v>1287</v>
+      </c>
+      <c r="G288" t="s">
+        <v>22</v>
+      </c>
+      <c r="H288">
+        <v>2016</v>
+      </c>
+      <c r="I288"/>
+      <c r="J288" t="s">
+        <v>1507</v>
+      </c>
+      <c r="K288" t="s">
+        <v>24</v>
+      </c>
+      <c r="L288"/>
+      <c r="M288" t="s">
+        <v>1508</v>
+      </c>
+      <c r="N288" t="s">
+        <v>34</v>
+      </c>
+      <c r="O288" t="s">
+        <v>1511</v>
+      </c>
+      <c r="P288" t="s">
+        <v>1510</v>
+      </c>
+    </row>
+    <row r="289" spans="1:16">
+      <c r="A289" t="s">
+        <v>1512</v>
+      </c>
+      <c r="B289" t="s">
+        <v>1513</v>
+      </c>
+      <c r="C289" t="s">
+        <v>1505</v>
+      </c>
+      <c r="D289" t="s">
+        <v>220</v>
+      </c>
+      <c r="E289" t="s">
+        <v>20</v>
+      </c>
+      <c r="F289" t="s">
+        <v>1287</v>
+      </c>
+      <c r="G289" t="s">
+        <v>22</v>
+      </c>
+      <c r="H289">
+        <v>2016</v>
+      </c>
+      <c r="I289"/>
+      <c r="J289" t="s">
+        <v>1507</v>
+      </c>
+      <c r="K289" t="s">
+        <v>24</v>
+      </c>
+      <c r="L289"/>
+      <c r="M289" t="s">
+        <v>1508</v>
+      </c>
+      <c r="N289" t="s">
+        <v>34</v>
+      </c>
+      <c r="O289" t="s">
+        <v>1514</v>
+      </c>
+      <c r="P289" t="s">
+        <v>1515</v>
+      </c>
+    </row>
+    <row r="290" spans="1:16">
+      <c r="A290" t="s">
+        <v>1516</v>
+      </c>
+      <c r="B290" t="s">
+        <v>1517</v>
+      </c>
+      <c r="C290" t="s">
+        <v>1518</v>
+      </c>
+      <c r="D290" t="s">
+        <v>1286</v>
+      </c>
+      <c r="E290" t="s">
+        <v>20</v>
+      </c>
+      <c r="F290" t="s">
+        <v>1453</v>
+      </c>
+      <c r="G290" t="s">
+        <v>75</v>
+      </c>
+      <c r="H290">
+        <v>2019</v>
+      </c>
+      <c r="I290">
+        <v>2022</v>
+      </c>
+      <c r="J290" t="s">
+        <v>1519</v>
+      </c>
+      <c r="K290" t="s">
+        <v>236</v>
+      </c>
+      <c r="L290" t="s">
+        <v>1498</v>
+      </c>
+      <c r="M290" t="s">
+        <v>1520</v>
+      </c>
+      <c r="N290" t="s">
+        <v>1500</v>
+      </c>
+      <c r="O290" t="s">
+        <v>1521</v>
+      </c>
+      <c r="P290" t="s">
+        <v>1522</v>
+      </c>
+    </row>
+    <row r="291" spans="1:16">
+      <c r="A291" t="s">
+        <v>1523</v>
+      </c>
+      <c r="B291" t="s">
+        <v>1524</v>
+      </c>
+      <c r="C291" t="s">
+        <v>1518</v>
+      </c>
+      <c r="D291" t="s">
+        <v>220</v>
+      </c>
+      <c r="E291" t="s">
+        <v>20</v>
+      </c>
+      <c r="F291" t="s">
+        <v>968</v>
+      </c>
+      <c r="G291" t="s">
+        <v>1525</v>
+      </c>
+      <c r="H291"/>
+      <c r="I291"/>
+      <c r="J291" t="s">
+        <v>1526</v>
+      </c>
+      <c r="K291" t="s">
+        <v>24</v>
+      </c>
+      <c r="L291"/>
+      <c r="M291" t="s">
+        <v>1527</v>
+      </c>
+      <c r="N291" t="s">
+        <v>34</v>
+      </c>
+      <c r="O291" t="s">
+        <v>1528</v>
+      </c>
+      <c r="P291" t="s">
+        <v>1529</v>
+      </c>
+    </row>
+    <row r="292" spans="1:16">
+      <c r="A292" t="s">
+        <v>1530</v>
+      </c>
+      <c r="B292" t="s">
+        <v>1524</v>
+      </c>
+      <c r="C292" t="s">
+        <v>1518</v>
+      </c>
+      <c r="D292" t="s">
+        <v>202</v>
+      </c>
+      <c r="E292" t="s">
+        <v>20</v>
+      </c>
+      <c r="F292" t="s">
+        <v>968</v>
+      </c>
+      <c r="G292" t="s">
+        <v>1525</v>
+      </c>
+      <c r="H292"/>
+      <c r="I292"/>
+      <c r="J292" t="s">
+        <v>1526</v>
+      </c>
+      <c r="K292" t="s">
+        <v>24</v>
+      </c>
+      <c r="L292"/>
+      <c r="M292" t="s">
+        <v>1527</v>
+      </c>
+      <c r="N292" t="s">
+        <v>34</v>
+      </c>
+      <c r="O292" t="s">
+        <v>1531</v>
+      </c>
+      <c r="P292" t="s">
+        <v>1529</v>
+      </c>
+    </row>
+    <row r="293" spans="1:16">
+      <c r="A293" t="s">
+        <v>1532</v>
+      </c>
+      <c r="B293" t="s">
+        <v>1533</v>
+      </c>
+      <c r="C293" t="s">
+        <v>18</v>
+      </c>
+      <c r="D293" t="s">
+        <v>1534</v>
+      </c>
+      <c r="E293" t="s">
+        <v>330</v>
+      </c>
+      <c r="F293" t="s">
+        <v>331</v>
+      </c>
+      <c r="G293" t="s">
+        <v>22</v>
+      </c>
+      <c r="H293">
+        <v>2017</v>
+      </c>
+      <c r="I293"/>
+      <c r="J293" t="s">
+        <v>311</v>
+      </c>
+      <c r="K293" t="s">
+        <v>312</v>
+      </c>
+      <c r="L293"/>
+      <c r="M293" t="s">
         <v>334</v>
       </c>
-      <c r="N287" t="s">
+      <c r="N293" t="s">
         <v>314</v>
       </c>
-      <c r="O287" t="s">
-[...3 lines deleted...]
-        <v>1505</v>
+      <c r="O293" t="s">
+        <v>1535</v>
+      </c>
+      <c r="P293" t="s">
+        <v>1536</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">