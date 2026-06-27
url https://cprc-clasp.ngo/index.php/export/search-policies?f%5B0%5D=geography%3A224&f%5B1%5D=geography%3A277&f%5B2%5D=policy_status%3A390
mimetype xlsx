--- v0 (2026-02-05)
+++ v1 (2026-06-27)
@@ -2904,50 +2904,53 @@
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9A0A4FA998CAD4A5E05397BE0A0AD02D</t>
   </si>
   <si>
     <t>GB 28379-2012 Minimum allowable values of water efficiency and water efficiency grades for flush valve for water closets</t>
   </si>
   <si>
     <t>This policy covers flush valves for water closets.</t>
   </si>
   <si>
     <t>GB/T 8170-2008</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28379-2012-minimum-allowable-values-water-efficiency-and-water-efficiency-grades-flush</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7FBCCD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28381-2012 Minimum allowable values of energy efficiency and evaluating values of energy conservation for centrifugal blower</t>
   </si>
   <si>
     <t>This policy covers centrifugal blowers.</t>
   </si>
   <si>
+    <t>Entered into force, New, To Be Superseded</t>
+  </si>
+  <si>
     <t>JB/T 2977; JB/T 3165; JB/T 7258</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28381-2012-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E151D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28736-2019 Minimum allowable values of energy efficiency and energy efficiency grades for welding machines</t>
   </si>
   <si>
     <t>This policy covers welding machines.</t>
   </si>
   <si>
     <t>GB/T 156; GB/T 2900.22; GB/T 8118; GB/T 8366; GB/T 14549-1993; GB 15578; GB/T 15579.1; GB/T 25301</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28736-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA9400FA80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 29539-2013 Minimum allowable values of energy efficiency and energy efficiency grades for range hoods</t>
@@ -3004,53 +3007,50 @@
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30253-2024-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=23EE8C718E21E8A3E06397BE0A0AC332</t>
   </si>
   <si>
     <t>GB 30254-2013 Minimum allowable values of energy efficiency and the energy efficiency grades for cage three-phase high voltage induction motors</t>
   </si>
   <si>
     <t>This policy covers cage three-phase high voltage induction motors.</t>
   </si>
   <si>
     <t>GB 755-2008; GB/T 1032-2012; GB 10068-2008; GB 10069.3-2008</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30254-2013-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-cage</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E8DAD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30531-2014 Minimum allowable values of energy efficiency and energy efficiency grades for commercial gas cooking appliances</t>
   </si>
   <si>
     <t>Applies to commercial gas-to-energy single stoves with rated thermal load of not more than 60 kW</t>
-  </si>
-[...1 lines deleted...]
-    <t>Entered into force, New, To Be Superseded</t>
   </si>
   <si>
     <t>GB / T 13611</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30531-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7ED10D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30978-2014 Minimum allowable values of the energy efficiency and energy efficiency grades for water dispensers</t>
   </si>
   <si>
     <t>Applies to the hot or cold water dispensers with rated voltage not exceeding 250 V. Does not apply to the instant hot water dispensers with rated power of more than 4 000 W.</t>
   </si>
   <si>
     <t>GB/T 2828.1; GB/T 2829; GB 4706.1; GB/T 22090-2008</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30978-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7FF8FD3A7E05397BE0A0AB82A</t>
   </si>
@@ -15352,387 +15352,387 @@
       </c>
       <c r="P171" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
         <v>945</v>
       </c>
       <c r="B172" t="s">
         <v>946</v>
       </c>
       <c r="C172" t="s">
         <v>95</v>
       </c>
       <c r="D172" t="s">
         <v>323</v>
       </c>
       <c r="E172" t="s">
         <v>20</v>
       </c>
       <c r="F172" t="s">
         <v>21</v>
       </c>
       <c r="G172" t="s">
-        <v>22</v>
+        <v>947</v>
       </c>
       <c r="H172">
         <v>2012</v>
       </c>
       <c r="I172"/>
       <c r="J172" t="s">
         <v>97</v>
       </c>
       <c r="K172" t="s">
         <v>24</v>
       </c>
       <c r="L172" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="M172" t="s">
         <v>932</v>
       </c>
       <c r="N172" t="s">
         <v>100</v>
       </c>
       <c r="O172" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="P172" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="B173" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="C173" t="s">
         <v>95</v>
       </c>
       <c r="D173" t="s">
         <v>277</v>
       </c>
       <c r="E173" t="s">
         <v>20</v>
       </c>
       <c r="F173" t="s">
         <v>21</v>
       </c>
       <c r="G173" t="s">
         <v>22</v>
       </c>
       <c r="H173">
         <v>2020</v>
       </c>
       <c r="I173"/>
       <c r="J173" t="s">
         <v>97</v>
       </c>
       <c r="K173" t="s">
         <v>24</v>
       </c>
       <c r="L173" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="M173" t="s">
         <v>932</v>
       </c>
       <c r="N173" t="s">
         <v>100</v>
       </c>
       <c r="O173" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="P173" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="B174" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="C174" t="s">
         <v>95</v>
       </c>
       <c r="D174" t="s">
         <v>45</v>
       </c>
       <c r="E174" t="s">
         <v>20</v>
       </c>
       <c r="F174" t="s">
         <v>21</v>
       </c>
       <c r="G174" t="s">
         <v>22</v>
       </c>
       <c r="H174">
         <v>2013</v>
       </c>
       <c r="I174"/>
       <c r="J174" t="s">
         <v>123</v>
       </c>
       <c r="K174" t="s">
         <v>24</v>
       </c>
       <c r="L174" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="M174" t="s">
         <v>99</v>
       </c>
       <c r="N174" t="s">
         <v>27</v>
       </c>
       <c r="O174" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="P174" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="B175" t="s">
         <v>122</v>
       </c>
       <c r="C175" t="s">
         <v>95</v>
       </c>
       <c r="D175" t="s">
         <v>140</v>
       </c>
       <c r="E175" t="s">
         <v>20</v>
       </c>
       <c r="F175" t="s">
         <v>21</v>
       </c>
       <c r="G175" t="s">
         <v>22</v>
       </c>
       <c r="H175">
         <v>2013</v>
       </c>
       <c r="I175"/>
       <c r="J175" t="s">
         <v>97</v>
       </c>
       <c r="K175" t="s">
         <v>24</v>
       </c>
       <c r="L175" t="s">
         <v>124</v>
       </c>
       <c r="M175" t="s">
         <v>932</v>
       </c>
       <c r="N175" t="s">
         <v>27</v>
       </c>
       <c r="O175" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="P175" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="B176" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="C176" t="s">
         <v>95</v>
       </c>
       <c r="D176" t="s">
         <v>135</v>
       </c>
       <c r="E176" t="s">
         <v>20</v>
       </c>
       <c r="F176" t="s">
         <v>21</v>
       </c>
       <c r="G176" t="s">
         <v>22</v>
       </c>
       <c r="H176">
         <v>2014</v>
       </c>
       <c r="I176"/>
       <c r="J176" t="s">
         <v>123</v>
       </c>
       <c r="K176" t="s">
         <v>24</v>
       </c>
       <c r="L176" t="s">
         <v>130</v>
       </c>
       <c r="M176" t="s">
         <v>932</v>
       </c>
       <c r="N176" t="s">
         <v>100</v>
       </c>
       <c r="O176" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="P176" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="B177" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="C177" t="s">
         <v>95</v>
       </c>
       <c r="D177" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="E177" t="s">
         <v>20</v>
       </c>
       <c r="F177" t="s">
         <v>21</v>
       </c>
       <c r="G177" t="s">
         <v>688</v>
       </c>
       <c r="H177" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="I177">
         <v>2024</v>
       </c>
       <c r="J177" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="K177" t="s">
         <v>24</v>
       </c>
       <c r="L177"/>
       <c r="M177" t="s">
         <v>932</v>
       </c>
       <c r="N177" t="s">
         <v>100</v>
       </c>
       <c r="O177" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="P177" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="B178" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="C178" t="s">
         <v>95</v>
       </c>
       <c r="D178" t="s">
         <v>129</v>
       </c>
       <c r="E178" t="s">
         <v>20</v>
       </c>
       <c r="F178" t="s">
         <v>21</v>
       </c>
       <c r="G178" t="s">
         <v>22</v>
       </c>
       <c r="H178">
         <v>2014</v>
       </c>
       <c r="I178"/>
       <c r="J178" t="s">
         <v>123</v>
       </c>
       <c r="K178" t="s">
         <v>24</v>
       </c>
       <c r="L178" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="M178" t="s">
         <v>932</v>
       </c>
       <c r="N178" t="s">
         <v>100</v>
       </c>
       <c r="O178" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="P178" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="B179" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="C179" t="s">
         <v>95</v>
       </c>
       <c r="D179" t="s">
         <v>227</v>
       </c>
       <c r="E179" t="s">
         <v>20</v>
       </c>
       <c r="F179" t="s">
         <v>21</v>
       </c>
       <c r="G179" t="s">
-        <v>981</v>
+        <v>947</v>
       </c>
       <c r="H179">
         <v>2014</v>
       </c>
       <c r="I179">
         <v>2015</v>
       </c>
       <c r="J179" t="s">
         <v>123</v>
       </c>
       <c r="K179" t="s">
         <v>228</v>
       </c>
       <c r="L179" t="s">
         <v>982</v>
       </c>
       <c r="M179" t="s">
         <v>99</v>
       </c>
       <c r="N179" t="s">
         <v>27</v>
       </c>
       <c r="O179" t="s">
         <v>983</v>
       </c>
@@ -15978,51 +15978,51 @@
       </c>
       <c r="P184" t="s">
         <v>1009</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
         <v>1010</v>
       </c>
       <c r="B185" t="s">
         <v>176</v>
       </c>
       <c r="C185" t="s">
         <v>95</v>
       </c>
       <c r="D185" t="s">
         <v>117</v>
       </c>
       <c r="E185" t="s">
         <v>20</v>
       </c>
       <c r="F185" t="s">
         <v>21</v>
       </c>
       <c r="G185" t="s">
-        <v>981</v>
+        <v>947</v>
       </c>
       <c r="H185">
         <v>2020</v>
       </c>
       <c r="I185"/>
       <c r="J185" t="s">
         <v>97</v>
       </c>
       <c r="K185" t="s">
         <v>24</v>
       </c>
       <c r="L185" t="s">
         <v>177</v>
       </c>
       <c r="M185" t="s">
         <v>932</v>
       </c>
       <c r="N185" t="s">
         <v>27</v>
       </c>
       <c r="O185" t="s">
         <v>1011</v>
       </c>
       <c r="P185" t="s">
         <v>1012</v>
@@ -16266,51 +16266,51 @@
       </c>
       <c r="P190" t="s">
         <v>1033</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
         <v>1034</v>
       </c>
       <c r="B191" t="s">
         <v>1035</v>
       </c>
       <c r="C191" t="s">
         <v>95</v>
       </c>
       <c r="D191" t="s">
         <v>578</v>
       </c>
       <c r="E191" t="s">
         <v>20</v>
       </c>
       <c r="F191" t="s">
         <v>21</v>
       </c>
       <c r="G191" t="s">
-        <v>981</v>
+        <v>947</v>
       </c>
       <c r="H191">
         <v>2021</v>
       </c>
       <c r="I191"/>
       <c r="J191" t="s">
         <v>97</v>
       </c>
       <c r="K191" t="s">
         <v>1036</v>
       </c>
       <c r="L191" t="s">
         <v>1037</v>
       </c>
       <c r="M191" t="s">
         <v>932</v>
       </c>
       <c r="N191" t="s">
         <v>580</v>
       </c>
       <c r="O191" t="s">
         <v>1038</v>
       </c>
       <c r="P191" t="s">
         <v>1039</v>