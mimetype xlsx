--- v0 (2026-02-06)
+++ v1 (2026-08-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="266">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="268">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -450,150 +450,166 @@
   <si>
     <t>Vacuum Cleaners</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2013/666/contents/2013-07-08</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 814/2013 of 2 August 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for water heaters and hot water storage tanks</t>
   </si>
   <si>
     <t>10 CFR 430—Energy Conservation Program for Consumer Products</t>
   </si>
   <si>
     <t>10 CFR 430 Subpart B</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-8142013-2-august-2013-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2013/814/contents</t>
   </si>
   <si>
-    <t>Commission Regulation (EU) No 932/2012 of 3 October 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble driers</t>
-[...5 lines deleted...]
-    <t>Europe, United Kingdom</t>
+    <t>Commission Regulation EC No 107-2009 of 4 February 2009 implementing Directive 2005-32-EC -with regard to ecodesign requirements for simple set-top boxes</t>
+  </si>
+  <si>
+    <t>The Commission Regulation EC No 107-2009 of 4 February 2009 implementing Directive 2005-32-EC of the European Parliament and of the Council with regard to ecodesign requirements for simple set-top boxes; sets minimum energy performance requirements for simple set top boxes -SSTB.</t>
+  </si>
+  <si>
+    <t>Set Top Boxes (STB)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-ec-no-107-2009-4-february-2009-implementing-directive-2005-32-ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2009/107/contents</t>
+  </si>
+  <si>
+    <t>Commission Regulation EU 2015-1095 of 5 May 2015</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market of professional refrigerated storage cabinets and blast cabinets. This Regulation shall apply to electric mains-operated blast cabinets; and electric mains-operated professional refrigerated storage cabinets including those sold for the refrigeration of foodstuffs and animal feed.</t>
+  </si>
+  <si>
+    <t>Refrigerated Cabinets, Industrial Process Chillers</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-2015-1095-5-may-2015</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2015/1095/contents</t>
+  </si>
+  <si>
+    <t>Energy Saving Trust Endorsed Products</t>
+  </si>
+  <si>
+    <t>insulation</t>
+  </si>
+  <si>
+    <t>Insulations</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>Endorsement Label</t>
+  </si>
+  <si>
+    <t>August 2019</t>
+  </si>
+  <si>
+    <t>Other</t>
+  </si>
+  <si>
+    <t>Energy Saving Trust</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/energy-saving-trust-endorsed-products</t>
+  </si>
+  <si>
+    <t>https://energysavingtrust.org.uk/business/energy-efficiency/products-technology/</t>
+  </si>
+  <si>
+    <t>Windows</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/energy-saving-trust-endorsed-products-0</t>
+  </si>
+  <si>
+    <t>Natural gas and LPG boilers</t>
+  </si>
+  <si>
+    <t>Gas, Oil</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/energy-saving-trust-endorsed-products-1</t>
+  </si>
+  <si>
+    <t>Heating controls products</t>
+  </si>
+  <si>
+    <t>Climate Controls</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/energy-saving-trust-endorsed-products-2</t>
+  </si>
+  <si>
+    <t>The Ecodesign for Energy-Related Products and Energy Information (Household Tumble Dryers) Regulations 2026</t>
+  </si>
+  <si>
+    <t>4.—(1) These Regulations apply to electric mains-operated and gas-fired household tumble dryers including—
+(a)built-in household tumble dryers,
+(b)multi-drum household tumble dryers, and
+(c)electric mains-operated household tumble dryers that can also be powered by batteries.
+(2) These Regulations do not apply to—
+(a)household spin-extractors and household washer-dryers,
+(b)tumble dryers within the scope of the Supply of Machinery (Safety) Regulations 2008(1), and
+(c)battery-operated household tumble-dryers that can be connected to the electric mains through an AC/DC converter purchased separately.</t>
   </si>
   <si>
     <t>Clothes Dryers</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-9322012-3-october-2012-implementing-directive-2009125ec-0</t>
-[...86 lines deleted...]
-    <t>https://cprc-clasp.ngo/index.php/policies/energy-saving-trust-endorsed-products-2</t>
+    <t>Comparative Label, Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>July 2026</t>
+  </si>
+  <si>
+    <t>BS EN 61121:2013+A12:2025</t>
+  </si>
+  <si>
+    <t>Department for Energy Security and Net Zero</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/ecodesign-energy-related-products-and-energy-information-household-tumble-dryers</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/uksi/2026/318/contents</t>
   </si>
   <si>
     <t>The Ecodesign for Energy-Related Products and Energy Information (Lighting Products) Regulations 2021</t>
   </si>
   <si>
     <t>This regulation applies to light sources placed on the market, with or without integrated control gears, and includes light sources placed on the market in a containing product.</t>
   </si>
   <si>
     <t>Non-Directional lamps, Directional Lamps, Lighting Controls</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/ecodesign-energy-related-products-and-energy-information-lighting-products-regulations-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/uksi/2021/1095/part/2/chapter/3/made</t>
   </si>
   <si>
     <t>In these Regulations “light source” means, an electricallyU operated product—
 (a) intended to emit light; or
 (b) in the case of a non-incandescent light source, intended to be possibly tuned to emit light; or
 (c) intended to do both (a) and (b); 
 This Policy is under development by the UK government with public consultation having taken place in 2023.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/ecodesign-energy-related-products-and-energy-information-lighting-products-regulations</t>
@@ -775,53 +791,50 @@
     <t>https://cprc-clasp.ngo/index.php/policies/us-9022011-self-ballasted-lamps-general-lighting-services-performance-requirements</t>
   </si>
   <si>
     <t>https://webstore.unbs.go.ug/store.php?src=540&amp;preview</t>
   </si>
   <si>
     <t>US 903-1:2011 Double-capped fluorescent lamps-performance specifications</t>
   </si>
   <si>
     <t>This Uganda Standard specifies Minimum Energy Performance Standard (MEPS) requirements for double-capped tubular fluorescent lamps with a nominal length of 550 mm to 1500 mm and having nominal lamp wattage of 16 watts or more. This standard covers lamps for general illumination purposes, for use in luminaires and with lamp ballasts connected to a 240 V 50 Hz single phase or similar mains supply.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/us-903-12011-double-capped-fluorescent-lamps-performance-specifications</t>
   </si>
   <si>
     <t>https://webstore.unbs.go.ug/store.php?src=541&amp;preview</t>
   </si>
   <si>
     <t>US 904-1:2011 Performance of electrical lighting equipment-ballasts for fluorescent lamps - Part 1: Energy labeling and Minimum Energy Performance Standards requirements</t>
   </si>
   <si>
     <t>This Uganda Standard specifies requirements for the classification of ballasts for a range of fluorescent lamp types according to their Energy Efficiency Index -EEI- and the form of labeling of the EEI; which is generally shown on the ballast rating plate</t>
   </si>
   <si>
     <t>Fluorescent and HID Lighting</t>
-  </si>
-[...1 lines deleted...]
-    <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/us-904-12011-performance-electrical-lighting-equipment-ballasts-fluorescent-lamps-part-1</t>
   </si>
   <si>
     <t>https://webstore.unbs.go.ug/store.php?src=543&amp;preview</t>
   </si>
   <si>
     <t>US 905-1:2011 Rotating electrical machines - General requirements - Part 1: Three phase cage induction motors - High efficiency and Minimum Energy Performance Standards requirement</t>
   </si>
   <si>
     <t>This Uganda Standard applies to three-phase cage induction motors with ratings from 0.73 kW and up to but not including 185 kW. The scope covers motors of rated voltages up to 1100 V a.c</t>
   </si>
   <si>
     <t>3-Phase Motors</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/us-905-12011-rotating-electrical-machines-general-requirements-part-1-three-phase-cage</t>
   </si>
   <si>
     <t>https://webstore.unbs.go.ug/store.php?src=1760&amp;preview</t>
   </si>
   <si>
     <t>US IEC 62257-9-8: 2020</t>
   </si>
@@ -1201,61 +1214,61 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="284.216" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1075.737" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="34.135" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="24.708" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="107.26" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -2295,1130 +2308,1134 @@
       <c r="K24" t="s">
         <v>67</v>
       </c>
       <c r="L24" t="s">
         <v>141</v>
       </c>
       <c r="M24"/>
       <c r="N24" t="s">
         <v>32</v>
       </c>
       <c r="O24" t="s">
         <v>142</v>
       </c>
       <c r="P24" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>144</v>
       </c>
       <c r="B25" t="s">
         <v>145</v>
       </c>
       <c r="C25" t="s">
+        <v>18</v>
+      </c>
+      <c r="D25" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
         <v>82</v>
       </c>
       <c r="G25" t="s">
         <v>22</v>
       </c>
       <c r="H25">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="I25"/>
       <c r="J25" t="s">
         <v>23</v>
       </c>
       <c r="K25" t="s">
-        <v>131</v>
+        <v>24</v>
       </c>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25" t="s">
         <v>32</v>
       </c>
       <c r="O25" t="s">
+        <v>147</v>
+      </c>
+      <c r="P25" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>149</v>
+      </c>
+      <c r="B26" t="s">
         <v>150</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" t="s">
+        <v>18</v>
+      </c>
+      <c r="D26" t="s">
         <v>151</v>
-      </c>
-[...4 lines deleted...]
-        <v>152</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
         <v>82</v>
       </c>
       <c r="G26" t="s">
         <v>22</v>
       </c>
       <c r="H26">
-        <v>2009</v>
+        <v>2015</v>
       </c>
       <c r="I26"/>
       <c r="J26" t="s">
         <v>23</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="O26" t="s">
+        <v>152</v>
+      </c>
+      <c r="P26" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>154</v>
+      </c>
+      <c r="B27" t="s">
         <v>155</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D27" t="s">
         <v>156</v>
       </c>
-      <c r="C27" t="s">
-[...2 lines deleted...]
-      <c r="D27" t="s">
+      <c r="E27" t="s">
         <v>157</v>
       </c>
-      <c r="E27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F27" t="s">
-        <v>82</v>
+        <v>158</v>
       </c>
       <c r="G27" t="s">
         <v>22</v>
       </c>
       <c r="H27">
         <v>2015</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>23</v>
+        <v>159</v>
       </c>
       <c r="K27" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-      <c r="M27"/>
+        <v>160</v>
+      </c>
+      <c r="L27" t="s">
+        <v>141</v>
+      </c>
+      <c r="M27" t="s">
+        <v>161</v>
+      </c>
       <c r="N27" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="O27" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="P27" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="B28" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="C28" t="s">
         <v>18</v>
       </c>
       <c r="D28" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="E28" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="F28" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="G28" t="s">
         <v>22</v>
       </c>
       <c r="H28">
         <v>2015</v>
       </c>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="K28" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="L28" t="s">
         <v>141</v>
       </c>
       <c r="M28" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="N28" t="s">
         <v>32</v>
       </c>
       <c r="O28" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="P28" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="B29" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="C29" t="s">
         <v>18</v>
       </c>
       <c r="D29" t="s">
-        <v>170</v>
+        <v>37</v>
       </c>
       <c r="E29" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="F29" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="G29" t="s">
         <v>22</v>
       </c>
       <c r="H29">
         <v>2015</v>
       </c>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="K29" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="L29" t="s">
         <v>141</v>
       </c>
       <c r="M29" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="N29" t="s">
         <v>32</v>
       </c>
       <c r="O29" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="P29" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="B30" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="C30" t="s">
         <v>18</v>
       </c>
       <c r="D30" t="s">
-        <v>37</v>
+        <v>170</v>
       </c>
       <c r="E30" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="F30" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="G30" t="s">
         <v>22</v>
       </c>
       <c r="H30">
         <v>2015</v>
       </c>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="K30" t="s">
-        <v>173</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L30"/>
       <c r="M30" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="N30" t="s">
         <v>32</v>
       </c>
       <c r="O30" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="P30" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="B31" t="s">
+        <v>173</v>
+      </c>
+      <c r="C31" t="s">
+        <v>18</v>
+      </c>
+      <c r="D31" t="s">
+        <v>174</v>
+      </c>
+      <c r="E31" t="s">
+        <v>20</v>
+      </c>
+      <c r="F31" t="s">
         <v>175</v>
       </c>
-      <c r="C31" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G31" t="s">
         <v>22</v>
       </c>
       <c r="H31">
-        <v>2015</v>
+        <v>2026</v>
       </c>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>165</v>
+        <v>176</v>
       </c>
       <c r="K31" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L31"/>
+        <v>131</v>
+      </c>
+      <c r="L31" t="s">
+        <v>177</v>
+      </c>
       <c r="M31" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="N31" t="s">
         <v>32</v>
       </c>
       <c r="O31" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="P31" t="s">
-        <v>169</v>
+        <v>180</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="B32" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="C32" t="s">
         <v>18</v>
       </c>
       <c r="D32" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
         <v>21</v>
       </c>
       <c r="G32" t="s">
         <v>22</v>
       </c>
       <c r="H32">
         <v>2021</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
         <v>23</v>
       </c>
       <c r="K32" t="s">
         <v>24</v>
       </c>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32" t="s">
         <v>32</v>
       </c>
       <c r="O32" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="P32" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="B33" t="s">
+        <v>186</v>
+      </c>
+      <c r="C33" t="s">
+        <v>18</v>
+      </c>
+      <c r="D33" t="s">
         <v>183</v>
-      </c>
-[...4 lines deleted...]
-        <v>180</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
         <v>82</v>
       </c>
       <c r="G33" t="s">
         <v>22</v>
       </c>
       <c r="H33">
         <v>2021</v>
       </c>
       <c r="I33"/>
       <c r="J33" t="s">
         <v>23</v>
       </c>
       <c r="K33" t="s">
         <v>24</v>
       </c>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33" t="s">
         <v>32</v>
       </c>
       <c r="O33" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="P33" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B34" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="C34" t="s">
         <v>18</v>
       </c>
       <c r="D34" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
         <v>82</v>
       </c>
       <c r="G34" t="s">
         <v>22</v>
       </c>
       <c r="H34">
         <v>2021</v>
       </c>
       <c r="I34"/>
       <c r="J34" t="s">
         <v>23</v>
       </c>
       <c r="K34" t="s">
         <v>24</v>
       </c>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34" t="s">
         <v>32</v>
       </c>
       <c r="O34" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="P34" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="B35" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="C35" t="s">
         <v>18</v>
       </c>
       <c r="D35" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
         <v>82</v>
       </c>
       <c r="G35" t="s">
         <v>22</v>
       </c>
       <c r="H35">
         <v>2021</v>
       </c>
       <c r="I35"/>
       <c r="J35" t="s">
         <v>23</v>
       </c>
       <c r="K35" t="s">
         <v>24</v>
       </c>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35" t="s">
         <v>25</v>
       </c>
       <c r="O35" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="P35" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="B36" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="C36" t="s">
         <v>18</v>
       </c>
       <c r="D36" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
         <v>82</v>
       </c>
       <c r="G36" t="s">
         <v>22</v>
       </c>
       <c r="H36">
         <v>2021</v>
       </c>
       <c r="I36"/>
       <c r="J36" t="s">
         <v>23</v>
       </c>
       <c r="K36" t="s">
         <v>24</v>
       </c>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36" t="s">
         <v>32</v>
       </c>
       <c r="O36" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="P36" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="B37" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="C37" t="s">
         <v>18</v>
       </c>
       <c r="D37" t="s">
         <v>49</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
         <v>82</v>
       </c>
       <c r="G37" t="s">
         <v>22</v>
       </c>
       <c r="H37">
         <v>2021</v>
       </c>
       <c r="I37"/>
       <c r="J37" t="s">
         <v>23</v>
       </c>
       <c r="K37" t="s">
         <v>24</v>
       </c>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37" t="s">
         <v>32</v>
       </c>
       <c r="O37" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="P37" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="B38" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="C38" t="s">
         <v>18</v>
       </c>
       <c r="D38" t="s">
         <v>55</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
         <v>82</v>
       </c>
       <c r="G38" t="s">
         <v>22</v>
       </c>
       <c r="H38">
         <v>2021</v>
       </c>
       <c r="I38"/>
       <c r="J38" t="s">
         <v>23</v>
       </c>
       <c r="K38" t="s">
         <v>24</v>
       </c>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38" t="s">
         <v>25</v>
       </c>
       <c r="O38" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="P38" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="B39" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="C39" t="s">
         <v>18</v>
       </c>
       <c r="D39" t="s">
         <v>42</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
         <v>82</v>
       </c>
       <c r="G39" t="s">
         <v>22</v>
       </c>
       <c r="H39">
         <v>2021</v>
       </c>
       <c r="I39"/>
       <c r="J39" t="s">
         <v>23</v>
       </c>
       <c r="K39" t="s">
         <v>24</v>
       </c>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39" t="s">
         <v>32</v>
       </c>
       <c r="O39" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="P39" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="B40" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="C40" t="s">
         <v>18</v>
       </c>
       <c r="D40" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
         <v>82</v>
       </c>
       <c r="G40" t="s">
         <v>22</v>
       </c>
       <c r="H40">
         <v>2021</v>
       </c>
       <c r="I40"/>
       <c r="J40" t="s">
         <v>23</v>
       </c>
       <c r="K40" t="s">
         <v>131</v>
       </c>
       <c r="L40"/>
       <c r="M40"/>
       <c r="N40" t="s">
         <v>25</v>
       </c>
       <c r="O40" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="P40" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="B41" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="C41" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="D41" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="E41" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="F41" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="G41" t="s">
         <v>22</v>
       </c>
       <c r="H41">
         <v>2019</v>
       </c>
       <c r="I41"/>
       <c r="J41" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="K41" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="L41"/>
       <c r="M41" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="N41" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="O41" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="P41" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="B42" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="C42" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="D42" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E42" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="F42" t="s">
         <v>82</v>
       </c>
       <c r="G42" t="s">
         <v>22</v>
       </c>
       <c r="H42">
         <v>2011</v>
       </c>
       <c r="I42"/>
       <c r="J42" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="K42" t="s">
         <v>24</v>
       </c>
       <c r="L42"/>
       <c r="M42" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="N42" t="s">
         <v>32</v>
       </c>
       <c r="O42" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="P42" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="B43" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="C43" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="D43" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E43" t="s">
         <v>20</v>
       </c>
       <c r="F43" t="s">
         <v>82</v>
       </c>
       <c r="G43" t="s">
         <v>22</v>
       </c>
       <c r="H43">
         <v>2011</v>
       </c>
       <c r="I43"/>
       <c r="J43" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="K43" t="s">
         <v>24</v>
       </c>
       <c r="L43"/>
       <c r="M43" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="N43" t="s">
         <v>32</v>
       </c>
       <c r="O43" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="P43" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>239</v>
+      </c>
+      <c r="B44" t="s">
+        <v>240</v>
+      </c>
+      <c r="C44" t="s">
+        <v>219</v>
+      </c>
+      <c r="D44" t="s">
         <v>236</v>
-      </c>
-[...7 lines deleted...]
-        <v>233</v>
       </c>
       <c r="E44" t="s">
         <v>20</v>
       </c>
       <c r="F44" t="s">
         <v>82</v>
       </c>
       <c r="G44" t="s">
         <v>22</v>
       </c>
       <c r="H44">
         <v>2011</v>
       </c>
       <c r="I44"/>
       <c r="J44" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="K44" t="s">
         <v>24</v>
       </c>
       <c r="L44"/>
       <c r="M44" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="N44" t="s">
         <v>32</v>
       </c>
       <c r="O44" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="P44" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="B45" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="C45" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="D45" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="E45" t="s">
         <v>20</v>
       </c>
       <c r="F45" t="s">
-        <v>243</v>
+        <v>175</v>
       </c>
       <c r="G45" t="s">
         <v>22</v>
       </c>
       <c r="H45">
         <v>2011</v>
       </c>
       <c r="I45"/>
       <c r="J45" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="K45" t="s">
         <v>24</v>
       </c>
       <c r="L45"/>
       <c r="M45" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="N45" t="s">
         <v>32</v>
       </c>
       <c r="O45" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="P45" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="B46" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="C46" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="D46" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="E46" t="s">
         <v>20</v>
       </c>
       <c r="F46" t="s">
         <v>82</v>
       </c>
       <c r="G46" t="s">
         <v>22</v>
       </c>
       <c r="H46">
         <v>2011</v>
       </c>
       <c r="I46"/>
       <c r="J46" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="K46" t="s">
         <v>24</v>
       </c>
       <c r="L46"/>
       <c r="M46" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="N46" t="s">
         <v>25</v>
       </c>
       <c r="O46" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="P46" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="B47" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="C47" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="D47" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="E47" t="s">
         <v>20</v>
       </c>
       <c r="F47" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="G47" t="s">
         <v>22</v>
       </c>
       <c r="H47">
         <v>2021</v>
       </c>
       <c r="I47"/>
       <c r="J47" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="K47" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="L47" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="M47" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="N47" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="O47" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="P47" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="B48" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="C48" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="D48" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="E48" t="s">
         <v>20</v>
       </c>
       <c r="F48" t="s">
-        <v>243</v>
+        <v>175</v>
       </c>
       <c r="G48" t="s">
         <v>22</v>
       </c>
       <c r="H48">
         <v>2011</v>
       </c>
       <c r="I48"/>
       <c r="J48" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="K48" t="s">
         <v>24</v>
       </c>
       <c r="L48" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="M48" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="N48" t="s">
         <v>25</v>
       </c>
       <c r="O48" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="P48" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">