--- v0 (2026-04-08)
+++ v1 (2026-06-26)
@@ -1962,50 +1962,53 @@
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7FBCCD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28380-2012 Minimum allowable values of energy efficiency and energy grades for microcomputers</t>
   </si>
   <si>
     <t>This policy applies to general purpose microcomputers, including desktop computers with integrated display functions and portable PCs. Also applies to microcomputers with two or more independent graphic displays. Does not apply to microcomputers with rated power higher than 750W or portable computers with a display diagonal less than 0.2946m or 11.6 inches.</t>
   </si>
   <si>
     <t>,   
                     GB 28380-2012</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28380-2012-minimum-allowable-values-energy-efficiency-and-energy-grades-microcomputers</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E1CFD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28381-2012 Minimum allowable values of energy efficiency and evaluating values of energy conservation for centrifugal blower</t>
   </si>
   <si>
     <t>This policy covers centrifugal blowers.</t>
   </si>
   <si>
+    <t>Entered into force, New, To Be Superseded</t>
+  </si>
+  <si>
     <t>JB/T 2977; JB/T 3165; JB/T 7258</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28381-2012-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E151D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28736-2019 Minimum allowable values of energy efficiency and energy efficiency grades for welding machines</t>
   </si>
   <si>
     <t>This policy covers welding machines.</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>GB/T 156; GB/T 2900.22; GB/T 8118; GB/T 8366; GB/T 14549-1993; GB 15578; GB/T 15579.1; GB/T 25301</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28736-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA9400FA80CE05397BE0A0A84AC</t>
@@ -2170,53 +2173,50 @@
   <si>
     <t>Tubular Lamps, Non-Directional lamps, Directional Lamps</t>
   </si>
   <si>
     <t>April 2026</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=4C3F6F0A5DC551C9E06397BE0A0AE746</t>
   </si>
   <si>
     <t>GB/T29293
 ,   
                     GB/T3901</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
   </si>
   <si>
     <t>GB 30531-2014 Minimum allowable values of energy efficiency and energy efficiency grades for commercial gas cooking appliances</t>
   </si>
   <si>
     <t>Applies to commercial gas-to-energy single stoves with rated thermal load of not more than 60 kW</t>
-  </si>
-[...1 lines deleted...]
-    <t>Entered into force, New, To Be Superseded</t>
   </si>
   <si>
     <t>GB / T 13611</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30531-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7ED10D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30717-2019 Minimum allowable values of water efficiency and water efficiency grades for squatting pans</t>
   </si>
   <si>
     <t>It covers Squatting Toilets</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30717-2019-minimum-allowable-values-water-efficiency-and-water-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA93FF5A80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 30720-2014 Minimum allowable values of energy efficiency and energy efficiency grades for domestic gas cooking appliances</t>
   </si>
@@ -6190,51 +6190,51 @@
       </c>
       <c r="P65" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>392</v>
       </c>
       <c r="B66" t="s">
         <v>393</v>
       </c>
       <c r="C66" t="s">
         <v>18</v>
       </c>
       <c r="D66" t="s">
         <v>253</v>
       </c>
       <c r="E66" t="s">
         <v>20</v>
       </c>
       <c r="F66" t="s">
         <v>341</v>
       </c>
       <c r="G66" t="s">
-        <v>75</v>
+        <v>380</v>
       </c>
       <c r="H66">
         <v>1989</v>
       </c>
       <c r="I66">
         <v>2013</v>
       </c>
       <c r="J66" t="s">
         <v>51</v>
       </c>
       <c r="K66" t="s">
         <v>24</v>
       </c>
       <c r="L66" t="s">
         <v>254</v>
       </c>
       <c r="M66" t="s">
         <v>26</v>
       </c>
       <c r="N66" t="s">
         <v>34</v>
       </c>
       <c r="O66" t="s">
         <v>394</v>
       </c>
@@ -8480,735 +8480,735 @@
       </c>
       <c r="P111" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>624</v>
       </c>
       <c r="B112" t="s">
         <v>625</v>
       </c>
       <c r="C112" t="s">
         <v>18</v>
       </c>
       <c r="D112" t="s">
         <v>214</v>
       </c>
       <c r="E112" t="s">
         <v>20</v>
       </c>
       <c r="F112" t="s">
         <v>341</v>
       </c>
       <c r="G112" t="s">
-        <v>22</v>
+        <v>626</v>
       </c>
       <c r="H112">
         <v>2012</v>
       </c>
       <c r="I112"/>
       <c r="J112" t="s">
         <v>23</v>
       </c>
       <c r="K112" t="s">
         <v>24</v>
       </c>
       <c r="L112" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="M112" t="s">
         <v>551</v>
       </c>
       <c r="N112" t="s">
         <v>27</v>
       </c>
       <c r="O112" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="P112" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="B113" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="C113" t="s">
         <v>18</v>
       </c>
       <c r="D113" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E113" t="s">
         <v>20</v>
       </c>
       <c r="F113" t="s">
         <v>341</v>
       </c>
       <c r="G113" t="s">
         <v>22</v>
       </c>
       <c r="H113">
         <v>2020</v>
       </c>
       <c r="I113"/>
       <c r="J113" t="s">
         <v>23</v>
       </c>
       <c r="K113" t="s">
         <v>24</v>
       </c>
       <c r="L113" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="M113" t="s">
         <v>551</v>
       </c>
       <c r="N113" t="s">
         <v>27</v>
       </c>
       <c r="O113" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="P113" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="B114" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="C114" t="s">
         <v>18</v>
       </c>
       <c r="D114" t="s">
         <v>259</v>
       </c>
       <c r="E114" t="s">
         <v>20</v>
       </c>
       <c r="F114" t="s">
         <v>341</v>
       </c>
       <c r="G114" t="s">
         <v>75</v>
       </c>
       <c r="H114">
         <v>2003</v>
       </c>
       <c r="I114">
         <v>2013</v>
       </c>
       <c r="J114" t="s">
         <v>51</v>
       </c>
       <c r="K114" t="s">
         <v>24</v>
       </c>
       <c r="L114" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="M114" t="s">
         <v>26</v>
       </c>
       <c r="N114" t="s">
         <v>34</v>
       </c>
       <c r="O114" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="P114" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="B115" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="C115" t="s">
         <v>18</v>
       </c>
       <c r="D115" t="s">
         <v>414</v>
       </c>
       <c r="E115" t="s">
         <v>20</v>
       </c>
       <c r="F115" t="s">
         <v>341</v>
       </c>
       <c r="G115" t="s">
         <v>397</v>
       </c>
       <c r="H115">
         <v>2000</v>
       </c>
       <c r="I115">
         <v>2012</v>
       </c>
       <c r="J115" t="s">
         <v>51</v>
       </c>
       <c r="K115" t="s">
         <v>24</v>
       </c>
       <c r="L115" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="M115" t="s">
         <v>26</v>
       </c>
       <c r="N115" t="s">
         <v>34</v>
       </c>
       <c r="O115" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="P115" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="B116" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="C116" t="s">
         <v>18</v>
       </c>
       <c r="D116" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="E116" t="s">
         <v>20</v>
       </c>
       <c r="F116" t="s">
         <v>341</v>
       </c>
       <c r="G116" t="s">
         <v>75</v>
       </c>
       <c r="H116">
         <v>2003</v>
       </c>
       <c r="I116">
         <v>2013</v>
       </c>
       <c r="J116" t="s">
         <v>51</v>
       </c>
       <c r="K116" t="s">
         <v>24</v>
       </c>
       <c r="L116" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="M116" t="s">
         <v>26</v>
       </c>
       <c r="N116" t="s">
         <v>34</v>
       </c>
       <c r="O116" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="P116" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="B117" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="C117" t="s">
         <v>18</v>
       </c>
       <c r="D117" t="s">
         <v>265</v>
       </c>
       <c r="E117" t="s">
         <v>20</v>
       </c>
       <c r="F117" t="s">
         <v>341</v>
       </c>
       <c r="G117" t="s">
         <v>22</v>
       </c>
       <c r="H117">
         <v>2013</v>
       </c>
       <c r="I117"/>
       <c r="J117" t="s">
         <v>51</v>
       </c>
       <c r="K117" t="s">
         <v>24</v>
       </c>
       <c r="L117" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="M117" t="s">
         <v>26</v>
       </c>
       <c r="N117" t="s">
         <v>34</v>
       </c>
       <c r="O117" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="P117" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="B118" t="s">
         <v>50</v>
       </c>
       <c r="C118" t="s">
         <v>18</v>
       </c>
       <c r="D118" t="s">
         <v>68</v>
       </c>
       <c r="E118" t="s">
         <v>20</v>
       </c>
       <c r="F118" t="s">
         <v>341</v>
       </c>
       <c r="G118" t="s">
         <v>22</v>
       </c>
       <c r="H118">
         <v>2013</v>
       </c>
       <c r="I118"/>
       <c r="J118" t="s">
         <v>23</v>
       </c>
       <c r="K118" t="s">
         <v>24</v>
       </c>
       <c r="L118" t="s">
         <v>52</v>
       </c>
       <c r="M118" t="s">
         <v>551</v>
       </c>
       <c r="N118" t="s">
         <v>34</v>
       </c>
       <c r="O118" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="P118" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="B119" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="C119" t="s">
         <v>18</v>
       </c>
       <c r="D119" t="s">
         <v>172</v>
       </c>
       <c r="E119" t="s">
         <v>20</v>
       </c>
       <c r="F119" t="s">
         <v>341</v>
       </c>
       <c r="G119" t="s">
         <v>75</v>
       </c>
       <c r="H119">
         <v>2008</v>
       </c>
       <c r="I119">
         <v>2013</v>
       </c>
       <c r="J119" t="s">
         <v>51</v>
       </c>
       <c r="K119" t="s">
         <v>24</v>
       </c>
       <c r="L119" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="M119" t="s">
         <v>26</v>
       </c>
       <c r="N119" t="s">
         <v>34</v>
       </c>
       <c r="O119" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="P119" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="B120" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="C120" t="s">
         <v>18</v>
       </c>
       <c r="D120" t="s">
         <v>63</v>
       </c>
       <c r="E120" t="s">
         <v>20</v>
       </c>
       <c r="F120" t="s">
         <v>341</v>
       </c>
       <c r="G120" t="s">
         <v>22</v>
       </c>
       <c r="H120">
         <v>2014</v>
       </c>
       <c r="I120"/>
       <c r="J120" t="s">
         <v>51</v>
       </c>
       <c r="K120" t="s">
         <v>24</v>
       </c>
       <c r="L120" t="s">
         <v>58</v>
       </c>
       <c r="M120" t="s">
         <v>551</v>
       </c>
       <c r="N120" t="s">
         <v>27</v>
       </c>
       <c r="O120" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="P120" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="B121" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="C121" t="s">
         <v>18</v>
       </c>
       <c r="D121" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="E121" t="s">
         <v>20</v>
       </c>
       <c r="F121" t="s">
         <v>341</v>
       </c>
       <c r="G121" t="s">
         <v>361</v>
       </c>
       <c r="H121" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="I121">
         <v>2024</v>
       </c>
       <c r="J121" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="K121" t="s">
         <v>24</v>
       </c>
       <c r="L121"/>
       <c r="M121" t="s">
         <v>551</v>
       </c>
       <c r="N121" t="s">
         <v>27</v>
       </c>
       <c r="O121" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="P121" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="B122" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="C122" t="s">
         <v>18</v>
       </c>
       <c r="D122" t="s">
         <v>57</v>
       </c>
       <c r="E122" t="s">
         <v>20</v>
       </c>
       <c r="F122" t="s">
         <v>341</v>
       </c>
       <c r="G122" t="s">
         <v>22</v>
       </c>
       <c r="H122">
         <v>2014</v>
       </c>
       <c r="I122"/>
       <c r="J122" t="s">
         <v>51</v>
       </c>
       <c r="K122" t="s">
         <v>24</v>
       </c>
       <c r="L122" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="M122" t="s">
         <v>551</v>
       </c>
       <c r="N122" t="s">
         <v>27</v>
       </c>
       <c r="O122" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="P122" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="B123" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="C123" t="s">
         <v>18</v>
       </c>
       <c r="D123" t="s">
         <v>259</v>
       </c>
       <c r="E123" t="s">
         <v>20</v>
       </c>
       <c r="F123" t="s">
         <v>341</v>
       </c>
       <c r="G123" t="s">
         <v>75</v>
       </c>
       <c r="H123">
         <v>2013</v>
       </c>
       <c r="I123">
         <v>2020</v>
       </c>
       <c r="J123" t="s">
         <v>51</v>
       </c>
       <c r="K123" t="s">
         <v>24</v>
       </c>
       <c r="L123" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="M123" t="s">
         <v>26</v>
       </c>
       <c r="N123" t="s">
         <v>34</v>
       </c>
       <c r="O123" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="P123" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="B124" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="C124" t="s">
         <v>18</v>
       </c>
       <c r="D124" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="E124" t="s">
         <v>20</v>
       </c>
       <c r="F124" t="s">
         <v>341</v>
       </c>
       <c r="G124" t="s">
         <v>8</v>
       </c>
       <c r="H124">
         <v>2013</v>
       </c>
       <c r="I124">
         <v>2026</v>
       </c>
       <c r="J124" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="K124" t="s">
         <v>24</v>
       </c>
       <c r="L124"/>
       <c r="M124" t="s">
         <v>26</v>
       </c>
       <c r="N124" t="s">
         <v>34</v>
       </c>
       <c r="O124" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="P124" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="B125" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="C125" t="s">
         <v>18</v>
       </c>
       <c r="D125" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="E125" t="s">
         <v>20</v>
       </c>
       <c r="F125" t="s">
         <v>341</v>
       </c>
       <c r="G125" t="s">
         <v>8</v>
       </c>
       <c r="H125">
         <v>2013</v>
       </c>
       <c r="I125">
         <v>2026</v>
       </c>
       <c r="J125" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="K125" t="s">
         <v>24</v>
       </c>
       <c r="L125" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="M125" t="s">
         <v>26</v>
       </c>
       <c r="N125" t="s">
         <v>34</v>
       </c>
       <c r="O125" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="P125" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="B126" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="C126" t="s">
         <v>18</v>
       </c>
       <c r="D126" t="s">
         <v>288</v>
       </c>
       <c r="E126" t="s">
         <v>20</v>
       </c>
       <c r="F126" t="s">
         <v>341</v>
       </c>
       <c r="G126" t="s">
-        <v>695</v>
+        <v>626</v>
       </c>
       <c r="H126">
         <v>2014</v>
       </c>
       <c r="I126">
         <v>2015</v>
       </c>
       <c r="J126" t="s">
         <v>51</v>
       </c>
       <c r="K126" t="s">
         <v>160</v>
       </c>
       <c r="L126" t="s">
         <v>696</v>
       </c>
       <c r="M126" t="s">
         <v>26</v>
       </c>
       <c r="N126" t="s">
         <v>34</v>
       </c>
       <c r="O126" t="s">
         <v>697</v>
       </c>
@@ -9649,51 +9649,51 @@
       </c>
       <c r="M135" t="s">
         <v>551</v>
       </c>
       <c r="N135" t="s">
         <v>27</v>
       </c>
       <c r="O135" t="s">
         <v>743</v>
       </c>
       <c r="P135" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>745</v>
       </c>
       <c r="B136" t="s">
         <v>746</v>
       </c>
       <c r="C136" t="s">
         <v>18</v>
       </c>
       <c r="D136" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E136" t="s">
         <v>20</v>
       </c>
       <c r="F136" t="s">
         <v>341</v>
       </c>
       <c r="G136" t="s">
         <v>22</v>
       </c>
       <c r="H136">
         <v>2017</v>
       </c>
       <c r="I136"/>
       <c r="J136" t="s">
         <v>51</v>
       </c>
       <c r="K136" t="s">
         <v>24</v>
       </c>
       <c r="L136" t="s">
         <v>747</v>
       </c>
       <c r="M136" t="s">
         <v>551</v>
@@ -9902,51 +9902,51 @@
       </c>
       <c r="P140" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>769</v>
       </c>
       <c r="B141" t="s">
         <v>126</v>
       </c>
       <c r="C141" t="s">
         <v>18</v>
       </c>
       <c r="D141" t="s">
         <v>45</v>
       </c>
       <c r="E141" t="s">
         <v>20</v>
       </c>
       <c r="F141" t="s">
         <v>341</v>
       </c>
       <c r="G141" t="s">
-        <v>695</v>
+        <v>626</v>
       </c>
       <c r="H141">
         <v>2020</v>
       </c>
       <c r="I141"/>
       <c r="J141" t="s">
         <v>23</v>
       </c>
       <c r="K141" t="s">
         <v>24</v>
       </c>
       <c r="L141" t="s">
         <v>127</v>
       </c>
       <c r="M141" t="s">
         <v>551</v>
       </c>
       <c r="N141" t="s">
         <v>34</v>
       </c>
       <c r="O141" t="s">
         <v>770</v>
       </c>
       <c r="P141" t="s">
         <v>771</v>
@@ -10240,51 +10240,51 @@
       </c>
       <c r="P147" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>798</v>
       </c>
       <c r="B148" t="s">
         <v>799</v>
       </c>
       <c r="C148" t="s">
         <v>18</v>
       </c>
       <c r="D148" t="s">
         <v>800</v>
       </c>
       <c r="E148" t="s">
         <v>20</v>
       </c>
       <c r="F148" t="s">
         <v>341</v>
       </c>
       <c r="G148" t="s">
-        <v>695</v>
+        <v>626</v>
       </c>
       <c r="H148">
         <v>2021</v>
       </c>
       <c r="I148"/>
       <c r="J148" t="s">
         <v>23</v>
       </c>
       <c r="K148" t="s">
         <v>801</v>
       </c>
       <c r="L148" t="s">
         <v>802</v>
       </c>
       <c r="M148" t="s">
         <v>551</v>
       </c>
       <c r="N148" t="s">
         <v>803</v>
       </c>
       <c r="O148" t="s">
         <v>804</v>
       </c>
       <c r="P148" t="s">
         <v>805</v>