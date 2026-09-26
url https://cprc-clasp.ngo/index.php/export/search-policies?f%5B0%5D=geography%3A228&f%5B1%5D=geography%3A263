--- v3 (2026-07-30)
+++ v4 (2026-09-26)
@@ -1029,53 +1029,50 @@
   <si>
     <t>Commission Regulation (EU) 2023/1670 of 16 June 2023 laying down ecodesign requirements for smartphones &amp; mobile phones</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of smartphones, other mobile phones, cordless phones and slate tablets.
 These requirements include rules for the availability of spare parts, access to repair and maintenance information, maximum delivery time of spare parts, information on the price of spart parts, disassembly, reliability, and recyclability.  
 This Regulation does not apply to the following products:
 (a) mobile phones and tablets with a flexible main display which the user can unroll and roll up partly or fully.
 (b) smartphones for high security communication.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-20231670-16-june-2023-laying-down-ecodesign-requirements</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32023R1670</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2023/2533 of 17 November 2023 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble dryers</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
-    <t>Entered into force, Superseded</t>
-[...1 lines deleted...]
-  <si>
     <t>European Commission - DG Energy----European Commission - DG Enterprise</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-20232533-17-november-2023-implementing-directive-2009125ec</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=OJ%3AL_202302533&amp;amp%3Bqid=1700646701114</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2023/826 of 17 April 2023 laying down ecodesign requirements for off mode, standby mode, and networked standby energy consumption of electrical and electronic household and office equipment</t>
   </si>
   <si>
     <t>Power management requirements for household or non-tertiary coffee machines -- ecodesign requirements for standby; off mode electric power consumption of electrical and electronic household and office equipment</t>
   </si>
   <si>
     <t>Stand-by and networked devices, Televisions, Coffee Machines</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-2023826-17-april-2023-laying-down-ecodesign-requirements-mode-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2008/1275/contents</t>
   </si>
   <si>
     <t>Power management requirements for household or non-tertiary coffee machines -- ecodesign requirements for standby; off mode electric power consumption of electrical and electronic household and office equipment.
@@ -1332,50 +1329,53 @@
   </si>
   <si>
     <t>10 CFR 430 Subpart B</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-8142013-2-august-2013-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2013/814/contents</t>
   </si>
   <si>
     <t>10 CFR 430—Energy Conservation Program for Consumer Products
 This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-8142013-2-august-2013-implementing-directive-2009125ec</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0814-20170109</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 932/2012 of 3 October 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble driers</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use.</t>
+  </si>
+  <si>
+    <t>Entered into force, Superseded</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-9322012-3-october-2012-implementing-directive-2009125ec</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2012/932/contents</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 813/2013 of 2 August 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for space heaters and combination heaters </t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market and or putting into service of space heaters and combination heaters with a rated heat output of less than or equal to 400 kW; including those integrated in packages of space heater; temperature control and solar device or packages of combination heater; temperature control and solar device as defined in Article 2 of the Labelling Delegated Act.</t>
   </si>
   <si>
     <t>Electricity, Gas, Oil</t>
   </si>
   <si>
     <t>Department for Energy Security and Net Zero</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-8132013-2-august-2013-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>May 2024</t>
   </si>
@@ -7935,1021 +7935,1021 @@
       </c>
       <c r="P64" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>318</v>
       </c>
       <c r="B65" t="s">
         <v>319</v>
       </c>
       <c r="C65" t="s">
         <v>18</v>
       </c>
       <c r="D65" t="s">
         <v>152</v>
       </c>
       <c r="E65" t="s">
         <v>63</v>
       </c>
       <c r="F65" t="s">
         <v>207</v>
       </c>
       <c r="G65" t="s">
-        <v>320</v>
+        <v>217</v>
       </c>
       <c r="H65">
         <v>2012</v>
       </c>
       <c r="I65">
         <v>2023</v>
       </c>
       <c r="J65" t="s">
         <v>169</v>
       </c>
       <c r="K65" t="s">
         <v>51</v>
       </c>
       <c r="L65"/>
       <c r="M65" t="s">
+        <v>320</v>
+      </c>
+      <c r="N65" t="s">
+        <v>27</v>
+      </c>
+      <c r="O65" t="s">
         <v>321</v>
       </c>
-      <c r="N65" t="s">
-[...2 lines deleted...]
-      <c r="O65" t="s">
+      <c r="P65" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
+        <v>323</v>
+      </c>
+      <c r="B66" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
       <c r="C66" t="s">
         <v>61</v>
       </c>
       <c r="D66" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="E66" t="s">
         <v>63</v>
       </c>
       <c r="F66" t="s">
         <v>207</v>
       </c>
       <c r="G66" t="s">
         <v>44</v>
       </c>
       <c r="H66">
         <v>2013</v>
       </c>
       <c r="I66"/>
       <c r="J66" t="s">
         <v>65</v>
       </c>
       <c r="K66" t="s">
         <v>24</v>
       </c>
       <c r="L66"/>
       <c r="M66"/>
       <c r="N66" t="s">
         <v>27</v>
       </c>
       <c r="O66" t="s">
+        <v>326</v>
+      </c>
+      <c r="P66" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="B67" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="C67" t="s">
         <v>18</v>
       </c>
       <c r="D67" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="E67" t="s">
         <v>63</v>
       </c>
       <c r="F67" t="s">
         <v>207</v>
       </c>
       <c r="G67" t="s">
         <v>22</v>
       </c>
       <c r="H67">
         <v>2013</v>
       </c>
       <c r="I67">
         <v>2023</v>
       </c>
       <c r="J67" t="s">
         <v>38</v>
       </c>
       <c r="K67" t="s">
         <v>24</v>
       </c>
       <c r="L67"/>
       <c r="M67" t="s">
         <v>71</v>
       </c>
       <c r="N67" t="s">
         <v>27</v>
       </c>
       <c r="O67" t="s">
+        <v>329</v>
+      </c>
+      <c r="P67" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
+        <v>331</v>
+      </c>
+      <c r="B68" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>333</v>
       </c>
       <c r="C68" t="s">
         <v>18</v>
       </c>
       <c r="D68" t="s">
         <v>76</v>
       </c>
       <c r="E68" t="s">
         <v>63</v>
       </c>
       <c r="F68" t="s">
         <v>207</v>
       </c>
       <c r="G68" t="s">
         <v>22</v>
       </c>
       <c r="H68">
         <v>2015</v>
       </c>
       <c r="I68">
         <v>2024</v>
       </c>
       <c r="J68" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="K68" t="s">
         <v>227</v>
       </c>
       <c r="L68"/>
       <c r="M68" t="s">
         <v>71</v>
       </c>
       <c r="N68" t="s">
         <v>27</v>
       </c>
       <c r="O68" t="s">
+        <v>334</v>
+      </c>
+      <c r="P68" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>336</v>
+      </c>
+      <c r="B69" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="C69" t="s">
         <v>146</v>
       </c>
       <c r="D69" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="E69" t="s">
         <v>63</v>
       </c>
       <c r="F69" t="s">
         <v>207</v>
       </c>
       <c r="G69" t="s">
         <v>22</v>
       </c>
       <c r="H69">
         <v>2024</v>
       </c>
       <c r="I69">
         <v>2024</v>
       </c>
       <c r="J69" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="K69" t="s">
         <v>24</v>
       </c>
       <c r="L69"/>
       <c r="M69" t="s">
         <v>71</v>
       </c>
       <c r="N69" t="s">
         <v>66</v>
       </c>
       <c r="O69" t="s">
+        <v>340</v>
+      </c>
+      <c r="P69" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
+        <v>342</v>
+      </c>
+      <c r="B70" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>344</v>
       </c>
       <c r="C70" t="s">
         <v>146</v>
       </c>
       <c r="D70" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="E70" t="s">
         <v>63</v>
       </c>
       <c r="F70" t="s">
         <v>207</v>
       </c>
       <c r="G70" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="H70">
         <v>2025</v>
       </c>
       <c r="I70"/>
       <c r="J70" t="s">
+        <v>346</v>
+      </c>
+      <c r="K70" t="s">
+        <v>24</v>
+      </c>
+      <c r="L70" t="s">
         <v>347</v>
       </c>
-      <c r="K70" t="s">
-[...2 lines deleted...]
-      <c r="L70" t="s">
+      <c r="M70" t="s">
         <v>348</v>
       </c>
-      <c r="M70" t="s">
+      <c r="N70" t="s">
+        <v>27</v>
+      </c>
+      <c r="O70" t="s">
         <v>349</v>
       </c>
-      <c r="N70" t="s">
-[...2 lines deleted...]
-      <c r="O70" t="s">
+      <c r="P70" t="s">
         <v>350</v>
-      </c>
-[...1 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>351</v>
+      </c>
+      <c r="B71" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="C71" t="s">
         <v>61</v>
       </c>
       <c r="D71" t="s">
         <v>159</v>
       </c>
       <c r="E71" t="s">
         <v>63</v>
       </c>
       <c r="F71" t="s">
         <v>207</v>
       </c>
       <c r="G71" t="s">
         <v>44</v>
       </c>
       <c r="H71">
         <v>2014</v>
       </c>
       <c r="I71"/>
       <c r="J71" t="s">
         <v>65</v>
       </c>
       <c r="K71" t="s">
         <v>24</v>
       </c>
       <c r="L71" t="s">
         <v>160</v>
       </c>
       <c r="M71"/>
       <c r="N71" t="s">
         <v>27</v>
       </c>
       <c r="O71" t="s">
+        <v>353</v>
+      </c>
+      <c r="P71" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="B72" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="C72" t="s">
         <v>18</v>
       </c>
       <c r="D72" t="s">
         <v>159</v>
       </c>
       <c r="E72" t="s">
         <v>63</v>
       </c>
       <c r="F72" t="s">
         <v>207</v>
       </c>
       <c r="G72" t="s">
         <v>44</v>
       </c>
       <c r="H72">
         <v>2014</v>
       </c>
       <c r="I72"/>
       <c r="J72" t="s">
         <v>38</v>
       </c>
       <c r="K72" t="s">
         <v>24</v>
       </c>
       <c r="L72" t="s">
         <v>160</v>
       </c>
       <c r="M72" t="s">
         <v>71</v>
       </c>
       <c r="N72" t="s">
         <v>27</v>
       </c>
       <c r="O72" t="s">
+        <v>356</v>
+      </c>
+      <c r="P72" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>358</v>
+      </c>
+      <c r="B73" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
       <c r="C73" t="s">
         <v>61</v>
       </c>
       <c r="D73" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="E73" t="s">
         <v>63</v>
       </c>
       <c r="F73" t="s">
         <v>207</v>
       </c>
       <c r="G73" t="s">
         <v>44</v>
       </c>
       <c r="H73">
         <v>2012</v>
       </c>
       <c r="I73"/>
       <c r="J73" t="s">
         <v>65</v>
       </c>
       <c r="K73" t="s">
         <v>24</v>
       </c>
       <c r="L73"/>
       <c r="M73"/>
       <c r="N73" t="s">
         <v>27</v>
       </c>
       <c r="O73" t="s">
+        <v>361</v>
+      </c>
+      <c r="P73" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
+        <v>363</v>
+      </c>
+      <c r="B74" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="C74" t="s">
         <v>18</v>
       </c>
       <c r="D74" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="E74" t="s">
         <v>63</v>
       </c>
       <c r="F74" t="s">
         <v>207</v>
       </c>
       <c r="G74" t="s">
         <v>44</v>
       </c>
       <c r="H74">
         <v>2012</v>
       </c>
       <c r="I74"/>
       <c r="J74" t="s">
         <v>38</v>
       </c>
       <c r="K74" t="s">
         <v>24</v>
       </c>
       <c r="L74"/>
       <c r="M74" t="s">
         <v>71</v>
       </c>
       <c r="N74" t="s">
         <v>27</v>
       </c>
       <c r="O74" t="s">
+        <v>365</v>
+      </c>
+      <c r="P74" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
+        <v>367</v>
+      </c>
+      <c r="B75" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
       <c r="C75" t="s">
         <v>61</v>
       </c>
       <c r="D75" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="E75" t="s">
         <v>63</v>
       </c>
       <c r="F75" t="s">
         <v>207</v>
       </c>
       <c r="G75" t="s">
         <v>44</v>
       </c>
       <c r="H75">
         <v>2011</v>
       </c>
       <c r="I75"/>
       <c r="J75" t="s">
         <v>65</v>
       </c>
       <c r="K75" t="s">
         <v>24</v>
       </c>
       <c r="L75"/>
       <c r="M75"/>
       <c r="N75" t="s">
         <v>66</v>
       </c>
       <c r="O75" t="s">
+        <v>369</v>
+      </c>
+      <c r="P75" t="s">
         <v>370</v>
-      </c>
-[...1 lines deleted...]
-        <v>371</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>367</v>
+      </c>
+      <c r="B76" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
       <c r="C76" t="s">
         <v>18</v>
       </c>
       <c r="D76" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="E76" t="s">
         <v>63</v>
       </c>
       <c r="F76" t="s">
         <v>207</v>
       </c>
       <c r="G76" t="s">
         <v>44</v>
       </c>
       <c r="H76">
         <v>2011</v>
       </c>
       <c r="I76"/>
       <c r="J76" t="s">
         <v>38</v>
       </c>
       <c r="K76" t="s">
         <v>24</v>
       </c>
       <c r="L76"/>
       <c r="M76" t="s">
         <v>71</v>
       </c>
       <c r="N76" t="s">
         <v>66</v>
       </c>
       <c r="O76" t="s">
+        <v>371</v>
+      </c>
+      <c r="P76" t="s">
         <v>372</v>
-      </c>
-[...1 lines deleted...]
-        <v>373</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
+        <v>373</v>
+      </c>
+      <c r="B77" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
       <c r="C77" t="s">
         <v>18</v>
       </c>
       <c r="D77" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="E77" t="s">
         <v>63</v>
       </c>
       <c r="F77" t="s">
         <v>207</v>
       </c>
       <c r="G77" t="s">
         <v>44</v>
       </c>
       <c r="H77">
         <v>2012</v>
       </c>
       <c r="I77"/>
       <c r="J77" t="s">
         <v>38</v>
       </c>
       <c r="K77" t="s">
         <v>24</v>
       </c>
       <c r="L77"/>
       <c r="M77" t="s">
         <v>71</v>
       </c>
       <c r="N77" t="s">
         <v>27</v>
       </c>
       <c r="O77" t="s">
+        <v>376</v>
+      </c>
+      <c r="P77" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="B78" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="C78" t="s">
         <v>61</v>
       </c>
       <c r="D78" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="E78" t="s">
         <v>63</v>
       </c>
       <c r="F78" t="s">
         <v>207</v>
       </c>
       <c r="G78" t="s">
         <v>44</v>
       </c>
       <c r="H78">
         <v>2012</v>
       </c>
       <c r="I78"/>
       <c r="J78" t="s">
         <v>65</v>
       </c>
       <c r="K78" t="s">
         <v>24</v>
       </c>
       <c r="L78"/>
       <c r="M78"/>
       <c r="N78" t="s">
         <v>27</v>
       </c>
       <c r="O78" t="s">
+        <v>379</v>
+      </c>
+      <c r="P78" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
+        <v>381</v>
+      </c>
+      <c r="B79" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="C79" t="s">
         <v>18</v>
       </c>
       <c r="D79" t="s">
         <v>304</v>
       </c>
       <c r="E79" t="s">
         <v>63</v>
       </c>
       <c r="F79" t="s">
         <v>207</v>
       </c>
       <c r="G79" t="s">
         <v>44</v>
       </c>
       <c r="H79">
         <v>2013</v>
       </c>
       <c r="I79"/>
       <c r="J79" t="s">
+        <v>383</v>
+      </c>
+      <c r="K79" t="s">
+        <v>24</v>
+      </c>
+      <c r="L79" t="s">
         <v>384</v>
       </c>
-      <c r="K79" t="s">
-[...2 lines deleted...]
-      <c r="L79" t="s">
+      <c r="M79" t="s">
         <v>385</v>
       </c>
-      <c r="M79" t="s">
+      <c r="N79" t="s">
+        <v>27</v>
+      </c>
+      <c r="O79" t="s">
         <v>386</v>
       </c>
-      <c r="N79" t="s">
-[...2 lines deleted...]
-      <c r="O79" t="s">
+      <c r="P79" t="s">
         <v>387</v>
-      </c>
-[...1 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
+        <v>388</v>
+      </c>
+      <c r="B80" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="C80" t="s">
         <v>18</v>
       </c>
       <c r="D80" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="E80" t="s">
         <v>63</v>
       </c>
       <c r="F80" t="s">
         <v>207</v>
       </c>
       <c r="G80" t="s">
         <v>44</v>
       </c>
       <c r="H80">
         <v>2014</v>
       </c>
       <c r="I80"/>
       <c r="J80" t="s">
         <v>38</v>
       </c>
       <c r="K80" t="s">
         <v>51</v>
       </c>
       <c r="L80"/>
       <c r="M80" t="s">
         <v>71</v>
       </c>
       <c r="N80" t="s">
         <v>27</v>
       </c>
       <c r="O80" t="s">
+        <v>391</v>
+      </c>
+      <c r="P80" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>393</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="B81" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="C81" t="s">
         <v>61</v>
       </c>
       <c r="D81" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="E81" t="s">
         <v>63</v>
       </c>
       <c r="F81" t="s">
         <v>207</v>
       </c>
       <c r="G81" t="s">
         <v>44</v>
       </c>
       <c r="H81">
         <v>2012</v>
       </c>
       <c r="I81"/>
       <c r="J81" t="s">
         <v>65</v>
       </c>
       <c r="K81" t="s">
         <v>51</v>
       </c>
       <c r="L81"/>
       <c r="M81"/>
       <c r="N81" t="s">
         <v>27</v>
       </c>
       <c r="O81" t="s">
+        <v>394</v>
+      </c>
+      <c r="P81" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
+        <v>396</v>
+      </c>
+      <c r="B82" t="s">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>398</v>
       </c>
       <c r="C82" t="s">
         <v>61</v>
       </c>
       <c r="D82" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="E82" t="s">
         <v>63</v>
       </c>
       <c r="F82" t="s">
         <v>207</v>
       </c>
       <c r="G82" t="s">
         <v>44</v>
       </c>
       <c r="H82">
         <v>2013</v>
       </c>
       <c r="I82"/>
       <c r="J82" t="s">
         <v>65</v>
       </c>
       <c r="K82" t="s">
         <v>24</v>
       </c>
       <c r="L82"/>
       <c r="M82"/>
       <c r="N82" t="s">
         <v>27</v>
       </c>
       <c r="O82" t="s">
+        <v>399</v>
+      </c>
+      <c r="P82" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="B83" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="C83" t="s">
         <v>18</v>
       </c>
       <c r="D83" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="E83" t="s">
         <v>63</v>
       </c>
       <c r="F83" t="s">
         <v>207</v>
       </c>
       <c r="G83" t="s">
         <v>44</v>
       </c>
       <c r="H83">
         <v>2013</v>
       </c>
       <c r="I83"/>
       <c r="J83" t="s">
         <v>116</v>
       </c>
       <c r="K83" t="s">
         <v>24</v>
       </c>
       <c r="L83"/>
       <c r="M83" t="s">
         <v>71</v>
       </c>
       <c r="N83" t="s">
         <v>27</v>
       </c>
       <c r="O83" t="s">
+        <v>402</v>
+      </c>
+      <c r="P83" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
+        <v>404</v>
+      </c>
+      <c r="B84" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="C84" t="s">
         <v>61</v>
       </c>
       <c r="D84" t="s">
         <v>174</v>
       </c>
       <c r="E84" t="s">
         <v>63</v>
       </c>
       <c r="F84" t="s">
         <v>207</v>
       </c>
       <c r="G84" t="s">
         <v>44</v>
       </c>
       <c r="H84">
         <v>2013</v>
       </c>
       <c r="I84"/>
       <c r="J84" t="s">
         <v>65</v>
       </c>
       <c r="K84" t="s">
         <v>175</v>
       </c>
       <c r="L84" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="M84"/>
       <c r="N84" t="s">
         <v>27</v>
       </c>
       <c r="O84" t="s">
+        <v>407</v>
+      </c>
+      <c r="P84" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="B85" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="C85" t="s">
         <v>18</v>
       </c>
       <c r="D85" t="s">
         <v>174</v>
       </c>
       <c r="E85" t="s">
         <v>63</v>
       </c>
       <c r="F85" t="s">
         <v>207</v>
       </c>
       <c r="G85" t="s">
         <v>44</v>
       </c>
       <c r="H85">
         <v>2013</v>
       </c>
       <c r="I85"/>
       <c r="J85" t="s">
         <v>116</v>
       </c>
       <c r="K85" t="s">
         <v>175</v>
       </c>
       <c r="L85" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="M85" t="s">
         <v>71</v>
       </c>
       <c r="N85" t="s">
         <v>27</v>
       </c>
       <c r="O85" t="s">
+        <v>410</v>
+      </c>
+      <c r="P85" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>412</v>
+      </c>
+      <c r="B86" t="s">
         <v>413</v>
-      </c>
-[...1 lines deleted...]
-        <v>414</v>
       </c>
       <c r="C86" t="s">
         <v>193</v>
       </c>
       <c r="D86" t="s">
         <v>152</v>
       </c>
       <c r="E86" t="s">
         <v>63</v>
       </c>
       <c r="F86" t="s">
         <v>207</v>
       </c>
       <c r="G86" t="s">
-        <v>320</v>
+        <v>414</v>
       </c>
       <c r="H86">
         <v>2012</v>
       </c>
       <c r="I86"/>
       <c r="J86" t="s">
         <v>169</v>
       </c>
       <c r="K86" t="s">
         <v>51</v>
       </c>
       <c r="L86"/>
       <c r="M86"/>
       <c r="N86" t="s">
         <v>27</v>
       </c>
       <c r="O86" t="s">
         <v>415</v>
       </c>
       <c r="P86" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
@@ -8958,51 +8958,51 @@
       <c r="B87" t="s">
         <v>418</v>
       </c>
       <c r="C87" t="s">
         <v>193</v>
       </c>
       <c r="D87" t="s">
         <v>198</v>
       </c>
       <c r="E87" t="s">
         <v>63</v>
       </c>
       <c r="F87" t="s">
         <v>207</v>
       </c>
       <c r="G87" t="s">
         <v>22</v>
       </c>
       <c r="H87">
         <v>1992</v>
       </c>
       <c r="I87">
         <v>2013</v>
       </c>
       <c r="J87" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="K87" t="s">
         <v>419</v>
       </c>
       <c r="L87"/>
       <c r="M87" t="s">
         <v>420</v>
       </c>
       <c r="N87" t="s">
         <v>27</v>
       </c>
       <c r="O87" t="s">
         <v>421</v>
       </c>
       <c r="P87" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>417</v>
       </c>
       <c r="B88" t="s">
         <v>418</v>
       </c>
@@ -10372,147 +10372,147 @@
         <v>61</v>
       </c>
       <c r="D117" t="s">
         <v>586</v>
       </c>
       <c r="E117" t="s">
         <v>20</v>
       </c>
       <c r="F117" t="s">
         <v>21</v>
       </c>
       <c r="G117" t="s">
         <v>44</v>
       </c>
       <c r="H117">
         <v>2015</v>
       </c>
       <c r="I117"/>
       <c r="J117" t="s">
         <v>587</v>
       </c>
       <c r="K117" t="s">
         <v>272</v>
       </c>
       <c r="L117" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="M117" t="s">
         <v>588</v>
       </c>
       <c r="N117" t="s">
         <v>27</v>
       </c>
       <c r="O117" t="s">
         <v>589</v>
       </c>
       <c r="P117" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>584</v>
       </c>
       <c r="B118" t="s">
         <v>591</v>
       </c>
       <c r="C118" t="s">
         <v>61</v>
       </c>
       <c r="D118" t="s">
         <v>591</v>
       </c>
       <c r="E118" t="s">
         <v>20</v>
       </c>
       <c r="F118" t="s">
         <v>21</v>
       </c>
       <c r="G118" t="s">
         <v>44</v>
       </c>
       <c r="H118">
         <v>2015</v>
       </c>
       <c r="I118"/>
       <c r="J118" t="s">
         <v>587</v>
       </c>
       <c r="K118" t="s">
         <v>272</v>
       </c>
       <c r="L118" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="M118" t="s">
         <v>588</v>
       </c>
       <c r="N118" t="s">
         <v>27</v>
       </c>
       <c r="O118" t="s">
         <v>592</v>
       </c>
       <c r="P118" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>584</v>
       </c>
       <c r="B119" t="s">
         <v>593</v>
       </c>
       <c r="C119" t="s">
         <v>61</v>
       </c>
       <c r="D119" t="s">
         <v>43</v>
       </c>
       <c r="E119" t="s">
         <v>20</v>
       </c>
       <c r="F119" t="s">
         <v>21</v>
       </c>
       <c r="G119" t="s">
         <v>44</v>
       </c>
       <c r="H119">
         <v>2015</v>
       </c>
       <c r="I119"/>
       <c r="J119" t="s">
         <v>587</v>
       </c>
       <c r="K119" t="s">
         <v>594</v>
       </c>
       <c r="L119" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="M119" t="s">
         <v>588</v>
       </c>
       <c r="N119" t="s">
         <v>27</v>
       </c>
       <c r="O119" t="s">
         <v>595</v>
       </c>
       <c r="P119" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>584</v>
       </c>
       <c r="B120" t="s">
         <v>596</v>
       </c>
       <c r="C120" t="s">
         <v>61</v>
       </c>
       <c r="D120" t="s">
@@ -10564,151 +10564,151 @@
       <c r="D121" t="s">
         <v>109</v>
       </c>
       <c r="E121" t="s">
         <v>20</v>
       </c>
       <c r="F121" t="s">
         <v>21</v>
       </c>
       <c r="G121" t="s">
         <v>22</v>
       </c>
       <c r="H121">
         <v>2015</v>
       </c>
       <c r="I121">
         <v>2015</v>
       </c>
       <c r="J121" t="s">
         <v>587</v>
       </c>
       <c r="K121" t="s">
         <v>24</v>
       </c>
       <c r="L121" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="M121" t="s">
         <v>588</v>
       </c>
       <c r="N121" t="s">
         <v>27</v>
       </c>
       <c r="O121" t="s">
         <v>600</v>
       </c>
       <c r="P121" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>584</v>
       </c>
       <c r="B122" t="s">
         <v>601</v>
       </c>
       <c r="C122" t="s">
         <v>61</v>
       </c>
       <c r="D122" t="s">
         <v>602</v>
       </c>
       <c r="E122" t="s">
         <v>20</v>
       </c>
       <c r="F122" t="s">
         <v>21</v>
       </c>
       <c r="G122" t="s">
         <v>22</v>
       </c>
       <c r="H122">
         <v>2015</v>
       </c>
       <c r="I122">
         <v>2015</v>
       </c>
       <c r="J122" t="s">
         <v>587</v>
       </c>
       <c r="K122" t="s">
         <v>24</v>
       </c>
       <c r="L122" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="M122" t="s">
         <v>588</v>
       </c>
       <c r="N122" t="s">
         <v>27</v>
       </c>
       <c r="O122" t="s">
         <v>603</v>
       </c>
       <c r="P122" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>584</v>
       </c>
       <c r="B123" t="s">
         <v>604</v>
       </c>
       <c r="C123" t="s">
         <v>61</v>
       </c>
       <c r="D123" t="s">
         <v>515</v>
       </c>
       <c r="E123" t="s">
         <v>20</v>
       </c>
       <c r="F123" t="s">
         <v>21</v>
       </c>
       <c r="G123" t="s">
         <v>22</v>
       </c>
       <c r="H123">
         <v>2015</v>
       </c>
       <c r="I123">
         <v>2015</v>
       </c>
       <c r="J123" t="s">
         <v>587</v>
       </c>
       <c r="K123" t="s">
         <v>24</v>
       </c>
       <c r="L123" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="M123" t="s">
         <v>588</v>
       </c>
       <c r="N123" t="s">
         <v>27</v>
       </c>
       <c r="O123" t="s">
         <v>605</v>
       </c>
       <c r="P123" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>606</v>
       </c>
       <c r="B124" t="s">
         <v>607</v>
       </c>
       <c r="C124" t="s">
         <v>608</v>
       </c>
       <c r="D124" t="s">
@@ -10980,51 +10980,51 @@
       <c r="L129"/>
       <c r="M129" t="s">
         <v>641</v>
       </c>
       <c r="N129" t="s">
         <v>27</v>
       </c>
       <c r="O129" t="s">
         <v>642</v>
       </c>
       <c r="P129" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>644</v>
       </c>
       <c r="B130" t="s">
         <v>645</v>
       </c>
       <c r="C130" t="s">
         <v>639</v>
       </c>
       <c r="D130" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="E130" t="s">
         <v>20</v>
       </c>
       <c r="F130" t="s">
         <v>207</v>
       </c>
       <c r="G130" t="s">
         <v>44</v>
       </c>
       <c r="H130">
         <v>1985</v>
       </c>
       <c r="I130"/>
       <c r="J130" t="s">
         <v>640</v>
       </c>
       <c r="K130" t="s">
         <v>24</v>
       </c>
       <c r="L130" t="s">
         <v>646</v>
       </c>
       <c r="M130" t="s">
         <v>641</v>
@@ -12126,51 +12126,51 @@
       </c>
       <c r="M153" t="s">
         <v>757</v>
       </c>
       <c r="N153" t="s">
         <v>27</v>
       </c>
       <c r="O153" t="s">
         <v>758</v>
       </c>
       <c r="P153" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>760</v>
       </c>
       <c r="B154" t="s">
         <v>761</v>
       </c>
       <c r="C154" t="s">
         <v>754</v>
       </c>
       <c r="D154" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="E154" t="s">
         <v>63</v>
       </c>
       <c r="F154" t="s">
         <v>448</v>
       </c>
       <c r="G154" t="s">
         <v>22</v>
       </c>
       <c r="H154">
         <v>2008</v>
       </c>
       <c r="I154">
         <v>2010</v>
       </c>
       <c r="J154" t="s">
         <v>755</v>
       </c>
       <c r="K154" t="s">
         <v>24</v>
       </c>
       <c r="L154" t="s">
         <v>762</v>
       </c>
@@ -12470,51 +12470,51 @@
       </c>
       <c r="M160" t="s">
         <v>757</v>
       </c>
       <c r="N160" t="s">
         <v>27</v>
       </c>
       <c r="O160" t="s">
         <v>788</v>
       </c>
       <c r="P160" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
         <v>789</v>
       </c>
       <c r="B161" t="s">
         <v>790</v>
       </c>
       <c r="C161" t="s">
         <v>754</v>
       </c>
       <c r="D161" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="E161" t="s">
         <v>63</v>
       </c>
       <c r="F161" t="s">
         <v>448</v>
       </c>
       <c r="G161" t="s">
         <v>22</v>
       </c>
       <c r="H161">
         <v>2012</v>
       </c>
       <c r="I161">
         <v>2014</v>
       </c>
       <c r="J161" t="s">
         <v>755</v>
       </c>
       <c r="K161" t="s">
         <v>24</v>
       </c>
       <c r="L161" t="s">
         <v>791</v>
       </c>
@@ -13444,51 +13444,51 @@
       <c r="L180"/>
       <c r="M180" t="s">
         <v>757</v>
       </c>
       <c r="N180" t="s">
         <v>27</v>
       </c>
       <c r="O180" t="s">
         <v>869</v>
       </c>
       <c r="P180" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
         <v>870</v>
       </c>
       <c r="B181" t="s">
         <v>871</v>
       </c>
       <c r="C181" t="s">
         <v>754</v>
       </c>
       <c r="D181" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="E181" t="s">
         <v>63</v>
       </c>
       <c r="F181" t="s">
         <v>448</v>
       </c>
       <c r="G181" t="s">
         <v>22</v>
       </c>
       <c r="H181">
         <v>2002</v>
       </c>
       <c r="I181">
         <v>2002</v>
       </c>
       <c r="J181" t="s">
         <v>755</v>
       </c>
       <c r="K181" t="s">
         <v>24</v>
       </c>
       <c r="L181" t="s">
         <v>872</v>
       </c>
@@ -14386,51 +14386,51 @@
       </c>
       <c r="M199" t="s">
         <v>898</v>
       </c>
       <c r="N199" t="s">
         <v>27</v>
       </c>
       <c r="O199" t="s">
         <v>959</v>
       </c>
       <c r="P199" t="s">
         <v>960</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
         <v>961</v>
       </c>
       <c r="B200" t="s">
         <v>962</v>
       </c>
       <c r="C200" t="s">
         <v>896</v>
       </c>
       <c r="D200" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="E200" t="s">
         <v>63</v>
       </c>
       <c r="F200" t="s">
         <v>207</v>
       </c>
       <c r="G200" t="s">
         <v>22</v>
       </c>
       <c r="H200">
         <v>2013</v>
       </c>
       <c r="I200">
         <v>2014</v>
       </c>
       <c r="J200" t="s">
         <v>609</v>
       </c>
       <c r="K200" t="s">
         <v>24</v>
       </c>
       <c r="L200" t="s">
         <v>963</v>
       </c>
@@ -16072,51 +16072,51 @@
       <c r="D235" t="s">
         <v>1139</v>
       </c>
       <c r="E235" t="s">
         <v>63</v>
       </c>
       <c r="F235" t="s">
         <v>64</v>
       </c>
       <c r="G235" t="s">
         <v>22</v>
       </c>
       <c r="H235">
         <v>2008</v>
       </c>
       <c r="I235">
         <v>2013</v>
       </c>
       <c r="J235" t="s">
         <v>449</v>
       </c>
       <c r="K235" t="s">
         <v>24</v>
       </c>
       <c r="L235" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="M235" t="s">
         <v>530</v>
       </c>
       <c r="N235" t="s">
         <v>27</v>
       </c>
       <c r="O235" t="s">
         <v>1140</v>
       </c>
       <c r="P235" t="s">
         <v>1141</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
         <v>1142</v>
       </c>
       <c r="B236" t="s">
         <v>1143</v>
       </c>
       <c r="C236" t="s">
         <v>1144</v>
       </c>
       <c r="D236" t="s">
@@ -17790,199 +17790,199 @@
       </c>
       <c r="M271" t="s">
         <v>1284</v>
       </c>
       <c r="N271" t="s">
         <v>27</v>
       </c>
       <c r="O271" t="s">
         <v>1299</v>
       </c>
       <c r="P271" t="s">
         <v>1300</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
         <v>1301</v>
       </c>
       <c r="B272" t="s">
         <v>1302</v>
       </c>
       <c r="C272" t="s">
         <v>1281</v>
       </c>
       <c r="D272" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="E272" t="s">
         <v>63</v>
       </c>
       <c r="F272" t="s">
         <v>64</v>
       </c>
       <c r="G272" t="s">
         <v>22</v>
       </c>
       <c r="H272">
         <v>2011</v>
       </c>
       <c r="I272">
         <v>2014</v>
       </c>
       <c r="J272" t="s">
         <v>1282</v>
       </c>
       <c r="K272" t="s">
         <v>51</v>
       </c>
       <c r="L272" t="s">
         <v>1303</v>
       </c>
       <c r="M272" t="s">
         <v>1284</v>
       </c>
       <c r="N272" t="s">
         <v>27</v>
       </c>
       <c r="O272" t="s">
         <v>1304</v>
       </c>
       <c r="P272" t="s">
         <v>1305</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
         <v>1301</v>
       </c>
       <c r="B273" t="s">
         <v>1306</v>
       </c>
       <c r="C273" t="s">
         <v>1281</v>
       </c>
       <c r="D273" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="E273" t="s">
         <v>20</v>
       </c>
       <c r="F273" t="s">
         <v>207</v>
       </c>
       <c r="G273" t="s">
         <v>22</v>
       </c>
       <c r="H273">
         <v>2015</v>
       </c>
       <c r="I273">
         <v>2017</v>
       </c>
       <c r="J273" t="s">
         <v>1282</v>
       </c>
       <c r="K273" t="s">
         <v>51</v>
       </c>
       <c r="L273" t="s">
         <v>1307</v>
       </c>
       <c r="M273" t="s">
         <v>1284</v>
       </c>
       <c r="N273" t="s">
         <v>27</v>
       </c>
       <c r="O273" t="s">
         <v>1308</v>
       </c>
       <c r="P273" t="s">
         <v>1305</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
         <v>1309</v>
       </c>
       <c r="B274" t="s">
         <v>1310</v>
       </c>
       <c r="C274" t="s">
         <v>1281</v>
       </c>
       <c r="D274" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="E274" t="s">
         <v>20</v>
       </c>
       <c r="F274" t="s">
         <v>207</v>
       </c>
       <c r="G274" t="s">
         <v>44</v>
       </c>
       <c r="H274">
         <v>2015</v>
       </c>
       <c r="I274"/>
       <c r="J274" t="s">
         <v>1282</v>
       </c>
       <c r="K274" t="s">
         <v>24</v>
       </c>
       <c r="L274" t="s">
         <v>1311</v>
       </c>
       <c r="M274" t="s">
         <v>1284</v>
       </c>
       <c r="N274" t="s">
         <v>27</v>
       </c>
       <c r="O274" t="s">
         <v>1312</v>
       </c>
       <c r="P274" t="s">
         <v>1305</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
         <v>1313</v>
       </c>
       <c r="B275" t="s">
         <v>1314</v>
       </c>
       <c r="C275" t="s">
         <v>1281</v>
       </c>
       <c r="D275" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="E275" t="s">
         <v>20</v>
       </c>
       <c r="F275" t="s">
         <v>64</v>
       </c>
       <c r="G275" t="s">
         <v>44</v>
       </c>
       <c r="H275">
         <v>2015</v>
       </c>
       <c r="I275"/>
       <c r="J275" t="s">
         <v>1288</v>
       </c>
       <c r="K275" t="s">
         <v>24</v>
       </c>
       <c r="L275" t="s">
         <v>1315</v>
       </c>
       <c r="M275" t="s">
         <v>1284</v>
@@ -19248,51 +19248,51 @@
       <c r="L301"/>
       <c r="M301" t="s">
         <v>1422</v>
       </c>
       <c r="N301" t="s">
         <v>27</v>
       </c>
       <c r="O301" t="s">
         <v>1445</v>
       </c>
       <c r="P301" t="s">
         <v>1446</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
         <v>1447</v>
       </c>
       <c r="B302" t="s">
         <v>1448</v>
       </c>
       <c r="C302" t="s">
         <v>1420</v>
       </c>
       <c r="D302" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="E302" t="s">
         <v>63</v>
       </c>
       <c r="F302" t="s">
         <v>448</v>
       </c>
       <c r="G302" t="s">
         <v>44</v>
       </c>
       <c r="H302">
         <v>2017</v>
       </c>
       <c r="I302"/>
       <c r="J302" t="s">
         <v>587</v>
       </c>
       <c r="K302" t="s">
         <v>24</v>
       </c>
       <c r="L302"/>
       <c r="M302" t="s">
         <v>1422</v>
       </c>
       <c r="N302" t="s">