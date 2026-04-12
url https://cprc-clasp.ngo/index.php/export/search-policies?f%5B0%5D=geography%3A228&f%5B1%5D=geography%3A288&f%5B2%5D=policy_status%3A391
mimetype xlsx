--- v1 (2025-12-06)
+++ v2 (2026-04-12)
@@ -515,71 +515,74 @@
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2022-20210501</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2019/2023 of 1 October 2019 laying down ecodesign requirements for household washing machines and household washer-dryers pursuant to Directive 2009/125/EC of the European Parliament and of the Council, amending C</t>
   </si>
   <si>
     <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated household washing machines and electric mains-operated household washing machines that can also be powered by batteries; including those sold for non-household use. This Regulation shall not apply to household combined washer-driers. 
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2026.</t>
   </si>
   <si>
     <t>Washer and Dryers, Washing Machines</t>
   </si>
   <si>
     <t>European Commission - DG Enterprise----European Commission - DG Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-20192023-1-october-2019-laying-down-ecodesign-requirements</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2023-20210501</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2019/424 of 15 March 2019 laying down ecodesign requirements for servers and data storage products</t>
   </si>
   <si>
-    <t>This Regulation establishes ecodesign requirements for the placing on the market of computers and computer servers.  
-[...11 lines deleted...]
-  <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of computers and computer servers.
 This Policy is under review with research underway by the UK government.</t>
   </si>
   <si>
+    <t>Computers, Servers</t>
+  </si>
+  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-2019424-15-march-2019-laying-down-ecodesign-requirements-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2013/617/2020-01-31</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market of computers and computer servers.  
+This Policy is under review by the European Commission and is expected to be revised in 2026.</t>
+  </si>
+  <si>
+    <t>Servers</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-2019424-15-march-2019-laying-down-ecodesign-requirements-servers</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R0424-20210501</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2023/826 of 17 April 2023 laying down ecodesign requirements for off mode, standby mode, and networked standby energy consumption of electrical and electronic household and office equipment</t>
   </si>
   <si>
     <t>Power management requirements for household or non-tertiary coffee machines -- ecodesign requirements for standby; off mode electric power consumption of electrical and electronic household and office equipment.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
     <t>Stand-by and networked devices, Televisions, Coffee Machines</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-2023826-17-april-2023-laying-down-ecodesign-requirements-mode</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32023R0826&amp;qid=1681803866374</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2024/1103 of 18 April 2024 implementing Directive 2009/125/EC of the European Parliament and of the Council as regards ecodesign requirements for local space heaters and separate related controls and repealing Commission Regulat</t>
   </si>
   <si>
     <t>This Regulation lays down ecodesign requirements for the placing on the market and putting into service of domestic local space heaters with a nominal heat output of 50 kW or less and commercial local space heaters with a nominal heat output of the product or a single tube segment heat output of 300 kW or less. This Regulation also lays down ecodesign requirements for separate related controls.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
@@ -605,69 +608,69 @@
 This policy comes into effect on July 24 2026. It is a revision of Regulation (EU) No 327/2011 which is repealed with effect from 24 July 2026. However, Annexes I, II and III to that Regulation, shall continue to apply until 24 July 2037, in relation to fans integrated into other products and in relation to spare part fans.
 Units of models placed on the market between 24 July 2024 and 24 July 2026 which comply with the provisions of this Regulation shall be considered to comply with the requirements of Regulation (EU) No 327/2011.</t>
   </si>
   <si>
     <t>Industrial Fans</t>
   </si>
   <si>
     <t>August 2024</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-20241834-3-july-2024-implementing-directive-2009125ec-european</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=OJ:L_202401834</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 813/2013 of 2 August 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for space heaters and combination heaters </t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market and or putting into service of space heaters and combination heaters with a rated heat output of less than or equal to 400 kW; including those integrated in packages of space heater; temperature control and solar device or packages of combination heater; temperature control and solar device as defined in Article 2 of the Labelling Delegated Act.</t>
   </si>
   <si>
     <t>Heat Pumps, Boilers and Furnaces</t>
   </si>
   <si>
+    <t>Electricity, Gas, Oil</t>
+  </si>
+  <si>
+    <t>Department for Energy Security and Net Zero</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-8132013-2-august-2013-implementing-directive-2009125ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2013/813/contents</t>
+  </si>
+  <si>
     <t>May 2024</t>
   </si>
   <si>
-    <t>Electricity, Gas, Oil</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-8132013-2-august-2013-implementing-directive-2009125ec</t>
   </si>
   <si>
-    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?qid=1538159902315&amp;uri=CELEX:02013R0813-20170109----http://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:32013R0813</t>
-[...8 lines deleted...]
-    <t>https://www.legislation.gov.uk/eur/2013/813/contents</t>
+    <t>https://eur-lex.europa.eu/eli/reg/2013/813/oj/eng</t>
   </si>
   <si>
     <t>Der Blaue Engel - Auto-Off Power Strips and Socket Adapters (DE-UZ 134)</t>
   </si>
   <si>
     <t>These Basic Criteria apply to auto-off power strips or socket adapters (with and without surge protector).</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t>Power strips</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>DIN EN ISO/IEC 17025; DIN EN 62301</t>
   </si>
   <si>
     <t>Umweltbundesamt -Federal Environment Agency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/der-blaue-engel-auto-power-strips-and-socket-adapters-de-uz-134</t>
   </si>
@@ -914,53 +917,50 @@
   </si>
   <si>
     <t>Washer and Dryers</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-saving-trust-endorsed-products-4</t>
   </si>
   <si>
     <t>Storoge water heater</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-saving-trust-endorsed-products-5</t>
   </si>
   <si>
     <t>ENERGY STAR Program Requirements for Computer Servers Version 3.0</t>
   </si>
   <si>
     <t>A product must meet the definition of a Computer Server provided in Section 1 of the policy document
 to be eligible for ENERGY STAR certification under this specification. Eligibility under Version 3.0
 is limited to Blade-, Multi-node, Rack-mounted, or Pedestal form factor computer servers with no
 more than four processor sockets in the computer server (or per blade or node in the case of
 blade or multi-node servers).</t>
   </si>
   <si>
     <t>Canada, United States of America*, Japan</t>
-  </si>
-[...1 lines deleted...]
-    <t>Servers</t>
   </si>
   <si>
     <t>June 2021</t>
   </si>
   <si>
     <t>ENERGY STAR Test Method for Computer Servers (Rev. Sept-2018); SPEC most current SERT</t>
   </si>
   <si>
     <t>ENERGY STAR</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-star-program-requirements-computer-servers-version-30</t>
   </si>
   <si>
     <t>https://www.energystar.gov/products/data_center_equipment/enterprise_servers/partners</t>
   </si>
   <si>
     <t>ENERGY STAR Program Requirements for Computers Version 8.0</t>
   </si>
   <si>
     <t>Products that meet the definition of a Computer and one of the following Product Type definitions are eligible for ENERGY STAR certification: Desktop Computers and Integrated Desktop Computers; Notebook Computers; Slates/Tablets; Portable All-In-One Computers; Workstations; and Thin Clients.</t>
   </si>
   <si>
     <t>Canada, United States of America*, Japan, Taiwan of China, Switzerland</t>
   </si>
@@ -1713,51 +1713,51 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P75"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="301.926" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1522.914" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="684.119" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="287.787" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="196.952" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="173.243" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -2984,1172 +2984,1172 @@
       </c>
       <c r="L26" t="s">
         <v>76</v>
       </c>
       <c r="M26" t="s">
         <v>157</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
         <v>158</v>
       </c>
       <c r="P26" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>160</v>
       </c>
       <c r="B27" t="s">
         <v>161</v>
       </c>
       <c r="C27" t="s">
-        <v>18</v>
+        <v>69</v>
       </c>
       <c r="D27" t="s">
         <v>162</v>
       </c>
       <c r="E27" t="s">
         <v>39</v>
       </c>
       <c r="F27" t="s">
         <v>40</v>
       </c>
       <c r="G27" t="s">
         <v>22</v>
       </c>
       <c r="H27">
         <v>2014</v>
       </c>
       <c r="I27">
         <v>2019</v>
       </c>
       <c r="J27" t="s">
-        <v>49</v>
+        <v>70</v>
       </c>
       <c r="K27" t="s">
         <v>24</v>
       </c>
       <c r="L27"/>
-      <c r="M27" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M27"/>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
         <v>163</v>
       </c>
       <c r="P27" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>160</v>
       </c>
       <c r="B28" t="s">
         <v>165</v>
       </c>
       <c r="C28" t="s">
-        <v>69</v>
+        <v>18</v>
       </c>
       <c r="D28" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="E28" t="s">
         <v>39</v>
       </c>
       <c r="F28" t="s">
         <v>40</v>
       </c>
       <c r="G28" t="s">
         <v>22</v>
       </c>
       <c r="H28">
         <v>2014</v>
       </c>
       <c r="I28">
         <v>2019</v>
       </c>
       <c r="J28" t="s">
-        <v>70</v>
+        <v>49</v>
       </c>
       <c r="K28" t="s">
         <v>24</v>
       </c>
       <c r="L28"/>
-      <c r="M28"/>
+      <c r="M28" t="s">
+        <v>65</v>
+      </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="P28" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B29" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C29" t="s">
         <v>18</v>
       </c>
       <c r="D29" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="E29" t="s">
         <v>39</v>
       </c>
       <c r="F29" t="s">
         <v>40</v>
       </c>
       <c r="G29" t="s">
         <v>22</v>
       </c>
       <c r="H29">
         <v>2013</v>
       </c>
       <c r="I29">
         <v>2023</v>
       </c>
       <c r="J29" t="s">
         <v>49</v>
       </c>
       <c r="K29" t="s">
         <v>24</v>
       </c>
       <c r="L29"/>
       <c r="M29" t="s">
         <v>65</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="P29" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B30" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C30" t="s">
         <v>18</v>
       </c>
       <c r="D30" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E30" t="s">
         <v>39</v>
       </c>
       <c r="F30" t="s">
         <v>40</v>
       </c>
       <c r="G30" t="s">
         <v>22</v>
       </c>
       <c r="H30">
         <v>2015</v>
       </c>
       <c r="I30">
         <v>2024</v>
       </c>
       <c r="J30" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="K30" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="L30"/>
       <c r="M30" t="s">
         <v>65</v>
       </c>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="P30" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B31" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C31" t="s">
         <v>107</v>
       </c>
       <c r="D31" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="E31" t="s">
         <v>39</v>
       </c>
       <c r="F31" t="s">
         <v>40</v>
       </c>
       <c r="G31" t="s">
         <v>22</v>
       </c>
       <c r="H31">
         <v>2024</v>
       </c>
       <c r="I31">
         <v>2024</v>
       </c>
       <c r="J31" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="K31" t="s">
         <v>24</v>
       </c>
       <c r="L31"/>
       <c r="M31" t="s">
         <v>65</v>
       </c>
       <c r="N31" t="s">
         <v>118</v>
       </c>
       <c r="O31" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="P31" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B32" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C32" t="s">
-        <v>18</v>
+        <v>112</v>
       </c>
       <c r="D32" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E32" t="s">
         <v>39</v>
       </c>
       <c r="F32" t="s">
         <v>40</v>
       </c>
       <c r="G32" t="s">
         <v>22</v>
       </c>
       <c r="H32">
         <v>1992</v>
       </c>
       <c r="I32">
         <v>2013</v>
       </c>
       <c r="J32" t="s">
-        <v>189</v>
+        <v>177</v>
       </c>
       <c r="K32" t="s">
         <v>190</v>
       </c>
       <c r="L32"/>
       <c r="M32" t="s">
-        <v>65</v>
+        <v>191</v>
       </c>
       <c r="N32" t="s">
         <v>27</v>
       </c>
       <c r="O32" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="P32" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B33" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C33" t="s">
-        <v>112</v>
+        <v>18</v>
       </c>
       <c r="D33" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E33" t="s">
         <v>39</v>
       </c>
       <c r="F33" t="s">
         <v>40</v>
       </c>
       <c r="G33" t="s">
         <v>22</v>
       </c>
       <c r="H33">
         <v>1992</v>
       </c>
       <c r="I33">
         <v>2013</v>
       </c>
       <c r="J33" t="s">
-        <v>176</v>
+        <v>194</v>
       </c>
       <c r="K33" t="s">
         <v>190</v>
       </c>
       <c r="L33"/>
       <c r="M33" t="s">
-        <v>193</v>
+        <v>65</v>
       </c>
       <c r="N33" t="s">
         <v>27</v>
       </c>
       <c r="O33" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="P33" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B34" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C34" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D34" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
         <v>21</v>
       </c>
       <c r="G34" t="s">
         <v>22</v>
       </c>
       <c r="H34">
         <v>2012</v>
       </c>
       <c r="I34">
         <v>2020</v>
       </c>
       <c r="J34" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="K34" t="s">
         <v>24</v>
       </c>
       <c r="L34" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="M34" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="N34" t="s">
         <v>27</v>
       </c>
       <c r="O34" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="P34" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B35" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C35" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D35" t="s">
         <v>32</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
         <v>21</v>
       </c>
       <c r="G35" t="s">
         <v>22</v>
       </c>
       <c r="H35">
         <v>2017</v>
       </c>
       <c r="I35">
         <v>2021</v>
       </c>
       <c r="J35" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="K35" t="s">
         <v>24</v>
       </c>
       <c r="L35"/>
       <c r="M35" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="N35" t="s">
         <v>27</v>
       </c>
       <c r="O35" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="P35" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B36" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C36" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D36" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
         <v>21</v>
       </c>
       <c r="G36" t="s">
         <v>22</v>
       </c>
       <c r="H36">
         <v>2010</v>
       </c>
       <c r="I36">
         <v>2014</v>
       </c>
       <c r="J36" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="K36" t="s">
         <v>24</v>
       </c>
       <c r="L36"/>
       <c r="M36" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="N36" t="s">
         <v>27</v>
       </c>
       <c r="O36" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="P36" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B37" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C37" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D37" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
         <v>21</v>
       </c>
       <c r="G37" t="s">
         <v>22</v>
       </c>
       <c r="H37">
         <v>2014</v>
       </c>
       <c r="I37">
         <v>2020</v>
       </c>
       <c r="J37" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="K37" t="s">
         <v>24</v>
       </c>
       <c r="L37"/>
       <c r="M37" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="N37" t="s">
         <v>27</v>
       </c>
       <c r="O37" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="P37" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B38" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C38" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D38" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
         <v>21</v>
       </c>
       <c r="G38" t="s">
         <v>22</v>
       </c>
       <c r="H38">
         <v>2013</v>
       </c>
       <c r="I38">
         <v>2020</v>
       </c>
       <c r="J38" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="K38" t="s">
         <v>24</v>
       </c>
       <c r="L38" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="M38" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="N38" t="s">
         <v>27</v>
       </c>
       <c r="O38" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="P38" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B39" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C39" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D39" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
         <v>21</v>
       </c>
       <c r="G39" t="s">
         <v>22</v>
       </c>
       <c r="H39">
         <v>2014</v>
       </c>
       <c r="I39">
         <v>2020</v>
       </c>
       <c r="J39" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="K39" t="s">
         <v>24</v>
       </c>
       <c r="L39"/>
       <c r="M39" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="N39" t="s">
         <v>27</v>
       </c>
       <c r="O39" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="P39" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B40" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C40" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D40" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
         <v>21</v>
       </c>
       <c r="G40" t="s">
         <v>22</v>
       </c>
       <c r="H40">
         <v>2010</v>
       </c>
       <c r="I40">
         <v>2018</v>
       </c>
       <c r="J40" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="K40" t="s">
         <v>24</v>
       </c>
       <c r="L40" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="M40" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="N40" t="s">
         <v>27</v>
       </c>
       <c r="O40" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="P40" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B41" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C41" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D41" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" t="s">
         <v>21</v>
       </c>
       <c r="G41" t="s">
         <v>22</v>
       </c>
       <c r="H41">
         <v>2014</v>
       </c>
       <c r="I41">
         <v>2019</v>
       </c>
       <c r="J41" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="K41" t="s">
         <v>24</v>
       </c>
       <c r="L41"/>
       <c r="M41" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="N41" t="s">
         <v>27</v>
       </c>
       <c r="O41" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="P41" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B42" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C42" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D42" t="s">
         <v>48</v>
       </c>
       <c r="E42" t="s">
         <v>20</v>
       </c>
       <c r="F42" t="s">
         <v>21</v>
       </c>
       <c r="G42" t="s">
         <v>22</v>
       </c>
       <c r="H42">
         <v>2017</v>
       </c>
       <c r="I42">
         <v>2020</v>
       </c>
       <c r="J42" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="K42" t="s">
         <v>24</v>
       </c>
       <c r="L42"/>
       <c r="M42" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="N42" t="s">
         <v>27</v>
       </c>
       <c r="O42" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="P42" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B43" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C43" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D43" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="E43" t="s">
         <v>20</v>
       </c>
       <c r="F43" t="s">
         <v>21</v>
       </c>
       <c r="G43" t="s">
         <v>22</v>
       </c>
       <c r="H43">
         <v>2009</v>
       </c>
       <c r="I43">
         <v>2019</v>
       </c>
       <c r="J43" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="K43" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="L43" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="M43" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="N43" t="s">
         <v>27</v>
       </c>
       <c r="O43" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="P43" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B44" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C44" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D44" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="E44" t="s">
         <v>20</v>
       </c>
       <c r="F44" t="s">
         <v>21</v>
       </c>
       <c r="G44" t="s">
         <v>22</v>
       </c>
       <c r="H44">
         <v>2016</v>
       </c>
       <c r="I44">
         <v>2020</v>
       </c>
       <c r="J44" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="K44" t="s">
         <v>24</v>
       </c>
       <c r="L44" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="M44" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="N44" t="s">
         <v>27</v>
       </c>
       <c r="O44" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="P44" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B45" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C45" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D45" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E45" t="s">
         <v>20</v>
       </c>
       <c r="F45" t="s">
         <v>63</v>
       </c>
       <c r="G45" t="s">
         <v>22</v>
       </c>
       <c r="H45">
         <v>2010</v>
       </c>
       <c r="I45">
         <v>2017</v>
       </c>
       <c r="J45" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="K45" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="L45"/>
       <c r="M45" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="N45" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="O45" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="P45" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B46" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C46" t="s">
         <v>37</v>
       </c>
       <c r="D46" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="E46" t="s">
         <v>20</v>
       </c>
       <c r="F46" t="s">
         <v>63</v>
       </c>
       <c r="G46" t="s">
         <v>22</v>
       </c>
       <c r="H46">
         <v>2000</v>
       </c>
       <c r="I46">
         <v>2012</v>
       </c>
       <c r="J46" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="K46" t="s">
         <v>24</v>
       </c>
       <c r="L46"/>
       <c r="M46" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="N46" t="s">
         <v>27</v>
       </c>
       <c r="O46" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="P46" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B47" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C47" t="s">
         <v>69</v>
       </c>
       <c r="D47" t="s">
         <v>75</v>
       </c>
       <c r="E47" t="s">
         <v>20</v>
       </c>
       <c r="F47" t="s">
         <v>21</v>
       </c>
       <c r="G47" t="s">
         <v>22</v>
       </c>
       <c r="H47">
         <v>2015</v>
       </c>
       <c r="I47">
         <v>2015</v>
       </c>
       <c r="J47" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="K47" t="s">
         <v>24</v>
       </c>
       <c r="L47" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="M47" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="N47" t="s">
         <v>27</v>
       </c>
       <c r="O47" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="P47" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B48" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C48" t="s">
         <v>69</v>
       </c>
       <c r="D48" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E48" t="s">
         <v>20</v>
       </c>
       <c r="F48" t="s">
         <v>21</v>
       </c>
       <c r="G48" t="s">
         <v>22</v>
       </c>
       <c r="H48">
         <v>2015</v>
       </c>
       <c r="I48">
         <v>2015</v>
       </c>
       <c r="J48" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="K48" t="s">
         <v>24</v>
       </c>
       <c r="L48" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="M48" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="N48" t="s">
         <v>27</v>
       </c>
       <c r="O48" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="P48" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B49" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C49" t="s">
         <v>69</v>
       </c>
       <c r="D49" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="E49" t="s">
         <v>20</v>
       </c>
       <c r="F49" t="s">
         <v>21</v>
       </c>
       <c r="G49" t="s">
         <v>22</v>
       </c>
       <c r="H49">
         <v>2015</v>
       </c>
       <c r="I49">
         <v>2015</v>
       </c>
       <c r="J49" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="K49" t="s">
         <v>24</v>
       </c>
       <c r="L49" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="M49" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="N49" t="s">
         <v>27</v>
       </c>
       <c r="O49" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="P49" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B50" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C50" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="D50" t="s">
-        <v>290</v>
+        <v>166</v>
       </c>
       <c r="E50" t="s">
         <v>20</v>
       </c>
       <c r="F50" t="s">
         <v>21</v>
       </c>
       <c r="G50" t="s">
         <v>22</v>
       </c>
       <c r="H50">
         <v>2013</v>
       </c>
       <c r="I50">
         <v>2020</v>
       </c>
       <c r="J50" t="s">
         <v>291</v>
       </c>
       <c r="K50" t="s">
         <v>24</v>
       </c>
       <c r="L50" t="s">
         <v>292</v>
       </c>
@@ -4330,438 +4330,438 @@
         <v>32</v>
       </c>
       <c r="E54" t="s">
         <v>20</v>
       </c>
       <c r="F54" t="s">
         <v>63</v>
       </c>
       <c r="G54" t="s">
         <v>22</v>
       </c>
       <c r="H54">
         <v>2004</v>
       </c>
       <c r="I54">
         <v>2011</v>
       </c>
       <c r="J54" t="s">
         <v>316</v>
       </c>
       <c r="K54" t="s">
         <v>24</v>
       </c>
       <c r="L54"/>
       <c r="M54" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="N54" t="s">
         <v>27</v>
       </c>
       <c r="O54" t="s">
         <v>317</v>
       </c>
       <c r="P54" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>318</v>
       </c>
       <c r="B55" t="s">
         <v>319</v>
       </c>
       <c r="C55" t="s">
         <v>37</v>
       </c>
       <c r="D55" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="E55" t="s">
         <v>20</v>
       </c>
       <c r="F55" t="s">
         <v>63</v>
       </c>
       <c r="G55" t="s">
         <v>22</v>
       </c>
       <c r="H55">
         <v>2006</v>
       </c>
       <c r="I55">
         <v>2006</v>
       </c>
       <c r="J55" t="s">
         <v>316</v>
       </c>
       <c r="K55" t="s">
         <v>320</v>
       </c>
       <c r="L55"/>
       <c r="M55" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="N55" t="s">
         <v>27</v>
       </c>
       <c r="O55" t="s">
         <v>321</v>
       </c>
       <c r="P55" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>318</v>
       </c>
       <c r="B56" t="s">
         <v>322</v>
       </c>
       <c r="C56" t="s">
         <v>37</v>
       </c>
       <c r="D56" t="s">
         <v>108</v>
       </c>
       <c r="E56" t="s">
         <v>20</v>
       </c>
       <c r="F56" t="s">
         <v>63</v>
       </c>
       <c r="G56" t="s">
         <v>22</v>
       </c>
       <c r="H56">
         <v>2006</v>
       </c>
       <c r="I56">
         <v>2008</v>
       </c>
       <c r="J56" t="s">
         <v>316</v>
       </c>
       <c r="K56" t="s">
         <v>320</v>
       </c>
       <c r="L56"/>
       <c r="M56" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="N56" t="s">
         <v>27</v>
       </c>
       <c r="O56" t="s">
         <v>323</v>
       </c>
       <c r="P56" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>324</v>
       </c>
       <c r="B57" t="s">
         <v>325</v>
       </c>
       <c r="C57" t="s">
         <v>37</v>
       </c>
       <c r="D57" t="s">
         <v>326</v>
       </c>
       <c r="E57" t="s">
         <v>20</v>
       </c>
       <c r="F57" t="s">
         <v>63</v>
       </c>
       <c r="G57" t="s">
         <v>22</v>
       </c>
       <c r="H57">
         <v>2009</v>
       </c>
       <c r="I57">
         <v>2011</v>
       </c>
       <c r="J57" t="s">
         <v>316</v>
       </c>
       <c r="K57" t="s">
         <v>24</v>
       </c>
       <c r="L57"/>
       <c r="M57" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="N57" t="s">
         <v>27</v>
       </c>
       <c r="O57" t="s">
         <v>327</v>
       </c>
       <c r="P57" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>328</v>
       </c>
       <c r="B58" t="s">
         <v>329</v>
       </c>
       <c r="C58" t="s">
         <v>37</v>
       </c>
       <c r="D58" t="s">
         <v>330</v>
       </c>
       <c r="E58" t="s">
         <v>20</v>
       </c>
       <c r="F58" t="s">
         <v>63</v>
       </c>
       <c r="G58" t="s">
         <v>22</v>
       </c>
       <c r="H58">
         <v>2006</v>
       </c>
       <c r="I58">
         <v>2008</v>
       </c>
       <c r="J58" t="s">
         <v>316</v>
       </c>
       <c r="K58" t="s">
         <v>24</v>
       </c>
       <c r="L58"/>
       <c r="M58" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="N58" t="s">
         <v>27</v>
       </c>
       <c r="O58" t="s">
         <v>331</v>
       </c>
       <c r="P58" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>332</v>
       </c>
       <c r="B59" t="s">
         <v>333</v>
       </c>
       <c r="C59" t="s">
         <v>37</v>
       </c>
       <c r="D59" t="s">
         <v>334</v>
       </c>
       <c r="E59" t="s">
         <v>20</v>
       </c>
       <c r="F59" t="s">
         <v>63</v>
       </c>
       <c r="G59" t="s">
         <v>22</v>
       </c>
       <c r="H59">
         <v>2008</v>
       </c>
       <c r="I59">
         <v>2010</v>
       </c>
       <c r="J59" t="s">
         <v>316</v>
       </c>
       <c r="K59" t="s">
         <v>24</v>
       </c>
       <c r="L59"/>
       <c r="M59" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="N59" t="s">
         <v>27</v>
       </c>
       <c r="O59" t="s">
         <v>335</v>
       </c>
       <c r="P59" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>336</v>
       </c>
       <c r="B60" t="s">
         <v>337</v>
       </c>
       <c r="C60" t="s">
         <v>338</v>
       </c>
       <c r="D60" t="s">
         <v>339</v>
       </c>
       <c r="E60" t="s">
         <v>20</v>
       </c>
       <c r="F60" t="s">
         <v>63</v>
       </c>
       <c r="G60" t="s">
         <v>22</v>
       </c>
       <c r="H60">
         <v>2008</v>
       </c>
       <c r="I60">
         <v>2015</v>
       </c>
       <c r="J60" t="s">
         <v>340</v>
       </c>
       <c r="K60" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="L60"/>
       <c r="M60" t="s">
         <v>341</v>
       </c>
       <c r="N60" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="O60" t="s">
         <v>342</v>
       </c>
       <c r="P60" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>344</v>
       </c>
       <c r="B61" t="s">
         <v>345</v>
       </c>
       <c r="C61" t="s">
         <v>338</v>
       </c>
       <c r="D61" t="s">
         <v>346</v>
       </c>
       <c r="E61" t="s">
         <v>20</v>
       </c>
       <c r="F61" t="s">
         <v>63</v>
       </c>
       <c r="G61" t="s">
         <v>22</v>
       </c>
       <c r="H61">
         <v>2008</v>
       </c>
       <c r="I61">
         <v>2015</v>
       </c>
       <c r="J61" t="s">
         <v>340</v>
       </c>
       <c r="K61" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="L61"/>
       <c r="M61" t="s">
         <v>341</v>
       </c>
       <c r="N61" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="O61" t="s">
         <v>347</v>
       </c>
       <c r="P61" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>349</v>
       </c>
       <c r="B62" t="s">
         <v>350</v>
       </c>
       <c r="C62" t="s">
         <v>338</v>
       </c>
       <c r="D62" t="s">
         <v>351</v>
       </c>
       <c r="E62" t="s">
         <v>20</v>
       </c>
       <c r="F62" t="s">
         <v>63</v>
       </c>
       <c r="G62" t="s">
         <v>22</v>
       </c>
       <c r="H62">
         <v>2008</v>
       </c>
       <c r="I62">
         <v>2015</v>
       </c>
       <c r="J62" t="s">
         <v>340</v>
       </c>
       <c r="K62" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="L62"/>
       <c r="M62" t="s">
         <v>341</v>
       </c>
       <c r="N62" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="O62" t="s">
         <v>352</v>
       </c>
       <c r="P62" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>354</v>
       </c>
       <c r="B63" t="s">
         <v>355</v>
       </c>
       <c r="C63" t="s">
         <v>356</v>
       </c>
       <c r="D63" t="s">
         <v>357</v>
       </c>
       <c r="E63" t="s">
         <v>20</v>
       </c>
       <c r="F63" t="s">
@@ -4979,99 +4979,99 @@
       <c r="L67"/>
       <c r="M67" t="s">
         <v>359</v>
       </c>
       <c r="N67" t="s">
         <v>27</v>
       </c>
       <c r="O67" t="s">
         <v>380</v>
       </c>
       <c r="P67" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>382</v>
       </c>
       <c r="B68" t="s">
         <v>383</v>
       </c>
       <c r="C68" t="s">
         <v>356</v>
       </c>
       <c r="D68" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="E68" t="s">
         <v>20</v>
       </c>
       <c r="F68" t="s">
         <v>40</v>
       </c>
       <c r="G68" t="s">
         <v>22</v>
       </c>
       <c r="H68">
         <v>1986</v>
       </c>
       <c r="I68">
         <v>1988</v>
       </c>
       <c r="J68" t="s">
         <v>358</v>
       </c>
       <c r="K68" t="s">
         <v>24</v>
       </c>
       <c r="L68"/>
       <c r="M68" t="s">
         <v>359</v>
       </c>
       <c r="N68" t="s">
         <v>27</v>
       </c>
       <c r="O68" t="s">
         <v>384</v>
       </c>
       <c r="P68" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>386</v>
       </c>
       <c r="B69" t="s">
         <v>387</v>
       </c>
       <c r="C69" t="s">
         <v>356</v>
       </c>
       <c r="D69" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="E69" t="s">
         <v>20</v>
       </c>
       <c r="F69" t="s">
         <v>63</v>
       </c>
       <c r="G69" t="s">
         <v>22</v>
       </c>
       <c r="H69">
         <v>1999</v>
       </c>
       <c r="I69">
         <v>2000</v>
       </c>
       <c r="J69" t="s">
         <v>358</v>
       </c>
       <c r="K69" t="s">
         <v>24</v>
       </c>
       <c r="L69" t="s">
         <v>388</v>
       </c>
@@ -5272,128 +5272,128 @@
       </c>
       <c r="L73" t="s">
         <v>413</v>
       </c>
       <c r="M73" t="s">
         <v>414</v>
       </c>
       <c r="N73" t="s">
         <v>27</v>
       </c>
       <c r="O73" t="s">
         <v>415</v>
       </c>
       <c r="P73" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>417</v>
       </c>
       <c r="B74" t="s">
         <v>418</v>
       </c>
       <c r="C74" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D74" t="s">
         <v>419</v>
       </c>
       <c r="E74" t="s">
         <v>39</v>
       </c>
       <c r="F74" t="s">
         <v>420</v>
       </c>
       <c r="G74" t="s">
         <v>22</v>
       </c>
       <c r="H74">
         <v>2017</v>
       </c>
       <c r="I74">
         <v>2021</v>
       </c>
       <c r="J74" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="K74" t="s">
         <v>421</v>
       </c>
       <c r="L74" t="s">
         <v>422</v>
       </c>
       <c r="M74" t="s">
         <v>423</v>
       </c>
       <c r="N74" t="s">
         <v>118</v>
       </c>
       <c r="O74" t="s">
         <v>424</v>
       </c>
       <c r="P74" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>426</v>
       </c>
       <c r="B75" t="s">
         <v>427</v>
       </c>
       <c r="C75" t="s">
         <v>428</v>
       </c>
       <c r="D75" t="s">
         <v>429</v>
       </c>
       <c r="E75" t="s">
         <v>39</v>
       </c>
       <c r="F75" t="s">
         <v>63</v>
       </c>
       <c r="G75" t="s">
         <v>22</v>
       </c>
       <c r="H75">
         <v>2008</v>
       </c>
       <c r="I75">
         <v>2013</v>
       </c>
       <c r="J75" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="K75" t="s">
         <v>24</v>
       </c>
       <c r="L75" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="M75" t="s">
         <v>430</v>
       </c>
       <c r="N75" t="s">
         <v>27</v>
       </c>
       <c r="O75" t="s">
         <v>431</v>
       </c>
       <c r="P75" t="s">
         <v>432</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>