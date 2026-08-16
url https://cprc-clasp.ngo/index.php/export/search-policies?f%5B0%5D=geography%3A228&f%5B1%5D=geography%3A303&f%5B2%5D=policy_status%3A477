--- v0 (2026-02-07)
+++ v1 (2026-08-16)
@@ -12,134 +12,185 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
+    <t>Commission Delegated Regulation (EU) No 392/2012 of 1 March 2012 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to energy labelling of household tumble driers</t>
+  </si>
+  <si>
+    <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use. This Regulation shall not apply to household combined washer-driers and household spin-extractors.  This Regulation shall not apply to household combined washer-driers and household spin-extractors.</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>Clothes Dryers</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>Entered into force, Revised, Superseded</t>
+  </si>
+  <si>
+    <t>July 2026</t>
+  </si>
+  <si>
+    <t>Electricity, Gas</t>
+  </si>
+  <si>
+    <t>EN 61121</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/commission-delegated-regulation-eu-no-3922012-1-march-2012-supplementing-directive</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2012/392/contents</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 932/2012 of 3 October 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble driers</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market of electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use.</t>
+  </si>
+  <si>
+    <t>Europe, United Kingdom</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>Entered into force, Superseded</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-9322012-3-october-2012-implementing-directive-2009125ec</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2012/932/contents</t>
+  </si>
+  <si>
     <t>TIS 2186-2547 Thai Industrial Standard for Household Refrigerators</t>
   </si>
   <si>
     <t>The standard specifies the energy efficiency of compression-type refrigerators for household and similar use. It covers only compression types. It includes requirements, marks and labels, sampling, and criteria for conformity and testing. It's been replaced by TIS 2186-2561(2018).</t>
   </si>
   <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>Refrigerators-Freezers</t>
   </si>
   <si>
-    <t>Mandatory</t>
-[...4 lines deleted...]
-  <si>
     <t>New, Superseded</t>
   </si>
   <si>
     <t>August 2025</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
     <t>TIS 455-2537</t>
   </si>
   <si>
     <t>Thai Industrial Standards Institute (TISI)</t>
-  </si>
-[...1 lines deleted...]
-    <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/tis-2186-2547-thai-industrial-standard-household-refrigerators</t>
   </si>
   <si>
     <t>https://service.tisi.go.th/fulltext/2186_2547.pdf</t>
   </si>
   <si>
     <t>TIS 2590-2557 (2014) Electric irons: Energy efficiency requirements</t>
   </si>
   <si>
     <t>This standard defines energy efficiency requirements of electric irons for household or similar general purposes use for alternating current single phase, with a rated voltage not exceeding 250 V and 50 Hz. It was replaced by TIS 2590-2024 since January 2025.</t>
   </si>
   <si>
     <t>Laundry, Irons</t>
   </si>
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>Entered into force, New, Superseded</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/tis-2590-2557-2014-electric-irons-energy-efficiency-requirements</t>
   </si>
@@ -470,74 +521,74 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P3"/>
+  <dimension ref="A1:P5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="80.123" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="241.798" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="546.152" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="126.112" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="58.843" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="148.535" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="62.413" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -569,119 +620,211 @@
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
       <c r="B2" t="s">
         <v>17</v>
       </c>
       <c r="C2" t="s">
         <v>18</v>
       </c>
       <c r="D2" t="s">
         <v>19</v>
       </c>
       <c r="E2" t="s">
         <v>20</v>
       </c>
       <c r="F2" t="s">
         <v>21</v>
       </c>
       <c r="G2" t="s">
         <v>22</v>
       </c>
       <c r="H2">
-        <v>2004</v>
-[...1 lines deleted...]
-      <c r="I2"/>
+        <v>1995</v>
+      </c>
+      <c r="I2">
+        <v>2012</v>
+      </c>
       <c r="J2" t="s">
         <v>23</v>
       </c>
       <c r="K2" t="s">
         <v>24</v>
       </c>
       <c r="L2" t="s">
         <v>25</v>
       </c>
-      <c r="M2" t="s">
+      <c r="M2"/>
+      <c r="N2" t="s">
         <v>26</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>27</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" t="s">
         <v>30</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>31</v>
       </c>
-      <c r="C3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E3" t="s">
+        <v>20</v>
+      </c>
+      <c r="F3" t="s">
         <v>32</v>
       </c>
-      <c r="E3" t="s">
+      <c r="G3" t="s">
         <v>33</v>
       </c>
-      <c r="F3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H3">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="I3"/>
       <c r="J3" t="s">
         <v>23</v>
       </c>
       <c r="K3" t="s">
         <v>24</v>
       </c>
       <c r="L3"/>
-      <c r="M3" t="s">
+      <c r="M3"/>
+      <c r="N3" t="s">
         <v>26</v>
       </c>
-      <c r="N3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P3" t="s">
         <v>35</v>
       </c>
-      <c r="P3" t="s">
+    </row>
+    <row r="4" spans="1:16">
+      <c r="A4" t="s">
         <v>36</v>
+      </c>
+      <c r="B4" t="s">
+        <v>37</v>
+      </c>
+      <c r="C4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4" t="s">
+        <v>39</v>
+      </c>
+      <c r="E4" t="s">
+        <v>20</v>
+      </c>
+      <c r="F4" t="s">
+        <v>32</v>
+      </c>
+      <c r="G4" t="s">
+        <v>40</v>
+      </c>
+      <c r="H4">
+        <v>2004</v>
+      </c>
+      <c r="I4"/>
+      <c r="J4" t="s">
+        <v>41</v>
+      </c>
+      <c r="K4" t="s">
+        <v>42</v>
+      </c>
+      <c r="L4" t="s">
+        <v>43</v>
+      </c>
+      <c r="M4" t="s">
+        <v>44</v>
+      </c>
+      <c r="N4" t="s">
+        <v>26</v>
+      </c>
+      <c r="O4" t="s">
+        <v>45</v>
+      </c>
+      <c r="P4" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" t="s">
+        <v>47</v>
+      </c>
+      <c r="B5" t="s">
+        <v>48</v>
+      </c>
+      <c r="C5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5" t="s">
+        <v>49</v>
+      </c>
+      <c r="E5" t="s">
+        <v>50</v>
+      </c>
+      <c r="F5" t="s">
+        <v>32</v>
+      </c>
+      <c r="G5" t="s">
+        <v>51</v>
+      </c>
+      <c r="H5">
+        <v>2014</v>
+      </c>
+      <c r="I5"/>
+      <c r="J5" t="s">
+        <v>41</v>
+      </c>
+      <c r="K5" t="s">
+        <v>42</v>
+      </c>
+      <c r="L5"/>
+      <c r="M5" t="s">
+        <v>44</v>
+      </c>
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+      <c r="O5" t="s">
+        <v>52</v>
+      </c>
+      <c r="P5" t="s">
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">