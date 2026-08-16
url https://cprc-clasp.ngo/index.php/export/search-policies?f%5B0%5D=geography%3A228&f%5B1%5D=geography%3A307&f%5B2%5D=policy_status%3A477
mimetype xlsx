--- v1 (2026-02-05)
+++ v2 (2026-08-16)
@@ -12,131 +12,182 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
+    <t>Commission Delegated Regulation (EU) No 392/2012 of 1 March 2012 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to energy labelling of household tumble driers</t>
+  </si>
+  <si>
+    <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use. This Regulation shall not apply to household combined washer-driers and household spin-extractors.  This Regulation shall not apply to household combined washer-driers and household spin-extractors.</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>Clothes Dryers</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>Entered into force, Revised, Superseded</t>
+  </si>
+  <si>
+    <t>July 2026</t>
+  </si>
+  <si>
+    <t>Electricity, Gas</t>
+  </si>
+  <si>
+    <t>EN 61121</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/commission-delegated-regulation-eu-no-3922012-1-march-2012-supplementing-directive</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2012/392/contents</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 932/2012 of 3 October 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble driers</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market of electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use.</t>
+  </si>
+  <si>
+    <t>Europe, United Kingdom</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>Entered into force, Superseded</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-9322012-3-october-2012-implementing-directive-2009125ec</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2012/932/contents</t>
+  </si>
+  <si>
     <t>TCVN 8630:2010 Boilers - energy efficiency and test methods</t>
   </si>
   <si>
     <t>This standard stipulates energy efficiency requirements and test methods for determining energy efficiency for fuel-burning boilers. The methods for determining boiler efficiency use the forward balance method and the reverse balance method. This standard does not apply to boilers used to produce electricity. This standard will enter into effect on 1 April 2025.</t>
   </si>
   <si>
     <t>Vietnam*</t>
   </si>
   <si>
     <t>Boilers and Furnaces</t>
   </si>
   <si>
-    <t>Mandatory</t>
-[...4 lines deleted...]
-  <si>
     <t>Revised, Superseded</t>
   </si>
   <si>
     <t>January 2024</t>
   </si>
   <si>
     <t>Gas, Oil</t>
   </si>
   <si>
     <t>Ministry of Industry and Trade (MOIT)</t>
-  </si>
-[...1 lines deleted...]
-    <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/tcvn-86302010-boilers-energy-efficiency-and-test-methods</t>
   </si>
   <si>
     <t>https://tieuchuan.vsqi.gov.vn/tieuchuan/view?sohieu=TCVN+8630%3A2019</t>
   </si>
   <si>
     <t>TCVN 9536:2012 Television sets - energy efficiency</t>
   </si>
   <si>
     <t>This document specifies the MEPS, test methods, and star ratings for television sets.</t>
   </si>
   <si>
     <t>Televisions</t>
   </si>
   <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>August 2019</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
@@ -470,73 +521,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P3"/>
+  <dimension ref="A1:P5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="70.697" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="241.798" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="546.152" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="116.686" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="148.535" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="88.407" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -569,121 +620,213 @@
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
       <c r="B2" t="s">
         <v>17</v>
       </c>
       <c r="C2" t="s">
         <v>18</v>
       </c>
       <c r="D2" t="s">
         <v>19</v>
       </c>
       <c r="E2" t="s">
         <v>20</v>
       </c>
       <c r="F2" t="s">
         <v>21</v>
       </c>
       <c r="G2" t="s">
         <v>22</v>
       </c>
       <c r="H2">
-        <v>2010</v>
+        <v>1995</v>
       </c>
       <c r="I2">
-        <v>2019</v>
+        <v>2012</v>
       </c>
       <c r="J2" t="s">
         <v>23</v>
       </c>
       <c r="K2" t="s">
         <v>24</v>
       </c>
-      <c r="L2"/>
-      <c r="M2" t="s">
+      <c r="L2" t="s">
         <v>25</v>
       </c>
+      <c r="M2"/>
       <c r="N2" t="s">
         <v>26</v>
       </c>
       <c r="O2" t="s">
         <v>27</v>
       </c>
       <c r="P2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="D3" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="G3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="H3">
         <v>2012</v>
       </c>
-      <c r="I3">
-[...1 lines deleted...]
-      </c>
+      <c r="I3"/>
       <c r="J3" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="K3" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="L3"/>
-      <c r="M3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M3"/>
       <c r="N3" t="s">
         <v>26</v>
       </c>
       <c r="O3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P3" t="s">
         <v>35</v>
       </c>
-      <c r="P3" t="s">
+    </row>
+    <row r="4" spans="1:16">
+      <c r="A4" t="s">
         <v>36</v>
+      </c>
+      <c r="B4" t="s">
+        <v>37</v>
+      </c>
+      <c r="C4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4" t="s">
+        <v>39</v>
+      </c>
+      <c r="E4" t="s">
+        <v>20</v>
+      </c>
+      <c r="F4" t="s">
+        <v>32</v>
+      </c>
+      <c r="G4" t="s">
+        <v>40</v>
+      </c>
+      <c r="H4">
+        <v>2010</v>
+      </c>
+      <c r="I4">
+        <v>2019</v>
+      </c>
+      <c r="J4" t="s">
+        <v>41</v>
+      </c>
+      <c r="K4" t="s">
+        <v>42</v>
+      </c>
+      <c r="L4"/>
+      <c r="M4" t="s">
+        <v>43</v>
+      </c>
+      <c r="N4" t="s">
+        <v>26</v>
+      </c>
+      <c r="O4" t="s">
+        <v>44</v>
+      </c>
+      <c r="P4" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" t="s">
+        <v>46</v>
+      </c>
+      <c r="B5" t="s">
+        <v>47</v>
+      </c>
+      <c r="C5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5" t="s">
+        <v>48</v>
+      </c>
+      <c r="E5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F5" t="s">
+        <v>32</v>
+      </c>
+      <c r="G5" t="s">
+        <v>49</v>
+      </c>
+      <c r="H5">
+        <v>2012</v>
+      </c>
+      <c r="I5">
+        <v>2015</v>
+      </c>
+      <c r="J5" t="s">
+        <v>50</v>
+      </c>
+      <c r="K5" t="s">
+        <v>51</v>
+      </c>
+      <c r="L5"/>
+      <c r="M5" t="s">
+        <v>43</v>
+      </c>
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+      <c r="O5" t="s">
+        <v>52</v>
+      </c>
+      <c r="P5" t="s">
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">