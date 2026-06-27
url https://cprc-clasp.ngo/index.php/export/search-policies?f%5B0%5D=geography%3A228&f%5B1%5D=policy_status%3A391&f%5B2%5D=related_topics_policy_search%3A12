--- v0 (2025-10-12)
+++ v1 (2026-06-27)
@@ -12,236 +12,273 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>Policy</t>
   </si>
   <si>
+    <t>Description</t>
+  </si>
+  <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
+    <t>Source</t>
+  </si>
+  <si>
     <t>Commission Regulation (EU) 2019/1781 of 1 October 2019 laying down ecodesign requirements for electric motors and variable speed drives pursuant to Directive 2009/125/EC of the European Parliament and of the Council</t>
   </si>
   <si>
+    <t>The proposal covers motors of power range 0;75 to 375 kW. The definition of motors is electric single speed motors with three-phase 50 Hz or 60 Hz or 50|60 Hz; squirrel cage induction motors in accordance with IEC 60034-1. Additional parameters; rated voltage; rated output; poles etc;; are also specified in Annex II. This kind of motors usually figures in industrial fans; pumps and compressors. 
+This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2028.</t>
+  </si>
+  <si>
     <t>European Union</t>
   </si>
   <si>
     <t>Variable Speed Drives, 3-Phase Motors</t>
   </si>
   <si>
     <t>Mandatory</t>
   </si>
   <si>
     <t>Minimum Performance Standard</t>
   </si>
   <si>
-    <t>Entered into force, Adopted, Revised</t>
+    <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>September 2023</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
     <t>European Commission - DG Energy</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-20191781-1-october-2019-laying-down-ecodesign-requirements</t>
   </si>
   <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R1781-20230124</t>
+  </si>
+  <si>
     <t>Commission Regulation (EU) 2019/1783 of 1 October 2019 amending Regulation (EU) No 548/2014 on implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to small, medium and large power transformers</t>
   </si>
   <si>
+    <t>This Regulation establishes ecodesign requirements for placing on the market or putting into service power transformers with a minimum power rating of 1 kVA used in 50Hz electricity transmission and distribution networks or for industrial applications. The Regulation is only applicable to transformers purchased after the entry into force of the Regulation. Power transformer means a static piece of apparatus with two or more windings which; by electromagnetic induction; transforms a system of alternating voltage and current into another system of alternating voltage and current usually of different values and at the same frequency for the purpose of transmitting electrical power.</t>
+  </si>
+  <si>
+    <t>Power Transformers</t>
+  </si>
+  <si>
+    <t>IEC 60076</t>
+  </si>
+  <si>
+    <t>European Commission - DG Enterprise</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-20191783-1-october-2019-amending-regulation-eu-no-5482014</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=uriserv:OJ.L_.2019.272.01.0107.01.ENG&amp;toc=OJ:L:2019:272:TOC</t>
+  </si>
+  <si>
     <t>United Kingdom</t>
   </si>
   <si>
-    <t>Power Transformers</t>
-[...1 lines deleted...]
-  <si>
     <t>October 2023</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-20191783-1-october-2019-amending-regulation-eu-no-5482014-0</t>
   </si>
   <si>
-    <t>IEC 60076</t>
+    <t>https://www.legislation.gov.uk/eur/2014/548/contents/2014-05-21</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-20191783-1-october-2019-amending-regulation-eu-no-5482014-1</t>
   </si>
   <si>
-    <t>European Commission - DG Enterprise</t>
-[...2 lines deleted...]
-    <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-20191783-1-october-2019-amending-regulation-eu-no-5482014</t>
+    <t>https://www.legislation.gov.uk/eur/2019/1783/contents/2019-10-01</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2024/1834 of 3 July 2024 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for fans driven by motors with an electric input power between 125 W and 500 kW</t>
   </si>
   <si>
+    <t>This Regulation lays down ecodesign requirements for the placing on the market or putting into service of fans with an electric input power between 125 W and 500 kW (≥ 125 W and ≤ 500 kW) at their best efficiency point, including where they are integrated into other products.
+This policy comes into effect on July 24 2026. It is a revision of Regulation (EU) No 327/2011 which is repealed with effect from 24 July 2026. However, Annexes I, II and III to that Regulation, shall continue to apply until 24 July 2037, in relation to fans integrated into other products and in relation to spare part fans.
+Units of models placed on the market between 24 July 2024 and 24 July 2026 which comply with the provisions of this Regulation shall be considered to comply with the requirements of Regulation (EU) No 327/2011.</t>
+  </si>
+  <si>
     <t>Europe, European Union</t>
   </si>
   <si>
     <t>Industrial Fans</t>
   </si>
   <si>
-    <t>Entered into force, Revised</t>
-[...1 lines deleted...]
-  <si>
     <t>August 2024</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-20241834-3-july-2024-implementing-directive-2009125ec-european</t>
   </si>
   <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=OJ:L_202401834</t>
+  </si>
+  <si>
     <t>Regulation on Energy Efficiency Requirements for Mass-Produced Systems, Vehicles, and Appliances</t>
   </si>
   <si>
+    <t>This policy applies to mass-produced systems, vehicles, and devices as well as their mass-produced components that consume a considerable amount of energy and are placed on the market or sold in Switzerland.</t>
+  </si>
+  <si>
     <t>Switzerland</t>
   </si>
   <si>
     <t>Computers, Servers, Networking Equipment, Stand-by and networked devices, Televisions, Set Top Boxes (STB), Displays, External Power Supply, Vacuum Cleaners, Ovens, Dishwashers, Cooktops or Hobs, Coffee Machines, Clothes Dryers, Washer and Dryers, Washing Machines, Tubular Lamps, Non-Directional lamps, Directional Lamps, Indoor Luminaires, 3-Phase Motors, Industrial Fans, Heat Pumps, Boilers and Furnaces, Room ACs - Stationary ACs, Storage Water Heaters, Building Circulator Pumps, Pumps Other, Power Transformers, Refrigerated Cabinets, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>February 2021</t>
   </si>
   <si>
     <t>Electricity, Other Solid Fuel</t>
   </si>
   <si>
     <t>See Policy</t>
   </si>
   <si>
     <t>Swiss Federal Office of Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/regulation-energy-efficiency-requirements-mass-produced-systems-vehicles-and-appliances</t>
+  </si>
+  <si>
+    <t>https://www.admin.ch/opc/de/classified-compilation/20162950/index.html</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
-      <patternFill patternType="gray125">
-[...2 lines deleted...]
-      </patternFill>
+      <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-[...1 lines deleted...]
-    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -505,405 +542,450 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="296" bestFit="true" customWidth="true" style="0"/>
-[...12 lines deleted...]
-    <col min="14" max="14" width="153" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="296.071" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="811.516" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="684.119" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="153.248" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="131.968" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
     </row>
-    <row r="2" spans="1:14">
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B2" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C2" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D2" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E2" t="s">
+        <v>20</v>
+      </c>
+      <c r="F2" t="s">
+        <v>21</v>
+      </c>
+      <c r="G2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H2">
+        <v>2009</v>
+      </c>
+      <c r="I2">
+        <v>2019</v>
+      </c>
+      <c r="J2" t="s">
+        <v>23</v>
+      </c>
+      <c r="K2" t="s">
+        <v>24</v>
+      </c>
+      <c r="L2"/>
+      <c r="M2" t="s">
+        <v>25</v>
+      </c>
+      <c r="N2" t="s">
+        <v>26</v>
+      </c>
+      <c r="O2" t="s">
+        <v>27</v>
+      </c>
+      <c r="P2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="3" spans="1:16">
+      <c r="A3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" t="s">
         <v>18</v>
       </c>
-      <c r="F2" t="s">
-[...5 lines deleted...]
-      <c r="H2">
+      <c r="D3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E3" t="s">
+        <v>20</v>
+      </c>
+      <c r="F3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G3" t="s">
+        <v>22</v>
+      </c>
+      <c r="H3">
+        <v>2015</v>
+      </c>
+      <c r="I3">
         <v>2019</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J3" t="s">
+        <v>23</v>
+      </c>
+      <c r="K3" t="s">
+        <v>24</v>
+      </c>
+      <c r="L3" t="s">
+        <v>32</v>
+      </c>
+      <c r="M3" t="s">
+        <v>33</v>
+      </c>
+      <c r="N3" t="s">
+        <v>26</v>
+      </c>
+      <c r="O3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P3" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16">
+      <c r="A4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C4" t="s">
+        <v>36</v>
+      </c>
+      <c r="D4" t="s">
+        <v>31</v>
+      </c>
+      <c r="E4" t="s">
         <v>20</v>
       </c>
-      <c r="J2" t="s">
+      <c r="F4" t="s">
         <v>21</v>
       </c>
-      <c r="K2"/>
-      <c r="L2" t="s">
+      <c r="G4" t="s">
         <v>22</v>
       </c>
-      <c r="M2" t="s">
-[...2 lines deleted...]
-      <c r="N2" t="s">
+      <c r="H4">
+        <v>2015</v>
+      </c>
+      <c r="I4">
+        <v>2019</v>
+      </c>
+      <c r="J4" t="s">
+        <v>37</v>
+      </c>
+      <c r="K4" t="s">
         <v>24</v>
       </c>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4" t="s">
+        <v>26</v>
+      </c>
+      <c r="O4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P4" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="3" spans="1:14">
-[...18 lines deleted...]
-      <c r="G3">
+    <row r="5" spans="1:16">
+      <c r="A5" t="s">
+        <v>29</v>
+      </c>
+      <c r="B5" t="s">
+        <v>30</v>
+      </c>
+      <c r="C5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D5" t="s">
+        <v>31</v>
+      </c>
+      <c r="E5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F5" t="s">
+        <v>21</v>
+      </c>
+      <c r="G5" t="s">
+        <v>22</v>
+      </c>
+      <c r="H5">
         <v>2015</v>
       </c>
-      <c r="H3">
+      <c r="I5">
         <v>2019</v>
       </c>
-      <c r="I3" t="s">
-[...83 lines deleted...]
-      </c>
       <c r="J5" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="K5" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="L5" t="s">
         <v>32</v>
       </c>
-      <c r="M5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M5"/>
       <c r="N5" t="s">
-        <v>33</v>
+        <v>26</v>
+      </c>
+      <c r="O5" t="s">
+        <v>40</v>
+      </c>
+      <c r="P5" t="s">
+        <v>41</v>
       </c>
     </row>
-    <row r="6" spans="1:14">
+    <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="B6" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="C6" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="F6" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>2024</v>
+        <v>21</v>
+      </c>
+      <c r="G6" t="s">
+        <v>22</v>
       </c>
       <c r="H6">
         <v>2024</v>
       </c>
-      <c r="I6" t="s">
-        <v>38</v>
+      <c r="I6">
+        <v>2024</v>
       </c>
       <c r="J6" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-      <c r="L6" t="s">
+        <v>46</v>
+      </c>
+      <c r="K6" t="s">
+        <v>24</v>
+      </c>
+      <c r="L6"/>
+      <c r="M6" t="s">
+        <v>25</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+      <c r="O6" t="s">
+        <v>47</v>
+      </c>
+      <c r="P6" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" t="s">
+        <v>49</v>
+      </c>
+      <c r="B7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C7" t="s">
+        <v>51</v>
+      </c>
+      <c r="D7" t="s">
+        <v>52</v>
+      </c>
+      <c r="E7" t="s">
+        <v>20</v>
+      </c>
+      <c r="F7" t="s">
+        <v>53</v>
+      </c>
+      <c r="G7" t="s">
         <v>22</v>
       </c>
-      <c r="M6" t="s">
-[...25 lines deleted...]
-      <c r="G7">
+      <c r="H7">
         <v>2017</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>2021</v>
       </c>
-      <c r="I7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J7" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="K7" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="L7" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="M7" t="s">
-        <v>23</v>
+        <v>57</v>
       </c>
       <c r="N7" t="s">
-        <v>48</v>
+        <v>26</v>
+      </c>
+      <c r="O7" t="s">
+        <v>58</v>
+      </c>
+      <c r="P7" t="s">
+        <v>59</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Policy Search</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title/>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>