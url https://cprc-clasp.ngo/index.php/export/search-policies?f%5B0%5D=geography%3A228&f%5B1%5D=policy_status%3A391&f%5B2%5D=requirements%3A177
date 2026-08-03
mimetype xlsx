--- v2 (2026-03-27)
+++ v3 (2026-08-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="183">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -215,50 +215,56 @@
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
     <t>Clothes Dryers</t>
   </si>
   <si>
     <t>February 2024</t>
   </si>
   <si>
     <t>Electricity, Gas</t>
   </si>
   <si>
     <t>EN 61121</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-delegated-regulation-eu-20232534-13-july-2023-supplementing-regulation-eu</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/eli/reg_del/2023/2534/oj</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) No 392/2012 of 1 March 2012 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to energy labelling of household tumble driers</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use. This Regulation shall not apply to household combined washer-driers and household spin-extractors.  This Regulation shall not apply to household combined washer-driers and household spin-extractors.</t>
+  </si>
+  <si>
+    <t>Entered into force, Revised, Superseded</t>
+  </si>
+  <si>
+    <t>July 2026</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-delegated-regulation-eu-no-3922012-1-march-2012-supplementing-directive</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2012/392/contents</t>
   </si>
   <si>
     <t>Commission Delegated Regulation EU No 65-2014 of 1 October 2013 supplementing Directive 2010-30-EU -with regard to the energy labelling of domestic ovens and range hoods</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling and the provision of supplementary product information for domestic electric and gas ovens; including when incorporated into cookers; and for domestic electric range hoods; including when sold for non-domestic purposes.
 This Policy is under review by the European Commission and is expected to be revised in 2024.</t>
   </si>
   <si>
     <t>Europe, European Union</t>
   </si>
   <si>
     <t>Ovens</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-delegated-regulation-eu-no-65-2014-1-october-2013-supplementing-directive-2010</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02014R0065-20170307</t>
@@ -405,71 +411,74 @@
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2022-20210501</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2019/2023 of 1 October 2019 laying down ecodesign requirements for household washing machines and household washer-dryers pursuant to Directive 2009/125/EC of the European Parliament and of the Council, amending C</t>
   </si>
   <si>
     <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated household washing machines and electric mains-operated household washing machines that can also be powered by batteries; including those sold for non-household use. This Regulation shall not apply to household combined washer-driers. 
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2026.</t>
   </si>
   <si>
     <t>Washer and Dryers, Washing Machines</t>
   </si>
   <si>
     <t>European Commission - DG Enterprise----European Commission - DG Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-20192023-1-october-2019-laying-down-ecodesign-requirements</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2023-20210501</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2019/424 of 15 March 2019 laying down ecodesign requirements for servers and data storage products</t>
   </si>
   <si>
-    <t>This Regulation establishes ecodesign requirements for the placing on the market of computers and computer servers.  
-[...11 lines deleted...]
-  <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of computers and computer servers.
 This Policy is under review with research underway by the UK government.</t>
   </si>
   <si>
+    <t>Computers, Servers</t>
+  </si>
+  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-2019424-15-march-2019-laying-down-ecodesign-requirements-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2013/617/2020-01-31</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market of computers and computer servers.  
+This Policy is under review by the European Commission and is expected to be revised in 2026.</t>
+  </si>
+  <si>
+    <t>Servers</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-2019424-15-march-2019-laying-down-ecodesign-requirements-servers</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R0424-20210501</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2023/826 of 17 April 2023 laying down ecodesign requirements for off mode, standby mode, and networked standby energy consumption of electrical and electronic household and office equipment</t>
   </si>
   <si>
     <t>Power management requirements for household or non-tertiary coffee machines -- ecodesign requirements for standby; off mode electric power consumption of electrical and electronic household and office equipment.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
     <t>Stand-by and networked devices, Televisions, Coffee Machines</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-2023826-17-april-2023-laying-down-ecodesign-requirements-mode</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32023R0826&amp;qid=1681803866374</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2024/1103 of 18 April 2024 implementing Directive 2009/125/EC of the European Parliament and of the Council as regards ecodesign requirements for local space heaters and separate related controls and repealing Commission Regulat</t>
   </si>
   <si>
     <t>This Regulation lays down ecodesign requirements for the placing on the market and putting into service of domestic local space heaters with a nominal heat output of 50 kW or less and commercial local space heaters with a nominal heat output of the product or a single tube segment heat output of 300 kW or less. This Regulation also lays down ecodesign requirements for separate related controls.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
@@ -1357,1086 +1366,1086 @@
       </c>
       <c r="P8" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>64</v>
       </c>
       <c r="B9" t="s">
         <v>65</v>
       </c>
       <c r="C9" t="s">
         <v>31</v>
       </c>
       <c r="D9" t="s">
         <v>58</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>22</v>
+        <v>66</v>
       </c>
       <c r="H9">
         <v>1995</v>
       </c>
       <c r="I9">
         <v>2012</v>
       </c>
       <c r="J9" t="s">
-        <v>32</v>
+        <v>67</v>
       </c>
       <c r="K9" t="s">
         <v>60</v>
       </c>
       <c r="L9" t="s">
         <v>61</v>
       </c>
       <c r="M9"/>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="P9" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B10" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C10" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="D10" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
         <v>22</v>
       </c>
       <c r="H10">
         <v>1979</v>
       </c>
       <c r="I10">
         <v>2013</v>
       </c>
       <c r="J10" t="s">
         <v>23</v>
       </c>
       <c r="K10" t="s">
         <v>60</v>
       </c>
       <c r="L10"/>
       <c r="M10" t="s">
         <v>26</v>
       </c>
       <c r="N10" t="s">
         <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="P10" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B11" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C11" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D11" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
         <v>22</v>
       </c>
       <c r="H11">
         <v>1979</v>
       </c>
       <c r="I11">
         <v>2013</v>
       </c>
       <c r="J11" t="s">
         <v>32</v>
       </c>
       <c r="K11" t="s">
         <v>60</v>
       </c>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="P11" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B12" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C12" t="s">
         <v>18</v>
       </c>
       <c r="D12" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="G12" t="s">
         <v>22</v>
       </c>
       <c r="H12">
         <v>2009</v>
       </c>
       <c r="I12">
         <v>2019</v>
       </c>
       <c r="J12" t="s">
         <v>23</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
       <c r="L12"/>
       <c r="M12" t="s">
         <v>26</v>
       </c>
       <c r="N12" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="O12" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="P12" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B13" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="G13" t="s">
         <v>22</v>
       </c>
       <c r="H13">
         <v>2009</v>
       </c>
       <c r="I13">
         <v>2019</v>
       </c>
       <c r="J13" t="s">
         <v>32</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="P13" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B14" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C14" t="s">
         <v>18</v>
       </c>
       <c r="D14" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="G14" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="H14">
         <v>2009</v>
       </c>
       <c r="I14">
         <v>2019</v>
       </c>
       <c r="J14" t="s">
         <v>23</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
       <c r="L14"/>
       <c r="M14" t="s">
         <v>26</v>
       </c>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="P14" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B15" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C15" t="s">
         <v>18</v>
       </c>
       <c r="D15" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="G15" t="s">
         <v>22</v>
       </c>
       <c r="H15">
         <v>2015</v>
       </c>
       <c r="I15">
         <v>2019</v>
       </c>
       <c r="J15" t="s">
         <v>23</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
       <c r="L15" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="M15" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="N15" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="O15" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="P15" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B16" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C16" t="s">
         <v>31</v>
       </c>
       <c r="D16" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="G16" t="s">
         <v>22</v>
       </c>
       <c r="H16">
         <v>2015</v>
       </c>
       <c r="I16">
         <v>2019</v>
       </c>
       <c r="J16" t="s">
         <v>32</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="O16" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="P16" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B17" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C17" t="s">
         <v>31</v>
       </c>
       <c r="D17" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="G17" t="s">
         <v>22</v>
       </c>
       <c r="H17">
         <v>2015</v>
       </c>
       <c r="I17">
         <v>2019</v>
       </c>
       <c r="J17" t="s">
         <v>32</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
       <c r="L17" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="M17"/>
       <c r="N17" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="O17" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="P17" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B18" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C18" t="s">
         <v>18</v>
       </c>
       <c r="D18" t="s">
         <v>44</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="G18" t="s">
         <v>22</v>
       </c>
       <c r="H18">
         <v>2000</v>
       </c>
       <c r="I18">
         <v>2019</v>
       </c>
       <c r="J18" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
       <c r="L18"/>
       <c r="M18" t="s">
         <v>26</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="P18" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B19" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C19" t="s">
         <v>18</v>
       </c>
       <c r="D19" t="s">
         <v>19</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="G19" t="s">
         <v>22</v>
       </c>
       <c r="H19">
         <v>2009</v>
       </c>
       <c r="I19">
         <v>2019</v>
       </c>
       <c r="J19" t="s">
         <v>23</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
       <c r="L19"/>
       <c r="M19" t="s">
         <v>26</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="P19" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B20" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C20" t="s">
         <v>18</v>
       </c>
       <c r="D20" t="s">
         <v>50</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="G20" t="s">
         <v>22</v>
       </c>
       <c r="H20">
         <v>2010</v>
       </c>
       <c r="I20">
         <v>2019</v>
       </c>
       <c r="J20" t="s">
         <v>23</v>
       </c>
       <c r="K20" t="s">
         <v>24</v>
       </c>
       <c r="L20" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="M20" t="s">
         <v>26</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="P20" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B21" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="C21" t="s">
         <v>18</v>
       </c>
       <c r="D21" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="G21" t="s">
         <v>22</v>
       </c>
       <c r="H21">
         <v>2010</v>
       </c>
       <c r="I21">
         <v>2019</v>
       </c>
       <c r="J21" t="s">
         <v>23</v>
       </c>
       <c r="K21" t="s">
         <v>24</v>
       </c>
       <c r="L21" t="s">
         <v>38</v>
       </c>
       <c r="M21" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="P21" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B22" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C22" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="D22" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="G22" t="s">
         <v>22</v>
       </c>
       <c r="H22">
         <v>2014</v>
       </c>
       <c r="I22">
         <v>2019</v>
       </c>
       <c r="J22" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="K22" t="s">
         <v>24</v>
       </c>
       <c r="L22"/>
-      <c r="M22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M22"/>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="P22" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B23" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C23" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="D23" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="G23" t="s">
         <v>22</v>
       </c>
       <c r="H23">
         <v>2014</v>
       </c>
       <c r="I23">
         <v>2019</v>
       </c>
       <c r="J23" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
       <c r="L23"/>
-      <c r="M23"/>
+      <c r="M23" t="s">
+        <v>26</v>
+      </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="P23" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B24" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="C24" t="s">
         <v>18</v>
       </c>
       <c r="D24" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="G24" t="s">
         <v>22</v>
       </c>
       <c r="H24">
         <v>2013</v>
       </c>
       <c r="I24">
         <v>2023</v>
       </c>
       <c r="J24" t="s">
         <v>23</v>
       </c>
       <c r="K24" t="s">
         <v>24</v>
       </c>
       <c r="L24"/>
       <c r="M24" t="s">
         <v>26</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="P24" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B25" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="C25" t="s">
         <v>18</v>
       </c>
       <c r="D25" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="G25" t="s">
         <v>22</v>
       </c>
       <c r="H25">
         <v>2015</v>
       </c>
       <c r="I25">
         <v>2024</v>
       </c>
       <c r="J25" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="K25" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="L25"/>
       <c r="M25" t="s">
         <v>26</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="P25" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B26" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="C26" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="D26" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="G26" t="s">
         <v>22</v>
       </c>
       <c r="H26">
         <v>2024</v>
       </c>
       <c r="I26">
         <v>2024</v>
       </c>
       <c r="J26" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
       <c r="L26"/>
       <c r="M26" t="s">
         <v>26</v>
       </c>
       <c r="N26" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="O26" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="P26" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="B27" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="C27" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D27" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="G27" t="s">
         <v>22</v>
       </c>
       <c r="H27">
         <v>1992</v>
       </c>
       <c r="I27">
         <v>2013</v>
       </c>
       <c r="J27" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="K27" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="L27"/>
       <c r="M27" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="P27" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="B28" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="C28" t="s">
         <v>18</v>
       </c>
       <c r="D28" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="G28" t="s">
         <v>22</v>
       </c>
       <c r="H28">
         <v>1992</v>
       </c>
       <c r="I28">
         <v>2013</v>
       </c>
       <c r="J28" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="K28" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="L28"/>
       <c r="M28" t="s">
         <v>26</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="P28" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="B29" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="C29" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="D29" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="G29" t="s">
         <v>22</v>
       </c>
       <c r="H29">
         <v>2017</v>
       </c>
       <c r="I29">
         <v>2021</v>
       </c>
       <c r="J29" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="K29" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="L29" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="M29" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="N29" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="O29" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="P29" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="B30" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="C30" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="D30" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
         <v>21</v>
       </c>
       <c r="G30" t="s">
         <v>22</v>
       </c>
       <c r="H30">
         <v>2008</v>
       </c>
       <c r="I30">
         <v>2013</v>
       </c>
       <c r="J30" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="K30" t="s">
         <v>24</v>
       </c>
       <c r="L30" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="M30" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="P30" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">