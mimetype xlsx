--- v0 (2026-02-03)
+++ v1 (2026-05-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="294">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="301">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -262,68 +262,71 @@
     <t>This Regulation establishes ecodesign requirements for the placing on the market of televisions.  In addition to the definitions set out in Directive 2005-32-EC; the following definitions shall apply: 1. 'Television' means a television set or a television monitor; 2. ‘television set’ means a product designed primarily for the display and reception of audiovisual signals which is placed on the market under one model or system designation; and which consists of: a display;  one or more tuner or receiver  and optional additional functions for data storage and/or display such as DVD; hard disk drive  or videocassette recorder; either in a single unit combined with the display; or in one or more separate units.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2027.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-20192021-1-october-2019-laying-down-ecodesign-requirements</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2021-20210501</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2019/424 of 15 March 2019 laying down ecodesign requirements for servers and data storage products</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of computers and computer servers.</t>
   </si>
   <si>
     <t>Computers, Servers</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-2019424-15-march-2019-laying-down-ecodesign-requirements-1</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2019/424/contents/2019-03-15</t>
   </si>
   <si>
-    <t>This Regulation establishes ecodesign requirements for the placing on the market of computers and computer servers.  
-[...8 lines deleted...]
-  <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of computers and computer servers.
 This Policy is under review with research underway by the UK government.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-2019424-15-march-2019-laying-down-ecodesign-requirements-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2013/617/2020-01-31</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market of computers and computer servers.  
+This Policy is under review by the European Commission and is expected to be revised in 2026.</t>
+  </si>
+  <si>
+    <t>Servers</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-2019424-15-march-2019-laying-down-ecodesign-requirements-servers</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R0424-20210501</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2023/1670 of 16 June 2023 laying down ecodesign requirements for smartphones &amp; mobile phones</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of smartphones, other mobile phones, cordless phones and slate tablets.
 These requirements include rules for the availability of spare parts, access to repair and maintenance information, maximum delivery time of spare parts, information on the price of spart parts, disassembly, reliability, and recyclability.  
 This Regulation does not apply to the following products:
 (a) mobile phones and tablets with a flexible main display which the user can unroll and roll up partly or fully.
 (b) smartphones for high security communication.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-20231670-16-june-2023-laying-down-ecodesign-requirements</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32023R1670</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2023/826 of 17 April 2023 laying down ecodesign requirements for off mode, standby mode, and networked standby energy consumption of electrical and electronic household and office equipment</t>
   </si>
   <si>
     <t>Power management requirements for household or non-tertiary coffee machines -- ecodesign requirements for standby; off mode electric power consumption of electrical and electronic household and office equipment</t>
   </si>
   <si>
@@ -352,50 +355,79 @@
     <t>Laying down ecodesign requirements for external power supplies, wireless chargers, wireless charging pads, battery chargers for portable batteries of general use and USB Type-C cables.
 This policy applies from the 14th December 2028, repealing Commission Regulation (EU) 2019/1782.</t>
   </si>
   <si>
     <t>Battery Chargers, External Power Supply</t>
   </si>
   <si>
     <t>Published, New</t>
   </si>
   <si>
     <t>December 2025</t>
   </si>
   <si>
     <t>87 FR 51221</t>
   </si>
   <si>
     <t>European Commission</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-20252052-13-october-2025-laying-down-ecodesign-requirements</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32025R2052&amp;qid=1763999035842</t>
   </si>
   <si>
+    <t>Commission Regulation (EU) No 617/2013 of 26 June 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for computers and computer servers</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market of computers.
+This Regulation shall apply to the following products that can be powered directly from the mains alternating current (AC) including via an external or internal power supply:
+(a) desktop computers;
+(b) integrated desktop computers;
+(c) notebook computers (including tablet computers, slate computers and mobile thin clients);
+(d) desktop thin clients;
+(e) workstations;
+(f) mobile workstations;
+(g) small-scale servers.</t>
+  </si>
+  <si>
+    <t>March 2026</t>
+  </si>
+  <si>
+    <t>EN 62623:2013</t>
+  </si>
+  <si>
+    <t>European Commission, DG Energy</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-6172013-26-june-2013-implementing-directive-2009125ec-european</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0617-20200301</t>
+  </si>
+  <si>
     <t>Commission Regulation (EU) No 666/2013 of 8 July 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for vacuum cleaners</t>
   </si>
   <si>
     <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.</t>
   </si>
   <si>
     <t>Vacuum Cleaners</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2013/666/contents/2013-07-08</t>
   </si>
   <si>
     <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.
 This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
   </si>
   <si>
     <t>August 2023</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-european</t>
   </si>
   <si>
@@ -504,53 +536,50 @@
     <t>https://cprc-clasp.ngo/index.php/policies/der-blaue-engel-digital-cordless-phones-de-uz-131</t>
   </si>
   <si>
     <t>https://produktinfo.blauer-engel.de/uploads/criteriafile/en/DE-UZ%20131-201404-en%20Criteria-2018-10-15.pdf</t>
   </si>
   <si>
     <t>Der Blaue Engel - Digital Projectors DE-UZ 127</t>
   </si>
   <si>
     <t>Digital Projectors:  These Basic Award Criteria apply to portable digital projectors, in German also called 'beamers', based on liquid crystal technology, Liquid Crystal Display - LCD, or digital light procession technology -DLP, for image reproduction.</t>
   </si>
   <si>
     <t>Projectors</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/der-blaue-engel-digital-projectors-de-uz-127</t>
   </si>
   <si>
     <t>https://produktinfo.blauer-engel.de/uploads/criteriafile/en/DE-UZ%20127-201404-en%20Criteria-2020-01-07.pdf</t>
   </si>
   <si>
     <t>Der Blaue Engel - Energy Efficient Data Center Operation (DE-UZ 161)</t>
   </si>
   <si>
     <t>Within the scope of these Basic Award Criteria, a data center is defined as follows: A data center is capable of securely, permanently and centrally processing large amounts of data over a long period of time. In the process, the data center shall still possess these capabilities even when individual capabilities are not being used e.g. operation over a long period of time.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Servers</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/der-blaue-engel-energy-efficient-data-center-operation-de-uz-161</t>
   </si>
   <si>
     <t>https://produktinfo.blauer-engel.de/uploads/criteriafile/en/DE-UZ%20161-201901-en%20Criteria-2019-03-21.pdf</t>
   </si>
   <si>
     <t>Der Blaue Engel - Hand Dryers (DE-UZ 87)</t>
   </si>
   <si>
     <t>These Basic Award Criteria are valid for electric hand dryers (e.g. hot air hand dryers, high speed hand dryers).</t>
   </si>
   <si>
     <t>Hand Dryers</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/der-blaue-engel-hand-dryers-de-uz-87</t>
   </si>
   <si>
     <t>https://produktinfo.blauer-engel.de/uploads/criteriafile/en/DE-UZ%20087-201405-en%20Criteria-2020-05-29.pdf</t>
   </si>
   <si>
     <t>Der Blaue Engel - Office Equipment with Printing Function (Printers and Multifunction Devices) (DE-UZ 205)</t>
   </si>
@@ -1265,73 +1294,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P50"/>
+  <dimension ref="A1:P51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="284.216" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1491.065" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="684.119" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="67.127" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="74.268" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="155.676" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="143.822" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1825,1870 +1854,1918 @@
         <v>52</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
         <v>78</v>
       </c>
       <c r="P11" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>75</v>
       </c>
       <c r="B12" t="s">
         <v>80</v>
       </c>
       <c r="C12" t="s">
-        <v>18</v>
+        <v>51</v>
       </c>
       <c r="D12" t="s">
         <v>77</v>
       </c>
       <c r="E12" t="s">
         <v>44</v>
       </c>
       <c r="F12" t="s">
         <v>65</v>
       </c>
       <c r="G12" t="s">
         <v>22</v>
       </c>
       <c r="H12">
         <v>2014</v>
       </c>
       <c r="I12">
         <v>2019</v>
       </c>
       <c r="J12" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
       <c r="L12"/>
-      <c r="M12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M12"/>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
         <v>81</v>
       </c>
       <c r="P12" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>75</v>
       </c>
       <c r="B13" t="s">
         <v>83</v>
       </c>
       <c r="C13" t="s">
-        <v>51</v>
+        <v>18</v>
       </c>
       <c r="D13" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="E13" t="s">
         <v>44</v>
       </c>
       <c r="F13" t="s">
         <v>65</v>
       </c>
       <c r="G13" t="s">
         <v>22</v>
       </c>
       <c r="H13">
         <v>2014</v>
       </c>
       <c r="I13">
         <v>2019</v>
       </c>
       <c r="J13" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
       <c r="L13"/>
-      <c r="M13"/>
+      <c r="M13" t="s">
+        <v>47</v>
+      </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="P13" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B14" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C14" t="s">
         <v>57</v>
       </c>
       <c r="D14" t="s">
         <v>58</v>
       </c>
       <c r="E14" t="s">
         <v>44</v>
       </c>
       <c r="F14" t="s">
         <v>65</v>
       </c>
       <c r="G14" t="s">
         <v>59</v>
       </c>
       <c r="H14">
         <v>2023</v>
       </c>
       <c r="I14"/>
       <c r="J14" t="s">
         <v>38</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="P14" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B15" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C15" t="s">
         <v>51</v>
       </c>
       <c r="D15" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E15" t="s">
         <v>44</v>
       </c>
       <c r="F15" t="s">
         <v>65</v>
       </c>
       <c r="G15" t="s">
         <v>59</v>
       </c>
       <c r="H15">
         <v>2013</v>
       </c>
       <c r="I15"/>
       <c r="J15" t="s">
         <v>52</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="P15" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B16" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C16" t="s">
         <v>18</v>
       </c>
       <c r="D16" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E16" t="s">
         <v>44</v>
       </c>
       <c r="F16" t="s">
         <v>65</v>
       </c>
       <c r="G16" t="s">
         <v>22</v>
       </c>
       <c r="H16">
         <v>2013</v>
       </c>
       <c r="I16">
         <v>2023</v>
       </c>
       <c r="J16" t="s">
         <v>38</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
       <c r="L16"/>
       <c r="M16" t="s">
         <v>47</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="P16" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B17" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C17" t="s">
         <v>57</v>
       </c>
       <c r="D17" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E17" t="s">
         <v>44</v>
       </c>
       <c r="F17" t="s">
         <v>65</v>
       </c>
       <c r="G17" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="H17">
         <v>2025</v>
       </c>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
       <c r="L17" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="M17" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P17" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B18" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C18" t="s">
-        <v>51</v>
+        <v>18</v>
       </c>
       <c r="D18" t="s">
-        <v>109</v>
+        <v>77</v>
       </c>
       <c r="E18" t="s">
         <v>44</v>
       </c>
       <c r="F18" t="s">
         <v>65</v>
       </c>
       <c r="G18" t="s">
         <v>59</v>
       </c>
       <c r="H18">
         <v>2013</v>
       </c>
       <c r="I18"/>
       <c r="J18" t="s">
-        <v>52</v>
+        <v>110</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
-      <c r="L18"/>
-      <c r="M18"/>
+      <c r="L18" t="s">
+        <v>111</v>
+      </c>
+      <c r="M18" t="s">
+        <v>112</v>
+      </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="P18" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>107</v>
+        <v>115</v>
       </c>
       <c r="B19" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="C19" t="s">
-        <v>18</v>
+        <v>51</v>
       </c>
       <c r="D19" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="E19" t="s">
         <v>44</v>
       </c>
       <c r="F19" t="s">
         <v>65</v>
       </c>
       <c r="G19" t="s">
         <v>59</v>
       </c>
       <c r="H19">
         <v>2013</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>113</v>
+        <v>52</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
       <c r="L19"/>
-      <c r="M19" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M19"/>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="P19" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="B20" t="s">
+        <v>120</v>
+      </c>
+      <c r="C20" t="s">
+        <v>18</v>
+      </c>
+      <c r="D20" t="s">
         <v>117</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
       <c r="E20" t="s">
         <v>44</v>
       </c>
       <c r="F20" t="s">
         <v>65</v>
       </c>
       <c r="G20" t="s">
         <v>59</v>
       </c>
       <c r="H20">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="I20"/>
       <c r="J20" t="s">
-        <v>52</v>
+        <v>121</v>
       </c>
       <c r="K20" t="s">
         <v>24</v>
       </c>
       <c r="L20"/>
-      <c r="M20"/>
+      <c r="M20" t="s">
+        <v>47</v>
+      </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="P20" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="B21" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="C21" t="s">
-        <v>18</v>
+        <v>51</v>
       </c>
       <c r="D21" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="E21" t="s">
         <v>44</v>
       </c>
       <c r="F21" t="s">
         <v>65</v>
       </c>
       <c r="G21" t="s">
         <v>59</v>
       </c>
       <c r="H21">
-        <v>2013</v>
+        <v>2009</v>
       </c>
       <c r="I21"/>
       <c r="J21" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="K21" t="s">
         <v>24</v>
       </c>
       <c r="L21"/>
-      <c r="M21" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M21"/>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="P21" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B22" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="C22" t="s">
-        <v>128</v>
+        <v>18</v>
       </c>
       <c r="D22" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="E22" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="F22" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="G22" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="H22">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I22"/>
       <c r="J22" t="s">
-        <v>130</v>
+        <v>23</v>
       </c>
       <c r="K22" t="s">
         <v>24</v>
       </c>
-      <c r="L22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L22"/>
       <c r="M22" t="s">
+        <v>47</v>
+      </c>
+      <c r="N22" t="s">
+        <v>27</v>
+      </c>
+      <c r="O22" t="s">
         <v>132</v>
       </c>
-      <c r="N22" t="s">
-[...2 lines deleted...]
-      <c r="O22" t="s">
+      <c r="P22" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>134</v>
+      </c>
+      <c r="B23" t="s">
         <v>135</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" t="s">
         <v>136</v>
       </c>
-      <c r="C23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D23" t="s">
-        <v>32</v>
+        <v>137</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
         <v>21</v>
       </c>
       <c r="G23" t="s">
         <v>22</v>
       </c>
       <c r="H23">
-        <v>2017</v>
+        <v>2012</v>
       </c>
       <c r="I23">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="J23" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
-      <c r="L23"/>
+      <c r="L23" t="s">
+        <v>139</v>
+      </c>
       <c r="M23" t="s">
-        <v>132</v>
+        <v>140</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="P23" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B24" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="C24" t="s">
-        <v>128</v>
+        <v>136</v>
       </c>
       <c r="D24" t="s">
-        <v>142</v>
+        <v>32</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
         <v>21</v>
       </c>
       <c r="G24" t="s">
-        <v>59</v>
+        <v>22</v>
       </c>
       <c r="H24">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="I24"/>
+        <v>2017</v>
+      </c>
+      <c r="I24">
+        <v>2021</v>
+      </c>
       <c r="J24" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="K24" t="s">
         <v>24</v>
       </c>
       <c r="L24"/>
       <c r="M24" t="s">
-        <v>132</v>
+        <v>140</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="P24" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B25" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="C25" t="s">
-        <v>128</v>
+        <v>136</v>
       </c>
       <c r="D25" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
         <v>21</v>
       </c>
       <c r="G25" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="H25">
-        <v>2010</v>
-[...3 lines deleted...]
-      </c>
+        <v>2018</v>
+      </c>
+      <c r="I25"/>
       <c r="J25" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="K25" t="s">
         <v>24</v>
       </c>
       <c r="L25"/>
       <c r="M25" t="s">
-        <v>132</v>
+        <v>140</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="P25" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B26" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="C26" t="s">
-        <v>128</v>
+        <v>136</v>
       </c>
       <c r="D26" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
         <v>21</v>
       </c>
       <c r="G26" t="s">
         <v>22</v>
       </c>
       <c r="H26">
+        <v>2010</v>
+      </c>
+      <c r="I26">
         <v>2014</v>
       </c>
-      <c r="I26">
-[...1 lines deleted...]
-      </c>
       <c r="J26" t="s">
-        <v>130</v>
+        <v>151</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
       <c r="L26"/>
       <c r="M26" t="s">
-        <v>132</v>
+        <v>140</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="P26" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B27" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="C27" t="s">
-        <v>128</v>
+        <v>136</v>
       </c>
       <c r="D27" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
         <v>21</v>
       </c>
       <c r="G27" t="s">
-        <v>59</v>
+        <v>22</v>
       </c>
       <c r="H27">
-        <v>2019</v>
-[...1 lines deleted...]
-      <c r="I27"/>
+        <v>2014</v>
+      </c>
+      <c r="I27">
+        <v>2020</v>
+      </c>
       <c r="J27" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="K27" t="s">
         <v>24</v>
       </c>
       <c r="L27"/>
       <c r="M27" t="s">
-        <v>132</v>
+        <v>140</v>
       </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="P27" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B28" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="C28" t="s">
-        <v>128</v>
+        <v>136</v>
       </c>
       <c r="D28" t="s">
-        <v>163</v>
+        <v>84</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
         <v>21</v>
       </c>
       <c r="G28" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="H28">
-        <v>2014</v>
-[...3 lines deleted...]
-      </c>
+        <v>2019</v>
+      </c>
+      <c r="I28"/>
       <c r="J28" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="K28" t="s">
         <v>24</v>
       </c>
       <c r="L28"/>
       <c r="M28" t="s">
-        <v>132</v>
+        <v>140</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="P28" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B29" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="C29" t="s">
-        <v>128</v>
+        <v>136</v>
       </c>
       <c r="D29" t="s">
-        <v>37</v>
+        <v>170</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
         <v>21</v>
       </c>
       <c r="G29" t="s">
         <v>22</v>
       </c>
       <c r="H29">
-        <v>2017</v>
+        <v>2014</v>
       </c>
       <c r="I29">
         <v>2020</v>
       </c>
       <c r="J29" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="K29" t="s">
         <v>24</v>
       </c>
       <c r="L29"/>
       <c r="M29" t="s">
-        <v>132</v>
+        <v>140</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="P29" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="B30" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="C30" t="s">
-        <v>172</v>
+        <v>136</v>
       </c>
       <c r="D30" t="s">
-        <v>173</v>
+        <v>37</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="G30" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-      <c r="I30"/>
+        <v>22</v>
+      </c>
+      <c r="H30">
+        <v>2017</v>
+      </c>
+      <c r="I30">
+        <v>2020</v>
+      </c>
       <c r="J30" t="s">
-        <v>175</v>
+        <v>151</v>
       </c>
       <c r="K30" t="s">
         <v>24</v>
       </c>
       <c r="L30"/>
       <c r="M30" t="s">
+        <v>140</v>
+      </c>
+      <c r="N30" t="s">
+        <v>27</v>
+      </c>
+      <c r="O30" t="s">
+        <v>175</v>
+      </c>
+      <c r="P30" t="s">
         <v>176</v>
-      </c>
-[...7 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>177</v>
+      </c>
+      <c r="B31" t="s">
+        <v>178</v>
+      </c>
+      <c r="C31" t="s">
         <v>179</v>
       </c>
-      <c r="B31" t="s">
+      <c r="D31" t="s">
         <v>180</v>
-      </c>
-[...4 lines deleted...]
-        <v>32</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="G31" t="s">
-        <v>22</v>
-[...6 lines deleted...]
-      </c>
+        <v>181</v>
+      </c>
+      <c r="H31"/>
+      <c r="I31"/>
       <c r="J31" t="s">
         <v>182</v>
       </c>
       <c r="K31" t="s">
         <v>24</v>
       </c>
-      <c r="L31" t="s">
+      <c r="L31"/>
+      <c r="M31" t="s">
         <v>183</v>
       </c>
-      <c r="M31" t="s">
+      <c r="N31" t="s">
+        <v>27</v>
+      </c>
+      <c r="O31" t="s">
         <v>184</v>
       </c>
-      <c r="N31" t="s">
-[...2 lines deleted...]
-      <c r="O31" t="s">
+      <c r="P31" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>186</v>
+      </c>
+      <c r="B32" t="s">
         <v>187</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" t="s">
         <v>188</v>
       </c>
-      <c r="C32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D32" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
         <v>21</v>
       </c>
       <c r="G32" t="s">
         <v>22</v>
       </c>
       <c r="H32">
-        <v>2001</v>
+        <v>1994</v>
       </c>
       <c r="I32">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="J32" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="K32" t="s">
         <v>24</v>
       </c>
       <c r="L32" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="M32" t="s">
-        <v>184</v>
+        <v>191</v>
       </c>
       <c r="N32" t="s">
         <v>27</v>
       </c>
       <c r="O32" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="P32" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B33" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C33" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
       <c r="D33" t="s">
-        <v>109</v>
+        <v>37</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="G33" t="s">
-        <v>59</v>
+        <v>22</v>
       </c>
       <c r="H33">
-        <v>1985</v>
-[...1 lines deleted...]
-      <c r="I33"/>
+        <v>2001</v>
+      </c>
+      <c r="I33">
+        <v>2019</v>
+      </c>
       <c r="J33" t="s">
-        <v>195</v>
+        <v>189</v>
       </c>
       <c r="K33" t="s">
         <v>24</v>
       </c>
       <c r="L33" t="s">
         <v>196</v>
       </c>
       <c r="M33" t="s">
+        <v>191</v>
+      </c>
+      <c r="N33" t="s">
+        <v>27</v>
+      </c>
+      <c r="O33" t="s">
         <v>197</v>
       </c>
-      <c r="N33" t="s">
-[...2 lines deleted...]
-      <c r="O33" t="s">
+      <c r="P33" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>199</v>
+      </c>
+      <c r="B34" t="s">
         <v>200</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" t="s">
         <v>201</v>
       </c>
-      <c r="C34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D34" t="s">
-        <v>32</v>
+        <v>117</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
         <v>65</v>
       </c>
       <c r="G34" t="s">
         <v>59</v>
       </c>
       <c r="H34">
-        <v>1989</v>
+        <v>1985</v>
       </c>
       <c r="I34"/>
       <c r="J34" t="s">
-        <v>182</v>
+        <v>202</v>
       </c>
       <c r="K34" t="s">
         <v>24</v>
       </c>
-      <c r="L34"/>
+      <c r="L34" t="s">
+        <v>203</v>
+      </c>
       <c r="M34" t="s">
-        <v>197</v>
+        <v>204</v>
       </c>
       <c r="N34" t="s">
         <v>27</v>
       </c>
       <c r="O34" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="P34" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="B35" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="C35" t="s">
-        <v>194</v>
+        <v>201</v>
       </c>
       <c r="D35" t="s">
-        <v>19</v>
+        <v>32</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
         <v>65</v>
       </c>
       <c r="G35" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="H35">
         <v>1989</v>
       </c>
-      <c r="I35">
-[...1 lines deleted...]
-      </c>
+      <c r="I35"/>
       <c r="J35" t="s">
-        <v>195</v>
+        <v>189</v>
       </c>
       <c r="K35" t="s">
         <v>24</v>
       </c>
       <c r="L35"/>
       <c r="M35" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="N35" t="s">
         <v>27</v>
       </c>
       <c r="O35" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="P35" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B36" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="C36" t="s">
-        <v>194</v>
+        <v>201</v>
       </c>
       <c r="D36" t="s">
-        <v>37</v>
+        <v>19</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
         <v>65</v>
       </c>
       <c r="G36" t="s">
         <v>22</v>
       </c>
       <c r="H36">
         <v>1989</v>
       </c>
       <c r="I36">
-        <v>2015</v>
+        <v>1991</v>
       </c>
       <c r="J36" t="s">
-        <v>211</v>
+        <v>202</v>
       </c>
       <c r="K36" t="s">
         <v>24</v>
       </c>
       <c r="L36"/>
       <c r="M36" t="s">
-        <v>197</v>
+        <v>213</v>
       </c>
       <c r="N36" t="s">
         <v>27</v>
       </c>
       <c r="O36" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="P36" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B37" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="C37" t="s">
-        <v>194</v>
+        <v>201</v>
       </c>
       <c r="D37" t="s">
         <v>37</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
         <v>65</v>
       </c>
       <c r="G37" t="s">
-        <v>59</v>
+        <v>22</v>
       </c>
       <c r="H37">
         <v>1989</v>
       </c>
-      <c r="I37"/>
+      <c r="I37">
+        <v>2015</v>
+      </c>
       <c r="J37" t="s">
-        <v>195</v>
+        <v>218</v>
       </c>
       <c r="K37" t="s">
         <v>24</v>
       </c>
       <c r="L37"/>
       <c r="M37" t="s">
-        <v>197</v>
+        <v>204</v>
       </c>
       <c r="N37" t="s">
         <v>27</v>
       </c>
       <c r="O37" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="P37" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="B38" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="C38" t="s">
-        <v>194</v>
+        <v>201</v>
       </c>
       <c r="D38" t="s">
-        <v>220</v>
+        <v>37</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
         <v>65</v>
       </c>
       <c r="G38" t="s">
         <v>59</v>
       </c>
       <c r="H38">
-        <v>1990</v>
+        <v>1989</v>
       </c>
       <c r="I38"/>
       <c r="J38" t="s">
-        <v>195</v>
+        <v>202</v>
       </c>
       <c r="K38" t="s">
         <v>24</v>
       </c>
       <c r="L38"/>
       <c r="M38" t="s">
-        <v>197</v>
+        <v>204</v>
       </c>
       <c r="N38" t="s">
         <v>27</v>
       </c>
       <c r="O38" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="P38" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B39" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="C39" t="s">
-        <v>194</v>
+        <v>201</v>
       </c>
       <c r="D39" t="s">
-        <v>37</v>
+        <v>227</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
         <v>65</v>
       </c>
       <c r="G39" t="s">
         <v>59</v>
       </c>
       <c r="H39">
-        <v>1989</v>
+        <v>1990</v>
       </c>
       <c r="I39"/>
       <c r="J39" t="s">
-        <v>195</v>
+        <v>202</v>
       </c>
       <c r="K39" t="s">
         <v>24</v>
       </c>
       <c r="L39"/>
       <c r="M39" t="s">
-        <v>197</v>
+        <v>204</v>
       </c>
       <c r="N39" t="s">
         <v>27</v>
       </c>
       <c r="O39" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="P39" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="B40" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="C40" t="s">
-        <v>194</v>
+        <v>201</v>
       </c>
       <c r="D40" t="s">
-        <v>163</v>
+        <v>37</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
         <v>65</v>
       </c>
       <c r="G40" t="s">
         <v>59</v>
       </c>
       <c r="H40">
-        <v>1983</v>
+        <v>1989</v>
       </c>
       <c r="I40"/>
       <c r="J40" t="s">
-        <v>195</v>
+        <v>202</v>
       </c>
       <c r="K40" t="s">
         <v>24</v>
       </c>
-      <c r="L40" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L40"/>
       <c r="M40" t="s">
-        <v>197</v>
+        <v>204</v>
       </c>
       <c r="N40" t="s">
         <v>27</v>
       </c>
       <c r="O40" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="P40" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B41" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="C41" t="s">
-        <v>194</v>
+        <v>201</v>
       </c>
       <c r="D41" t="s">
-        <v>32</v>
+        <v>170</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" t="s">
         <v>65</v>
       </c>
       <c r="G41" t="s">
         <v>59</v>
       </c>
       <c r="H41">
-        <v>1987</v>
+        <v>1983</v>
       </c>
       <c r="I41"/>
       <c r="J41" t="s">
-        <v>182</v>
+        <v>202</v>
       </c>
       <c r="K41" t="s">
         <v>24</v>
       </c>
-      <c r="L41"/>
+      <c r="L41" t="s">
+        <v>236</v>
+      </c>
       <c r="M41" t="s">
-        <v>197</v>
+        <v>204</v>
       </c>
       <c r="N41" t="s">
         <v>27</v>
       </c>
       <c r="O41" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="P41" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="B42" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="C42" t="s">
-        <v>194</v>
+        <v>201</v>
       </c>
       <c r="D42" t="s">
-        <v>238</v>
+        <v>32</v>
       </c>
       <c r="E42" t="s">
         <v>20</v>
       </c>
       <c r="F42" t="s">
-        <v>45</v>
+        <v>65</v>
       </c>
       <c r="G42" t="s">
         <v>59</v>
       </c>
       <c r="H42">
-        <v>2012</v>
+        <v>1987</v>
       </c>
       <c r="I42"/>
       <c r="J42" t="s">
-        <v>195</v>
+        <v>189</v>
       </c>
       <c r="K42" t="s">
-        <v>239</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L42"/>
       <c r="M42" t="s">
+        <v>204</v>
+      </c>
+      <c r="N42" t="s">
+        <v>27</v>
+      </c>
+      <c r="O42" t="s">
         <v>241</v>
       </c>
-      <c r="N42" t="s">
-[...2 lines deleted...]
-      <c r="O42" t="s">
+      <c r="P42" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>243</v>
+      </c>
+      <c r="B43" t="s">
         <v>244</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C43" t="s">
+        <v>201</v>
+      </c>
+      <c r="D43" t="s">
         <v>245</v>
-      </c>
-[...4 lines deleted...]
-        <v>37</v>
       </c>
       <c r="E43" t="s">
         <v>20</v>
       </c>
       <c r="F43" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="G43" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="H43">
-        <v>2006</v>
-[...3 lines deleted...]
-      </c>
+        <v>2012</v>
+      </c>
+      <c r="I43"/>
       <c r="J43" t="s">
-        <v>175</v>
+        <v>202</v>
       </c>
       <c r="K43" t="s">
-        <v>24</v>
+        <v>246</v>
       </c>
       <c r="L43" t="s">
         <v>247</v>
       </c>
       <c r="M43" t="s">
         <v>248</v>
       </c>
       <c r="N43" t="s">
         <v>27</v>
       </c>
       <c r="O43" t="s">
         <v>249</v>
       </c>
       <c r="P43" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>251</v>
       </c>
       <c r="B44" t="s">
         <v>252</v>
       </c>
       <c r="C44" t="s">
-        <v>246</v>
+        <v>253</v>
       </c>
       <c r="D44" t="s">
-        <v>253</v>
+        <v>37</v>
       </c>
       <c r="E44" t="s">
         <v>20</v>
       </c>
       <c r="F44" t="s">
         <v>21</v>
       </c>
       <c r="G44" t="s">
-        <v>59</v>
+        <v>22</v>
       </c>
       <c r="H44">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I44"/>
+        <v>2006</v>
+      </c>
+      <c r="I44">
+        <v>2015</v>
+      </c>
       <c r="J44" t="s">
-        <v>175</v>
+        <v>182</v>
       </c>
       <c r="K44" t="s">
+        <v>24</v>
+      </c>
+      <c r="L44" t="s">
         <v>254</v>
       </c>
-      <c r="L44" t="s">
+      <c r="M44" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="N44" t="s">
         <v>27</v>
       </c>
       <c r="O44" t="s">
         <v>256</v>
       </c>
       <c r="P44" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>258</v>
       </c>
       <c r="B45" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C45" t="s">
-        <v>246</v>
+        <v>253</v>
       </c>
       <c r="D45" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="E45" t="s">
         <v>20</v>
       </c>
       <c r="F45" t="s">
         <v>21</v>
       </c>
       <c r="G45" t="s">
         <v>59</v>
       </c>
       <c r="H45">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="I45"/>
       <c r="J45" t="s">
-        <v>175</v>
+        <v>182</v>
       </c>
       <c r="K45" t="s">
-        <v>24</v>
+        <v>261</v>
       </c>
       <c r="L45" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="M45" t="s">
-        <v>248</v>
+        <v>255</v>
       </c>
       <c r="N45" t="s">
         <v>27</v>
       </c>
       <c r="O45" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="P45" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="B46" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C46" t="s">
-        <v>246</v>
+        <v>253</v>
       </c>
       <c r="D46" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="E46" t="s">
         <v>20</v>
       </c>
       <c r="F46" t="s">
         <v>21</v>
       </c>
       <c r="G46" t="s">
         <v>59</v>
       </c>
       <c r="H46">
         <v>2015</v>
       </c>
       <c r="I46"/>
       <c r="J46" t="s">
-        <v>175</v>
+        <v>182</v>
       </c>
       <c r="K46" t="s">
         <v>24</v>
       </c>
       <c r="L46" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="M46" t="s">
-        <v>248</v>
+        <v>255</v>
       </c>
       <c r="N46" t="s">
         <v>27</v>
       </c>
       <c r="O46" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="P46" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B47" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C47" t="s">
-        <v>271</v>
+        <v>253</v>
       </c>
       <c r="D47" t="s">
         <v>272</v>
       </c>
       <c r="E47" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="F47" t="s">
+        <v>21</v>
+      </c>
+      <c r="G47" t="s">
+        <v>59</v>
+      </c>
+      <c r="H47">
+        <v>2015</v>
+      </c>
+      <c r="I47"/>
+      <c r="J47" t="s">
+        <v>182</v>
+      </c>
+      <c r="K47" t="s">
+        <v>24</v>
+      </c>
+      <c r="L47" t="s">
         <v>273</v>
       </c>
-      <c r="G47" t="s">
-[...11 lines deleted...]
-      <c r="K47" t="s">
+      <c r="M47" t="s">
+        <v>255</v>
+      </c>
+      <c r="N47" t="s">
+        <v>27</v>
+      </c>
+      <c r="O47" t="s">
         <v>274</v>
       </c>
-      <c r="L47" t="s">
+      <c r="P47" t="s">
         <v>275</v>
-      </c>
-[...10 lines deleted...]
-        <v>279</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="B48" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="C48" t="s">
-        <v>51</v>
+        <v>278</v>
       </c>
       <c r="D48" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="E48" t="s">
         <v>44</v>
       </c>
       <c r="F48" t="s">
-        <v>65</v>
+        <v>280</v>
       </c>
       <c r="G48" t="s">
-        <v>59</v>
+        <v>22</v>
       </c>
       <c r="H48">
+        <v>2017</v>
+      </c>
+      <c r="I48">
         <v>2021</v>
       </c>
-      <c r="I48"/>
       <c r="J48" t="s">
-        <v>52</v>
+        <v>145</v>
       </c>
       <c r="K48" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-      <c r="M48"/>
+        <v>281</v>
+      </c>
+      <c r="L48" t="s">
+        <v>282</v>
+      </c>
+      <c r="M48" t="s">
+        <v>283</v>
+      </c>
       <c r="N48" t="s">
-        <v>27</v>
+        <v>284</v>
       </c>
       <c r="O48" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="P48" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="B49" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="C49" t="s">
-        <v>18</v>
+        <v>51</v>
       </c>
       <c r="D49" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="E49" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="F49" t="s">
         <v>65</v>
       </c>
       <c r="G49" t="s">
         <v>59</v>
       </c>
       <c r="H49">
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="I49"/>
       <c r="J49" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="K49" t="s">
         <v>24</v>
       </c>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49" t="s">
         <v>27</v>
       </c>
       <c r="O49" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="P49" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="B50" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="C50" t="s">
-        <v>57</v>
+        <v>18</v>
       </c>
       <c r="D50" t="s">
-        <v>37</v>
+        <v>294</v>
       </c>
       <c r="E50" t="s">
         <v>20</v>
       </c>
       <c r="F50" t="s">
         <v>65</v>
       </c>
       <c r="G50" t="s">
         <v>59</v>
       </c>
       <c r="H50">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="I50"/>
       <c r="J50" t="s">
         <v>38</v>
       </c>
       <c r="K50" t="s">
         <v>24</v>
       </c>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50" t="s">
         <v>27</v>
       </c>
       <c r="O50" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="P50" t="s">
-        <v>293</v>
+        <v>296</v>
+      </c>
+    </row>
+    <row r="51" spans="1:16">
+      <c r="A51" t="s">
+        <v>297</v>
+      </c>
+      <c r="B51" t="s">
+        <v>298</v>
+      </c>
+      <c r="C51" t="s">
+        <v>57</v>
+      </c>
+      <c r="D51" t="s">
+        <v>37</v>
+      </c>
+      <c r="E51" t="s">
+        <v>20</v>
+      </c>
+      <c r="F51" t="s">
+        <v>65</v>
+      </c>
+      <c r="G51" t="s">
+        <v>59</v>
+      </c>
+      <c r="H51">
+        <v>2013</v>
+      </c>
+      <c r="I51"/>
+      <c r="J51" t="s">
+        <v>38</v>
+      </c>
+      <c r="K51" t="s">
+        <v>24</v>
+      </c>
+      <c r="L51"/>
+      <c r="M51"/>
+      <c r="N51" t="s">
+        <v>27</v>
+      </c>
+      <c r="O51" t="s">
+        <v>299</v>
+      </c>
+      <c r="P51" t="s">
+        <v>300</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">