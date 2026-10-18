--- v0 (2025-11-11)
+++ v1 (2026-10-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="304">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="313">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -577,62 +577,92 @@
   <si>
     <t>GOST R IEC 62552-2011; GOST R ISO 51401-99</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gost-r-51565-2012-energy-efficiency-household-refrigeration-appliances-and-similar</t>
   </si>
   <si>
     <t>https://internet-law.ru/gosts/gost/53522/</t>
   </si>
   <si>
     <t>GOST R 55008-2012 Energy efficiency - Household washing machines and similar - Energy efficiency indicators and methods of determination</t>
   </si>
   <si>
     <t>This standard applies to household washing machines, including built-in ones, operating from an electrical network with a nominal frequency of 50 Hz and from batteries. The standard specifies the energy efficiency classes of washing machines and the content of the label attached to each machine. The standard does not apply to washing machines without a spin process, with separate tanks for washing and spinning (for example, with two tanks), combined washer-dryers, as well as machines operating on other types of energy.</t>
   </si>
   <si>
     <t>GOST R IEC 60456-2011</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gost-r-55008-2012-energy-efficiency-household-washing-machines-and-similar-energy</t>
   </si>
   <si>
     <t>https://internet-law.ru/gosts/gost/54513/</t>
   </si>
   <si>
+    <t>Government Notice No. 277 of 2026: Minimum Energy Performance Standards Compulsory for Electric Cooking Appliances</t>
+  </si>
+  <si>
+    <t>This mandatory MEPS applies to three household electric cooking appliances: Electric Pressure Cookers, Rice Cookers, and Induction Cookers.</t>
+  </si>
+  <si>
+    <t>Tanzania</t>
+  </si>
+  <si>
+    <t>Induction Cookstoves or Hobs, Rice Cookers</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>September 2026</t>
+  </si>
+  <si>
+    <t>Tanzania Bureau of Standards (TBS)</t>
+  </si>
+  <si>
+    <t>Cookstoves, Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/government-notice-no-277-2026-minimum-energy-performance-standards-compulsory-electric</t>
+  </si>
+  <si>
+    <t>https://www.ocpd.go.tz/uploads/documents/sw-1789809574-Gazeti%2018%20Septemba,2026..pdf</t>
+  </si>
+  <si>
     <t>Mandatory Energy Efficiency Labelling Scheme (MEELS)</t>
   </si>
   <si>
     <t>MEELS now covers eight types of prescribed products, including:,Room air conditioners (with rated cooling capacity not exceeding 7.5 kilowatts), refrigerating appliances (with rated total storage volume not exceeding 500 litres), compact fluorescent lamps (with rated wattage up to 60 watts), washing machines (with rated washing capacity not exceeding 10 kg), dehumidifiers (with rated dehumidifying capacity not exceeding 35 litres per day), televisions (with rated visible diagonal screen size exceeding 50 cm but not exceeding 250 cm), induction cookers (with rated power not less than 700 watts but not exceeding 3 500 watts for each heating unit, and with total rated power not exceeding 7 000 watts), and storage type electric water heaters (with rated water storage capacity not exceeding 50 litres). All these eight prescribed products for supply in Hong Kong are required to be listed models with reference numbers and bear energy labels.</t>
   </si>
   <si>
     <t>Televisions, Dehumidifiers, Induction Cookstoves or Hobs, Clothes Dryers, Washing Machines, Non-Directional lamps, Directional Lamps, Room ACs - Stationary ACs, Storage Water Heaters, Freezers-only</t>
   </si>
   <si>
-    <t>Mandatory</t>
-[...1 lines deleted...]
-  <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>Examples are IEC 62552; IEC 62087, IEC 62301; IEC60379</t>
   </si>
   <si>
     <t>Energy Efficiency Office, Electrical and Mechanical Services Department (EMSD)-…</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/mandatory-energy-efficiency-labelling-scheme-meels</t>
   </si>
   <si>
     <t>https://www.emsd.gov.hk/energylabel/en/doc/Code%20of%20Practice%202020_Eng%20(To%20be%20gazetted%20on%205.6.2020)%2020200601.pdf</t>
   </si>
   <si>
     <t>Ministry of Industry and Trade Decree N 1324</t>
   </si>
   <si>
     <t>Low-pressure lamps</t>
@@ -905,53 +935,50 @@
     <t>COPY MACHINE:</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/hong-kong-voluntary-energy-efficiency-labelling-scheme-photocopiers</t>
   </si>
   <si>
     <t>https://www.emsd.gov.hk/filemanager/en/content_358/VEELS_Photocopiers%202020_eng_v2.6%20(Final).pdf</t>
   </si>
   <si>
     <t>The Hong Kong Voluntary Energy Efficiency Labelling Scheme for Printers</t>
   </si>
   <si>
     <t>Printers under this labelling scheme apply to all electrically operated black-and-white or colour printers that are capable of receiving information from single-user or networked computers and serve as hard copy output devices for production of A4-sized copies. Printers designed to handle multi-sized papers including A4-sized paper can also be qualified under this scheme provided that they can comply with the energy efficiency requirements for A4-sized paper.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/hong-kong-voluntary-energy-efficiency-labelling-scheme-printers</t>
   </si>
   <si>
     <t>https://www.emsd.gov.hk/filemanager/en/content_358/VEELS_Printers%202020_eng_v2.6%20(Final).pdf</t>
   </si>
   <si>
     <t>TZS 1952:2016 Off-grid solar photovoltaic lighting kits - Requirements</t>
   </si>
   <si>
     <t>standalone off-grid solar products</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tanzania</t>
   </si>
   <si>
     <t>Solar Energy Kits</t>
   </si>
   <si>
     <t>Quality Standard</t>
   </si>
   <si>
     <t>Solar</t>
   </si>
   <si>
     <t>IEC TS 62257-9-5</t>
   </si>
   <si>
     <t>Tanzania Bureau of Standards</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/tzs-19522016-grid-solar-photovoltaic-lighting-kits-requirements</t>
   </si>
   <si>
     <t>http://tbs.go.tz/uploads/files/LIST%20OF%20COMPULSORY%20TANZANIA%20STANDARD%20AS%20OF%20AUGUST%202020.pdf</t>
   </si>
@@ -1279,51 +1306,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P50"/>
+  <dimension ref="A1:P51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="211.091" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1119.441" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="313.638" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="67.127" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="152.106" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -2755,1030 +2782,1076 @@
       </c>
       <c r="L30" t="s">
         <v>182</v>
       </c>
       <c r="M30" t="s">
         <v>95</v>
       </c>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
         <v>183</v>
       </c>
       <c r="P30" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>185</v>
       </c>
       <c r="B31" t="s">
         <v>186</v>
       </c>
       <c r="C31" t="s">
-        <v>18</v>
+        <v>187</v>
       </c>
       <c r="D31" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="E31" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="F31" t="s">
-        <v>189</v>
+        <v>58</v>
       </c>
       <c r="G31" t="s">
-        <v>22</v>
+        <v>190</v>
       </c>
       <c r="H31">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2026</v>
+      </c>
+      <c r="I31"/>
       <c r="J31" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="K31" t="s">
         <v>24</v>
       </c>
-      <c r="L31" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L31"/>
       <c r="M31" t="s">
         <v>192</v>
       </c>
       <c r="N31" t="s">
         <v>193</v>
       </c>
       <c r="O31" t="s">
         <v>194</v>
       </c>
       <c r="P31" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>196</v>
       </c>
       <c r="B32" t="s">
         <v>197</v>
       </c>
       <c r="C32" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="D32" t="s">
-        <v>57</v>
+        <v>198</v>
       </c>
       <c r="E32" t="s">
-        <v>20</v>
+        <v>189</v>
       </c>
       <c r="F32" t="s">
-        <v>171</v>
+        <v>199</v>
       </c>
       <c r="G32" t="s">
-        <v>59</v>
+        <v>22</v>
       </c>
       <c r="H32">
-        <v>2011</v>
-[...1 lines deleted...]
-      <c r="I32"/>
+        <v>2008</v>
+      </c>
+      <c r="I32">
+        <v>2020</v>
+      </c>
       <c r="J32" t="s">
-        <v>60</v>
+        <v>200</v>
       </c>
       <c r="K32" t="s">
         <v>24</v>
       </c>
-      <c r="L32"/>
+      <c r="L32" t="s">
+        <v>201</v>
+      </c>
       <c r="M32" t="s">
-        <v>95</v>
+        <v>202</v>
       </c>
       <c r="N32" t="s">
-        <v>27</v>
+        <v>203</v>
       </c>
       <c r="O32" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="P32" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="B33" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="C33" t="s">
         <v>56</v>
       </c>
       <c r="D33" t="s">
-        <v>202</v>
+        <v>57</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
         <v>171</v>
       </c>
       <c r="G33" t="s">
         <v>59</v>
       </c>
       <c r="H33">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="I33"/>
       <c r="J33" t="s">
         <v>60</v>
       </c>
       <c r="K33" t="s">
-        <v>203</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L33"/>
       <c r="M33" t="s">
-        <v>205</v>
+        <v>95</v>
       </c>
       <c r="N33" t="s">
         <v>27</v>
       </c>
       <c r="O33" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="P33" t="s">
-        <v>199</v>
+        <v>209</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="B34" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="C34" t="s">
-        <v>18</v>
+        <v>56</v>
       </c>
       <c r="D34" t="s">
-        <v>83</v>
+        <v>212</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
-        <v>21</v>
+        <v>171</v>
       </c>
       <c r="G34" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="H34">
-        <v>2004</v>
-[...3 lines deleted...]
-      </c>
+        <v>2012</v>
+      </c>
+      <c r="I34"/>
       <c r="J34" t="s">
-        <v>190</v>
+        <v>60</v>
       </c>
       <c r="K34" t="s">
-        <v>24</v>
+        <v>213</v>
       </c>
       <c r="L34" t="s">
+        <v>214</v>
+      </c>
+      <c r="M34" t="s">
+        <v>215</v>
+      </c>
+      <c r="N34" t="s">
+        <v>27</v>
+      </c>
+      <c r="O34" t="s">
+        <v>216</v>
+      </c>
+      <c r="P34" t="s">
         <v>209</v>
-      </c>
-[...10 lines deleted...]
-        <v>212</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="B35" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="C35" t="s">
         <v>18</v>
       </c>
       <c r="D35" t="s">
-        <v>215</v>
+        <v>83</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
         <v>21</v>
       </c>
       <c r="G35" t="s">
         <v>22</v>
       </c>
       <c r="H35">
-        <v>2013</v>
+        <v>2004</v>
       </c>
       <c r="I35">
         <v>2020</v>
       </c>
       <c r="J35" t="s">
-        <v>216</v>
+        <v>200</v>
       </c>
       <c r="K35" t="s">
         <v>24</v>
       </c>
       <c r="L35" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="M35" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="N35" t="s">
         <v>27</v>
       </c>
       <c r="O35" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="P35" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B36" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="C36" t="s">
         <v>18</v>
       </c>
       <c r="D36" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
         <v>21</v>
       </c>
       <c r="G36" t="s">
         <v>22</v>
       </c>
       <c r="H36">
         <v>2013</v>
       </c>
       <c r="I36">
         <v>2020</v>
       </c>
       <c r="J36" t="s">
-        <v>216</v>
+        <v>226</v>
       </c>
       <c r="K36" t="s">
-        <v>137</v>
+        <v>24</v>
       </c>
       <c r="L36" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="M36" t="s">
-        <v>210</v>
+        <v>228</v>
       </c>
       <c r="N36" t="s">
         <v>27</v>
       </c>
       <c r="O36" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="P36" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="B37" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="C37" t="s">
         <v>18</v>
       </c>
       <c r="D37" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
         <v>21</v>
       </c>
       <c r="G37" t="s">
         <v>22</v>
       </c>
       <c r="H37">
-        <v>2001</v>
+        <v>2013</v>
       </c>
       <c r="I37">
         <v>2020</v>
       </c>
       <c r="J37" t="s">
-        <v>190</v>
+        <v>226</v>
       </c>
       <c r="K37" t="s">
-        <v>24</v>
+        <v>137</v>
       </c>
       <c r="L37" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="M37" t="s">
-        <v>210</v>
+        <v>220</v>
       </c>
       <c r="N37" t="s">
         <v>27</v>
       </c>
       <c r="O37" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="P37" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="B38" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="C38" t="s">
         <v>18</v>
       </c>
       <c r="D38" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
         <v>21</v>
       </c>
       <c r="G38" t="s">
         <v>22</v>
       </c>
       <c r="H38">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="I38">
         <v>2020</v>
       </c>
       <c r="J38" t="s">
-        <v>190</v>
+        <v>200</v>
       </c>
       <c r="K38" t="s">
         <v>24</v>
       </c>
       <c r="L38" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="M38" t="s">
-        <v>210</v>
+        <v>220</v>
       </c>
       <c r="N38" t="s">
         <v>27</v>
       </c>
       <c r="O38" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="P38" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="B39" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="C39" t="s">
         <v>18</v>
       </c>
       <c r="D39" t="s">
-        <v>100</v>
+        <v>245</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
         <v>21</v>
       </c>
       <c r="G39" t="s">
         <v>22</v>
       </c>
       <c r="H39">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="I39">
         <v>2020</v>
       </c>
       <c r="J39" t="s">
-        <v>216</v>
+        <v>200</v>
       </c>
       <c r="K39" t="s">
         <v>24</v>
       </c>
       <c r="L39" t="s">
-        <v>209</v>
+        <v>246</v>
       </c>
       <c r="M39" t="s">
-        <v>210</v>
+        <v>220</v>
       </c>
       <c r="N39" t="s">
         <v>27</v>
       </c>
       <c r="O39" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="P39" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="B40" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="C40" t="s">
         <v>18</v>
       </c>
       <c r="D40" t="s">
-        <v>72</v>
+        <v>100</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
         <v>21</v>
       </c>
       <c r="G40" t="s">
         <v>22</v>
       </c>
       <c r="H40">
-        <v>2012</v>
+        <v>2006</v>
       </c>
       <c r="I40">
         <v>2020</v>
       </c>
       <c r="J40" t="s">
-        <v>23</v>
+        <v>226</v>
       </c>
       <c r="K40" t="s">
-        <v>137</v>
+        <v>24</v>
       </c>
       <c r="L40" t="s">
-        <v>245</v>
+        <v>219</v>
       </c>
       <c r="M40" t="s">
-        <v>26</v>
+        <v>220</v>
       </c>
       <c r="N40" t="s">
         <v>27</v>
       </c>
       <c r="O40" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="P40" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="B41" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C41" t="s">
         <v>18</v>
       </c>
       <c r="D41" t="s">
-        <v>250</v>
+        <v>72</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" t="s">
         <v>21</v>
       </c>
       <c r="G41" t="s">
         <v>22</v>
       </c>
       <c r="H41">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="I41">
         <v>2020</v>
       </c>
       <c r="J41" t="s">
         <v>23</v>
       </c>
       <c r="K41" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L41"/>
+        <v>137</v>
+      </c>
+      <c r="L41" t="s">
+        <v>255</v>
+      </c>
       <c r="M41" t="s">
         <v>26</v>
       </c>
       <c r="N41" t="s">
         <v>27</v>
       </c>
       <c r="O41" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="P41" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="B42" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="C42" t="s">
         <v>18</v>
       </c>
       <c r="D42" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="E42" t="s">
         <v>20</v>
       </c>
       <c r="F42" t="s">
         <v>21</v>
       </c>
       <c r="G42" t="s">
         <v>22</v>
       </c>
       <c r="H42">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="I42">
         <v>2020</v>
       </c>
       <c r="J42" t="s">
         <v>23</v>
       </c>
       <c r="K42" t="s">
         <v>24</v>
       </c>
-      <c r="L42" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L42"/>
       <c r="M42" t="s">
         <v>26</v>
       </c>
       <c r="N42" t="s">
-        <v>193</v>
+        <v>27</v>
       </c>
       <c r="O42" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="P42" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="B43" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="C43" t="s">
         <v>18</v>
       </c>
       <c r="D43" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="E43" t="s">
         <v>20</v>
       </c>
       <c r="F43" t="s">
         <v>21</v>
       </c>
       <c r="G43" t="s">
         <v>22</v>
       </c>
       <c r="H43">
-        <v>2003</v>
+        <v>2012</v>
       </c>
       <c r="I43">
         <v>2020</v>
       </c>
       <c r="J43" t="s">
-        <v>216</v>
+        <v>23</v>
       </c>
       <c r="K43" t="s">
         <v>24</v>
       </c>
-      <c r="L43"/>
+      <c r="L43" t="s">
+        <v>266</v>
+      </c>
       <c r="M43" t="s">
-        <v>210</v>
+        <v>26</v>
       </c>
       <c r="N43" t="s">
-        <v>27</v>
+        <v>203</v>
       </c>
       <c r="O43" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="P43" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
       <c r="B44" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="C44" t="s">
         <v>18</v>
       </c>
       <c r="D44" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="E44" t="s">
         <v>20</v>
       </c>
       <c r="F44" t="s">
         <v>21</v>
       </c>
       <c r="G44" t="s">
         <v>22</v>
       </c>
       <c r="H44">
-        <v>2011</v>
+        <v>2003</v>
       </c>
       <c r="I44">
         <v>2020</v>
       </c>
       <c r="J44" t="s">
-        <v>190</v>
+        <v>226</v>
       </c>
       <c r="K44" t="s">
         <v>24</v>
       </c>
-      <c r="L44" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L44"/>
       <c r="M44" t="s">
-        <v>210</v>
+        <v>220</v>
       </c>
       <c r="N44" t="s">
         <v>27</v>
       </c>
       <c r="O44" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="P44" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="B45" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="C45" t="s">
         <v>18</v>
       </c>
       <c r="D45" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="E45" t="s">
         <v>20</v>
       </c>
       <c r="F45" t="s">
         <v>21</v>
       </c>
       <c r="G45" t="s">
         <v>22</v>
       </c>
       <c r="H45">
-        <v>2014</v>
+        <v>2011</v>
       </c>
       <c r="I45">
         <v>2020</v>
       </c>
       <c r="J45" t="s">
-        <v>190</v>
+        <v>200</v>
       </c>
       <c r="K45" t="s">
         <v>24</v>
       </c>
       <c r="L45" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="M45" t="s">
-        <v>210</v>
+        <v>220</v>
       </c>
       <c r="N45" t="s">
         <v>27</v>
       </c>
       <c r="O45" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="P45" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="B46" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="C46" t="s">
         <v>18</v>
       </c>
       <c r="D46" t="s">
-        <v>100</v>
+        <v>282</v>
       </c>
       <c r="E46" t="s">
         <v>20</v>
       </c>
       <c r="F46" t="s">
         <v>21</v>
       </c>
       <c r="G46" t="s">
         <v>22</v>
       </c>
       <c r="H46">
-        <v>2001</v>
+        <v>2014</v>
       </c>
       <c r="I46">
         <v>2020</v>
       </c>
       <c r="J46" t="s">
-        <v>216</v>
+        <v>200</v>
       </c>
       <c r="K46" t="s">
         <v>24</v>
       </c>
       <c r="L46" t="s">
-        <v>209</v>
+        <v>283</v>
       </c>
       <c r="M46" t="s">
-        <v>210</v>
+        <v>220</v>
       </c>
       <c r="N46" t="s">
         <v>27</v>
       </c>
       <c r="O46" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="P46" t="s">
-        <v>279</v>
+        <v>285</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="B47" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="C47" t="s">
         <v>18</v>
       </c>
       <c r="D47" t="s">
-        <v>266</v>
+        <v>100</v>
       </c>
       <c r="E47" t="s">
         <v>20</v>
       </c>
       <c r="F47" t="s">
         <v>21</v>
       </c>
       <c r="G47" t="s">
         <v>22</v>
       </c>
       <c r="H47">
-        <v>1998</v>
+        <v>2001</v>
       </c>
       <c r="I47">
         <v>2020</v>
       </c>
       <c r="J47" t="s">
-        <v>190</v>
+        <v>226</v>
       </c>
       <c r="K47" t="s">
         <v>24</v>
       </c>
       <c r="L47" t="s">
-        <v>282</v>
+        <v>219</v>
       </c>
       <c r="M47" t="s">
-        <v>210</v>
+        <v>220</v>
       </c>
       <c r="N47" t="s">
         <v>27</v>
       </c>
       <c r="O47" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="P47" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="B48" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="C48" t="s">
         <v>18</v>
       </c>
       <c r="D48" t="s">
-        <v>100</v>
+        <v>276</v>
       </c>
       <c r="E48" t="s">
         <v>20</v>
       </c>
       <c r="F48" t="s">
         <v>21</v>
       </c>
       <c r="G48" t="s">
         <v>22</v>
       </c>
       <c r="H48">
-        <v>2000</v>
+        <v>1998</v>
       </c>
       <c r="I48">
         <v>2020</v>
       </c>
       <c r="J48" t="s">
-        <v>216</v>
+        <v>200</v>
       </c>
       <c r="K48" t="s">
         <v>24</v>
       </c>
       <c r="L48" t="s">
-        <v>209</v>
+        <v>292</v>
       </c>
       <c r="M48" t="s">
-        <v>210</v>
+        <v>220</v>
       </c>
       <c r="N48" t="s">
         <v>27</v>
       </c>
       <c r="O48" t="s">
-        <v>287</v>
+        <v>293</v>
       </c>
       <c r="P48" t="s">
-        <v>288</v>
+        <v>294</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>289</v>
+        <v>295</v>
       </c>
       <c r="B49" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="C49" t="s">
         <v>18</v>
       </c>
       <c r="D49" t="s">
         <v>100</v>
       </c>
       <c r="E49" t="s">
         <v>20</v>
       </c>
       <c r="F49" t="s">
         <v>21</v>
       </c>
       <c r="G49" t="s">
         <v>22</v>
       </c>
       <c r="H49">
-        <v>2002</v>
+        <v>2000</v>
       </c>
       <c r="I49">
         <v>2020</v>
       </c>
       <c r="J49" t="s">
-        <v>216</v>
+        <v>226</v>
       </c>
       <c r="K49" t="s">
         <v>24</v>
       </c>
       <c r="L49" t="s">
-        <v>209</v>
+        <v>219</v>
       </c>
       <c r="M49" t="s">
-        <v>210</v>
+        <v>220</v>
       </c>
       <c r="N49" t="s">
         <v>27</v>
       </c>
       <c r="O49" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
       <c r="P49" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>293</v>
+        <v>299</v>
       </c>
       <c r="B50" t="s">
-        <v>294</v>
+        <v>300</v>
       </c>
       <c r="C50" t="s">
-        <v>295</v>
+        <v>18</v>
       </c>
       <c r="D50" t="s">
-        <v>296</v>
+        <v>100</v>
       </c>
       <c r="E50" t="s">
-        <v>188</v>
+        <v>20</v>
       </c>
       <c r="F50" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="G50" t="s">
         <v>22</v>
       </c>
       <c r="H50">
+        <v>2002</v>
+      </c>
+      <c r="I50">
+        <v>2020</v>
+      </c>
+      <c r="J50" t="s">
+        <v>226</v>
+      </c>
+      <c r="K50" t="s">
+        <v>24</v>
+      </c>
+      <c r="L50" t="s">
+        <v>219</v>
+      </c>
+      <c r="M50" t="s">
+        <v>220</v>
+      </c>
+      <c r="N50" t="s">
+        <v>27</v>
+      </c>
+      <c r="O50" t="s">
+        <v>301</v>
+      </c>
+      <c r="P50" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="51" spans="1:16">
+      <c r="A51" t="s">
+        <v>303</v>
+      </c>
+      <c r="B51" t="s">
+        <v>304</v>
+      </c>
+      <c r="C51" t="s">
+        <v>187</v>
+      </c>
+      <c r="D51" t="s">
+        <v>305</v>
+      </c>
+      <c r="E51" t="s">
+        <v>189</v>
+      </c>
+      <c r="F51" t="s">
+        <v>306</v>
+      </c>
+      <c r="G51" t="s">
+        <v>22</v>
+      </c>
+      <c r="H51">
         <v>2016</v>
       </c>
-      <c r="I50">
+      <c r="I51">
         <v>2017</v>
       </c>
-      <c r="J50" t="s">
-[...18 lines deleted...]
-        <v>303</v>
+      <c r="J51" t="s">
+        <v>200</v>
+      </c>
+      <c r="K51" t="s">
+        <v>307</v>
+      </c>
+      <c r="L51" t="s">
+        <v>308</v>
+      </c>
+      <c r="M51" t="s">
+        <v>309</v>
+      </c>
+      <c r="N51" t="s">
+        <v>310</v>
+      </c>
+      <c r="O51" t="s">
+        <v>311</v>
+      </c>
+      <c r="P51" t="s">
+        <v>312</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">