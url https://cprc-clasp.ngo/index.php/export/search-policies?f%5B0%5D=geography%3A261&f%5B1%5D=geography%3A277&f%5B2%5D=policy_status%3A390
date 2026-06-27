--- v1 (2026-02-05)
+++ v2 (2026-06-27)
@@ -3304,50 +3304,53 @@
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9A0A4FA998CAD4A5E05397BE0A0AD02D</t>
   </si>
   <si>
     <t>GB 28379-2012 Minimum allowable values of water efficiency and water efficiency grades for flush valve for water closets</t>
   </si>
   <si>
     <t>This policy covers flush valves for water closets.</t>
   </si>
   <si>
     <t>GB/T 8170-2008</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28379-2012-minimum-allowable-values-water-efficiency-and-water-efficiency-grades-flush</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7FBCCD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28381-2012 Minimum allowable values of energy efficiency and evaluating values of energy conservation for centrifugal blower</t>
   </si>
   <si>
     <t>This policy covers centrifugal blowers.</t>
   </si>
   <si>
+    <t>Entered into force, New, To Be Superseded</t>
+  </si>
+  <si>
     <t>JB/T 2977; JB/T 3165; JB/T 7258</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28381-2012-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E151D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28736-2019 Minimum allowable values of energy efficiency and energy efficiency grades for welding machines</t>
   </si>
   <si>
     <t>This policy covers welding machines.</t>
   </si>
   <si>
     <t>GB/T 156; GB/T 2900.22; GB/T 8118; GB/T 8366; GB/T 14549-1993; GB 15578; GB/T 15579.1; GB/T 25301</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28736-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA9400FA80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 29539-2013 Minimum allowable values of energy efficiency and energy efficiency grades for range hoods</t>
@@ -3404,53 +3407,50 @@
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30253-2024-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=23EE8C718E21E8A3E06397BE0A0AC332</t>
   </si>
   <si>
     <t>GB 30254-2013 Minimum allowable values of energy efficiency and the energy efficiency grades for cage three-phase high voltage induction motors</t>
   </si>
   <si>
     <t>This policy covers cage three-phase high voltage induction motors.</t>
   </si>
   <si>
     <t>GB 755-2008; GB/T 1032-2012; GB 10068-2008; GB 10069.3-2008</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30254-2013-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-cage</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E8DAD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30531-2014 Minimum allowable values of energy efficiency and energy efficiency grades for commercial gas cooking appliances</t>
   </si>
   <si>
     <t>Applies to commercial gas-to-energy single stoves with rated thermal load of not more than 60 kW</t>
-  </si>
-[...1 lines deleted...]
-    <t>Entered into force, New, To Be Superseded</t>
   </si>
   <si>
     <t>GB / T 13611</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30531-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7ED10D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30978-2014 Minimum allowable values of the energy efficiency and energy efficiency grades for water dispensers</t>
   </si>
   <si>
     <t>Applies to the hot or cold water dispensers with rated voltage not exceeding 250 V. Does not apply to the instant hot water dispensers with rated power of more than 4 000 W.</t>
   </si>
   <si>
     <t>GB/T 2828.1; GB/T 2829; GB 4706.1; GB/T 22090-2008</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30978-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7FF8FD3A7E05397BE0A0AB82A</t>
   </si>
@@ -17168,387 +17168,387 @@
       </c>
       <c r="P200" t="s">
         <v>1076</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
         <v>1077</v>
       </c>
       <c r="B201" t="s">
         <v>1078</v>
       </c>
       <c r="C201" t="s">
         <v>95</v>
       </c>
       <c r="D201" t="s">
         <v>456</v>
       </c>
       <c r="E201" t="s">
         <v>20</v>
       </c>
       <c r="F201" t="s">
         <v>21</v>
       </c>
       <c r="G201" t="s">
-        <v>22</v>
+        <v>1079</v>
       </c>
       <c r="H201">
         <v>2012</v>
       </c>
       <c r="I201"/>
       <c r="J201" t="s">
         <v>97</v>
       </c>
       <c r="K201" t="s">
         <v>24</v>
       </c>
       <c r="L201" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="M201" t="s">
         <v>1064</v>
       </c>
       <c r="N201" t="s">
         <v>100</v>
       </c>
       <c r="O201" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="P201" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="B202" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="C202" t="s">
         <v>95</v>
       </c>
       <c r="D202" t="s">
         <v>411</v>
       </c>
       <c r="E202" t="s">
         <v>20</v>
       </c>
       <c r="F202" t="s">
         <v>21</v>
       </c>
       <c r="G202" t="s">
         <v>22</v>
       </c>
       <c r="H202">
         <v>2020</v>
       </c>
       <c r="I202"/>
       <c r="J202" t="s">
         <v>97</v>
       </c>
       <c r="K202" t="s">
         <v>24</v>
       </c>
       <c r="L202" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="M202" t="s">
         <v>1064</v>
       </c>
       <c r="N202" t="s">
         <v>100</v>
       </c>
       <c r="O202" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="P202" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="B203" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="C203" t="s">
         <v>95</v>
       </c>
       <c r="D203" t="s">
         <v>45</v>
       </c>
       <c r="E203" t="s">
         <v>20</v>
       </c>
       <c r="F203" t="s">
         <v>21</v>
       </c>
       <c r="G203" t="s">
         <v>22</v>
       </c>
       <c r="H203">
         <v>2013</v>
       </c>
       <c r="I203"/>
       <c r="J203" t="s">
         <v>123</v>
       </c>
       <c r="K203" t="s">
         <v>24</v>
       </c>
       <c r="L203" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="M203" t="s">
         <v>99</v>
       </c>
       <c r="N203" t="s">
         <v>27</v>
       </c>
       <c r="O203" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="P203" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="B204" t="s">
         <v>122</v>
       </c>
       <c r="C204" t="s">
         <v>95</v>
       </c>
       <c r="D204" t="s">
         <v>140</v>
       </c>
       <c r="E204" t="s">
         <v>20</v>
       </c>
       <c r="F204" t="s">
         <v>21</v>
       </c>
       <c r="G204" t="s">
         <v>22</v>
       </c>
       <c r="H204">
         <v>2013</v>
       </c>
       <c r="I204"/>
       <c r="J204" t="s">
         <v>97</v>
       </c>
       <c r="K204" t="s">
         <v>24</v>
       </c>
       <c r="L204" t="s">
         <v>124</v>
       </c>
       <c r="M204" t="s">
         <v>1064</v>
       </c>
       <c r="N204" t="s">
         <v>27</v>
       </c>
       <c r="O204" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
       <c r="P204" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="B205" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="C205" t="s">
         <v>95</v>
       </c>
       <c r="D205" t="s">
         <v>135</v>
       </c>
       <c r="E205" t="s">
         <v>20</v>
       </c>
       <c r="F205" t="s">
         <v>21</v>
       </c>
       <c r="G205" t="s">
         <v>22</v>
       </c>
       <c r="H205">
         <v>2014</v>
       </c>
       <c r="I205"/>
       <c r="J205" t="s">
         <v>123</v>
       </c>
       <c r="K205" t="s">
         <v>24</v>
       </c>
       <c r="L205" t="s">
         <v>130</v>
       </c>
       <c r="M205" t="s">
         <v>1064</v>
       </c>
       <c r="N205" t="s">
         <v>100</v>
       </c>
       <c r="O205" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="P205" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
       <c r="B206" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="C206" t="s">
         <v>95</v>
       </c>
       <c r="D206" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="E206" t="s">
         <v>20</v>
       </c>
       <c r="F206" t="s">
         <v>21</v>
       </c>
       <c r="G206" t="s">
         <v>812</v>
       </c>
       <c r="H206" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="I206">
         <v>2024</v>
       </c>
       <c r="J206" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="K206" t="s">
         <v>24</v>
       </c>
       <c r="L206"/>
       <c r="M206" t="s">
         <v>1064</v>
       </c>
       <c r="N206" t="s">
         <v>100</v>
       </c>
       <c r="O206" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
       <c r="P206" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="B207" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="C207" t="s">
         <v>95</v>
       </c>
       <c r="D207" t="s">
         <v>129</v>
       </c>
       <c r="E207" t="s">
         <v>20</v>
       </c>
       <c r="F207" t="s">
         <v>21</v>
       </c>
       <c r="G207" t="s">
         <v>22</v>
       </c>
       <c r="H207">
         <v>2014</v>
       </c>
       <c r="I207"/>
       <c r="J207" t="s">
         <v>123</v>
       </c>
       <c r="K207" t="s">
         <v>24</v>
       </c>
       <c r="L207" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="M207" t="s">
         <v>1064</v>
       </c>
       <c r="N207" t="s">
         <v>100</v>
       </c>
       <c r="O207" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="P207" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
       <c r="B208" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
       <c r="C208" t="s">
         <v>95</v>
       </c>
       <c r="D208" t="s">
         <v>227</v>
       </c>
       <c r="E208" t="s">
         <v>20</v>
       </c>
       <c r="F208" t="s">
         <v>21</v>
       </c>
       <c r="G208" t="s">
-        <v>1113</v>
+        <v>1079</v>
       </c>
       <c r="H208">
         <v>2014</v>
       </c>
       <c r="I208">
         <v>2015</v>
       </c>
       <c r="J208" t="s">
         <v>123</v>
       </c>
       <c r="K208" t="s">
         <v>228</v>
       </c>
       <c r="L208" t="s">
         <v>1114</v>
       </c>
       <c r="M208" t="s">
         <v>99</v>
       </c>
       <c r="N208" t="s">
         <v>27</v>
       </c>
       <c r="O208" t="s">
         <v>1115</v>
       </c>
@@ -17794,51 +17794,51 @@
       </c>
       <c r="P213" t="s">
         <v>1141</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
         <v>1142</v>
       </c>
       <c r="B214" t="s">
         <v>176</v>
       </c>
       <c r="C214" t="s">
         <v>95</v>
       </c>
       <c r="D214" t="s">
         <v>117</v>
       </c>
       <c r="E214" t="s">
         <v>20</v>
       </c>
       <c r="F214" t="s">
         <v>21</v>
       </c>
       <c r="G214" t="s">
-        <v>1113</v>
+        <v>1079</v>
       </c>
       <c r="H214">
         <v>2020</v>
       </c>
       <c r="I214"/>
       <c r="J214" t="s">
         <v>97</v>
       </c>
       <c r="K214" t="s">
         <v>24</v>
       </c>
       <c r="L214" t="s">
         <v>177</v>
       </c>
       <c r="M214" t="s">
         <v>1064</v>
       </c>
       <c r="N214" t="s">
         <v>27</v>
       </c>
       <c r="O214" t="s">
         <v>1143</v>
       </c>
       <c r="P214" t="s">
         <v>1144</v>
@@ -18082,51 +18082,51 @@
       </c>
       <c r="P219" t="s">
         <v>1165</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
         <v>1166</v>
       </c>
       <c r="B220" t="s">
         <v>1167</v>
       </c>
       <c r="C220" t="s">
         <v>95</v>
       </c>
       <c r="D220" t="s">
         <v>709</v>
       </c>
       <c r="E220" t="s">
         <v>20</v>
       </c>
       <c r="F220" t="s">
         <v>21</v>
       </c>
       <c r="G220" t="s">
-        <v>1113</v>
+        <v>1079</v>
       </c>
       <c r="H220">
         <v>2021</v>
       </c>
       <c r="I220"/>
       <c r="J220" t="s">
         <v>97</v>
       </c>
       <c r="K220" t="s">
         <v>283</v>
       </c>
       <c r="L220" t="s">
         <v>1168</v>
       </c>
       <c r="M220" t="s">
         <v>1064</v>
       </c>
       <c r="N220" t="s">
         <v>284</v>
       </c>
       <c r="O220" t="s">
         <v>1169</v>
       </c>
       <c r="P220" t="s">
         <v>1170</v>