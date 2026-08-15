--- v0 (2025-12-05)
+++ v1 (2026-08-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="241">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="243">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -450,231 +450,244 @@
   <si>
     <t>Vacuum Cleaners</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2013/666/contents/2013-07-08</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 814/2013 of 2 August 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for water heaters and hot water storage tanks</t>
   </si>
   <si>
     <t>10 CFR 430—Energy Conservation Program for Consumer Products</t>
   </si>
   <si>
     <t>10 CFR 430 Subpart B</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-8142013-2-august-2013-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2013/814/contents</t>
   </si>
   <si>
-    <t>Commission Regulation (EU) No 932/2012 of 3 October 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble driers</t>
-[...5 lines deleted...]
-    <t>Europe, United Kingdom</t>
+    <t>Commission Regulation EC No 107-2009 of 4 February 2009 implementing Directive 2005-32-EC -with regard to ecodesign requirements for simple set-top boxes</t>
+  </si>
+  <si>
+    <t>The Commission Regulation EC No 107-2009 of 4 February 2009 implementing Directive 2005-32-EC of the European Parliament and of the Council with regard to ecodesign requirements for simple set-top boxes; sets minimum energy performance requirements for simple set top boxes -SSTB.</t>
+  </si>
+  <si>
+    <t>Set Top Boxes (STB)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-ec-no-107-2009-4-february-2009-implementing-directive-2005-32-ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2009/107/contents</t>
+  </si>
+  <si>
+    <t>Commission Regulation EU 2015-1095 of 5 May 2015</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market of professional refrigerated storage cabinets and blast cabinets. This Regulation shall apply to electric mains-operated blast cabinets; and electric mains-operated professional refrigerated storage cabinets including those sold for the refrigeration of foodstuffs and animal feed.</t>
+  </si>
+  <si>
+    <t>Refrigerated Cabinets, Industrial Process Chillers</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-2015-1095-5-may-2015</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2015/1095/contents</t>
+  </si>
+  <si>
+    <t>Energy labelling and MEPS for Swimming Pool Pumps</t>
+  </si>
+  <si>
+    <t>This Standard specifies the energy information disclosure, energy labelling and MEPS requirements for swimming pool pump-units. The rating scale for pump units is from 1 to 10. Every star on the label represents a 25% improvement in efficiency, so a 7 star pump will be up to 25% more energy efficient than a 6 star pump, and an 8 star pump will be up to 43% more efficient than a 6 star pump. Many pump-units also report noise levels on the label.</t>
+  </si>
+  <si>
+    <t>Australia</t>
+  </si>
+  <si>
+    <t>Pool Pumps</t>
+  </si>
+  <si>
+    <t>Comparative Label, Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>December 2023</t>
+  </si>
+  <si>
+    <t>AS 5102.1-2009, AS 5102.2-2009</t>
+  </si>
+  <si>
+    <t>Department of Climate Change and Energy Efficiency (DCCEE)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/energy-labelling-and-meps-swimming-pool-pumps</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.au/Series/F2022L00025</t>
+  </si>
+  <si>
+    <t>Energy Saving Trust Endorsed Products</t>
+  </si>
+  <si>
+    <t>insulation</t>
+  </si>
+  <si>
+    <t>Insulations</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>Endorsement Label</t>
+  </si>
+  <si>
+    <t>August 2019</t>
+  </si>
+  <si>
+    <t>Other</t>
+  </si>
+  <si>
+    <t>Energy Saving Trust</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/energy-saving-trust-endorsed-products</t>
+  </si>
+  <si>
+    <t>https://energysavingtrust.org.uk/business/energy-efficiency/products-technology/</t>
+  </si>
+  <si>
+    <t>Windows</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/energy-saving-trust-endorsed-products-0</t>
+  </si>
+  <si>
+    <t>Natural gas and LPG boilers</t>
+  </si>
+  <si>
+    <t>Gas, Oil</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/energy-saving-trust-endorsed-products-1</t>
+  </si>
+  <si>
+    <t>Heating controls products</t>
+  </si>
+  <si>
+    <t>Climate Controls</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/energy-saving-trust-endorsed-products-2</t>
+  </si>
+  <si>
+    <t>Greenhouse and Energy Minimum Standards (Air Conditioners above 65kW) Determination) 2022</t>
+  </si>
+  <si>
+    <t>The products covered by this Determination are air‑to‑air single-phase and three-phase: air conditioners; and multi‑split outdoor units (whether or not supplied or offered for supply as part of a multi‑split system); and single‑split outdoor units that have a rated standard cooling full capacity, or for heating only products, a rated standard heating full capacity, of more than 65kW. Air conditioners that have a rated standard cooling full capacity, or for heating only products, a rated standard heating full capacity, of 65kW or less are covered by the Air Conditioners up to 65kW Determination. This policy covers product classes 24-27.</t>
+  </si>
+  <si>
+    <t>Room ACs - Stationary ACs, Packaged Terminals</t>
+  </si>
+  <si>
+    <t>July 2025</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/greenhouse-and-energy-minimum-standards-air-conditioners-above-65kw-determination-2022</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.au/Series/F2022L00182</t>
+  </si>
+  <si>
+    <t>Greenhouse and Energy Minimum Standards (Close Control Air Conditioners) Determination 2012</t>
+  </si>
+  <si>
+    <t>This standard specifies the MEPS for close control air conditioners (used where temperature and humidity are required to be monitored and maintained within narrow limits, for example, use in computer rooms, data processing units, telecommunications facilities and other industrial process areas) that fall in the scope of AS/NZS 4965.1.</t>
+  </si>
+  <si>
+    <t>AS/NZS 4965.1:2008</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/greenhouse-and-energy-minimum-standards-close-control-air-conditioners-determination-2012</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.au/Details/F2012L02124</t>
+  </si>
+  <si>
+    <t>Greenhouse and Energy Minimum Standards (Household Refrigerating Appliances) Determination 2019</t>
+  </si>
+  <si>
+    <t>Refrigerators, freezers and refrigerator-freezers which intended for household or similar use and which: operate using the vapour compression cycle; and use mains electricity (230/240 Volts at 50 Hz) as the primary power source.</t>
+  </si>
+  <si>
+    <t>Refrigerators-Freezers, Freezers-only</t>
+  </si>
+  <si>
+    <t>AS/NZS 4474:2018</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/greenhouse-and-energy-minimum-standards-household-refrigerating-appliances-determination</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.au/Series/F2019L01066</t>
+  </si>
+  <si>
+    <t>The Ecodesign for Energy-Related Products and Energy Information (Household Tumble Dryers) Regulations 2026</t>
+  </si>
+  <si>
+    <t>4.—(1) These Regulations apply to electric mains-operated and gas-fired household tumble dryers including—
+(a)built-in household tumble dryers,
+(b)multi-drum household tumble dryers, and
+(c)electric mains-operated household tumble dryers that can also be powered by batteries.
+(2) These Regulations do not apply to—
+(a)household spin-extractors and household washer-dryers,
+(b)tumble dryers within the scope of the Supply of Machinery (Safety) Regulations 2008(1), and
+(c)battery-operated household tumble-dryers that can be connected to the electric mains through an AC/DC converter purchased separately.</t>
   </si>
   <si>
     <t>Clothes Dryers</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-9322012-3-october-2012-implementing-directive-2009125ec-0</t>
-[...167 lines deleted...]
-    <t>https://www.legislation.gov.au/Series/F2019L01066</t>
+    <t>July 2026</t>
+  </si>
+  <si>
+    <t>BS EN 61121:2013+A12:2025</t>
+  </si>
+  <si>
+    <t>Department for Energy Security and Net Zero</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/ecodesign-energy-related-products-and-energy-information-household-tumble-dryers</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/uksi/2026/318/contents</t>
   </si>
   <si>
     <t>The Ecodesign for Energy-Related Products and Energy Information (Lighting Products) Regulations 2021</t>
   </si>
   <si>
     <t>This regulation applies to light sources placed on the market, with or without integrated control gears, and includes light sources placed on the market in a containing product.</t>
   </si>
   <si>
     <t>Non-Directional lamps, Directional Lamps, Lighting Controls</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/ecodesign-energy-related-products-and-energy-information-lighting-products-regulations-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/uksi/2021/1095/part/2/chapter/3/made</t>
   </si>
   <si>
     <t>In these Regulations “light source” means, an electricallyU operated product—
 (a) intended to emit light; or
 (b) in the case of a non-incandescent light source, intended to be possibly tuned to emit light; or
 (c) intended to do both (a) and (b); 
 This Policy is under development by the UK government with public consultation having taken place in 2023.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/ecodesign-energy-related-products-and-energy-information-lighting-products-regulations</t>
@@ -1126,51 +1139,51 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="284.216" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1075.737" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="95.405" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -2220,945 +2233,949 @@
       <c r="K24" t="s">
         <v>67</v>
       </c>
       <c r="L24" t="s">
         <v>141</v>
       </c>
       <c r="M24"/>
       <c r="N24" t="s">
         <v>32</v>
       </c>
       <c r="O24" t="s">
         <v>142</v>
       </c>
       <c r="P24" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>144</v>
       </c>
       <c r="B25" t="s">
         <v>145</v>
       </c>
       <c r="C25" t="s">
+        <v>18</v>
+      </c>
+      <c r="D25" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
         <v>82</v>
       </c>
       <c r="G25" t="s">
         <v>22</v>
       </c>
       <c r="H25">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="I25"/>
       <c r="J25" t="s">
         <v>23</v>
       </c>
       <c r="K25" t="s">
-        <v>131</v>
+        <v>24</v>
       </c>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25" t="s">
         <v>32</v>
       </c>
       <c r="O25" t="s">
+        <v>147</v>
+      </c>
+      <c r="P25" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>149</v>
+      </c>
+      <c r="B26" t="s">
         <v>150</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" t="s">
+        <v>18</v>
+      </c>
+      <c r="D26" t="s">
         <v>151</v>
-      </c>
-[...4 lines deleted...]
-        <v>152</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
         <v>82</v>
       </c>
       <c r="G26" t="s">
         <v>22</v>
       </c>
       <c r="H26">
-        <v>2009</v>
+        <v>2015</v>
       </c>
       <c r="I26"/>
       <c r="J26" t="s">
         <v>23</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="O26" t="s">
+        <v>152</v>
+      </c>
+      <c r="P26" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>154</v>
+      </c>
+      <c r="B27" t="s">
         <v>155</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="D27" t="s">
         <v>157</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
-        <v>82</v>
+        <v>158</v>
       </c>
       <c r="G27" t="s">
         <v>22</v>
       </c>
       <c r="H27">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>23</v>
+        <v>159</v>
       </c>
       <c r="K27" t="s">
         <v>24</v>
       </c>
-      <c r="L27"/>
-      <c r="M27"/>
+      <c r="L27" t="s">
+        <v>160</v>
+      </c>
+      <c r="M27" t="s">
+        <v>161</v>
+      </c>
       <c r="N27" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="O27" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="P27" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="B28" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="C28" t="s">
-        <v>162</v>
+        <v>18</v>
       </c>
       <c r="D28" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="E28" t="s">
-        <v>20</v>
+        <v>167</v>
       </c>
       <c r="F28" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="G28" t="s">
         <v>22</v>
       </c>
       <c r="H28">
-        <v>2021</v>
+        <v>2015</v>
       </c>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="K28" t="s">
-        <v>24</v>
+        <v>170</v>
       </c>
       <c r="L28" t="s">
-        <v>166</v>
+        <v>141</v>
       </c>
       <c r="M28" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="N28" t="s">
         <v>32</v>
       </c>
       <c r="O28" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="P28" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="B29" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="C29" t="s">
         <v>18</v>
       </c>
       <c r="D29" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="E29" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="F29" t="s">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="G29" t="s">
         <v>22</v>
       </c>
       <c r="H29">
         <v>2015</v>
       </c>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
       <c r="K29" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="L29" t="s">
         <v>141</v>
       </c>
       <c r="M29" t="s">
-        <v>177</v>
+        <v>171</v>
       </c>
       <c r="N29" t="s">
         <v>32</v>
       </c>
       <c r="O29" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="P29" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="B30" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="C30" t="s">
         <v>18</v>
       </c>
       <c r="D30" t="s">
-        <v>180</v>
+        <v>37</v>
       </c>
       <c r="E30" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="F30" t="s">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="G30" t="s">
         <v>22</v>
       </c>
       <c r="H30">
         <v>2015</v>
       </c>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
       <c r="K30" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="L30" t="s">
         <v>141</v>
       </c>
       <c r="M30" t="s">
-        <v>177</v>
+        <v>171</v>
       </c>
       <c r="N30" t="s">
         <v>32</v>
       </c>
       <c r="O30" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="P30" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="B31" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="C31" t="s">
         <v>18</v>
       </c>
       <c r="D31" t="s">
-        <v>37</v>
+        <v>180</v>
       </c>
       <c r="E31" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="F31" t="s">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="G31" t="s">
         <v>22</v>
       </c>
       <c r="H31">
         <v>2015</v>
       </c>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
       <c r="K31" t="s">
-        <v>183</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L31"/>
       <c r="M31" t="s">
-        <v>177</v>
+        <v>171</v>
       </c>
       <c r="N31" t="s">
         <v>32</v>
       </c>
       <c r="O31" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="P31" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>170</v>
+        <v>182</v>
       </c>
       <c r="B32" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="C32" t="s">
-        <v>18</v>
+        <v>156</v>
       </c>
       <c r="D32" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E32" t="s">
-        <v>173</v>
+        <v>20</v>
       </c>
       <c r="F32" t="s">
-        <v>174</v>
+        <v>82</v>
       </c>
       <c r="G32" t="s">
         <v>22</v>
       </c>
       <c r="H32">
-        <v>2015</v>
+        <v>2022</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="K32" t="s">
         <v>24</v>
       </c>
       <c r="L32"/>
       <c r="M32" t="s">
-        <v>177</v>
+        <v>161</v>
       </c>
       <c r="N32" t="s">
         <v>32</v>
       </c>
       <c r="O32" t="s">
+        <v>186</v>
+      </c>
+      <c r="P32" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>188</v>
       </c>
       <c r="B33" t="s">
         <v>189</v>
       </c>
       <c r="C33" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="D33" t="s">
-        <v>190</v>
+        <v>180</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
         <v>82</v>
       </c>
       <c r="G33" t="s">
         <v>22</v>
       </c>
       <c r="H33">
-        <v>2022</v>
+        <v>2012</v>
       </c>
       <c r="I33"/>
       <c r="J33" t="s">
-        <v>191</v>
+        <v>159</v>
       </c>
       <c r="K33" t="s">
         <v>24</v>
       </c>
-      <c r="L33"/>
+      <c r="L33" t="s">
+        <v>190</v>
+      </c>
       <c r="M33" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="N33" t="s">
         <v>32</v>
       </c>
       <c r="O33" t="s">
+        <v>191</v>
+      </c>
+      <c r="P33" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>193</v>
+      </c>
+      <c r="B34" t="s">
         <v>194</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" t="s">
+        <v>156</v>
+      </c>
+      <c r="D34" t="s">
         <v>195</v>
       </c>
-      <c r="C34" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
-        <v>82</v>
+        <v>158</v>
       </c>
       <c r="G34" t="s">
         <v>22</v>
       </c>
       <c r="H34">
-        <v>2012</v>
+        <v>2019</v>
       </c>
       <c r="I34"/>
       <c r="J34" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="K34" t="s">
         <v>24</v>
       </c>
       <c r="L34" t="s">
         <v>196</v>
       </c>
       <c r="M34" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="N34" t="s">
         <v>32</v>
       </c>
       <c r="O34" t="s">
         <v>197</v>
       </c>
       <c r="P34" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>199</v>
       </c>
       <c r="B35" t="s">
         <v>200</v>
       </c>
       <c r="C35" t="s">
-        <v>162</v>
+        <v>18</v>
       </c>
       <c r="D35" t="s">
         <v>201</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="G35" t="s">
         <v>22</v>
       </c>
       <c r="H35">
-        <v>2019</v>
+        <v>2026</v>
       </c>
       <c r="I35"/>
       <c r="J35" t="s">
-        <v>165</v>
+        <v>202</v>
       </c>
       <c r="K35" t="s">
-        <v>24</v>
+        <v>131</v>
       </c>
       <c r="L35" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="M35" t="s">
-        <v>167</v>
+        <v>204</v>
       </c>
       <c r="N35" t="s">
         <v>32</v>
       </c>
       <c r="O35" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="P35" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B36" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="C36" t="s">
         <v>18</v>
       </c>
       <c r="D36" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
         <v>21</v>
       </c>
       <c r="G36" t="s">
         <v>22</v>
       </c>
       <c r="H36">
         <v>2021</v>
       </c>
       <c r="I36"/>
       <c r="J36" t="s">
         <v>23</v>
       </c>
       <c r="K36" t="s">
         <v>24</v>
       </c>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36" t="s">
         <v>32</v>
       </c>
       <c r="O36" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="P36" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B37" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="C37" t="s">
         <v>18</v>
       </c>
       <c r="D37" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
         <v>82</v>
       </c>
       <c r="G37" t="s">
         <v>22</v>
       </c>
       <c r="H37">
         <v>2021</v>
       </c>
       <c r="I37"/>
       <c r="J37" t="s">
         <v>23</v>
       </c>
       <c r="K37" t="s">
         <v>24</v>
       </c>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37" t="s">
         <v>32</v>
       </c>
       <c r="O37" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="P37" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B38" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="C38" t="s">
         <v>18</v>
       </c>
       <c r="D38" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
         <v>82</v>
       </c>
       <c r="G38" t="s">
         <v>22</v>
       </c>
       <c r="H38">
         <v>2021</v>
       </c>
       <c r="I38"/>
       <c r="J38" t="s">
         <v>23</v>
       </c>
       <c r="K38" t="s">
         <v>24</v>
       </c>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38" t="s">
         <v>32</v>
       </c>
       <c r="O38" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="P38" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B39" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="C39" t="s">
         <v>18</v>
       </c>
       <c r="D39" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
         <v>82</v>
       </c>
       <c r="G39" t="s">
         <v>22</v>
       </c>
       <c r="H39">
         <v>2021</v>
       </c>
       <c r="I39"/>
       <c r="J39" t="s">
         <v>23</v>
       </c>
       <c r="K39" t="s">
         <v>24</v>
       </c>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39" t="s">
         <v>25</v>
       </c>
       <c r="O39" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="P39" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B40" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="C40" t="s">
         <v>18</v>
       </c>
       <c r="D40" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
         <v>82</v>
       </c>
       <c r="G40" t="s">
         <v>22</v>
       </c>
       <c r="H40">
         <v>2021</v>
       </c>
       <c r="I40"/>
       <c r="J40" t="s">
         <v>23</v>
       </c>
       <c r="K40" t="s">
         <v>24</v>
       </c>
       <c r="L40"/>
       <c r="M40"/>
       <c r="N40" t="s">
         <v>32</v>
       </c>
       <c r="O40" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="P40" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B41" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="C41" t="s">
         <v>18</v>
       </c>
       <c r="D41" t="s">
         <v>49</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" t="s">
         <v>82</v>
       </c>
       <c r="G41" t="s">
         <v>22</v>
       </c>
       <c r="H41">
         <v>2021</v>
       </c>
       <c r="I41"/>
       <c r="J41" t="s">
         <v>23</v>
       </c>
       <c r="K41" t="s">
         <v>24</v>
       </c>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41" t="s">
         <v>32</v>
       </c>
       <c r="O41" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="P41" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B42" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="C42" t="s">
         <v>18</v>
       </c>
       <c r="D42" t="s">
         <v>55</v>
       </c>
       <c r="E42" t="s">
         <v>20</v>
       </c>
       <c r="F42" t="s">
         <v>82</v>
       </c>
       <c r="G42" t="s">
         <v>22</v>
       </c>
       <c r="H42">
         <v>2021</v>
       </c>
       <c r="I42"/>
       <c r="J42" t="s">
         <v>23</v>
       </c>
       <c r="K42" t="s">
         <v>24</v>
       </c>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42" t="s">
         <v>25</v>
       </c>
       <c r="O42" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="P42" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B43" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="C43" t="s">
         <v>18</v>
       </c>
       <c r="D43" t="s">
         <v>42</v>
       </c>
       <c r="E43" t="s">
         <v>20</v>
       </c>
       <c r="F43" t="s">
         <v>82</v>
       </c>
       <c r="G43" t="s">
         <v>22</v>
       </c>
       <c r="H43">
         <v>2021</v>
       </c>
       <c r="I43"/>
       <c r="J43" t="s">
         <v>23</v>
       </c>
       <c r="K43" t="s">
         <v>24</v>
       </c>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43" t="s">
         <v>32</v>
       </c>
       <c r="O43" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="P43" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B44" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="C44" t="s">
         <v>18</v>
       </c>
       <c r="D44" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="E44" t="s">
         <v>20</v>
       </c>
       <c r="F44" t="s">
         <v>82</v>
       </c>
       <c r="G44" t="s">
         <v>22</v>
       </c>
       <c r="H44">
         <v>2021</v>
       </c>
       <c r="I44"/>
       <c r="J44" t="s">
         <v>23</v>
       </c>
       <c r="K44" t="s">
         <v>131</v>
       </c>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44" t="s">
         <v>25</v>
       </c>
       <c r="O44" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="P44" t="s">
         <v>57</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>