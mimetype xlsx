--- v1 (2026-02-05)
+++ v2 (2026-06-27)
@@ -4116,50 +4116,53 @@
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7FBCCD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28380-2012 Minimum allowable values of energy efficiency and energy grades for microcomputers</t>
   </si>
   <si>
     <t>This policy applies to general purpose microcomputers, including desktop computers with integrated display functions and portable PCs. Also applies to microcomputers with two or more independent graphic displays. Does not apply to microcomputers with rated power higher than 750W or portable computers with a display diagonal less than 0.2946m or 11.6 inches.</t>
   </si>
   <si>
     <t>,   
                     GB 28380-2012</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28380-2012-minimum-allowable-values-energy-efficiency-and-energy-grades-microcomputers</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E1CFD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28381-2012 Minimum allowable values of energy efficiency and evaluating values of energy conservation for centrifugal blower</t>
   </si>
   <si>
     <t>This policy covers centrifugal blowers.</t>
   </si>
   <si>
+    <t>Entered into force, New, To Be Superseded</t>
+  </si>
+  <si>
     <t>JB/T 2977; JB/T 3165; JB/T 7258</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28381-2012-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E151D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28736-2019 Minimum allowable values of energy efficiency and energy efficiency grades for welding machines</t>
   </si>
   <si>
     <t>This policy covers welding machines.</t>
   </si>
   <si>
     <t>GB/T 156; GB/T 2900.22; GB/T 8118; GB/T 8366; GB/T 14549-1993; GB 15578; GB/T 15579.1; GB/T 25301</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28736-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA9400FA80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 29142-2012 Minimum allowable values of energy efficiency and energy efficiency grades for single-capped electrodeless fluorescent lamps</t>
@@ -4258,53 +4261,50 @@
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30254-2013-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-cage</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E8DAD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30255-2019 Minimum allowable values of energy efficiency and energy efficiency grades of LED products for indoor lighting</t>
   </si>
   <si>
     <t>This policy applies to non-directional self-ballasted LED-lamps for general lighting services.</t>
   </si>
   <si>
     <t>GB/T 24842; GB/T 24826; GB/T 24908; GB/T 29293; GB/T 29294; GB/T 29295; GB/T 29296; GB/T 31112</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=86000D0C5CB70E10E05397BE0A0A5BBB</t>
   </si>
   <si>
     <t>GB 30531-2014 Minimum allowable values of energy efficiency and energy efficiency grades for commercial gas cooking appliances</t>
   </si>
   <si>
     <t>Applies to commercial gas-to-energy single stoves with rated thermal load of not more than 60 kW</t>
-  </si>
-[...1 lines deleted...]
-    <t>Entered into force, New, To Be Superseded</t>
   </si>
   <si>
     <t>GB / T 13611</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30531-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7ED10D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30717-2019 Minimum allowable values of water efficiency and water efficiency grades for squatting pans</t>
   </si>
   <si>
     <t>It covers Squatting Toilets</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30717-2019-minimum-allowable-values-water-efficiency-and-water-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA93FF5A80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 30720-2014 Minimum allowable values of energy efficiency and energy efficiency grades for domestic gas cooking appliances</t>
   </si>
@@ -16072,51 +16072,51 @@
       </c>
       <c r="P224" t="s">
         <v>1173</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
         <v>1174</v>
       </c>
       <c r="B225" t="s">
         <v>1175</v>
       </c>
       <c r="C225" t="s">
         <v>18</v>
       </c>
       <c r="D225" t="s">
         <v>253</v>
       </c>
       <c r="E225" t="s">
         <v>20</v>
       </c>
       <c r="F225" t="s">
         <v>407</v>
       </c>
       <c r="G225" t="s">
-        <v>75</v>
+        <v>1169</v>
       </c>
       <c r="H225">
         <v>1989</v>
       </c>
       <c r="I225">
         <v>2013</v>
       </c>
       <c r="J225" t="s">
         <v>51</v>
       </c>
       <c r="K225" t="s">
         <v>24</v>
       </c>
       <c r="L225" t="s">
         <v>254</v>
       </c>
       <c r="M225" t="s">
         <v>26</v>
       </c>
       <c r="N225" t="s">
         <v>34</v>
       </c>
       <c r="O225" t="s">
         <v>1176</v>
       </c>
@@ -17914,539 +17914,539 @@
       </c>
       <c r="P261" t="s">
         <v>1347</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
         <v>1348</v>
       </c>
       <c r="B262" t="s">
         <v>1349</v>
       </c>
       <c r="C262" t="s">
         <v>18</v>
       </c>
       <c r="D262" t="s">
         <v>214</v>
       </c>
       <c r="E262" t="s">
         <v>20</v>
       </c>
       <c r="F262" t="s">
         <v>407</v>
       </c>
       <c r="G262" t="s">
-        <v>22</v>
+        <v>1350</v>
       </c>
       <c r="H262">
         <v>2012</v>
       </c>
       <c r="I262"/>
       <c r="J262" t="s">
         <v>23</v>
       </c>
       <c r="K262" t="s">
         <v>24</v>
       </c>
       <c r="L262" t="s">
-        <v>1350</v>
+        <v>1351</v>
       </c>
       <c r="M262" t="s">
         <v>1239</v>
       </c>
       <c r="N262" t="s">
         <v>27</v>
       </c>
       <c r="O262" t="s">
-        <v>1351</v>
+        <v>1352</v>
       </c>
       <c r="P262" t="s">
-        <v>1352</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="B263" t="s">
-        <v>1354</v>
+        <v>1355</v>
       </c>
       <c r="C263" t="s">
         <v>18</v>
       </c>
       <c r="D263" t="s">
         <v>515</v>
       </c>
       <c r="E263" t="s">
         <v>20</v>
       </c>
       <c r="F263" t="s">
         <v>407</v>
       </c>
       <c r="G263" t="s">
         <v>22</v>
       </c>
       <c r="H263">
         <v>2020</v>
       </c>
       <c r="I263"/>
       <c r="J263" t="s">
         <v>23</v>
       </c>
       <c r="K263" t="s">
         <v>24</v>
       </c>
       <c r="L263" t="s">
-        <v>1355</v>
+        <v>1356</v>
       </c>
       <c r="M263" t="s">
         <v>1239</v>
       </c>
       <c r="N263" t="s">
         <v>27</v>
       </c>
       <c r="O263" t="s">
-        <v>1356</v>
+        <v>1357</v>
       </c>
       <c r="P263" t="s">
-        <v>1357</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
       <c r="B264" t="s">
-        <v>1359</v>
+        <v>1360</v>
       </c>
       <c r="C264" t="s">
         <v>18</v>
       </c>
       <c r="D264" t="s">
         <v>259</v>
       </c>
       <c r="E264" t="s">
         <v>20</v>
       </c>
       <c r="F264" t="s">
         <v>407</v>
       </c>
       <c r="G264" t="s">
         <v>75</v>
       </c>
       <c r="H264">
         <v>2003</v>
       </c>
       <c r="I264">
         <v>2013</v>
       </c>
       <c r="J264" t="s">
         <v>51</v>
       </c>
       <c r="K264" t="s">
         <v>24</v>
       </c>
       <c r="L264" t="s">
-        <v>1360</v>
+        <v>1361</v>
       </c>
       <c r="M264" t="s">
         <v>26</v>
       </c>
       <c r="N264" t="s">
         <v>34</v>
       </c>
       <c r="O264" t="s">
-        <v>1361</v>
+        <v>1362</v>
       </c>
       <c r="P264" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="B265" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
       <c r="C265" t="s">
         <v>18</v>
       </c>
       <c r="D265" t="s">
-        <v>1365</v>
+        <v>1366</v>
       </c>
       <c r="E265" t="s">
         <v>20</v>
       </c>
       <c r="F265" t="s">
         <v>407</v>
       </c>
       <c r="G265" t="s">
         <v>75</v>
       </c>
       <c r="H265">
         <v>2003</v>
       </c>
       <c r="I265">
         <v>2013</v>
       </c>
       <c r="J265" t="s">
         <v>51</v>
       </c>
       <c r="K265" t="s">
         <v>24</v>
       </c>
       <c r="L265" t="s">
-        <v>1366</v>
+        <v>1367</v>
       </c>
       <c r="M265" t="s">
         <v>26</v>
       </c>
       <c r="N265" t="s">
         <v>34</v>
       </c>
       <c r="O265" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="P265" t="s">
-        <v>1368</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
       <c r="B266" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
       <c r="C266" t="s">
         <v>18</v>
       </c>
       <c r="D266" t="s">
         <v>265</v>
       </c>
       <c r="E266" t="s">
         <v>20</v>
       </c>
       <c r="F266" t="s">
         <v>407</v>
       </c>
       <c r="G266" t="s">
         <v>22</v>
       </c>
       <c r="H266">
         <v>2013</v>
       </c>
       <c r="I266"/>
       <c r="J266" t="s">
         <v>51</v>
       </c>
       <c r="K266" t="s">
         <v>24</v>
       </c>
       <c r="L266" t="s">
-        <v>1371</v>
+        <v>1372</v>
       </c>
       <c r="M266" t="s">
         <v>26</v>
       </c>
       <c r="N266" t="s">
         <v>34</v>
       </c>
       <c r="O266" t="s">
-        <v>1372</v>
+        <v>1373</v>
       </c>
       <c r="P266" t="s">
-        <v>1373</v>
+        <v>1374</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>1374</v>
+        <v>1375</v>
       </c>
       <c r="B267" t="s">
         <v>50</v>
       </c>
       <c r="C267" t="s">
         <v>18</v>
       </c>
       <c r="D267" t="s">
         <v>68</v>
       </c>
       <c r="E267" t="s">
         <v>20</v>
       </c>
       <c r="F267" t="s">
         <v>407</v>
       </c>
       <c r="G267" t="s">
         <v>22</v>
       </c>
       <c r="H267">
         <v>2013</v>
       </c>
       <c r="I267"/>
       <c r="J267" t="s">
         <v>23</v>
       </c>
       <c r="K267" t="s">
         <v>24</v>
       </c>
       <c r="L267" t="s">
         <v>52</v>
       </c>
       <c r="M267" t="s">
         <v>1239</v>
       </c>
       <c r="N267" t="s">
         <v>34</v>
       </c>
       <c r="O267" t="s">
-        <v>1375</v>
+        <v>1376</v>
       </c>
       <c r="P267" t="s">
-        <v>1376</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
       <c r="B268" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
       <c r="C268" t="s">
         <v>18</v>
       </c>
       <c r="D268" t="s">
         <v>172</v>
       </c>
       <c r="E268" t="s">
         <v>20</v>
       </c>
       <c r="F268" t="s">
         <v>407</v>
       </c>
       <c r="G268" t="s">
         <v>75</v>
       </c>
       <c r="H268">
         <v>2008</v>
       </c>
       <c r="I268">
         <v>2013</v>
       </c>
       <c r="J268" t="s">
         <v>51</v>
       </c>
       <c r="K268" t="s">
         <v>24</v>
       </c>
       <c r="L268" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="M268" t="s">
         <v>26</v>
       </c>
       <c r="N268" t="s">
         <v>34</v>
       </c>
       <c r="O268" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
       <c r="P268" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="B269" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
       <c r="C269" t="s">
         <v>18</v>
       </c>
       <c r="D269" t="s">
         <v>63</v>
       </c>
       <c r="E269" t="s">
         <v>20</v>
       </c>
       <c r="F269" t="s">
         <v>407</v>
       </c>
       <c r="G269" t="s">
         <v>22</v>
       </c>
       <c r="H269">
         <v>2014</v>
       </c>
       <c r="I269"/>
       <c r="J269" t="s">
         <v>51</v>
       </c>
       <c r="K269" t="s">
         <v>24</v>
       </c>
       <c r="L269" t="s">
         <v>58</v>
       </c>
       <c r="M269" t="s">
         <v>1239</v>
       </c>
       <c r="N269" t="s">
         <v>27</v>
       </c>
       <c r="O269" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="P269" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>1386</v>
+        <v>1387</v>
       </c>
       <c r="B270" t="s">
-        <v>1387</v>
+        <v>1388</v>
       </c>
       <c r="C270" t="s">
         <v>18</v>
       </c>
       <c r="D270" t="s">
         <v>57</v>
       </c>
       <c r="E270" t="s">
         <v>20</v>
       </c>
       <c r="F270" t="s">
         <v>407</v>
       </c>
       <c r="G270" t="s">
         <v>22</v>
       </c>
       <c r="H270">
         <v>2014</v>
       </c>
       <c r="I270"/>
       <c r="J270" t="s">
         <v>51</v>
       </c>
       <c r="K270" t="s">
         <v>24</v>
       </c>
       <c r="L270" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
       <c r="M270" t="s">
         <v>1239</v>
       </c>
       <c r="N270" t="s">
         <v>27</v>
       </c>
       <c r="O270" t="s">
-        <v>1389</v>
+        <v>1390</v>
       </c>
       <c r="P270" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>1391</v>
+        <v>1392</v>
       </c>
       <c r="B271" t="s">
-        <v>1392</v>
+        <v>1393</v>
       </c>
       <c r="C271" t="s">
         <v>18</v>
       </c>
       <c r="D271" t="s">
         <v>259</v>
       </c>
       <c r="E271" t="s">
         <v>20</v>
       </c>
       <c r="F271" t="s">
         <v>407</v>
       </c>
       <c r="G271" t="s">
         <v>75</v>
       </c>
       <c r="H271">
         <v>2013</v>
       </c>
       <c r="I271">
         <v>2020</v>
       </c>
       <c r="J271" t="s">
         <v>51</v>
       </c>
       <c r="K271" t="s">
         <v>24</v>
       </c>
       <c r="L271" t="s">
-        <v>1393</v>
+        <v>1394</v>
       </c>
       <c r="M271" t="s">
         <v>26</v>
       </c>
       <c r="N271" t="s">
         <v>34</v>
       </c>
       <c r="O271" t="s">
-        <v>1394</v>
+        <v>1395</v>
       </c>
       <c r="P271" t="s">
-        <v>1395</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>1396</v>
+        <v>1397</v>
       </c>
       <c r="B272" t="s">
-        <v>1397</v>
+        <v>1398</v>
       </c>
       <c r="C272" t="s">
         <v>18</v>
       </c>
       <c r="D272" t="s">
         <v>288</v>
       </c>
       <c r="E272" t="s">
         <v>20</v>
       </c>
       <c r="F272" t="s">
         <v>407</v>
       </c>
       <c r="G272" t="s">
-        <v>1398</v>
+        <v>1350</v>
       </c>
       <c r="H272">
         <v>2014</v>
       </c>
       <c r="I272">
         <v>2015</v>
       </c>
       <c r="J272" t="s">
         <v>51</v>
       </c>
       <c r="K272" t="s">
         <v>160</v>
       </c>
       <c r="L272" t="s">
         <v>1399</v>
       </c>
       <c r="M272" t="s">
         <v>26</v>
       </c>
       <c r="N272" t="s">
         <v>34</v>
       </c>
       <c r="O272" t="s">
         <v>1400</v>
       </c>
@@ -19192,51 +19192,51 @@
       </c>
       <c r="P287" t="s">
         <v>1476</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
         <v>1477</v>
       </c>
       <c r="B288" t="s">
         <v>126</v>
       </c>
       <c r="C288" t="s">
         <v>18</v>
       </c>
       <c r="D288" t="s">
         <v>45</v>
       </c>
       <c r="E288" t="s">
         <v>20</v>
       </c>
       <c r="F288" t="s">
         <v>407</v>
       </c>
       <c r="G288" t="s">
-        <v>1398</v>
+        <v>1350</v>
       </c>
       <c r="H288">
         <v>2020</v>
       </c>
       <c r="I288"/>
       <c r="J288" t="s">
         <v>23</v>
       </c>
       <c r="K288" t="s">
         <v>24</v>
       </c>
       <c r="L288" t="s">
         <v>127</v>
       </c>
       <c r="M288" t="s">
         <v>1239</v>
       </c>
       <c r="N288" t="s">
         <v>34</v>
       </c>
       <c r="O288" t="s">
         <v>1478</v>
       </c>
       <c r="P288" t="s">
         <v>1479</v>
@@ -19480,51 +19480,51 @@
       </c>
       <c r="P293" t="s">
         <v>1500</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
         <v>1501</v>
       </c>
       <c r="B294" t="s">
         <v>1502</v>
       </c>
       <c r="C294" t="s">
         <v>18</v>
       </c>
       <c r="D294" t="s">
         <v>365</v>
       </c>
       <c r="E294" t="s">
         <v>20</v>
       </c>
       <c r="F294" t="s">
         <v>407</v>
       </c>
       <c r="G294" t="s">
-        <v>1398</v>
+        <v>1350</v>
       </c>
       <c r="H294">
         <v>2021</v>
       </c>
       <c r="I294"/>
       <c r="J294" t="s">
         <v>23</v>
       </c>
       <c r="K294" t="s">
         <v>353</v>
       </c>
       <c r="L294" t="s">
         <v>1503</v>
       </c>
       <c r="M294" t="s">
         <v>1239</v>
       </c>
       <c r="N294" t="s">
         <v>354</v>
       </c>
       <c r="O294" t="s">
         <v>1504</v>
       </c>
       <c r="P294" t="s">
         <v>1505</v>