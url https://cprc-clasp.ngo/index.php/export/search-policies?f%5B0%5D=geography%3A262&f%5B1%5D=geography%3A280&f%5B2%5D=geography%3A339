--- v2 (2026-09-02)
+++ v3 (2026-10-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="363">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="372">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -1092,81 +1092,108 @@
   </si>
   <si>
     <t>Air Conditioning, Room ACs - Stationary ACs</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>September 2025</t>
   </si>
   <si>
     <t>ISO 5151 
 ,   
                     ISO 15042</t>
   </si>
   <si>
     <t>The Office of the Prime Minister</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-minimum-energy-efficiency-standards-and-energy-labelling-regulations</t>
   </si>
   <si>
     <t>https://www.agc.gov.bn/AGC%20Images/LAWS/Gazette_PDF/2023/EN/S%2037_2023%20[E].pdf</t>
   </si>
   <si>
+    <t>Government Notice No. 277 of 2026: Minimum Energy Performance Standards Compulsory for Electric Cooking Appliances</t>
+  </si>
+  <si>
+    <t>This mandatory MEPS applies to three household electric cooking appliances: Electric Pressure Cookers, Rice Cookers, and Induction Cookers.</t>
+  </si>
+  <si>
+    <t>Tanzania</t>
+  </si>
+  <si>
+    <t>Induction Cookstoves or Hobs, Rice Cookers</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>September 2026</t>
+  </si>
+  <si>
+    <t>Tanzania Bureau of Standards (TBS)</t>
+  </si>
+  <si>
+    <t>Cookstoves, Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/government-notice-no-277-2026-minimum-energy-performance-standards-compulsory-electric</t>
+  </si>
+  <si>
+    <t>https://www.ocpd.go.tz/uploads/documents/sw-1789809574-Gazeti%2018%20Septemba,2026..pdf</t>
+  </si>
+  <si>
     <t>MEPS and labeling schemes for air conditioners</t>
   </si>
   <si>
     <t>Non inverter type and single phase</t>
   </si>
   <si>
     <t>Room ACs - Stationary ACs</t>
   </si>
   <si>
     <t>Not applicable</t>
   </si>
   <si>
     <t>Under development</t>
   </si>
   <si>
     <t>Energy Labelling and Standards Task Force of Energy Department, Prime Ministers…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/meps-and-labeling-schemes-air-conditioners-4</t>
   </si>
   <si>
     <t>http://www.lse.ac.uk/GranthamInstitute/wp-content/uploads/laws/8145.pdf</t>
   </si>
   <si>
     <t>TZS 1952:2016 Off-grid solar photovoltaic lighting kits - Requirements</t>
   </si>
   <si>
     <t>standalone off-grid solar products</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tanzania</t>
   </si>
   <si>
     <t>Solar Energy Kits</t>
   </si>
   <si>
     <t>Quality Standard</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>Solar</t>
   </si>
   <si>
     <t>IEC TS 62257-9-5</t>
   </si>
   <si>
     <t>Tanzania Bureau of Standards</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/tzs-19522016-grid-solar-photovoltaic-lighting-kits-requirements</t>
   </si>
@@ -1526,51 +1553,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P60"/>
+  <dimension ref="A1:P61"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="301.926" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1522.914" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="143.822" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -4210,222 +4237,268 @@
       </c>
       <c r="L56" t="s">
         <v>330</v>
       </c>
       <c r="M56" t="s">
         <v>331</v>
       </c>
       <c r="N56" t="s">
         <v>27</v>
       </c>
       <c r="O56" t="s">
         <v>332</v>
       </c>
       <c r="P56" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>334</v>
       </c>
       <c r="B57" t="s">
         <v>335</v>
       </c>
       <c r="C57" t="s">
-        <v>326</v>
+        <v>336</v>
       </c>
       <c r="D57" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E57" t="s">
-        <v>337</v>
+        <v>62</v>
       </c>
       <c r="F57" t="s">
-        <v>328</v>
+        <v>156</v>
       </c>
       <c r="G57" t="s">
         <v>338</v>
       </c>
-      <c r="H57"/>
+      <c r="H57">
+        <v>2026</v>
+      </c>
       <c r="I57"/>
       <c r="J57" t="s">
-        <v>56</v>
+        <v>339</v>
       </c>
       <c r="K57" t="s">
         <v>24</v>
       </c>
       <c r="L57"/>
       <c r="M57" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="N57" t="s">
-        <v>27</v>
+        <v>341</v>
       </c>
       <c r="O57" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="P57" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="B58" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="C58" t="s">
-        <v>344</v>
+        <v>326</v>
       </c>
       <c r="D58" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="E58" t="s">
-        <v>62</v>
+        <v>347</v>
       </c>
       <c r="F58" t="s">
-        <v>346</v>
+        <v>328</v>
       </c>
       <c r="G58" t="s">
-        <v>22</v>
-[...6 lines deleted...]
-      </c>
+        <v>348</v>
+      </c>
+      <c r="H58"/>
+      <c r="I58"/>
       <c r="J58" t="s">
-        <v>347</v>
+        <v>56</v>
       </c>
       <c r="K58" t="s">
-        <v>348</v>
-[...1 lines deleted...]
-      <c r="L58" t="s">
+        <v>24</v>
+      </c>
+      <c r="L58"/>
+      <c r="M58" t="s">
         <v>349</v>
       </c>
-      <c r="M58" t="s">
+      <c r="N58" t="s">
+        <v>27</v>
+      </c>
+      <c r="O58" t="s">
         <v>350</v>
       </c>
-      <c r="N58" t="s">
+      <c r="P58" t="s">
         <v>351</v>
-      </c>
-[...4 lines deleted...]
-        <v>353</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>352</v>
+      </c>
+      <c r="B59" t="s">
+        <v>353</v>
+      </c>
+      <c r="C59" t="s">
+        <v>336</v>
+      </c>
+      <c r="D59" t="s">
         <v>354</v>
       </c>
-      <c r="B59" t="s">
+      <c r="E59" t="s">
+        <v>62</v>
+      </c>
+      <c r="F59" t="s">
         <v>355</v>
       </c>
-      <c r="C59" t="s">
-[...2 lines deleted...]
-      <c r="D59" t="s">
+      <c r="G59" t="s">
+        <v>22</v>
+      </c>
+      <c r="H59">
+        <v>2016</v>
+      </c>
+      <c r="I59">
+        <v>2017</v>
+      </c>
+      <c r="J59" t="s">
         <v>356</v>
       </c>
-      <c r="E59" t="s">
-[...14 lines deleted...]
-      </c>
       <c r="K59" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-      <c r="M59"/>
+        <v>357</v>
+      </c>
+      <c r="L59" t="s">
+        <v>358</v>
+      </c>
+      <c r="M59" t="s">
+        <v>359</v>
+      </c>
       <c r="N59" t="s">
-        <v>27</v>
+        <v>360</v>
       </c>
       <c r="O59" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="P59" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="B60" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="C60" t="s">
-        <v>115</v>
+        <v>18</v>
       </c>
       <c r="D60" t="s">
-        <v>37</v>
+        <v>365</v>
       </c>
       <c r="E60" t="s">
         <v>20</v>
       </c>
       <c r="F60" t="s">
         <v>156</v>
       </c>
       <c r="G60" t="s">
         <v>44</v>
       </c>
       <c r="H60">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="I60"/>
       <c r="J60" t="s">
         <v>38</v>
       </c>
       <c r="K60" t="s">
         <v>24</v>
       </c>
       <c r="L60"/>
       <c r="M60"/>
       <c r="N60" t="s">
         <v>27</v>
       </c>
       <c r="O60" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
       <c r="P60" t="s">
-        <v>362</v>
+        <v>367</v>
+      </c>
+    </row>
+    <row r="61" spans="1:16">
+      <c r="A61" t="s">
+        <v>368</v>
+      </c>
+      <c r="B61" t="s">
+        <v>369</v>
+      </c>
+      <c r="C61" t="s">
+        <v>115</v>
+      </c>
+      <c r="D61" t="s">
+        <v>37</v>
+      </c>
+      <c r="E61" t="s">
+        <v>20</v>
+      </c>
+      <c r="F61" t="s">
+        <v>156</v>
+      </c>
+      <c r="G61" t="s">
+        <v>44</v>
+      </c>
+      <c r="H61">
+        <v>2013</v>
+      </c>
+      <c r="I61"/>
+      <c r="J61" t="s">
+        <v>38</v>
+      </c>
+      <c r="K61" t="s">
+        <v>24</v>
+      </c>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61" t="s">
+        <v>27</v>
+      </c>
+      <c r="O61" t="s">
+        <v>370</v>
+      </c>
+      <c r="P61" t="s">
+        <v>371</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">