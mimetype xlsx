--- v1 (2026-09-02)
+++ v2 (2026-10-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="362">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="371">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -1057,50 +1057,80 @@
     <t>Stand-by and networked devices</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-ec-no-1275-2008-17-december-2008</t>
   </si>
   <si>
     <t>http://eur-lex.europa.eu/legal-content/EN/ALL/?uri=CELEX:32008R1275</t>
   </si>
   <si>
     <t>Commission Regulation EU 2015-1095 of 5 May 2015 implementing Directive 2009-125-EC of the European Parliament and of the Council with regard to ecodesign requirements for professional refrigerated storage cabinets; blast cabinets; condensi</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of professional refrigerated storage cabinets and blast cabinets. This Regulation shall apply to electric mains-operated blast cabinets; and electric mains-operated professional refrigerated storage cabinets including those sold for the refrigeration of foodstuffs and animal feed. 
 This Policy is under review by the European Commission and is expected to be revised in 2024.</t>
   </si>
   <si>
     <t>Refrigerated Cabinets, Industrial Process Chillers</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-2015-1095-5-may-2015-implementing-directive-2009-125-ec-european</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?qid=1538151014873&amp;uri=CELEX:02015R1095-20170109</t>
   </si>
   <si>
+    <t>Government Notice No. 277 of 2026: Minimum Energy Performance Standards Compulsory for Electric Cooking Appliances</t>
+  </si>
+  <si>
+    <t>This mandatory MEPS applies to three household electric cooking appliances: Electric Pressure Cookers, Rice Cookers, and Induction Cookers.</t>
+  </si>
+  <si>
+    <t>Tanzania</t>
+  </si>
+  <si>
+    <t>Induction Cookstoves or Hobs, Rice Cookers</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>September 2026</t>
+  </si>
+  <si>
+    <t>Tanzania Bureau of Standards (TBS)</t>
+  </si>
+  <si>
+    <t>Cookstoves, Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/government-notice-no-277-2026-minimum-energy-performance-standards-compulsory-electric</t>
+  </si>
+  <si>
+    <t>https://www.ocpd.go.tz/uploads/documents/sw-1789809574-Gazeti%2018%20Septemba,2026..pdf</t>
+  </si>
+  <si>
     <t>Guide on Minimum Energy Performance Standard Requirements for Air Conditioner in Cambodia</t>
   </si>
   <si>
     <t>Information not available</t>
   </si>
   <si>
     <t>Cambodia</t>
   </si>
   <si>
     <t>Room ACs - Stationary ACs</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>Under development</t>
   </si>
   <si>
     <t>April 2019</t>
   </si>
   <si>
     <t>ISO16358-1:2013; ISO 5151:2012</t>
   </si>
   <si>
     <t>Ministry of Mines and Energy</t>
@@ -1112,53 +1142,50 @@
     <t>Prakas on Energy Efficiency Label for Designated Appliances</t>
   </si>
   <si>
     <t>This policy will establish energy efficiency standards and labels for designated appliances including room air conditioners, refrigerators, fans, rice cooker, and LED/lamp</t>
   </si>
   <si>
     <t>Rice Cookers, Lamps, Ceiling Fans, Portable Fans, Room ACs - Stationary ACs, Refrigerators-Freezers</t>
   </si>
   <si>
     <t>Not applicable</t>
   </si>
   <si>
     <t>September 2025</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/prakas-energy-efficiency-label-designated-appliances</t>
   </si>
   <si>
     <t>https://united4efficiency.org/wp-content/uploads/2024/11/MEPS-Implementation-Status-Countries.pdf</t>
   </si>
   <si>
     <t>TZS 1952:2016 Off-grid solar photovoltaic lighting kits - Requirements</t>
   </si>
   <si>
     <t>standalone off-grid solar products</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tanzania</t>
   </si>
   <si>
     <t>Solar Energy Kits</t>
   </si>
   <si>
     <t>Quality Standard</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>Solar</t>
   </si>
   <si>
     <t>IEC TS 62257-9-5</t>
   </si>
   <si>
     <t>Tanzania Bureau of Standards</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/tzs-19522016-grid-solar-photovoltaic-lighting-kits-requirements</t>
   </si>
@@ -1518,51 +1545,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P60"/>
+  <dimension ref="A1:P61"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="301.926" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1522.914" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="117.828" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="143.822" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -4163,255 +4190,301 @@
       </c>
       <c r="O55" t="s">
         <v>322</v>
       </c>
       <c r="P55" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>324</v>
       </c>
       <c r="B56" t="s">
         <v>325</v>
       </c>
       <c r="C56" t="s">
         <v>326</v>
       </c>
       <c r="D56" t="s">
         <v>327</v>
       </c>
       <c r="E56" t="s">
         <v>62</v>
       </c>
       <c r="F56" t="s">
+        <v>156</v>
+      </c>
+      <c r="G56" t="s">
         <v>328</v>
       </c>
-      <c r="G56" t="s">
-[...2 lines deleted...]
-      <c r="H56"/>
+      <c r="H56">
+        <v>2026</v>
+      </c>
       <c r="I56"/>
       <c r="J56" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="K56" t="s">
         <v>24</v>
       </c>
-      <c r="L56" t="s">
+      <c r="L56"/>
+      <c r="M56" t="s">
+        <v>330</v>
+      </c>
+      <c r="N56" t="s">
         <v>331</v>
       </c>
-      <c r="M56" t="s">
+      <c r="O56" t="s">
         <v>332</v>
       </c>
-      <c r="N56" t="s">
-[...2 lines deleted...]
-      <c r="O56" t="s">
+      <c r="P56" t="s">
         <v>333</v>
       </c>
-      <c r="P56"/>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>334</v>
       </c>
       <c r="B57" t="s">
         <v>335</v>
       </c>
       <c r="C57" t="s">
-        <v>326</v>
+        <v>336</v>
       </c>
       <c r="D57" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E57" t="s">
-        <v>337</v>
+        <v>62</v>
       </c>
       <c r="F57" t="s">
-        <v>328</v>
+        <v>338</v>
       </c>
       <c r="G57" t="s">
-        <v>329</v>
+        <v>339</v>
       </c>
       <c r="H57"/>
       <c r="I57"/>
       <c r="J57" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="K57" t="s">
         <v>24</v>
       </c>
-      <c r="L57"/>
-      <c r="M57"/>
+      <c r="L57" t="s">
+        <v>341</v>
+      </c>
+      <c r="M57" t="s">
+        <v>342</v>
+      </c>
       <c r="N57" t="s">
         <v>27</v>
       </c>
       <c r="O57" t="s">
-        <v>339</v>
-[...3 lines deleted...]
-      </c>
+        <v>343</v>
+      </c>
+      <c r="P57"/>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="B58" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="C58" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="D58" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="E58" t="s">
-        <v>62</v>
+        <v>347</v>
       </c>
       <c r="F58" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="G58" t="s">
-        <v>22</v>
-[...6 lines deleted...]
-      </c>
+        <v>339</v>
+      </c>
+      <c r="H58"/>
+      <c r="I58"/>
       <c r="J58" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="K58" t="s">
-        <v>347</v>
-[...4 lines deleted...]
-      <c r="M58" t="s">
+        <v>24</v>
+      </c>
+      <c r="L58"/>
+      <c r="M58"/>
+      <c r="N58" t="s">
+        <v>27</v>
+      </c>
+      <c r="O58" t="s">
         <v>349</v>
       </c>
-      <c r="N58" t="s">
+      <c r="P58" t="s">
         <v>350</v>
-      </c>
-[...4 lines deleted...]
-        <v>352</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>351</v>
+      </c>
+      <c r="B59" t="s">
+        <v>352</v>
+      </c>
+      <c r="C59" t="s">
+        <v>326</v>
+      </c>
+      <c r="D59" t="s">
         <v>353</v>
       </c>
-      <c r="B59" t="s">
+      <c r="E59" t="s">
+        <v>62</v>
+      </c>
+      <c r="F59" t="s">
         <v>354</v>
       </c>
-      <c r="C59" t="s">
-[...2 lines deleted...]
-      <c r="D59" t="s">
+      <c r="G59" t="s">
+        <v>22</v>
+      </c>
+      <c r="H59">
+        <v>2016</v>
+      </c>
+      <c r="I59">
+        <v>2017</v>
+      </c>
+      <c r="J59" t="s">
         <v>355</v>
       </c>
-      <c r="E59" t="s">
-[...14 lines deleted...]
-      </c>
       <c r="K59" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-      <c r="M59"/>
+        <v>356</v>
+      </c>
+      <c r="L59" t="s">
+        <v>357</v>
+      </c>
+      <c r="M59" t="s">
+        <v>358</v>
+      </c>
       <c r="N59" t="s">
-        <v>27</v>
+        <v>359</v>
       </c>
       <c r="O59" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="P59" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="B60" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="C60" t="s">
-        <v>115</v>
+        <v>18</v>
       </c>
       <c r="D60" t="s">
-        <v>37</v>
+        <v>364</v>
       </c>
       <c r="E60" t="s">
         <v>20</v>
       </c>
       <c r="F60" t="s">
         <v>156</v>
       </c>
       <c r="G60" t="s">
         <v>44</v>
       </c>
       <c r="H60">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="I60"/>
       <c r="J60" t="s">
         <v>38</v>
       </c>
       <c r="K60" t="s">
         <v>24</v>
       </c>
       <c r="L60"/>
       <c r="M60"/>
       <c r="N60" t="s">
         <v>27</v>
       </c>
       <c r="O60" t="s">
-        <v>360</v>
+        <v>365</v>
       </c>
       <c r="P60" t="s">
-        <v>361</v>
+        <v>366</v>
+      </c>
+    </row>
+    <row r="61" spans="1:16">
+      <c r="A61" t="s">
+        <v>367</v>
+      </c>
+      <c r="B61" t="s">
+        <v>368</v>
+      </c>
+      <c r="C61" t="s">
+        <v>115</v>
+      </c>
+      <c r="D61" t="s">
+        <v>37</v>
+      </c>
+      <c r="E61" t="s">
+        <v>20</v>
+      </c>
+      <c r="F61" t="s">
+        <v>156</v>
+      </c>
+      <c r="G61" t="s">
+        <v>44</v>
+      </c>
+      <c r="H61">
+        <v>2013</v>
+      </c>
+      <c r="I61"/>
+      <c r="J61" t="s">
+        <v>38</v>
+      </c>
+      <c r="K61" t="s">
+        <v>24</v>
+      </c>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61" t="s">
+        <v>27</v>
+      </c>
+      <c r="O61" t="s">
+        <v>369</v>
+      </c>
+      <c r="P61" t="s">
+        <v>370</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">