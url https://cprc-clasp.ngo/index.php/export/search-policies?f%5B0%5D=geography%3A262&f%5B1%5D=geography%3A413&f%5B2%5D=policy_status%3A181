--- v1 (2026-03-31)
+++ v2 (2026-08-07)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="339">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="340">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -774,50 +774,53 @@
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R0424-20210501</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2023/1670 of 16 June 2023 laying down ecodesign requirements for smartphones &amp; mobile phones</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of smartphones, other mobile phones, cordless phones and slate tablets.
 These requirements include rules for the availability of spare parts, access to repair and maintenance information, maximum delivery time of spare parts, information on the price of spart parts, disassembly, reliability, and recyclability.  
 This Regulation does not apply to the following products:
 (a) mobile phones and tablets with a flexible main display which the user can unroll and roll up partly or fully.
 (b) smartphones for high security communication.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-20231670-16-june-2023-laying-down-ecodesign-requirements</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32023R1670</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2023/2533 of 17 November 2023 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble dryers</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
+  </si>
+  <si>
+    <t>July 2026</t>
   </si>
   <si>
     <t>European Commission - DG Energy----European Commission - DG Enterprise</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-20232533-17-november-2023-implementing-directive-2009125ec</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=OJ%3AL_202302533&amp;amp%3Bqid=1700646701114</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2023/826 of 17 April 2023 laying down ecodesign requirements for off mode, standby mode, and networked standby energy consumption of electrical and electronic household and office equipment</t>
   </si>
   <si>
     <t>Power management requirements for household or non-tertiary coffee machines -- ecodesign requirements for standby; off mode electric power consumption of electrical and electronic household and office equipment.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
     <t>Stand-by and networked devices, Televisions, Coffee Machines</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-2023826-17-april-2023-laying-down-ecodesign-requirements-mode</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32023R0826&amp;qid=1681803866374</t>
@@ -3342,918 +3345,918 @@
       </c>
       <c r="P39" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>235</v>
       </c>
       <c r="B40" t="s">
         <v>236</v>
       </c>
       <c r="C40" t="s">
         <v>18</v>
       </c>
       <c r="D40" t="s">
         <v>121</v>
       </c>
       <c r="E40" t="s">
         <v>62</v>
       </c>
       <c r="F40" t="s">
         <v>156</v>
       </c>
       <c r="G40" t="s">
-        <v>44</v>
+        <v>162</v>
       </c>
       <c r="H40">
         <v>2012</v>
       </c>
       <c r="I40">
         <v>2023</v>
       </c>
       <c r="J40" t="s">
-        <v>122</v>
+        <v>237</v>
       </c>
       <c r="K40" t="s">
         <v>51</v>
       </c>
       <c r="L40"/>
       <c r="M40" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="N40" t="s">
         <v>27</v>
       </c>
       <c r="O40" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="P40" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B41" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C41" t="s">
         <v>18</v>
       </c>
       <c r="D41" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="E41" t="s">
         <v>62</v>
       </c>
       <c r="F41" t="s">
         <v>156</v>
       </c>
       <c r="G41" t="s">
         <v>22</v>
       </c>
       <c r="H41">
         <v>2013</v>
       </c>
       <c r="I41">
         <v>2023</v>
       </c>
       <c r="J41" t="s">
         <v>38</v>
       </c>
       <c r="K41" t="s">
         <v>24</v>
       </c>
       <c r="L41"/>
       <c r="M41" t="s">
         <v>64</v>
       </c>
       <c r="N41" t="s">
         <v>27</v>
       </c>
       <c r="O41" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="P41" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B42" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C42" t="s">
         <v>18</v>
       </c>
       <c r="D42" t="s">
         <v>70</v>
       </c>
       <c r="E42" t="s">
         <v>62</v>
       </c>
       <c r="F42" t="s">
         <v>156</v>
       </c>
       <c r="G42" t="s">
         <v>22</v>
       </c>
       <c r="H42">
         <v>2015</v>
       </c>
       <c r="I42">
         <v>2024</v>
       </c>
       <c r="J42" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="K42" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="L42"/>
       <c r="M42" t="s">
         <v>64</v>
       </c>
       <c r="N42" t="s">
         <v>27</v>
       </c>
       <c r="O42" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="P42" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B43" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C43" t="s">
         <v>115</v>
       </c>
       <c r="D43" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E43" t="s">
         <v>62</v>
       </c>
       <c r="F43" t="s">
         <v>156</v>
       </c>
       <c r="G43" t="s">
         <v>22</v>
       </c>
       <c r="H43">
         <v>2024</v>
       </c>
       <c r="I43">
         <v>2024</v>
       </c>
       <c r="J43" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="K43" t="s">
         <v>24</v>
       </c>
       <c r="L43"/>
       <c r="M43" t="s">
         <v>64</v>
       </c>
       <c r="N43" t="s">
         <v>65</v>
       </c>
       <c r="O43" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="P43" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B44" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C44" t="s">
         <v>18</v>
       </c>
       <c r="D44" t="s">
         <v>128</v>
       </c>
       <c r="E44" t="s">
         <v>62</v>
       </c>
       <c r="F44" t="s">
         <v>156</v>
       </c>
       <c r="G44" t="s">
         <v>44</v>
       </c>
       <c r="H44">
         <v>2014</v>
       </c>
       <c r="I44"/>
       <c r="J44" t="s">
         <v>38</v>
       </c>
       <c r="K44" t="s">
         <v>24</v>
       </c>
       <c r="L44" t="s">
         <v>129</v>
       </c>
       <c r="M44" t="s">
         <v>64</v>
       </c>
       <c r="N44" t="s">
         <v>27</v>
       </c>
       <c r="O44" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="P44" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B45" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C45" t="s">
         <v>18</v>
       </c>
       <c r="D45" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E45" t="s">
         <v>62</v>
       </c>
       <c r="F45" t="s">
         <v>156</v>
       </c>
       <c r="G45" t="s">
         <v>44</v>
       </c>
       <c r="H45">
         <v>2012</v>
       </c>
       <c r="I45"/>
       <c r="J45" t="s">
         <v>38</v>
       </c>
       <c r="K45" t="s">
         <v>24</v>
       </c>
       <c r="L45"/>
       <c r="M45" t="s">
         <v>64</v>
       </c>
       <c r="N45" t="s">
         <v>27</v>
       </c>
       <c r="O45" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="P45" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B46" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C46" t="s">
         <v>18</v>
       </c>
       <c r="D46" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E46" t="s">
         <v>62</v>
       </c>
       <c r="F46" t="s">
         <v>156</v>
       </c>
       <c r="G46" t="s">
         <v>44</v>
       </c>
       <c r="H46">
         <v>2011</v>
       </c>
       <c r="I46"/>
       <c r="J46" t="s">
         <v>38</v>
       </c>
       <c r="K46" t="s">
         <v>24</v>
       </c>
       <c r="L46"/>
       <c r="M46" t="s">
         <v>64</v>
       </c>
       <c r="N46" t="s">
         <v>65</v>
       </c>
       <c r="O46" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="P46" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B47" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C47" t="s">
         <v>18</v>
       </c>
       <c r="D47" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E47" t="s">
         <v>62</v>
       </c>
       <c r="F47" t="s">
         <v>156</v>
       </c>
       <c r="G47" t="s">
         <v>44</v>
       </c>
       <c r="H47">
         <v>2012</v>
       </c>
       <c r="I47"/>
       <c r="J47" t="s">
         <v>38</v>
       </c>
       <c r="K47" t="s">
         <v>24</v>
       </c>
       <c r="L47"/>
       <c r="M47" t="s">
         <v>64</v>
       </c>
       <c r="N47" t="s">
         <v>27</v>
       </c>
       <c r="O47" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="P47" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B48" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C48" t="s">
         <v>18</v>
       </c>
       <c r="D48" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E48" t="s">
         <v>62</v>
       </c>
       <c r="F48" t="s">
         <v>156</v>
       </c>
       <c r="G48" t="s">
         <v>44</v>
       </c>
       <c r="H48">
         <v>2013</v>
       </c>
       <c r="I48"/>
       <c r="J48" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="K48" t="s">
         <v>24</v>
       </c>
       <c r="L48" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="M48" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="N48" t="s">
         <v>27</v>
       </c>
       <c r="O48" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="P48" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B49" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C49" t="s">
         <v>18</v>
       </c>
       <c r="D49" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E49" t="s">
         <v>62</v>
       </c>
       <c r="F49" t="s">
         <v>156</v>
       </c>
       <c r="G49" t="s">
         <v>44</v>
       </c>
       <c r="H49">
         <v>2014</v>
       </c>
       <c r="I49"/>
       <c r="J49" t="s">
         <v>38</v>
       </c>
       <c r="K49" t="s">
         <v>51</v>
       </c>
       <c r="L49"/>
       <c r="M49" t="s">
         <v>64</v>
       </c>
       <c r="N49" t="s">
         <v>27</v>
       </c>
       <c r="O49" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="P49" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B50" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C50" t="s">
         <v>18</v>
       </c>
       <c r="D50" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="E50" t="s">
         <v>62</v>
       </c>
       <c r="F50" t="s">
         <v>156</v>
       </c>
       <c r="G50" t="s">
         <v>44</v>
       </c>
       <c r="H50">
         <v>2013</v>
       </c>
       <c r="I50"/>
       <c r="J50" t="s">
         <v>94</v>
       </c>
       <c r="K50" t="s">
         <v>24</v>
       </c>
       <c r="L50"/>
       <c r="M50" t="s">
         <v>64</v>
       </c>
       <c r="N50" t="s">
         <v>27</v>
       </c>
       <c r="O50" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="P50" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="B51" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C51" t="s">
         <v>18</v>
       </c>
       <c r="D51" t="s">
         <v>134</v>
       </c>
       <c r="E51" t="s">
         <v>62</v>
       </c>
       <c r="F51" t="s">
         <v>156</v>
       </c>
       <c r="G51" t="s">
         <v>44</v>
       </c>
       <c r="H51">
         <v>2013</v>
       </c>
       <c r="I51"/>
       <c r="J51" t="s">
         <v>94</v>
       </c>
       <c r="K51" t="s">
         <v>135</v>
       </c>
       <c r="L51" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="M51" t="s">
         <v>64</v>
       </c>
       <c r="N51" t="s">
         <v>27</v>
       </c>
       <c r="O51" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="P51" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B52" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C52" t="s">
         <v>18</v>
       </c>
       <c r="D52" t="s">
         <v>150</v>
       </c>
       <c r="E52" t="s">
         <v>62</v>
       </c>
       <c r="F52" t="s">
         <v>156</v>
       </c>
       <c r="G52" t="s">
         <v>22</v>
       </c>
       <c r="H52">
         <v>1992</v>
       </c>
       <c r="I52">
         <v>2013</v>
       </c>
       <c r="J52" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="K52" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="L52"/>
       <c r="M52" t="s">
         <v>64</v>
       </c>
       <c r="N52" t="s">
         <v>27</v>
       </c>
       <c r="O52" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="P52" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="B53" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="C53" t="s">
         <v>18</v>
       </c>
       <c r="D53" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E53" t="s">
         <v>62</v>
       </c>
       <c r="F53" t="s">
         <v>156</v>
       </c>
       <c r="G53" t="s">
         <v>44</v>
       </c>
       <c r="H53">
         <v>2013</v>
       </c>
       <c r="I53"/>
       <c r="J53" t="s">
         <v>23</v>
       </c>
       <c r="K53" t="s">
         <v>24</v>
       </c>
       <c r="L53"/>
       <c r="M53" t="s">
         <v>64</v>
       </c>
       <c r="N53" t="s">
         <v>27</v>
       </c>
       <c r="O53" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="P53" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="B54" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="C54" t="s">
         <v>18</v>
       </c>
       <c r="D54" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="E54" t="s">
         <v>62</v>
       </c>
       <c r="F54" t="s">
         <v>156</v>
       </c>
       <c r="G54" t="s">
         <v>44</v>
       </c>
       <c r="H54">
         <v>2015</v>
       </c>
       <c r="I54"/>
       <c r="J54" t="s">
         <v>38</v>
       </c>
       <c r="K54" t="s">
         <v>24</v>
       </c>
       <c r="L54"/>
       <c r="M54" t="s">
         <v>64</v>
       </c>
       <c r="N54" t="s">
         <v>65</v>
       </c>
       <c r="O54" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="P54" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B55" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C55" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="D55" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="E55" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F55" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G55" t="s">
         <v>44</v>
       </c>
       <c r="H55">
         <v>2022</v>
       </c>
       <c r="I55"/>
       <c r="J55" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="K55" t="s">
         <v>24</v>
       </c>
       <c r="L55" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="M55" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="N55" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="O55" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="P55" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="B56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C56" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="D56" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="E56" t="s">
         <v>62</v>
       </c>
       <c r="F56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G56" t="s">
         <v>44</v>
       </c>
       <c r="H56">
         <v>2022</v>
       </c>
       <c r="I56"/>
       <c r="J56" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="K56" t="s">
         <v>24</v>
       </c>
       <c r="L56" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="M56" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="N56" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="O56" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="P56" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="B57" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C57" t="s">
         <v>18</v>
       </c>
       <c r="D57" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="E57" t="s">
         <v>20</v>
       </c>
       <c r="F57" t="s">
         <v>156</v>
       </c>
       <c r="G57" t="s">
         <v>44</v>
       </c>
       <c r="H57">
         <v>2014</v>
       </c>
       <c r="I57"/>
       <c r="J57" t="s">
         <v>38</v>
       </c>
       <c r="K57" t="s">
         <v>24</v>
       </c>
       <c r="L57"/>
       <c r="M57"/>
       <c r="N57" t="s">
         <v>27</v>
       </c>
       <c r="O57" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="P57" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="B58" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="C58" t="s">
         <v>115</v>
       </c>
       <c r="D58" t="s">
         <v>37</v>
       </c>
       <c r="E58" t="s">
         <v>20</v>
       </c>
       <c r="F58" t="s">
         <v>156</v>
       </c>
       <c r="G58" t="s">
         <v>44</v>
       </c>
       <c r="H58">
         <v>2013</v>
       </c>
       <c r="I58"/>
       <c r="J58" t="s">
         <v>38</v>
       </c>
       <c r="K58" t="s">
         <v>24</v>
       </c>
       <c r="L58"/>
       <c r="M58"/>
       <c r="N58" t="s">
         <v>27</v>
       </c>
       <c r="O58" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="P58" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">