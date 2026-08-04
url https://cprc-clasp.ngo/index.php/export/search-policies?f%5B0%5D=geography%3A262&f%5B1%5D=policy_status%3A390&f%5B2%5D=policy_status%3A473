--- v2 (2026-03-30)
+++ v3 (2026-08-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="208">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="201">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -431,72 +431,50 @@
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market or the putting into service of electric mains-operated refrigerating appliances with a direct sales function, including appliances sold for refrigeration of items other than foodstuffs. This Regulation does not apply to:</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-20192024-1-october-2019-laying-down-ecodesign-requirements</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2024-20210501</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2023/1670 of 16 June 2023 laying down ecodesign requirements for smartphones &amp; mobile phones</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of smartphones, other mobile phones, cordless phones and slate tablets.
 These requirements include rules for the availability of spare parts, access to repair and maintenance information, maximum delivery time of spare parts, information on the price of spart parts, disassembly, reliability, and recyclability.  
 This Regulation does not apply to the following products:
 (a) mobile phones and tablets with a flexible main display which the user can unroll and roll up partly or fully.
 (b) smartphones for high security communication.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-20231670-16-june-2023-laying-down-ecodesign-requirements</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32023R1670</t>
-  </si>
-[...20 lines deleted...]
-    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=OJ%3AL_202302533&amp;amp%3Bqid=1700646701114</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2025/2052 of 13 October 2025  laying down ecodesign requirements for external power supplies, wireless chargers, wireless charging pads, battery chargers for portable batteries of general use and USB Type-C cables</t>
   </si>
   <si>
     <t>Laying down ecodesign requirements for external power supplies, wireless chargers, wireless charging pads, battery chargers for portable batteries of general use and USB Type-C cables.
 This policy applies from the 14th December 2028, repealing Commission Regulation (EU) 2019/1782.</t>
   </si>
   <si>
     <t>Battery Chargers, External Power Supply</t>
   </si>
   <si>
     <t>Published, New</t>
   </si>
   <si>
     <t>December 2025</t>
   </si>
   <si>
     <t>87 FR 51221</t>
   </si>
   <si>
     <t>European Commission</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-20252052-13-october-2025-laying-down-ecodesign-requirements</t>
@@ -1034,71 +1012,71 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P34"/>
+  <dimension ref="A1:P33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="284.216" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1522.914" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="36.42" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="83.694" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="143.822" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1992,690 +1970,642 @@
         <v>41</v>
       </c>
       <c r="K20" t="s">
         <v>42</v>
       </c>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20" t="s">
         <v>26</v>
       </c>
       <c r="O20" t="s">
         <v>127</v>
       </c>
       <c r="P20" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>129</v>
       </c>
       <c r="B21" t="s">
         <v>130</v>
       </c>
       <c r="C21" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="D21" t="s">
         <v>131</v>
       </c>
       <c r="E21" t="s">
         <v>39</v>
       </c>
       <c r="F21" t="s">
         <v>99</v>
       </c>
       <c r="G21" t="s">
-        <v>22</v>
+        <v>132</v>
       </c>
       <c r="H21">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2025</v>
+      </c>
+      <c r="I21"/>
       <c r="J21" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="K21" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="L21"/>
+        <v>42</v>
+      </c>
+      <c r="L21" t="s">
+        <v>134</v>
+      </c>
       <c r="M21" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="N21" t="s">
         <v>26</v>
       </c>
       <c r="O21" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="P21" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B22" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="C22" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="D22" t="s">
-        <v>138</v>
+        <v>76</v>
       </c>
       <c r="E22" t="s">
         <v>39</v>
       </c>
       <c r="F22" t="s">
         <v>99</v>
       </c>
       <c r="G22" t="s">
-        <v>139</v>
+        <v>22</v>
       </c>
       <c r="H22">
-        <v>2025</v>
+        <v>2014</v>
       </c>
       <c r="I22"/>
       <c r="J22" t="s">
-        <v>140</v>
+        <v>41</v>
       </c>
       <c r="K22" t="s">
         <v>42</v>
       </c>
       <c r="L22" t="s">
-        <v>141</v>
+        <v>77</v>
       </c>
       <c r="M22" t="s">
-        <v>142</v>
+        <v>43</v>
       </c>
       <c r="N22" t="s">
         <v>26</v>
       </c>
       <c r="O22" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="P22" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="B23" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="C23" t="s">
         <v>18</v>
       </c>
       <c r="D23" t="s">
-        <v>76</v>
+        <v>144</v>
       </c>
       <c r="E23" t="s">
         <v>39</v>
       </c>
       <c r="F23" t="s">
         <v>99</v>
       </c>
       <c r="G23" t="s">
         <v>22</v>
       </c>
       <c r="H23">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="I23"/>
       <c r="J23" t="s">
         <v>41</v>
       </c>
       <c r="K23" t="s">
         <v>42</v>
       </c>
-      <c r="L23" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L23"/>
       <c r="M23" t="s">
         <v>43</v>
       </c>
       <c r="N23" t="s">
         <v>26</v>
       </c>
       <c r="O23" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="P23" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>147</v>
+      </c>
+      <c r="B24" t="s">
+        <v>148</v>
+      </c>
+      <c r="C24" t="s">
+        <v>18</v>
+      </c>
+      <c r="D24" t="s">
         <v>149</v>
-      </c>
-[...7 lines deleted...]
-        <v>151</v>
       </c>
       <c r="E24" t="s">
         <v>39</v>
       </c>
       <c r="F24" t="s">
         <v>99</v>
       </c>
       <c r="G24" t="s">
         <v>22</v>
       </c>
       <c r="H24">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="I24"/>
       <c r="J24" t="s">
         <v>41</v>
       </c>
       <c r="K24" t="s">
         <v>42</v>
       </c>
       <c r="L24"/>
       <c r="M24" t="s">
         <v>43</v>
       </c>
       <c r="N24" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="O24" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="P24" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>152</v>
+      </c>
+      <c r="B25" t="s">
+        <v>153</v>
+      </c>
+      <c r="C25" t="s">
+        <v>18</v>
+      </c>
+      <c r="D25" t="s">
         <v>154</v>
-      </c>
-[...7 lines deleted...]
-        <v>156</v>
       </c>
       <c r="E25" t="s">
         <v>39</v>
       </c>
       <c r="F25" t="s">
         <v>99</v>
       </c>
       <c r="G25" t="s">
         <v>22</v>
       </c>
       <c r="H25">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="I25"/>
       <c r="J25" t="s">
         <v>41</v>
       </c>
       <c r="K25" t="s">
         <v>42</v>
       </c>
       <c r="L25"/>
       <c r="M25" t="s">
         <v>43</v>
       </c>
       <c r="N25" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="O25" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="P25" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>157</v>
+      </c>
+      <c r="B26" t="s">
+        <v>158</v>
+      </c>
+      <c r="C26" t="s">
+        <v>18</v>
+      </c>
+      <c r="D26" t="s">
         <v>159</v>
-      </c>
-[...7 lines deleted...]
-        <v>161</v>
       </c>
       <c r="E26" t="s">
         <v>39</v>
       </c>
       <c r="F26" t="s">
         <v>99</v>
       </c>
       <c r="G26" t="s">
         <v>22</v>
       </c>
       <c r="H26">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>41</v>
+        <v>160</v>
       </c>
       <c r="K26" t="s">
         <v>42</v>
       </c>
-      <c r="L26"/>
+      <c r="L26" t="s">
+        <v>161</v>
+      </c>
       <c r="M26" t="s">
-        <v>43</v>
+        <v>162</v>
       </c>
       <c r="N26" t="s">
         <v>26</v>
       </c>
       <c r="O26" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="P26" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B27" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C27" t="s">
         <v>18</v>
       </c>
       <c r="D27" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="E27" t="s">
         <v>39</v>
       </c>
       <c r="F27" t="s">
         <v>99</v>
       </c>
       <c r="G27" t="s">
         <v>22</v>
       </c>
       <c r="H27">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>167</v>
+        <v>41</v>
       </c>
       <c r="K27" t="s">
-        <v>42</v>
-[...3 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="L27"/>
       <c r="M27" t="s">
-        <v>169</v>
+        <v>43</v>
       </c>
       <c r="N27" t="s">
         <v>26</v>
       </c>
       <c r="O27" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="P27" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>170</v>
+      </c>
+      <c r="B28" t="s">
+        <v>171</v>
+      </c>
+      <c r="C28" t="s">
+        <v>18</v>
+      </c>
+      <c r="D28" t="s">
         <v>172</v>
-      </c>
-[...7 lines deleted...]
-        <v>174</v>
       </c>
       <c r="E28" t="s">
         <v>39</v>
       </c>
       <c r="F28" t="s">
         <v>99</v>
       </c>
       <c r="G28" t="s">
         <v>22</v>
       </c>
       <c r="H28">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>41</v>
+        <v>173</v>
       </c>
       <c r="K28" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="L28"/>
       <c r="M28" t="s">
         <v>43</v>
       </c>
       <c r="N28" t="s">
         <v>26</v>
       </c>
       <c r="O28" t="s">
+        <v>174</v>
+      </c>
+      <c r="P28" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>176</v>
+      </c>
+      <c r="B29" t="s">
         <v>177</v>
       </c>
-      <c r="B29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C29" t="s">
         <v>18</v>
       </c>
       <c r="D29" t="s">
-        <v>179</v>
+        <v>82</v>
       </c>
       <c r="E29" t="s">
         <v>39</v>
       </c>
       <c r="F29" t="s">
         <v>99</v>
       </c>
       <c r="G29" t="s">
         <v>22</v>
       </c>
       <c r="H29">
         <v>2013</v>
       </c>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>180</v>
+        <v>173</v>
       </c>
       <c r="K29" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="L29"/>
+        <v>83</v>
+      </c>
+      <c r="L29" t="s">
+        <v>178</v>
+      </c>
       <c r="M29" t="s">
         <v>43</v>
       </c>
       <c r="N29" t="s">
         <v>26</v>
       </c>
       <c r="O29" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="P29" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>181</v>
+      </c>
+      <c r="B30" t="s">
+        <v>182</v>
+      </c>
+      <c r="C30" t="s">
+        <v>18</v>
+      </c>
+      <c r="D30" t="s">
         <v>183</v>
-      </c>
-[...7 lines deleted...]
-        <v>82</v>
       </c>
       <c r="E30" t="s">
         <v>39</v>
       </c>
       <c r="F30" t="s">
         <v>99</v>
       </c>
       <c r="G30" t="s">
         <v>22</v>
       </c>
       <c r="H30">
         <v>2013</v>
       </c>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>180</v>
+        <v>23</v>
       </c>
       <c r="K30" t="s">
-        <v>83</v>
-[...3 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="L30"/>
       <c r="M30" t="s">
         <v>43</v>
       </c>
       <c r="N30" t="s">
         <v>26</v>
       </c>
       <c r="O30" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="P30" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>186</v>
+      </c>
+      <c r="B31" t="s">
+        <v>187</v>
+      </c>
+      <c r="C31" t="s">
+        <v>18</v>
+      </c>
+      <c r="D31" t="s">
         <v>188</v>
-      </c>
-[...7 lines deleted...]
-        <v>190</v>
       </c>
       <c r="E31" t="s">
         <v>39</v>
       </c>
       <c r="F31" t="s">
         <v>99</v>
       </c>
       <c r="G31" t="s">
         <v>22</v>
       </c>
       <c r="H31">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="K31" t="s">
         <v>42</v>
       </c>
       <c r="L31"/>
       <c r="M31" t="s">
         <v>43</v>
       </c>
       <c r="N31" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="O31" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="P31" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>191</v>
+      </c>
+      <c r="B32" t="s">
+        <v>192</v>
+      </c>
+      <c r="C32" t="s">
+        <v>18</v>
+      </c>
+      <c r="D32" t="s">
         <v>193</v>
       </c>
-      <c r="B32" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E32" t="s">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="F32" t="s">
         <v>99</v>
       </c>
       <c r="G32" t="s">
         <v>22</v>
       </c>
       <c r="H32">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
         <v>41</v>
       </c>
       <c r="K32" t="s">
         <v>42</v>
       </c>
       <c r="L32"/>
-      <c r="M32" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M32"/>
       <c r="N32" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="O32" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="P32" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>196</v>
+      </c>
+      <c r="B33" t="s">
+        <v>197</v>
+      </c>
+      <c r="C33" t="s">
+        <v>70</v>
+      </c>
+      <c r="D33" t="s">
         <v>198</v>
-      </c>
-[...7 lines deleted...]
-        <v>200</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
         <v>99</v>
       </c>
       <c r="G33" t="s">
         <v>22</v>
       </c>
       <c r="H33">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="I33"/>
       <c r="J33" t="s">
         <v>41</v>
       </c>
       <c r="K33" t="s">
         <v>42</v>
       </c>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33" t="s">
         <v>26</v>
       </c>
       <c r="O33" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="P33" t="s">
-        <v>202</v>
-[...43 lines deleted...]
-        <v>207</v>
+        <v>200</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">