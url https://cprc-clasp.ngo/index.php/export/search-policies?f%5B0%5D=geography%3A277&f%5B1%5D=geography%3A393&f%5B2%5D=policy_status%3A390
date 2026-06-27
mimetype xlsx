--- v2 (2026-02-06)
+++ v3 (2026-06-27)
@@ -12,51 +12,6848 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="0"/>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2179">
+  <si>
+    <t>Policy</t>
+  </si>
+  <si>
+    <t>Description</t>
+  </si>
+  <si>
+    <t>Geography</t>
+  </si>
+  <si>
+    <t>Products Type</t>
+  </si>
+  <si>
+    <t>Policy Approach</t>
+  </si>
+  <si>
+    <t>Policy Instrument</t>
+  </si>
+  <si>
+    <t>Policy Status</t>
+  </si>
+  <si>
+    <t>Adopted</t>
+  </si>
+  <si>
+    <t>Revised</t>
+  </si>
+  <si>
+    <t>Updated by CLASP</t>
+  </si>
+  <si>
+    <t>Fuel Types</t>
+  </si>
+  <si>
+    <t>Test Method Applied</t>
+  </si>
+  <si>
+    <t>Responsible Agency</t>
+  </si>
+  <si>
+    <t>Related Topics</t>
+  </si>
+  <si>
+    <t>Permalink</t>
+  </si>
+  <si>
+    <t>Source</t>
+  </si>
+  <si>
+    <t>AS/NZS 4847.2:2010: Self-ballasted lamps for general lighting services—Minimum Energy Performance standards (MEPS) requirements</t>
+  </si>
+  <si>
+    <t>This standard specifies Minimum Energy Performance Standards (MEPS) requirements and related attributes for self ballasted compact fluorescent lamps (CFLs) with integrated means for controlling starting and stable operation that are intended for domestic and similar general lighting purposes. This Standard applies to self ballasted lamps of all voltages and wattages irrespective of the type of lamp cap. This Standard covers lamps that are supplied as individual lamps or part of a luminaire. This Standard is to be read in conjunction with AS/NZS 4847.1.</t>
+  </si>
+  <si>
+    <t>New Zealand</t>
+  </si>
+  <si>
+    <t>Non-Directional lamps, Directional Lamps</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>Entered into force, New</t>
+  </si>
+  <si>
+    <t>November 2019</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>AS/NZS 4847.1:2010</t>
+  </si>
+  <si>
+    <t>Energy Efficiency and Conservation Authority (EECA)</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/asnzs-484722010-self-ballasted-lamps-general-lighting-services-minimum-energy-performance</t>
+  </si>
+  <si>
+    <t>https://www.eeca.govt.nz/standards-ratings-and-labels/equipment-energy-efficiency-programme/products-under-the-e3-programme/measures-under-consideration/led-</t>
+  </si>
+  <si>
+    <t>AS/NZS 4965.2:2008: Performance of close control air conditioners—Minimum energy performance standard (MEPS) requirements</t>
+  </si>
+  <si>
+    <t>This standard specifies the MEPS for close control air conditioners that fall in the scope of AS/NZS 4965.1.</t>
+  </si>
+  <si>
+    <t>Climate Controls</t>
+  </si>
+  <si>
+    <t>February 2021</t>
+  </si>
+  <si>
+    <t>AS/NZS 4965.1:2008</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/asnzs-496522008-performance-close-control-air-conditioners-minimum-energy-performance</t>
+  </si>
+  <si>
+    <t>http://www.legislation.govt.nz/regulation/public/2002/0009/latest/whole.html#DLM108790</t>
+  </si>
+  <si>
+    <t>AS/NZS 4782.2:2004: Double-capped fluorescent lamps—Performance specifications—Minimum Energy Performance Standard (MEPS)</t>
+  </si>
+  <si>
+    <t>This standard specifies the MEPS levels and compliance paths for liquid-chilling packages that fall within the scope of AS/NZS 4776.1.1.</t>
+  </si>
+  <si>
+    <t>Tubular Lamps</t>
+  </si>
+  <si>
+    <t>AS/NZS 4782.1:2004</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/asnzs-478222004-double-capped-fluorescent-lamps-performance-specifications-minimum-energy</t>
+  </si>
+  <si>
+    <t>BDS 101:1991 Electric boiling plates for domestic use</t>
+  </si>
+  <si>
+    <t>Requirements for electric boiling plates, open type and enclose type intended for operation on AC and DC circuits having voltage rating not exceeding 250 volts.</t>
+  </si>
+  <si>
+    <t>Bangladesh</t>
+  </si>
+  <si>
+    <t>Cooktops or Hobs</t>
+  </si>
+  <si>
+    <t>December 2020</t>
+  </si>
+  <si>
+    <t>Bangladesh Standards and Testing Institute</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/bds-1011991-electric-boiling-plates-domestic-use</t>
+  </si>
+  <si>
+    <t>https://bsti.portal.gov.bd/sites/default/files/files/bsti.portal.gov.bd/page/c82bd863_c051_46ce_af11_eb5bec479d5b/BSTI%20Standards%20Catalogue-2018%20(1).pdf</t>
+  </si>
+  <si>
+    <t>BDS 1761:2006 Specification for energy efficiency rating for self-ballasted lamps</t>
+  </si>
+  <si>
+    <t>Specifices requirements for energy efficiency labeling of self ballasted lamps operating on mains supply of 230 V, a.c 50 Hz nominal, and method of measurement of electrical consumption and luminous flux for determination of efficiency if the lamps for the purpose of energy efficiency labeling</t>
+  </si>
+  <si>
+    <t>Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>BDS 1761:2006 EBDS-1734: 2003 or its revision; BDS-1735: 2003 or its revision; BDS-1761: 2006 or its revision</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/bds-17612006-specification-energy-efficiency-rating-self-ballasted-lamps</t>
+  </si>
+  <si>
+    <t>http://sreda.gov.bd/files/EEC_Master_Plan_SREDA.pdf</t>
+  </si>
+  <si>
+    <t>BDS 1761:2013 (1st revision)</t>
+  </si>
+  <si>
+    <t>Energy efficiency rating for self-ballasted lamps (integral type compact florescent lamps)</t>
+  </si>
+  <si>
+    <t>BDS 1734:2003</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/bds-17612013-1st-revision-0</t>
+  </si>
+  <si>
+    <t>BDS 17:2006 Tungsten filament lamps for domestic and similar general lighting purposes (Third Revision)</t>
+  </si>
+  <si>
+    <t>Applies to incandescent lamps for general lighting for those lamps of 25 W to 200 W rating, 100 V to 250 V with a nominal life of 1000 hours. Also describes methods of test.</t>
+  </si>
+  <si>
+    <t>BDS IEC 60081:2006</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/bds-172006-tungsten-filament-lamps-domestic-and-similar-general-lighting-purposes-third</t>
+  </si>
+  <si>
+    <t>BDS 1849:2012</t>
+  </si>
+  <si>
+    <t>This standard covers the methods of determining the performance of self-contained Refrigerators/Freezers intended for household use.</t>
+  </si>
+  <si>
+    <t>Refrigerators-Freezers, Freezers-only</t>
+  </si>
+  <si>
+    <t>January 2020</t>
+  </si>
+  <si>
+    <t>ISO 7371; AS1430; AS 2575.2; SL 1230</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/bds-18492012</t>
+  </si>
+  <si>
+    <t>BDS 1853:2012 Performance of close control air conditioners — minimum energy performance standard (MEPS) requirements</t>
+  </si>
+  <si>
+    <t>This Standard specifies the minimum energy performance standard (MEPS) requirements for close control air conditioners that fall in the scope of ASINZS 4965.1.This Standard does not specify electrical safety requirements.</t>
+  </si>
+  <si>
+    <t>Room ACs - Stationary ACs</t>
+  </si>
+  <si>
+    <t>BDS ISO 5151:2011</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/bds-18532012-performance-close-control-air-conditioners-minimum-energy-performance</t>
+  </si>
+  <si>
+    <t>BDS 252:1990 Portable electric immersion water heaters for domestic use (First Revision)</t>
+  </si>
+  <si>
+    <t>Requirements for portable immersion heaters having voltages not exceeding 250 volts. It also covers the rated voltage, rated wattage and tests.</t>
+  </si>
+  <si>
+    <t>Instantaneous Water Heaters</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/bds-2521990-portable-electric-immersion-water-heaters-domestic-use-first-revision</t>
+  </si>
+  <si>
+    <t>BDS 253:1990 Electric kettles for domestic use (First Revision)</t>
+  </si>
+  <si>
+    <t>Minimum requirements for electric kettles with metalic bodies meant for domestic use and having voltages not exceeding 250 volts.</t>
+  </si>
+  <si>
+    <t>Electric Kettles</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/bds-2531990-electric-kettles-domestic-use-first-revision</t>
+  </si>
+  <si>
+    <t>BDS 290:1990 Portable electric radiator for domestic use</t>
+  </si>
+  <si>
+    <t>This policy establishes requirements for portable radiators with voltage less than 250 volts.</t>
+  </si>
+  <si>
+    <t>Portable Heaters</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/bds-2901990-portable-electric-radiator-domestic-use</t>
+  </si>
+  <si>
+    <t>BDS 563:1965 Electrical performance of power transformers</t>
+  </si>
+  <si>
+    <t>Covers power transformers</t>
+  </si>
+  <si>
+    <t>Internal Power Supply</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/bds-5631965-electrical-performance-power-transformers</t>
+  </si>
+  <si>
+    <t>CEL - Alternative Current Contactor</t>
+  </si>
+  <si>
+    <t>This policy covers alternative current contractors.</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>Contactors</t>
+  </si>
+  <si>
+    <t>May 2021</t>
+  </si>
+  <si>
+    <t>GB 14048.1 GB 14048.4</t>
+  </si>
+  <si>
+    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
+  </si>
+  <si>
+    <t>Energy Efficiency, Industrial Sector</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cel-alternative-current-contactor</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2017/04/5%E9%99%84%E4%BB%B620_%E4%BA%A4%E6%B5%81%E6%8E%A5%E8%A7%A6%E5%99%A8%E8%83%BD%E6%BA%90%E6%95%88%E7%8E%87%E6%A0%87%E8%AF%86%E5%AE%9E%E6%96%BD%E8%A7%84%E5%88%99.pdf</t>
+  </si>
+  <si>
+    <t>CEL - Commercial refrigerated cabinets with self-contained condensing unit</t>
+  </si>
+  <si>
+    <t>This policy covers commercial refrigerated cabinets with self-contained condensing unit.</t>
+  </si>
+  <si>
+    <t>Refrigerated Cabinets</t>
+  </si>
+  <si>
+    <t>GB/T 21001.1; GB/T 21001.2-2015; GB/T 21001.3; SB/T 10794.1-2012; SB/T 10794.2-2012; SB/T 10794.3-2012</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cel-commercial-refrigerated-cabinets-self-contained-condensing-unit</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2019/10/%E8%83%BD%E6%BA%90%E6%95%88%E7%8E%87%E6%A0%87%E8%AF%86%E5%AE%</t>
+  </si>
+  <si>
+    <t>CEL - Ducted Air Conditioners</t>
+  </si>
+  <si>
+    <t>This policy covers ducted air conditioners.</t>
+  </si>
+  <si>
+    <t>Central ACs</t>
+  </si>
+  <si>
+    <t>GB/T 17758-2010; GB/T 18836; GB 21455; GB/T 25128-2010</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cel-ducted-air-conditioners</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2020/04/%E9%A3%8E%E7%AE%A1%E9%80%81%E9%A3%8E%E5%BC%8F%E7%A9%BA%E8%B0%</t>
+  </si>
+  <si>
+    <t>CEL - High Pressure Sodium Lamps</t>
+  </si>
+  <si>
+    <t>Applies to ordinary high-pressure sodium vapor lamps with transparent glass cover for outdoor lighting service and rated power 50W; 70W; 100W; 150W; 250W; 400W; and 1000W with matching ballasts and ignitors; and can be started and operate normally with 92-106 percent of rated voltage.</t>
+  </si>
+  <si>
+    <t>Streetlighting</t>
+  </si>
+  <si>
+    <t>GB 19573-2004 GB/T 13434 GB/T 13259</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cel-high-pressure-sodium-lamps</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2017/04/%E9%99%84%E4%BB%B66_%E9%AB%98%E5%8E%8B%E9%92%A0%E7%81%AF%E8%83%BD%E6%BA%90%E6%95%88%E7%8E%87%E6%A0%87%E8%AF%86%E5%AE%9E%E6%96%BD%E8%A7%84%E5%88%99.pdf</t>
+  </si>
+  <si>
+    <t>CEL - Lithium Bromide Absorption Chillers</t>
+  </si>
+  <si>
+    <t>This policy covers lithium bromide absorption chillers.</t>
+  </si>
+  <si>
+    <t>June 2021</t>
+  </si>
+  <si>
+    <t>GB/T 18362; GB/T 18431</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cel-lithium-bromide-absorption-chillers</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2017/04/7%E9%99%84%E4%BB%B635_%E6%BA%B4%E5%8C%96%E9%94%82%E5%90%B8%E6%</t>
+  </si>
+  <si>
+    <t>CEL - Three-Phase Permanent Magnet Synchronous Motors</t>
+  </si>
+  <si>
+    <t>This policy covers asynchronous, three-phase permanent magnet synchronous motors.</t>
+  </si>
+  <si>
+    <t>3-Phase Motors</t>
+  </si>
+  <si>
+    <t>GB 755-2008; GB 10068-2008; GB 10069.3-2008; GB/T 22669-2008; GB/T 22670-2008</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cel-three-phase-permanent-magnet-synchronous-motors</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2020/04/%E6%B0%B8%E7%A3%81%E5%90%8C%E6%AD%A5%E7%94%B5%E5%8A%A8%E6%9C%BA%E8%83%BD%E6%BA%90%E6%95%88%E7%8E%87%E6%A0%87%E8%AF%86%E5%AE%9E%E6%96%BD%E8%A7%84%E5%88%99.pdf</t>
+  </si>
+  <si>
+    <t>CEL - Variable-Frequency and Permanent Magnet Synchronous Motors for Elevators</t>
+  </si>
+  <si>
+    <t>This policy covers permanent magnet synchronous motors for elevators and variable-frequency, permanent magnet synchronous motors.</t>
+  </si>
+  <si>
+    <t>Variable Speed Drives</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cel-variable-frequency-and-permanent-magnet-synchronous-motors-elevators</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2020/04/%E6%B0%B8%E7%A3%81%E5%90%8C%E6%AD%A5%E7%94%B5%E5%8A%A8%E6%9C%</t>
+  </si>
+  <si>
+    <t>CEL - Water Chillers</t>
+  </si>
+  <si>
+    <t>Applies to water chilling/heat pump packages using the vapor compression cycle with electric motor driven compressor.</t>
+  </si>
+  <si>
+    <t>Chillers - Cooler Towers</t>
+  </si>
+  <si>
+    <t>GB/T 18430.1 GB/T 18430.2 GB 18070</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cel-water-chillers</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2017/04/7_%E5%86%B7%E6%B0%B4%E6%9C%BA%E7%BB%84%E8%83%BD%E6%BA%90%E6%95%88%E7%8E%87%E6%A0%87%E8%AF%86%E5%AE%9E%E6%96%BD%E8%A7%84%E5%88%99.pdf</t>
+  </si>
+  <si>
+    <t>CEL 035-2016 Projectors</t>
+  </si>
+  <si>
+    <t>This policy contains energy labeling requirements for projectors. It applies to LCD and DLP projectors that work normally under grid voltage with projection as the main function and high-pressure mercury lamps or metal halide lamps as the light source. It is not suitable for integrated projection units consisting of a projection screen and projector, e.g., professional projectors for cinema projection.</t>
+  </si>
+  <si>
+    <t>Projectors</t>
+  </si>
+  <si>
+    <t>October 2022</t>
+  </si>
+  <si>
+    <t>GB/T 8170; GB 20943; SJ/T 11332; SJ/T 11346</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cel-035-2016-projectors</t>
+  </si>
+  <si>
+    <t>https://www.energylabel.com.cn/cpbazlxz/display.htm?contentId=e59e428822a54893b571a5cf2b9b4f56</t>
+  </si>
+  <si>
+    <t>CEL- Air Cleaners</t>
+  </si>
+  <si>
+    <t>This policy covers air cleaners.</t>
+  </si>
+  <si>
+    <t>Air Cleaners</t>
+  </si>
+  <si>
+    <t>GB/T 18801-2015; GB/T 18883-2002</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cel-air-cleaners</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2020/04/%E7%A9%BA%E6%B0%94%E5%87%80%E5%8C%96%E5%99%A8%E8%83%BD%E6%BA%</t>
+  </si>
+  <si>
+    <t>CEL- Digital Television Adapters (Set Top Box)</t>
+  </si>
+  <si>
+    <t>This policy covers digital television adapters (set top box).</t>
+  </si>
+  <si>
+    <t>Set Top Boxes (STB)</t>
+  </si>
+  <si>
+    <t>GB/T 2829-2002; GB/T 14857; GB/T 17700; GB/T 17975.1; GB/T 17975.2; GB/T 17975.3; GB/T 20600; GB 20943; GD/JN 01; GY/T 155; GY/T 170; IEC 62087:2008</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cel-digital-television-adapters-set-top-box</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/66cce27f96114f04a415b6ae8a84224d/files/cms/article/2021/05/%E6%9C%BA%E9%A1%B6%E7%9B%92.pdf</t>
+  </si>
+  <si>
+    <t>CEL- Directional Integrated LED Lamps for Indoor Lighting</t>
+  </si>
+  <si>
+    <t>This policy covers directional integrated LED lamps.</t>
+  </si>
+  <si>
+    <t>Directional Lamps</t>
+  </si>
+  <si>
+    <t>GB/T 29295; GB/T 29296</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cel-directional-integrated-led-lamps-indoor-lighting</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2020/04/%E5%AE%A4%E5%86%85%E7%85%A7%E6%98%8E%E7%94%A8LED%20%E4%BA%A7%E</t>
+  </si>
+  <si>
+    <t>CEL- Household Air Conditioning Electric Ventilating Fans</t>
+  </si>
+  <si>
+    <t>This policy covers household and similar purposes A.C. electric ventilating fans.</t>
+  </si>
+  <si>
+    <t>Exhaust Fans</t>
+  </si>
+  <si>
+    <t>GB/T 1236; GB/T 2828.1; GB/T 2829; GB/T 14806</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cel-household-air-conditioning-electric-ventilating-fans</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2019/09/%E8%83%BD%E6%BA%90%E6%95%88%E7%8E%87%E6%A0%87%E8%AF%86%E5%AE%</t>
+  </si>
+  <si>
+    <t>CEL- LED Luminaires for Road and Tunnel Lighting</t>
+  </si>
+  <si>
+    <t>This policy covers LED luminaires for road and tunnel lighting.</t>
+  </si>
+  <si>
+    <t>GB/T 24826; GB/T 31897.201</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cel-led-luminaires-road-and-tunnel-lighting</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2020/04/%E9%81%93%E8%B7%AF%E5%92%8C%E9%9A%A7%E9%81%93%E7%85%A7%E6%98%8</t>
+  </si>
+  <si>
+    <t>CEL- LED products for indoor lighting: LED downlights</t>
+  </si>
+  <si>
+    <t>This policy covers LED downlights.</t>
+  </si>
+  <si>
+    <t>Indoor Luminaires</t>
+  </si>
+  <si>
+    <t>GB/T 29293; GB/T 29294</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cel-led-products-indoor-lighting-led-downlights</t>
+  </si>
+  <si>
+    <t>CEL- Low Ambient Temperature Air Source Heat Pumps</t>
+  </si>
+  <si>
+    <t>This policy covers low ambient temperature air source heat pumps.</t>
+  </si>
+  <si>
+    <t>Heat Pumps</t>
+  </si>
+  <si>
+    <t>GB/T 21362-2008; GB/T 25127.1-2010; GB/T 25127.2-2010; JB/T 12841-2016</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cel-low-ambient-temperature-air-source-heat-pumps</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2020/04/%E4%BD%8E%E7%8E%AF%E5%A2%83%E6%B8%A9%E5%BA%A6%E7%A9%BA%E6%B0%</t>
+  </si>
+  <si>
+    <t>CEL- Rice cookers</t>
+  </si>
+  <si>
+    <t>This policy covers rice cookers.</t>
+  </si>
+  <si>
+    <t>Rice Cookers</t>
+  </si>
+  <si>
+    <t>GB 4706.1; GB 4706.19; QB/T 4099</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cel-rice-cookers</t>
+  </si>
+  <si>
+    <t>CEL-011. Multi-Connected -Heat Pump- Air Conditioner</t>
+  </si>
+  <si>
+    <t>Applies to multi-connected air conditioning -heat pump unit of T1 climate type. Does NOT apply to double or multiple cooling circulation system unit.</t>
+  </si>
+  <si>
+    <t>August 2018</t>
+  </si>
+  <si>
+    <t>GB/T 18837</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cel-011-multi-connected-heat-pump-air-conditioner</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2017/04/%E9%99%84%E4%BB%B66_%E5%A4%9A%E8%81%94%E5%BC%8F%E5%BC%8F%E7%A9%BA%E8%B0%83%C3%AF%C2%BC%C2%88%E7%83%AD%E6%B3%B5%C3%AF%C2%BC%C2%89%E6%9C%BA%E7%BB%84%E8%83%BD%E6%BA%90%E6%95%88%E7%8E%87%E6%A0%87%E8%AF%86%E5%AE%9E%E6%96%BD%E8%A7%84%E5%88%99.pdf</t>
+  </si>
+  <si>
+    <t>CEL-012. Electric Storage Water Heaters</t>
+  </si>
+  <si>
+    <t>Applies only to Electrical storage water heaters. Energy Labeling Classes: 5. The rating requirements for the label are specified on national energy standards GB 21519-2008.</t>
+  </si>
+  <si>
+    <t>Storage Water Heaters</t>
+  </si>
+  <si>
+    <t>GB/T 20289-2006 GB 21519-2008</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cel-012-electric-storage-water-heaters</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2017/04/%E9%99%84%E4%BB%B66_%E5%82%A8%E6%B0%B4%E5%BC%8F%E7%94%B5%E7%83%AD%E6%B0%B4%E5%99%A8%E8%83%BD%E6%BA%90%E6%95%88%E7%8E%87%E6%A0%87%E8%AF%86%E5%AE%9E%E6%96%BD%E8%A7%84%E5%88%99.pdf</t>
+  </si>
+  <si>
+    <t>CEL-014. Computer Monitors</t>
+  </si>
+  <si>
+    <t>Applies to CRT and LCD monitors for computers working under normal electricity grid voltage and those displays with tuners and or receivers mainly used as computer monitors.</t>
+  </si>
+  <si>
+    <t>Displays</t>
+  </si>
+  <si>
+    <t>GB 21520-2008 CCEC/T23-2003 GB 20943-2013 GB 20943 SJ/T 11292</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cel-014-computer-monitors</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2017/04/7%E9%99%84%E4%BB%B616_%E8%AE%A1%E7%AE%97%E6%9C%BA%E6%98%BE%E7%A4%BA%E5%99%A8%E8%83%BD%E6%BA%90%E6%95%88%E7%8E%87%E6%A0%87%E8%AF%86%E5%AE%9E%E6%96%BD%E8%A7%84%E5%88%99.pdf</t>
+  </si>
+  <si>
+    <t>CEL-021. Power Transformer</t>
+  </si>
+  <si>
+    <t>Applies to remote refrigerated display cabinets for food sales and display. Does NOT apply to refrigerated automatic vending machine or refrigerated display cabinets which are not for retail purpose.</t>
+  </si>
+  <si>
+    <t>Power Transformers</t>
+  </si>
+  <si>
+    <t>GB 1094.1-1996 GB/T 2900.15-1997 GB/T 6451-2008 GB 24790-2009</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cel-021-power-transformer</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/xzzq/display.htm?contentId=ae2f1677d59a46688deb3fdd6b01095c</t>
+  </si>
+  <si>
+    <t>CEL-034. Cooker Hood</t>
+  </si>
+  <si>
+    <t>Applies to cooker hoods with the rated voltage not exceeding 250 V and cookers stove and similar types with upper hood</t>
+  </si>
+  <si>
+    <t>GB 29539-2013</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cel-034-cooker-hood</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2017/04/7%E9%99%84%E4%BB%B630_%E5%90%B8%E6%B2%B9%E7%83%9F%E6%9C%BA%E8%83%BD%E6%BA%90%E6%95%88%E7%8E%87%E6%A0%87%E8%AF%86%E5%AE%9E%E6%96%BD%E8%A7%84%E5%88%99.pdf</t>
+  </si>
+  <si>
+    <t>CEL-039. Commercial Gas Stoves</t>
+  </si>
+  <si>
+    <t>Applies to commercial gas-to-energy stoves with a rated thermal load of single burner not exceeding 60 kW and a nominal heat load of each burner not exceeding 80 kW and a vapor pressure not exceeding 500Pa. A nominal diameter should not be less than 600 mm.</t>
+  </si>
+  <si>
+    <t>Ovens</t>
+  </si>
+  <si>
+    <t>Gas</t>
+  </si>
+  <si>
+    <t>GB/T 13611, GB 30720-2014</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cel-039-commercial-gas-stoves</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2017/04/7%E9%99%84%E4%BB%B633_%E5%95%86%E7%94%A8%E7%87%83%E6%B0%94%E7%81%B6%E5%85%B7%E8%83%BD%E6%BA%90%E6%95%88%E7%8E%87%E6%A0%87%E8%AF%86%E5%AE%9E%E6%96%BD%E8%A7%84%E5%88%99.pdf</t>
+  </si>
+  <si>
+    <t>CEL-LED products for indoor lighting: Non-directional self ballasted LED lamp</t>
+  </si>
+  <si>
+    <t>This policy covers LED products for indoor lighting: Non directional self ballasted LED lamp.</t>
+  </si>
+  <si>
+    <t>GB/T 24908; GB/T 31112; GB/T 24824</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cel-led-products-indoor-lighting-non-directional-self-ballasted-led-lamp</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2020/04/%E5%AE%A4%E5%86%85%E7%85%A7%E6%98%8E%E7%94%A8LED%20%E4%BA%A7%E5%93%81%E8%83%BD%E6%BA%90%E6%95%88%E7%8E%87%E6%A0%87%E8%AF%86%E5%AE%9E%E6%96%BD%E8%A7%84%E5%88%99.pdf</t>
+  </si>
+  <si>
+    <t>CFL standard</t>
+  </si>
+  <si>
+    <t>CFL lamps</t>
+  </si>
+  <si>
+    <t>Taiwan of China</t>
+  </si>
+  <si>
+    <t>CNS 10839 CNS 14567</t>
+  </si>
+  <si>
+    <t>Bureau of Energy, Ministry of Economic Affairs</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cfl-standard</t>
+  </si>
+  <si>
+    <t>http://www.moeaboe.gov.tw/ECW/english/content/Content.aspx?menu_id=1535</t>
+  </si>
+  <si>
+    <t>China Water Efficiency Labeling Program (CWEL)</t>
+  </si>
+  <si>
+    <t>The Water Efficiency Labeling Programwas introduced in 2017 and became effective on March 1, 2018. This program is a mandatory and categorical labeling program. A product catalogue is expected to be created under this program, and products part of the catalogue are required to be registered and approved by China National Institute of Standardization (CNIS).</t>
+  </si>
+  <si>
+    <t>Toilets</t>
+  </si>
+  <si>
+    <t>January 2021</t>
+  </si>
+  <si>
+    <t>Water</t>
+  </si>
+  <si>
+    <t>National Development and Reform Commission, Ministry of Water Resources</t>
+  </si>
+  <si>
+    <t>Water Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/china-water-efficiency-labeling-program-cwel</t>
+  </si>
+  <si>
+    <t>http://www.cnstandards.net/index.php/resource/energy-conservation/china-water-efficiency-labeling/</t>
+  </si>
+  <si>
+    <t>The Water Efficiency Labeling Programwas introducedin 2017 and became effective on March 1, 2018. This program is a mandatory and categorical labeling program. A product catalogue is expected to be created under this program, and products part of the catalogue are required to be registered and approved by China National Institute of Standardization (CNIS).</t>
+  </si>
+  <si>
+    <t>Urinals</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/china-water-efficiency-labeling-program-cwel-0</t>
+  </si>
+  <si>
+    <t>Showers or Showerheads</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/china-water-efficiency-labeling-program-cwel-1</t>
+  </si>
+  <si>
+    <t>Taps or Faucets</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/china-water-efficiency-labeling-program-cwel-2</t>
+  </si>
+  <si>
+    <t>Squatting Toilets</t>
+  </si>
+  <si>
+    <t>GB 6952</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/china-water-efficiency-labeling-program-cwel-3</t>
+  </si>
+  <si>
+    <t>Consumer Protection -Approved Standards for Restricted Electrical Products- Regulations 2016</t>
+  </si>
+  <si>
+    <t>Self-ballasted CFLs of any voltage or wattage and with any type of lamp cap, intended for general lighting purposes, whether supplied as an individual lamp or as part of a luminaire.</t>
+  </si>
+  <si>
+    <t>Solomon Islands</t>
+  </si>
+  <si>
+    <t>Tubular Lamps, Non-Directional lamps, Directional Lamps, Fluorescent and HID Lighting, Room ACs - Stationary ACs, Central ACs, Refrigerators-Freezers, Freezers-only</t>
+  </si>
+  <si>
+    <t>Comparative Label, Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>November 2020</t>
+  </si>
+  <si>
+    <t>AS/NZS 3823.1.1-1.4: 2012</t>
+  </si>
+  <si>
+    <t>Ministry of Commerce, Industries, Labour and Immigration</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/consumer-protection-approved-standards-restricted-electrical-products-regulations-2016</t>
+  </si>
+  <si>
+    <t>http://prdrse4all.spc.int/sites/default/files/pals_compressed.pdf</t>
+  </si>
+  <si>
+    <t>CQC31-371162-2020. Energy Conservation Certification Rules for Sealed Insulating Glass Unit</t>
+  </si>
+  <si>
+    <t>Apply to sealed insulating glass unit</t>
+  </si>
+  <si>
+    <t>Windows, Insulations</t>
+  </si>
+  <si>
+    <t>Endorsement Label</t>
+  </si>
+  <si>
+    <t>Other</t>
+  </si>
+  <si>
+    <t>CQC 3117-2020</t>
+  </si>
+  <si>
+    <t>China Quality Certification Center (CQC)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cqc31-371162-2020-energy-conservation-certification-rules-sealed-insulating-glass-unit</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2020-11-11/492707.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-406331-2015. Energy Conservation Certification Rules for Secondary Water Supply Equipment</t>
+  </si>
+  <si>
+    <t>Applied to secondary water supply equipment in civil bulidings</t>
+  </si>
+  <si>
+    <t>Pump Systems</t>
+  </si>
+  <si>
+    <t>CQC3153-2015</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cqc31-406331-2015-energy-conservation-certification-rules-secondary-water-supply-equipment</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2020-06-19/512753.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-432216-2011. Energy Conservation Certification Rules for Centrifual Corrosion Resisting Pump</t>
+  </si>
+  <si>
+    <t>Apply to centrifual corrosion resisting pump</t>
+  </si>
+  <si>
+    <t>Pumps Other</t>
+  </si>
+  <si>
+    <t>CQC 3122-2011</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cqc31-432216-2011-energy-conservation-certification-rules-centrifual-corrosion-resisting</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2011-08-02/492994.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-439125-2019. Energy Conservation Certification Rules for Unitary Air Conditioners for Computer and Data Processing Room</t>
+  </si>
+  <si>
+    <t>Applies to products of water-cooling type and air-cooling type</t>
+  </si>
+  <si>
+    <t>GB 19576-2019</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cqc31-439125-2019-energy-conservation-certification-rules-unitary-air-conditioners</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2019-06-21/492735.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-439126-2014. CQC Mark Certification - Dehumidifier</t>
+  </si>
+  <si>
+    <t>Applies to whole-type or split-type dehumidifiers with a dehumidification capacity of more than 0.16 kg per h</t>
+  </si>
+  <si>
+    <t>Dehumidifiers</t>
+  </si>
+  <si>
+    <t>GB/T 19411-2003, GB/T 20109-2006</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cqc31-439126-2014-cqc-mark-certification-dehumidifier</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2019-06-20/509967.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-439130-2019. Energy Conservation Certification Rules for Ducted Air Conditioners</t>
+  </si>
+  <si>
+    <t>Apply to ducted air conditioners</t>
+  </si>
+  <si>
+    <t>GB 37479-2019</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cqc31-439130-2019-energy-conservation-certification-rules-ducted-air-conditioners</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2020-07-31/554801.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-439132-2009. CQC Mark Certification - Refrigerant compressors used in air-conditioning applications</t>
+  </si>
+  <si>
+    <t>This policy applies to wholly-closed electric motor-compressor wholly-closed turbine type cooling compressor piston type single stage cooling compressor and screw type cooling compressor.</t>
+  </si>
+  <si>
+    <t>Refrigerant Compressors</t>
+  </si>
+  <si>
+    <t>CQC 2209-2009</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cqc31-439132-2009-cqc-mark-certification-refrigerant-compressors-used-air-conditioning</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2019-08-13/492739.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-439137-2014. Mark Certification - Water-source (ground-source) heat pumps</t>
+  </si>
+  <si>
+    <t>Applies to ground source heat pumps</t>
+  </si>
+  <si>
+    <t>GB 30721-2014</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cqc31-439137-2014-mark-certification-water-source-ground-source-heat-pumps</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2019-06-21/492749.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-439311-2009. CQC Mark Certification - Fans</t>
+  </si>
+  <si>
+    <t>Applies to for the following types of fan: centrifugal and axial-flow type for general use; centrifugal ID-fan for industrial steam boiler; centrifugal IF-fan and ID-fan for boiler of power station; axial type fan used at power station; centrifugal fan for AC. Does NOT apply to specialized-structured and used fans like jet type fan; cross-flow fan; and roof fan.</t>
+  </si>
+  <si>
+    <t>Industrial Blowers</t>
+  </si>
+  <si>
+    <t>GB 19761-2009 GB/T 1236 GB/T 10178 JB/T 2977 JB/T 4357 JB/T 4358 JB/T 4362 JB/T 10562 JB/T 10563</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cqc31-439311-2009-cqc-mark-certification-fans</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/dynamic/contentcore/resource/download?ID=36490</t>
+  </si>
+  <si>
+    <t>CQC31-439343-2020. Energy Conservation Certification Rules for Refrigerated Beverage Vending Machines</t>
+  </si>
+  <si>
+    <t>Apply to refrigerated beverage bending machines</t>
+  </si>
+  <si>
+    <t>Refrigerated Vending Machines</t>
+  </si>
+  <si>
+    <t>GB 26920.3-2019</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cqc31-439343-2020-energy-conservation-certification-rules-refrigerated-beverage-vending</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2020-10-19/556980.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-439804-2018. Energy Conservation Certification Rules for Multi-Type Low Ambient Temperature Air Source Heat Pump Air Heating Units</t>
+  </si>
+  <si>
+    <t>Apply to multi-type low ambient temperature air source heat pump air heating units</t>
+  </si>
+  <si>
+    <t>CQC 3168-2018</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cqc31-439804-2018-energy-conservation-certification-rules-multi-type-low-ambient</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2019-06-21/554194.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-439806-2020. Energy Conservation Certification Rules for Air Source Heat Pump for Tobacco Curing Barn</t>
+  </si>
+  <si>
+    <t>Apply to air source heat pump for tobacco curing barn</t>
+  </si>
+  <si>
+    <t>CQC 3176-2020</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cqc31-439806-2020-energy-conservation-certification-rules-air-source-heat-pump-tobacco</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2021-04-07/557156.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-442412-2020. Energy Conservation Certification Rules for Electric Welding Machines</t>
+  </si>
+  <si>
+    <t>Apply to electric welding machines</t>
+  </si>
+  <si>
+    <t>GB 28736-2019</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cqc31-442412-2020-energy-conservation-certification-rules-electric-welding-machines</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2020-05-13/497379.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-448149-2011. CQC Mark Certification - Commercial Water Boilers</t>
+  </si>
+  <si>
+    <t>Applies to commercial water boilers. For single-phase appliances connected to a phase line and neutral line its rated voltage not exceeding 250V and other appliances' rated voltage not exceeding 450V</t>
+  </si>
+  <si>
+    <t>Boilers and Furnaces</t>
+  </si>
+  <si>
+    <t>CQC 3133-2011</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cqc31-448149-2011-cqc-mark-certification-commercial-water-boilers</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2019-06-21/492730.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-448174-2015. CQC Mark Certification - Water Dispenser</t>
+  </si>
+  <si>
+    <t>Applies to water dispensers, with rated voltage of not more than 250V.</t>
+  </si>
+  <si>
+    <t>Water Coolers</t>
+  </si>
+  <si>
+    <t>GB 30978-2014</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cqc31-448174-2015-cqc-mark-certification-water-dispenser</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2019-06-21/492751.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-448314-2013. Energy Conservation Certification Rules for Solar Collectors</t>
+  </si>
+  <si>
+    <t>Apply to solar collectors</t>
+  </si>
+  <si>
+    <t>Solar Inverters</t>
+  </si>
+  <si>
+    <t>Solar</t>
+  </si>
+  <si>
+    <t>CQC3188-2012</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cqc31-448314-2013-energy-conservation-certification-rules-solar-collectors</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2011-08-02/509581.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-452422-2019. Energy Conservation Certification Rules for Ethernet Switches</t>
+  </si>
+  <si>
+    <t>Applies to fixed port ethernet switch directly or indirectly connected to grid power. Does NOT apply to slot ethernet switch or DC-powered ethernet switch.</t>
+  </si>
+  <si>
+    <t>Networking Equipment</t>
+  </si>
+  <si>
+    <t>CQC 3140-2019</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cqc31-452422-2019-energy-conservation-certification-rules-ethernet-switches</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2019-04-26/496852.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-461225-2012. Energy Conservation Certification Rules for Ballasts for Tubular Fluorescent Lamps</t>
+  </si>
+  <si>
+    <t>Apply to ballasts for tubular fluorescent lamps</t>
+  </si>
+  <si>
+    <t>GB 17896-2012; GB/T 15144-2009</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cqc31-461225-2012-energy-conservation-certification-rules-ballasts-tubular-fluorescent</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2018-08-24/553843.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-461234-2009. CQC Mark Certification - Uninterruptible Power Supplies (UPS)</t>
+  </si>
+  <si>
+    <t>This policy applies to uninterruptible power supplies.</t>
+  </si>
+  <si>
+    <t>Uninterruptable Power Supply</t>
+  </si>
+  <si>
+    <t>CQC 3108-2011</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cqc31-461234-2009-cqc-mark-certification-uninterruptible-power-supplies-ups</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2019-04-26/492771.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-461281-2017 Energy Conservation Certification Rules for Electronic Control gear for LED Modules</t>
+  </si>
+  <si>
+    <t>Applies  to Electronic Control gear for LED Modules -specified by GB24819 with a rated supply voltage of no larger than  1000V DC or AC</t>
+  </si>
+  <si>
+    <t>Lighting Controls</t>
+  </si>
+  <si>
+    <t>CQC3146-2017</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cqc31-461281-2017-energy-conservation-certification-rules-electronic-control-gear-led</t>
+  </si>
+  <si>
+    <t>http://www.cqc.com.cn/www/chinese/c/2017-11-03/511032.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-461289-2021 Energy Conservation Certification Rules for Low-Voltage Reactive Power Compensation Assemblies</t>
+  </si>
+  <si>
+    <t>This policy contains Energy Conservation Certification Rules for low-voltage reactive power compensation assemblies. It applies to low-voltage reactive power compensation assemblies with a rated AC voltage not exceeding 1000 V (or 1140 V) and a frequency not exceeding 1000 Hz</t>
+  </si>
+  <si>
+    <t>Electronics, Power Supply and Power Conversion</t>
+  </si>
+  <si>
+    <t>GB/T 15576-2020
+,   
+                    CQC3179-2021</t>
+  </si>
+  <si>
+    <t>China Quality Certification Centre</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cqc31-461289-2021-energy-conservation-certification-rules-low-voltage-reactive-power</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2021-12-17/558553.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-462121-2009. CQC Mark Certification - Low voltage distribution saver</t>
+  </si>
+  <si>
+    <t>Applies to Low voltage distribution saver of rated voltage lower than 1000V; rated frequency of 50Hz and rated capacity no more than 2500kVA.</t>
+  </si>
+  <si>
+    <t>Smart home devices</t>
+  </si>
+  <si>
+    <t>CQC 3103-2009</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cqc31-462121-2009-cqc-mark-certification-low-voltage-distribution-saver</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/rootfiles/2011/08/02/1312218401953921-1312218401978593.pdf</t>
+  </si>
+  <si>
+    <t>CQC31-462213-2015. Energy Conservation Certification Rules for Closed Insulated Busways</t>
+  </si>
+  <si>
+    <t>Apply to closed insulated busways</t>
+  </si>
+  <si>
+    <t>CQC3131-2015</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cqc31-462213-2015-energy-conservation-certification-rules-closed-insulated-busways</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2011-08-02/492856.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-462227-2021. Energy Conservation Certification Rules for Low-Voltage Switchgear Assemblies</t>
+  </si>
+  <si>
+    <t>Apply to low-voltage switchgear assemblies</t>
+  </si>
+  <si>
+    <t>CQC3177-2021</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cqc31-462227-2021-energy-conservation-certification-rules-low-voltage-switchgear</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/dynamic/contentcore/resource/download?ID=39718</t>
+  </si>
+  <si>
+    <t>CQC31-462271-2022 Energy Conservation Certification Rules for High-Voltage/Low-Voltage Prefabricated Substations</t>
+  </si>
+  <si>
+    <t>This policy contains energy conservation certification rules for high-voltage/low-voltage prefabricated substations. It applies to high-voltage/low-voltage prefabricated substations with a maximum rated AC voltage of 12 kV containing one or more transformers with an operating frequency of 50 Hz and installed in places that are accessible to the public outdoors and provide personnel protection.</t>
+  </si>
+  <si>
+    <t>GB/T 17467-2020</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cqc31-462271-2022-energy-conservation-certification-rules-high-voltagelow-voltage</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2022-07-28/559154.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-464244-2018. Energy Conservation Certification Rules for Electric Vehicle A.C Charging System</t>
+  </si>
+  <si>
+    <t>Apply to electric vehicle A.C charging system</t>
+  </si>
+  <si>
+    <t>EV Charging Stations</t>
+  </si>
+  <si>
+    <t>CQC 3169-2018</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cqc31-464244-2018-energy-conservation-certification-rules-electric-vehicle-ac-charging</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2019-04-26/554395.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-464245-2018. Energy Conservation Certification Rules for Electric Vehicle Off-Board Charger</t>
+  </si>
+  <si>
+    <t>Apply to electric vehicle off-board charger</t>
+  </si>
+  <si>
+    <t>External Power Supply</t>
+  </si>
+  <si>
+    <t>CQC 3170-2018</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cqc31-464245-2018-energy-conservation-certification-rules-electric-vehicle-board-charger</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2019-04-26/554396.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-465131-2013. CQC Mark Certification - Fluorescent Lamps for General Lighting Service, Self-Ballasted</t>
+  </si>
+  <si>
+    <t>Applies to CFLs of rated voltage of 220V; rated working frequency of 50Hz and rated power lower than 60W; and with caps of screw or bayonet type. These CFLs shall be of general service and ignition control parts and stablization parts are integrated.</t>
+  </si>
+  <si>
+    <t>GB/T 17263-2013 GB 19044-2013</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cqc31-465131-2013-cqc-mark-certification-fluorescent-lamps-general-lighting-service-self</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2020-12-22/492728.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-465132-2013. CQC Mark Certification - Fluorescent Lamps for General Lighting Service; Double-Capped</t>
+  </si>
+  <si>
+    <t>Applies to double-capped fluorescent lamps for general lighting services</t>
+  </si>
+  <si>
+    <t>GB/T 10682-2010 GB 19043-2013</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cqc31-465132-2013-cqc-mark-certification-fluorescent-lamps-general-lighting-service-double</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2020-12-22/492726.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-465134-2009. CQC Mark Certification - High Pressure Sodium Lamp</t>
+  </si>
+  <si>
+    <t>Applies to High-pressure sodium lamps with transparent glass cover for outdoor lighting service, and power ranges from 50W-1000W with matching ballasts and ignitors and can be started and operate normally with 92-106 percent of rated voltage.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cqc31-465134-2009-cqc-mark-certification-high-pressure-sodium-lamp</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2021-04-22/492722.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-465137-2013. CQC Mark Certification. Self-ballasted LED reflector Lamps</t>
+  </si>
+  <si>
+    <t>Apply to self-ballasted LED reflector lamps E27; operating under the conditions of 220V 50Hz and with the rated power of 60W or below</t>
+  </si>
+  <si>
+    <t>CQC 3129-2013, GB 17625.1-2012</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cqc31-465137-2013-cqc-mark-certification-self-ballasted-led-reflector-lamps</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2011-08-02/492710.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-465192-2014. CQC Mark Certification. Non-directional self-ballasted LED lamps for general lighting</t>
+  </si>
+  <si>
+    <t>Apply to non-directional self-ballasted LED lamps used for domestic and similar general lighting purpose, having:  a rated wattage up to 60 W;  a rated voltage of up to 250 V AC; and  lamp cap according to relevant GB standards.</t>
+  </si>
+  <si>
+    <t>GB/T 24908-2014</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cqc31-465192-2014-cqc-mark-certification-non-directional-self-ballasted-led-lamps-general</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2011-08-02/493754.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-465315-2013. CQC Mark Certification. LED Downlights</t>
+  </si>
+  <si>
+    <t>Applies to domestic LED Downlights operating under conditions of AC 220V and 50Hz</t>
+  </si>
+  <si>
+    <t>CQC 3128-2013 GB 17625.1</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cqc31-465315-2013-cqc-mark-certification-led-downlights</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2011-08-02/492712.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-465317-2020. Energy Conservation Certification Rules for LED Flat Panel Luminaires</t>
+  </si>
+  <si>
+    <t>Applies to LED Flat Panel Luminares with power supply not exceeding 250V</t>
+  </si>
+  <si>
+    <t>GB 38450-2019</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cqc31-465317-2020-energy-conservation-certification-rules-led-flat-panel-luminaires</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2020-11-09/511478.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-465318-2016. Energy Conservation Certification Rules for Lighting Products Used in Classrooms in Schools and Kindergartens</t>
+  </si>
+  <si>
+    <t>This policy applies to lighting products used in classrooms in schools and kindergartens.</t>
+  </si>
+  <si>
+    <t>CQC3155-2016; GB/T 18595-2014</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cqc31-465318-2016-energy-conservation-certification-rules-lighting-products-used</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2011-08-02/513894.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-465331-2019. Energy Conservation Certification Rules for LED Downlights</t>
+  </si>
+  <si>
+    <t>Apply to  LED downlights</t>
+  </si>
+  <si>
+    <t>GB 30255-2019</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cqc31-465331-2019-energy-conservation-certification-rules-led-downlights</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2019-08-08/555384.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-465392-2016. Energy Conservation Certification Rules for LED Lighting Products for Street Lighting &amp; Tunnel Lighting</t>
+  </si>
+  <si>
+    <t>Applies to LED Lighting Products for Street Lighting and Tunnel Lighting operating under conditions of AC 220V and 50Hz</t>
+  </si>
+  <si>
+    <t>CQC 3127-2016</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cqc31-465392-2016-energy-conservation-certification-rules-led-lighting-products-street</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2011-08-02/492713.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-465397-2019. Energy Conservation Certification Rules for LED Luminaires for Road and Tunnel Lighting</t>
+  </si>
+  <si>
+    <t>Apply to LED luminaires for road and tunnel lighting</t>
+  </si>
+  <si>
+    <t>GB 37478-2019</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cqc31-465397-2019-energy-conservation-certification-rules-led-luminaires-road-and-tunnel</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2019-08-08/555385.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-473232-2014. Energy Conservation Certification Rules for Video Recorder</t>
+  </si>
+  <si>
+    <t>Apply to video recorder directly or indirectly connected to grid power</t>
+  </si>
+  <si>
+    <t>CQC 3149-2014</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cqc31-473232-2014-energy-conservation-certification-rules-video-recorder</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2019-04-26/511496.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-473421-2017. Energy Conservation Certification Rules for Lottery Sales Terminal</t>
+  </si>
+  <si>
+    <t>Apply to lottery sales terminal</t>
+  </si>
+  <si>
+    <t>CQC 3162-2017</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cqc31-473421-2017-energy-conservation-certification-rules-lottery-sales-terminal</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2019-04-26/547515.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-482633-2017. Energy Conservation Certification Rules  for Single- Phase Static Electricity Meters</t>
+  </si>
+  <si>
+    <t>Apply to single-phase static electricity meters</t>
+  </si>
+  <si>
+    <t>Household Meters</t>
+  </si>
+  <si>
+    <t>CQC 3059-2017</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cqc31-482633-2017-energy-conservation-certification-rules-single-phase-static-electricity</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2017-08-09/548591.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-482652-2018 Energy Conservation Certification Rules for High/Low Temperature Test Chambers</t>
+  </si>
+  <si>
+    <t>This policy contains energy conservation certification rules for high/low temperature test chambers. It applies to high and low temperature test chambers with a nominal volume of not more than 1.2 m³, a temperature change rate of not more than 5°C/min, and the lowest measured temperature of no less than -25°C.</t>
+  </si>
+  <si>
+    <t>CQC3166-2018</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cqc31-482652-2018-energy-conservation-certification-rules-highlow-temperature-test</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2019-04-26/554338.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-482653-2018 Energy Conservation Certification Rules for Hot Aging Test Ovens</t>
+  </si>
+  <si>
+    <t>This policy contains energy conservation certification rules for hot aging test ovens. It applies to thermal hot air aging test chambers, electric heating drying ovens, and electric heat blast drying ovens with a nominal volume of not more than 1.2m³, powered by electricity and using air as the conduction medium.</t>
+  </si>
+  <si>
+    <t>CQC3167-2018</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cqc31-482653-2018-energy-conservation-certification-rules-hot-aging-test-ovens</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2019-04-26/554339.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-541205-2018. Energy Efficiency Certification Rules for Data Center</t>
+  </si>
+  <si>
+    <t>Apply to data center used in productive activities</t>
+  </si>
+  <si>
+    <t>Servers</t>
+  </si>
+  <si>
+    <t>GB/T 32910.3-2016</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cqc31-541205-2018-energy-efficiency-certification-rules-data-center</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2020-12-01/553498.shtml</t>
+  </si>
+  <si>
+    <t>CQC32-369491-2021. Water Conservation Certification Rules for Shower Heads</t>
+  </si>
+  <si>
+    <t>Apply to shower heads</t>
+  </si>
+  <si>
+    <t>GB 28378-2019; GB/T 23447-2009; GB/T 23448-2019</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cqc32-369491-2021-water-conservation-certification-rules-shower-heads</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/dynamic/contentcore/resource/download?ID=39493</t>
+  </si>
+  <si>
+    <t>CQC32-372111-2021. Water Conservation Certification Rules for WC Pan</t>
+  </si>
+  <si>
+    <t>Apply to WC pan</t>
+  </si>
+  <si>
+    <t>GB 25502-2017; GB 28377-2019; GB 30717-2019; GB 38448-2019</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cqc32-372111-2021-water-conservation-certification-rules-wc-pan</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/dynamic/contentcore/resource/download?ID=39491</t>
+  </si>
+  <si>
+    <t>CQC32-429111-2021. Water Conservation Certification Rules for Shower</t>
+  </si>
+  <si>
+    <t>Apply to showers</t>
+  </si>
+  <si>
+    <t>GB 28378-2019</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cqc32-429111-2021-water-conservation-certification-rules-shower</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/dynamic/contentcore/resource/download?ID=39492</t>
+  </si>
+  <si>
+    <t>CQC32-432411-2016. Water Conservation Certification Rules for Flush Valve</t>
+  </si>
+  <si>
+    <t>Apply to flush valve</t>
+  </si>
+  <si>
+    <t>GB 28379-2012</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cqc32-432411-2016-water-conservation-certification-rules-flush-valve</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2019-05-30/492659.shtml</t>
+  </si>
+  <si>
+    <t>CQC32-432414-2009. Water Conservation Certification Rules for Valves with Screwed Connections for Water-Heating System</t>
+  </si>
+  <si>
+    <t>Apply to valves with screwed connections for water-heating system</t>
+  </si>
+  <si>
+    <t>GB/T 8464-2008</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cqc32-432414-2009-water-conservation-certification-rules-valves-screwed-connections-water</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2011-08-02/492612.shtml</t>
+  </si>
+  <si>
+    <t>CQC32-432421-2021. Water Conservation Certification Rules for Faucets</t>
+  </si>
+  <si>
+    <t>Apply to faucets</t>
+  </si>
+  <si>
+    <t>GB 25501-2019; GB 18145-2014</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cqc32-432421-2021-water-conservation-certification-rules-faucets</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/dynamic/contentcore/resource/download?ID=39490</t>
+  </si>
+  <si>
+    <t>CQC32-439154-2016 Water Conservation Certification Rules for Household and Similar Use Reverse Osmosis Drinking Water Treatment Purifiers</t>
+  </si>
+  <si>
+    <t>Applies to Household and Similar Use Reverse Osmosis Drinking Water Treatment Purifiers which use centralzized water supply such as as municipal tap water as water source; and use reverse osmosis membrane as the main purification unit.</t>
+  </si>
+  <si>
+    <t>GB34914-2017</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cqc32-439154-2016-water-conservation-certification-rules-household-and-similar-use-reverse</t>
+  </si>
+  <si>
+    <t>http://www.cqc.com.cn/www/chinese/c/2018-07-04/529526.shtml</t>
+  </si>
+  <si>
+    <t>CQC32-482631-2013. Water Conservation Certification Rules for Integrated Circuit Card Water Meter</t>
+  </si>
+  <si>
+    <t>Apply to integrated circuit card water meter</t>
+  </si>
+  <si>
+    <t>CJ/T 133-2012</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cqc32-482631-2013-water-conservation-certification-rules-integrated-circuit-card-water</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2011-08-02/492595.shtml</t>
+  </si>
+  <si>
+    <t>CQC61-445151-2015. CQC Mark Certification - Commercial gas cooking appliances</t>
+  </si>
+  <si>
+    <t>Applies to commercial gas-to-energy stoves with a rated thermal load of single burner not exceeding 60 kW and a nominal heat load of each burner not exceeding 80 kW. A nominal diameter should not be less than 600 mm.</t>
+  </si>
+  <si>
+    <t>GB 30531-2014</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cqc61-445151-2015-cqc-mark-certification-commercial-gas-cooking-appliances</t>
+  </si>
+  <si>
+    <t>http://www.cqc.com.cn/www/chinese/c/2011-08-02/512311.shtml</t>
+  </si>
+  <si>
+    <t>CQC61-448262-2015 Energy Conservation and environmentally-friendly Certification rules for Domestic Gas Instantaneous Water Heater and Gas Fired Heating-hot Water Combi-boilers</t>
+  </si>
+  <si>
+    <t>Applies to gas fired Domestic Gas Instantaneous Water Heater - including condensation type- with heat load not larger than 70kW; Applies to gas fired Heaing-hot Water Combi-boilers -including ndensation type warm bath dual use boilers.</t>
+  </si>
+  <si>
+    <t>GB 20665-2015; CQC 5105-2015</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cqc61-448262-2015-energy-conservation-and-environmentally-friendly-certification-rules</t>
+  </si>
+  <si>
+    <t>http://www.cqc.com.cn/www/chinese/c/2017-01-22/492743.shtml</t>
+  </si>
+  <si>
+    <t>CQC61-452628-2016. Energy Conservation and Environmentally-Friendly Certification Rules for Projectors</t>
+  </si>
+  <si>
+    <t>Applies to products of front projecting type with LCD and DMD</t>
+  </si>
+  <si>
+    <t>GB 32028-2015; CQC 6102-2016</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cqc61-452628-2016-energy-conservation-and-environmentally-friendly-certification-rules</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2020-07-20/492563.shtml</t>
+  </si>
+  <si>
+    <t>CQC62-439112-2019. Certification Rules for Cooling Tower</t>
+  </si>
+  <si>
+    <t>Apply to cooling tower</t>
+  </si>
+  <si>
+    <t>GB/T 7190.1-2018; GB/T 7190.2-2018; GB/T 18870-2011</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cqc62-439112-2019-certification-rules-cooling-tower</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2019-05-29/494730.shtml</t>
+  </si>
+  <si>
+    <t>CQC62-448120-2020. Energy and Water Conservation  Certification Rules for Dishwashers</t>
+  </si>
+  <si>
+    <t>Apply to dishwashers</t>
+  </si>
+  <si>
+    <t>Dishwashers</t>
+  </si>
+  <si>
+    <t>GB 38383-2019</t>
+  </si>
+  <si>
+    <t>Energy Efficiency, Water Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cqc62-448120-2020-energy-and-water-conservation-certification-rules-dishwashers</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2021-03-22/556507.shtml</t>
+  </si>
+  <si>
+    <t>CWL 02-2020 Intelligent toilets</t>
+  </si>
+  <si>
+    <t>This policy contains water efficiency label requirements for intelligent toilets. It applies to smart toilets installed on cold water pipelines in building facilities with a water supply pressure between 0.1~0.6 MPa.</t>
+  </si>
+  <si>
+    <t>GB 38448</t>
+  </si>
+  <si>
+    <t>National Development and Reform Commission (NDRC)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cwl-02-2020-intelligent-toilets</t>
+  </si>
+  <si>
+    <t>http://www.waterlabel.org.cn/userfiles/2/files/cms/article/2020/10/%E6%99%BA%E8%83%BD%E5%9D%90%E4%BE%BF%E5%99%A8%E6%B0%B4%E6%95%88%E6%A0%87%E8%AF%86%E5%AE%9E%E6%96%BD%E8%A7%84%E5%88%99.pdf</t>
+  </si>
+  <si>
+    <t>CWL 02-2021 Water purifiers</t>
+  </si>
+  <si>
+    <t>Water Fixtures</t>
+  </si>
+  <si>
+    <t>GB 34914-2021</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cwl-02-2021-water-purifiers</t>
+  </si>
+  <si>
+    <t>https://www.ndrc.gov.cn/xxgk/zcfb/ghxwj/202112/P020211213405201806707.pdf</t>
+  </si>
+  <si>
+    <t>Decision 13/2008 Technical requirements for energy-efficient street lights</t>
+  </si>
+  <si>
+    <t>This document specifies the technical requirements and labeling instructions for energy-efficient street lights.</t>
+  </si>
+  <si>
+    <t>Vietnam*</t>
+  </si>
+  <si>
+    <t>August 2019</t>
+  </si>
+  <si>
+    <t>Ministry of Industry and Trade (MOIT)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/decision-132008-technical-requirements-energy-efficient-street-lights</t>
+  </si>
+  <si>
+    <t>http://thuvienphapluat.vn/van-ban/Linh-vuc-khac/Quyet-dinh-13-2008-QD-BCT-quy-dinh-ve-yeu-cau-ky-thuat-choa-den-chieu-sang-duong-pho-tiet-kiem-nang-luong-67650.aspx</t>
+  </si>
+  <si>
+    <t>Decision 4889/QD-BCT LED labeling guidelines</t>
+  </si>
+  <si>
+    <t>This decision specifies the labeling instructions for LED lamps. Affixing the label is voluntary until December 31, 2019 and will be mandatory from January 1, 2020.</t>
+  </si>
+  <si>
+    <t>TCVN 11843:2017, TCVN 11844:2017</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/decision-4889qd-bct-led-labeling-guidelines</t>
+  </si>
+  <si>
+    <t>https://thuvienphapluat.vn/van-ban/Tai-nguyen-Moi-truong/Quyet-dinh-4889-QD-BCT-2018-cong-bo-tieu-chuan-ky-thuat-hieu-suat-va-dan-nhan-nang-luong-403823.aspx</t>
+  </si>
+  <si>
+    <t>Department Circular DC2020-06-0015</t>
+  </si>
+  <si>
+    <t>This policy defines minimum energy performance for products (MEPP) for television sets, washing machines, and electric fans.</t>
+  </si>
+  <si>
+    <t>Philippines</t>
+  </si>
+  <si>
+    <t>Televisions, Washing Machines, Ceiling Fans, Window Fans, Portable Fans</t>
+  </si>
+  <si>
+    <t>January 2024</t>
+  </si>
+  <si>
+    <t>Department of Energy</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/department-circular-dc2020-06-0015</t>
+  </si>
+  <si>
+    <t>https://www.doe.gov.ph/pelp/related-laws-issuances-and-implementing-guidelines</t>
+  </si>
+  <si>
+    <t>Department Circular No. DC 2020-06-0016</t>
+  </si>
+  <si>
+    <t>This policy defines minimum energy performance for products (MEPP) for room air conditioners (window and split type), refrigeration units (single door, two-door manual defrost, and frost-free), and lighting products (CLFs, LFLs, single-capped fluorescent lamps, and LEDs).</t>
+  </si>
+  <si>
+    <t>Lighting, Tubular Lamps, Non-Directional lamps, Room ACs - Stationary ACs, Refrigerators-Freezers</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/department-circular-no-dc-2020-06-0016</t>
+  </si>
+  <si>
+    <t>https://www.doe.gov.ph/laws-and-issuances/department-circular-no-dc2020-06-0016</t>
+  </si>
+  <si>
+    <t>e-Standby Power Program for Bidets</t>
+  </si>
+  <si>
+    <t>A type of hygienic device with nameplate output powerof power supply less than equal to 2,000W used to warmup the water to wash users anus or genital area after stool</t>
+  </si>
+  <si>
+    <t>Republic of Korea</t>
+  </si>
+  <si>
+    <t>Toilet Seats (Electric)</t>
+  </si>
+  <si>
+    <t>January 2016</t>
+  </si>
+  <si>
+    <t>Korea Energy Management Corporation (KEMCO)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/e-standby-power-program-bidets</t>
+  </si>
+  <si>
+    <t>http://www.kemco.or.kr/new_eng/pg02/pg02100300.asp</t>
+  </si>
+  <si>
+    <t>e-Standby Power Program for Computers</t>
+  </si>
+  <si>
+    <t>Computers with nameplate output power of powersupply less than equal to 1,000W</t>
+  </si>
+  <si>
+    <t>Computers</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/e-standby-power-program-computers</t>
+  </si>
+  <si>
+    <t>e-Standby Power Program for Cordless/Corded Phones</t>
+  </si>
+  <si>
+    <t>A device with nameplate output power of power supplyless than equal to 100W, capable of automatic reporting,voice and image transmitting between the internal andexternal units, opening and locking of the gate,communicating with the security and crime &amp; fire controls; gas, fire, crime</t>
+  </si>
+  <si>
+    <t>Telephony</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/e-standby-power-program-cordlesscorded-phones</t>
+  </si>
+  <si>
+    <t>e-Standby Power Program for DVD Players</t>
+  </si>
+  <si>
+    <t>Digital Versatile Disc Players.</t>
+  </si>
+  <si>
+    <t>DVD|Blu-Ray Players</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/e-standby-power-program-dvd-players</t>
+  </si>
+  <si>
+    <t>e-Standby Power Program for Energy-Saving &amp; Controlling</t>
+  </si>
+  <si>
+    <t>Controlling devices that automatically shut the power ofthe machine connected to multi-tab, by sensing operationor brightness of surrounding; or standby power blockingreceptacles.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/e-standby-power-program-energy-saving-controlling</t>
+  </si>
+  <si>
+    <t>e-Standby Power Program for Fax Machine</t>
+  </si>
+  <si>
+    <t>Commercially-available imaging product with nameplateoutput power of power supply less than equal to 3,000Wwhose primary functions are scanning hard copy originalsfor electronic transmission to remote units and receivingsimilar electronic transmissions to produce hard copyoutput.</t>
+  </si>
+  <si>
+    <t>Imaging Equipment</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/e-standby-power-program-fax-machine</t>
+  </si>
+  <si>
+    <t>e-Standby Power Program for Home Audio Products</t>
+  </si>
+  <si>
+    <t>An electronic product with nameplate output power ofpower supply less than or equal to 1,000W whose intendedpurpose, other than providing non-video status displays, isthe production of recording of signals in the audio domainas reproduced by headphones, loudspeakers, or othertransducers, except radio cassette players.</t>
+  </si>
+  <si>
+    <t>Home Theater Equipment</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/e-standby-power-program-home-audio-products</t>
+  </si>
+  <si>
+    <t>e-Standby Power Program for Home Gateway</t>
+  </si>
+  <si>
+    <t>Electronic products, with nameplate output power ofpower supply less than equal to 150W at LAN port whenthe maximum network traffic occur, that enable receivingexternal access networks, connecting home networkequipments based on wire/wireless networks, convertingprotocols, controlling, monitoring, managing and providingother home network related services</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/e-standby-power-program-home-gateway</t>
+  </si>
+  <si>
+    <t>e-Standby Power Program for Microwave Ovens</t>
+  </si>
+  <si>
+    <t>A household microwave oven with nameplate outputpower of power supply less than equal to 2,000W</t>
+  </si>
+  <si>
+    <t>Microwaves</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/e-standby-power-program-microwave-ovens</t>
+  </si>
+  <si>
+    <t>e-Standby Power Program for Modem</t>
+  </si>
+  <si>
+    <t>Short for modulator-demodulator, it is a device withnameplate output power of power supply less than equalto 150W that enables data transmission from computers orterminals of communication devices over cable lines. Theapplication scope is limited to external modems with itsown power supply device, separated from computer orcommunication terminals.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/e-standby-power-program-modem</t>
+  </si>
+  <si>
+    <t>e-Standby Power Program for Monitors</t>
+  </si>
+  <si>
+    <t>This policy applies to commercially-available electronic products with a display screen in a single housing that is capable of displaying output information from a computer via one or more inputs (such as VGA and DVI), with nameplate output power of power supply less than or equal to 1,000W.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/e-standby-power-program-monitors</t>
+  </si>
+  <si>
+    <t>e-Standby Power Program for Multifunctional devices</t>
+  </si>
+  <si>
+    <t>A multifunction equipment able to perform corefunctions of copying, printing, faxing or scanning withnameplate output power of power supply less than equalto 5,000W</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/e-standby-power-program-multifunctional-devices</t>
+  </si>
+  <si>
+    <t>e-Standby Power Program for Printers</t>
+  </si>
+  <si>
+    <t>Commercially-available imaging product that serves as ahard copy output device, and is capable of receivinginformation from networked computers, or other inputdevices with nameplate output power of power supply lessthan equal to 3,000W</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/e-standby-power-program-printers</t>
+  </si>
+  <si>
+    <t>e-Standby Power Program for Scanners</t>
+  </si>
+  <si>
+    <t>Electro-optical device with nameplate output power ofpower supply less than equal to 1,000W for convertingcolor or black-and-white information into electronicimages that can be stored, edited, converted, ortransmitted primarily in a personal computing environment</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/e-standby-power-program-scanners</t>
+  </si>
+  <si>
+    <t>e-Standby Power Program for Set-Top Boxes</t>
+  </si>
+  <si>
+    <t>A device with nameplate output power of power supplyless than equal to 150W, capable of receiving,transmitting, processing, recording, converting signals anddisplaying by television or other displaying devices.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/e-standby-power-program-set-top-boxes</t>
+  </si>
+  <si>
+    <t>e-Standby Power Program for Televisions</t>
+  </si>
+  <si>
+    <t>An electronic product with nameplate output power ofpower supply less than equal to 1,000W, consisting of atuner|receiver and a monitor encased in a single housing</t>
+  </si>
+  <si>
+    <t>Televisions</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/e-standby-power-program-televisions</t>
+  </si>
+  <si>
+    <t>Efficiency Policy for Chillers</t>
+  </si>
+  <si>
+    <t>This policy specifies energy consumption standards, star ratings, and labeling requirements for chillers being manufactured, commercially purchased, or sold in India.</t>
+  </si>
+  <si>
+    <t>India</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>October 2023</t>
+  </si>
+  <si>
+    <t>IS 16590 with all amendments</t>
+  </si>
+  <si>
+    <t>Bureau of Energy Efficiency (BEE)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/efficiency-policy-chillers</t>
+  </si>
+  <si>
+    <t>Energy Conservation Label - Refrigerators</t>
+  </si>
+  <si>
+    <t>The Energy Factor for Energy Label qualified refrigerator-Freezers products shall be measured according to CNS 2062; or the most current version of test conditions and methodology stipulated by the energy regulating competent authority</t>
+  </si>
+  <si>
+    <t>Refrigerators-Freezers</t>
+  </si>
+  <si>
+    <t>CNS 2062-95 CNS 9577-89</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/energy-conservation-label-refrigerators</t>
+  </si>
+  <si>
+    <t>http://www.energylabel.org.tw/application_en/efficiency/upt.asp?cid=4</t>
+  </si>
+  <si>
+    <t>Energy Conservation Labeling Program Requirements for Exit Lights and Emergency Direction Lights</t>
+  </si>
+  <si>
+    <t>Exit lights and emergency direction lights - The applicable products shall meet the requirements by NATIONAL FIRE AGENCY MINISTRY OF THE INTERIOR and its future amendments</t>
+  </si>
+  <si>
+    <t>Energy Conservation Labeling Program Requirements</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/energy-conservation-labeling-program-requirements-exit-lights-and-emergency-direction</t>
+  </si>
+  <si>
+    <t>http://www.energylabel.org.tw/application_en/efficiency/upt.asp?cid=24%20</t>
+  </si>
+  <si>
+    <t>Energy Conservation Labeling Program Requirements for Indoor Light Fixtures: En-Tech 10205019771</t>
+  </si>
+  <si>
+    <t>Indoor light fixtures - The applicable products shall meet Chinese National Standards -CNS 14335 and 14115. Desk lamps; table lamps; bedside lamps; floor lamps or lamps which are not recognized by the Bureau of Energy MOEA are not included</t>
+  </si>
+  <si>
+    <t>CIE 70, 84 and 121, CNS 15437, CNS 691, CNS 14125, CNS 14576, CNS 15049, CIE 117</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/energy-conservation-labeling-program-requirements-indoor-light-fixtures-en-tech</t>
+  </si>
+  <si>
+    <t>http://www.energylabel.org.tw/application_en/efficiency/upt.asp?cid=27%20</t>
+  </si>
+  <si>
+    <t>Energy Conservation Labeling Program Requirements for Integrated Stereo</t>
+  </si>
+  <si>
+    <t>The applicable products shall be integrated stereos with the CCC Code of 8518.50.00.00-8A; or have been recognized by the Bureau of Energy of the Ministry of Economic Affairs as integrated stereos.</t>
+  </si>
+  <si>
+    <t>IEC 62301</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/energy-conservation-labeling-program-requirements-integrated-stereo</t>
+  </si>
+  <si>
+    <t>http://www.energylabel.org.tw/application_en/efficiency/upt.asp?cid=28</t>
+  </si>
+  <si>
+    <t>Energy Efficiency (Minimum Energy Efficiency Standards And Energy Labelling) Regulations, 2023</t>
+  </si>
+  <si>
+    <t>This policy regulates minimum energy efficiency standards (MEPS) and label for air-conditioners:
+{a} casement or window type air-conditioner (cooling capacity of 7.1 kW or lower);
+(b} split type non-inverter air-conditioner with one or more than one indoor unit (cooling capacity of 7.1 kW or lower);
+{c} split type inverter air-conditioner with one or more than one indoor unit (cooling capacity of 7.1 kW or lower).</t>
+  </si>
+  <si>
+    <t>Brunei Darussalam</t>
+  </si>
+  <si>
+    <t>Air Conditioning, Room ACs - Stationary ACs</t>
+  </si>
+  <si>
+    <t>September 2025</t>
+  </si>
+  <si>
+    <t>ISO 5151 
+,   
+                    ISO 15042</t>
+  </si>
+  <si>
+    <t>The Office of the Prime Minister</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-minimum-energy-efficiency-standards-and-energy-labelling-regulations</t>
+  </si>
+  <si>
+    <t>https://www.agc.gov.bn/AGC%20Images/LAWS/Gazette_PDF/2023/EN/S%2037_2023%20[E].pdf</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Criteria and Labeling Method for Axial flow Fans; No. En-Tech 10205010211</t>
+  </si>
+  <si>
+    <t>Axial flow Fans shall meet the following specifications and the requirements of CNS 6592; CNS 6593; or recognized by the Bureau of Energy. The required specifications are:   -Fan Diameter: between 0.125m and 2m;   -Rated Power: between 125W and 75kW;   -Static Pressure: under 500 mmAq;  -Air Flow Rate: under 3000 CMM</t>
+  </si>
+  <si>
+    <t>Duct Fans</t>
+  </si>
+  <si>
+    <t>ISO 5801 or AMCA 210</t>
+  </si>
+  <si>
+    <t>Greenmark Labelling Program</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-criteria-and-labeling-method-axial-flow-fans-no-en-tech-10205010211</t>
+  </si>
+  <si>
+    <t>http://www.energylabel.org.tw/application_en/efficiency/upt.asp?cid=43</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Criteria and Labeling Method for Centrifugal Fans; No. En-Tech 10205010191</t>
+  </si>
+  <si>
+    <t>Centrifugal Fans shall meet the following specifications and the requirements of CNS 6592; CNS 6593; or recognized by the Bureau of Energy MOEA. The required specifications are:</t>
+  </si>
+  <si>
+    <t>Industrial Fans</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-criteria-and-labeling-method-centrifugal-fans-no-en-tech-10205010191</t>
+  </si>
+  <si>
+    <t>http://www.energylabel.org.tw/application_en/efficiency/upt.asp?cid=49</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Criteria and Labeling Method for Compact Fluorescent Lamps</t>
+  </si>
+  <si>
+    <t>The applicable product shall meet the definition of compact fluorescent lamps as defined in CNS 14576.</t>
+  </si>
+  <si>
+    <t>CNS 14576</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-criteria-and-labeling-method-compact-fluorescent-lamps</t>
+  </si>
+  <si>
+    <t>http://www.energylabel.org.tw/application_en/efficiency/upt.asp?cid=29</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Criteria and Labeling Method for Energy Label Qualified Dehumidifiers</t>
+  </si>
+  <si>
+    <t>The product shall meet the definition of CNS 12492 regarding dehumidifiers or recognized by the Bureau of Energy of MOEA as dehumidifiers.</t>
+  </si>
+  <si>
+    <t>CNS 12492</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-criteria-and-labeling-method-energy-label-qualified-dehumidifiers</t>
+  </si>
+  <si>
+    <t>http://www.energylabel.org.tw/application_en/efficiency/upt.asp?cid=5</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Criteria and Labeling Method for Energy Label Qualified Electric Fans</t>
+  </si>
+  <si>
+    <t>Electric fans - ceiling; desk-top; floor-standing, box. The product shall meet the definitions of CNS 2450; CNS 2061; CNS 597; CNS 547; and CNS 9578 regarding electric fans; or recognized by the Bureau of Energy of MOEA as electric fans.</t>
+  </si>
+  <si>
+    <t>Ceiling Fans</t>
+  </si>
+  <si>
+    <t>CNS 2450, CNS 2061, CNS 597, CNS 547, and CNS 9578</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-criteria-and-labeling-method-energy-label-qualified-electric-fans</t>
+  </si>
+  <si>
+    <t>http://www.energylabel.org.tw/application_en/efficiency/upt.asp?cid=8</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Criteria and Labeling Method for Energy Label Qualified Instantaneous Gas Burning Water Heaters; En-Tech 10004066240</t>
+  </si>
+  <si>
+    <t>Instantaneous gas burning water heaters shall meet the requirements of CNS 13603; and the definition of C.C.C. Code 8419.11.00.00-6 regarding non-electric instantaneous gas burning water heater; or be recognized by Bureau of Energy; MOEA.</t>
+  </si>
+  <si>
+    <t>CNS 13605</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-criteria-and-labeling-method-energy-label-qualified-instantaneous-gas</t>
+  </si>
+  <si>
+    <t>http://www.energylabel.org.tw/application_en/efficiency/upt.asp?cid=18</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Criteria and Labeling Method for Energy Label Qualified Ventilating Fans for Bathroom use; No. En-Tech 10004045290</t>
+  </si>
+  <si>
+    <t>The product shall meet the requirements of CNS 10597 Ventilation fans for bathroom use; and with the blade diameter of less than 20 cm; or recognized by the Bureau of Energy of MOEA as ventilating fans for bathroom use.</t>
+  </si>
+  <si>
+    <t>ISO 5801 and AMCA 210</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-criteria-and-labeling-method-energy-label-qualified-ventilating-fans</t>
+  </si>
+  <si>
+    <t>http://www.energylabel.org.tw/application_en/efficiency/upt.asp?cid=41</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Criteria and Labeling Method for Label Qualified Microwave Oven; No. En-Tech 10105012081</t>
+  </si>
+  <si>
+    <t>Household and combination microwave ovens which meet the requirements of CNS 3765-25 - Safety of household and similar electrical appliances - Part 2: Particular requirements for microwave ovens and obtain the Certificate for Registration of Product Certification or the Type Approval Certificate from the Bureau of Standards Metrology and Inspection; of the Ministry of Economic Affairs</t>
+  </si>
+  <si>
+    <t>IEC 60705: 2010 Edition 4.0 and IEC 62301:2011 Edition 2.0</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-criteria-and-labeling-method-label-qualified-microwave-oven-no-en-tech</t>
+  </si>
+  <si>
+    <t>http://www.energylabel.org.tw/application_en/efficiency/upt.asp?cid=48</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Criteria and Labeling Method for Label Qualified Range Hoods; No. En-Tech 10105012081</t>
+  </si>
+  <si>
+    <t>Range Hoods shall meet the requirements of CNS 3765-31 - Safety of household and similar electrical appliances - Part 2: Particular requirements of range hoods. Meanwhile products shall meet the definition of C.C.C. Code 8414.60.00.00-1; or recognized by the Bureau of Energy; MOEA as range hood.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-criteria-and-labeling-method-label-qualified-range-hoods-no-en-tech</t>
+  </si>
+  <si>
+    <t>http://www.energylabel.org.tw/application_en/efficiency/upt.asp?cid=47</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Criteria and Labeling Methods for Downlights and Recessed Luminaries</t>
+  </si>
+  <si>
+    <t>This policy contains energy efficiency criteria and labeling methods for energy-label-qualified downlights and recessed luminaires</t>
+  </si>
+  <si>
+    <t>Luminaires</t>
+  </si>
+  <si>
+    <t>CNS14335
+,   
+                    CNS14115</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-criteria-and-labeling-methods-downlights-and-recessed-luminaries</t>
+  </si>
+  <si>
+    <t>https://www.energylabel.org.tw/englishlabel/application_en/efficiency/upt.aspx?cid=60</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Criteria and Labeling Methods for Indoor Parking Lot Smart Lighting Fixtures</t>
+  </si>
+  <si>
+    <t>This policy contains energy efficiency criteria and labeling methods for energy label qualified indoor parking lot smart lighting fixtures.</t>
+  </si>
+  <si>
+    <t>CIE70
+,   
+                    CIE84
+,   
+                    CIE121</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-criteria-and-labeling-methods-indoor-parking-lot-smart-lighting-fixtures</t>
+  </si>
+  <si>
+    <t>https://www.energylabel.org.tw/englishlabel/application_en/efficiency/upt.aspx?cid=62</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Criteria and Labeling Methods for Light Emitting Diode Lamps</t>
+  </si>
+  <si>
+    <t>Products shall be non-directional self-ballasted LED lamps which conform to the specifications defined in The Inspection Requirements of Self-Ballasted LED Lamps subject to Legal Inspection issued by the Bureau of Standards Metrology and Inspection -BSMI of the Ministry of Economic Affairs Taiwan. The rated frequency shall be 60 Hz and the rated voltage shall be single-phase alternating current and in the range between 50 to 300 V. Nevertheless for LED lamps fitted with cap only B or E type lamps are included.</t>
+  </si>
+  <si>
+    <t>CNS 15630</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-criteria-and-labeling-methods-light-emitting-diode-lamps</t>
+  </si>
+  <si>
+    <t>http://www.energylabel.org.tw/application_en/efficiency/upt.asp?cid=54</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Criteria and Labeling Methods for Office and Business Area Luminaires</t>
+  </si>
+  <si>
+    <t>This policy contains energy efficiency criteria and labeling methods for energy label qualified office and business area luminaires.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-criteria-and-labeling-methods-office-and-business-area-luminaires</t>
+  </si>
+  <si>
+    <t>https://www.energylabel.org.tw/englishlabel/application_en/efficiency/upt.aspx?cid=61</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label - Dish Dryers</t>
+  </si>
+  <si>
+    <t>A machine which only dries dishware, glassware, cutlery and, in some cases,cooking utensils by electrical means with the rated capacity 10 person or lessafter washing, and has the top or front door or sliding door.</t>
+  </si>
+  <si>
+    <t>Dish Dryers</t>
+  </si>
+  <si>
+    <t>December 2015</t>
+  </si>
+  <si>
+    <t>KS C IEC 60335-1 Part 1; KS C IEC 60335-2-5 Part 2- 5; KS C IEC 60704-2-3</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-grade-label-dish-dryers</t>
+  </si>
+  <si>
+    <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_4.asp</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label for Air Cleaners</t>
+  </si>
+  <si>
+    <t>By the scope of KS C 9314 the mechanical and combined air cleaner which hasless 200W power consumption, and the single power 220V and 60Hz.</t>
+  </si>
+  <si>
+    <t>KS C 9314</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-grade-label-air-cleaners</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label for Electric Fan</t>
+  </si>
+  <si>
+    <t>By KS C 9301 household electric fan, desktop or stand; which has the diameterof wing of 20-41 cm and the axial single wing run by induction motor to be usedin general: table, stand, etc .</t>
+  </si>
+  <si>
+    <t>Portable Fans</t>
+  </si>
+  <si>
+    <t>KS C 9301</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-grade-label-electric-fan</t>
+  </si>
+  <si>
+    <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_2.asp</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label for Freezers</t>
+  </si>
+  <si>
+    <t>Household electric freezer of storage volume 80L-400L</t>
+  </si>
+  <si>
+    <t>Freezers-only</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-grade-label-freezers</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label for Kimchi Refrigerators</t>
+  </si>
+  <si>
+    <t>Household electric refrigerating appliances of total storage volume 1000L or less,and Kimchi storage compartment is much than 50% of the whole storage volumewith a function maturing which it will be able to take effect the foodstuffs of theKimchi artificially, and with a compression type refrigerating machine andstorage cabinet integrated in one body.</t>
+  </si>
+  <si>
+    <t>Kim-chi Refrigerators</t>
+  </si>
+  <si>
+    <t>KS C 9321</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-grade-label-kimchi-refrigerators</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label for Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum cleaner of rated power consumption of 800W-2,500W, and shall bemoveable dry only</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>KS C IEC 60312</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-grade-label-vacuum-cleaners</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Label No5 for Short Pans</t>
+  </si>
+  <si>
+    <t>This policy contains energy efficiency level criteria and testing requirements for electric pans. The criteria for energy efficiency levels (electricity cost [baht/year]) for electric pans are: 
+number5: 78.00-79.99
+number5*: 80.00-81.99 
+number5**: 82.00-83.99
+number5***: &gt;=84.00</t>
+  </si>
+  <si>
+    <t>Thailand</t>
+  </si>
+  <si>
+    <t>Electric Hot Pots</t>
+  </si>
+  <si>
+    <t>December 2023</t>
+  </si>
+  <si>
+    <t>TIS 2673-2016</t>
+  </si>
+  <si>
+    <t>Electricity Generating Authority of Thailand</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-label-no5-short-pans</t>
+  </si>
+  <si>
+    <t>https://labelno5.egat.co.th/home/wp-content/uploads/2022/10/short_pan.pdf</t>
+  </si>
+  <si>
+    <t>Energy Efficiency of Electrical Appliances, Equipment and Lighting Products Act No. 24 of 2016</t>
+  </si>
+  <si>
+    <t>This documents contains Regulations on MEPS and Energy labelling requirements for Air conditioners. This include Single phase and 3-phase up to 65kW rated total cooling Capacity.It also  Includes air source heat Pumps but not water source heat pumps.  Household refrigerating appliances: This includes any electrical household refrigerating appliances covered under the standards, and including refrigerators, refrigerators and freezers or freezers covered under the standard which: (a) Operate using the vapour Compensation cycle, and (b) Use mains electricity (230/240 volts at 50Hz) as the primary power source,  Fluorescent lamp ballasts ,  Incandescent lamps, Compact fluorescent lamps and Linear Fluorescent lamps</t>
+  </si>
+  <si>
+    <t>Vanuatu</t>
+  </si>
+  <si>
+    <t>Tubular Lamps, Non-Directional lamps, Fluorescent and HID Lighting, Room ACs - Stationary ACs, Central ACs, Refrigerators-Freezers, Freezers-only</t>
+  </si>
+  <si>
+    <t>AS 4934.2-2011; AS/NZS 4934.1:2014</t>
+  </si>
+  <si>
+    <t>Vanuatu Department of Energy, Mines and Minerals</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-electrical-appliances-equipment-and-lighting-products-act-no-24-2016</t>
+  </si>
+  <si>
+    <t>http://www.paclii.org/vu/legis/num_act/eeoeaealpa2016660/</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Policy for Light Commercial Air Conditioners</t>
+  </si>
+  <si>
+    <t>This policy specifies energy consumption standards, star ratings, and labeling requirements for light commercial air conditioners with a rated capacity above 10,500 Watts and up to and including 18,000 Watts for a single- or three-phase non-ducted split with fixed and variable speed air conditioners and heat pumps employing air cooled condensers being manufactured, commercially purchased, or sold in India.</t>
+  </si>
+  <si>
+    <t>Air Conditioning</t>
+  </si>
+  <si>
+    <t>May 2023</t>
+  </si>
+  <si>
+    <t>IS 1391:2018 (all amendments)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-policy-light-commercial-air-conditioners</t>
+  </si>
+  <si>
+    <t>https://beestarlabel.com/Content/Files/LCAC_Regulations.pdf</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Policy for Room Air Conditioners (Variable Speed)</t>
+  </si>
+  <si>
+    <t>This policy specifies the MEPS and labeling for variable speed unitary and split type of ACs.</t>
+  </si>
+  <si>
+    <t>ISO 16358-1: 2013, IS 1391 (part 1 and 2)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-policy-room-air-conditioners-variable-speed</t>
+  </si>
+  <si>
+    <t>https://beestarlabel.com/Content/Files/IAC_Notification.pdf</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Policy for Ultra High-Definition Televisions</t>
+  </si>
+  <si>
+    <t>This policy defines the energy consumption standards, star rating, and labeling requirements for ultra-high definition televisions with a native resolution of 3,840 x 2,160 (4K), including Liquid Crystal Displays with Light Emitting Diode backlighting, Organic Light Emitting Diode displays, Quantum dot Light Emitting Diode displays, Micro-Light Emitting Diode displays. It excludes televisions that include a non-removable main battery and computer monitors. 
+The standard specifies the ultra-high definition televisions must meet the</t>
+  </si>
+  <si>
+    <t>IEC 62087-3, 2015
+,   
+                    IS 616: 2017
+,   
+                    IEC 60065:2014 Edition 8.0
+,</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-policy-ultra-high-definition-televisions</t>
+  </si>
+  <si>
+    <t>https://beestarlabel.com/Content/Files/UHD_TV_Schedule.pdf</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Policy for Washing Machine</t>
+  </si>
+  <si>
+    <t>This policy mandates energy performance standards for star labeled washing machine (with or without heating devices utilizing cold or hot water supply) for household and similar use.</t>
+  </si>
+  <si>
+    <t>Washing Machines</t>
+  </si>
+  <si>
+    <t>August 2025</t>
+  </si>
+  <si>
+    <t>IEC 60456:2010 
+,   
+                    IS 302-7-7:2010</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-policy-washing-machine</t>
+  </si>
+  <si>
+    <t>https://www.beestarlabel.com/Content/Files/WM%20Notification%20e-gazette.pdf</t>
+  </si>
+  <si>
+    <t>Energy Label - Fluorescent Lamps: NJ-10305014811</t>
+  </si>
+  <si>
+    <t>Any product compliant with CNS 691 and set as inspection required one by BSMI; MOEA.</t>
+  </si>
+  <si>
+    <t>CNS 691, CNS 13755</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/energy-label-fluorescent-lamps-nj-10305014811</t>
+  </si>
+  <si>
+    <t>http://www.energylabel.org.tw/application_en/efficiency/upt.asp?cid=9%20</t>
+  </si>
+  <si>
+    <t>Energy Labeling Scheme</t>
+  </si>
+  <si>
+    <t>Refrigerators and freezers, washing machines, electric ovens, households lamps, air-conditioners. Energy efficiency labelling scheme is to inform the end users about energy consumption data, maintenance, operation guidelines, installation and other relevant data for determination of operational costs. Energy labelling has the best impact on household appliances because the users can get informed on independent basis.</t>
+  </si>
+  <si>
+    <t>Tajikistan</t>
+  </si>
+  <si>
+    <t>Non-Directional lamps, Directional Lamps, Boilers and Furnaces, Room ACs - Stationary ACs, Refrigerators-Freezers</t>
+  </si>
+  <si>
+    <t>Electricity, Gas</t>
+  </si>
+  <si>
+    <t>Ministry of Energy and Water Resources</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/energy-labeling-scheme</t>
+  </si>
+  <si>
+    <t>http://www.undp.org/content/dam/tajikistan/docs/library/UNDP_TJK_Energy_Efficiency_Master_Plan_for_Tajikistan_Eng.pdf</t>
+  </si>
+  <si>
+    <t>Energy labelling and MEPS for Swimming Pool Pumps</t>
+  </si>
+  <si>
+    <t>This Standard specifies the energy information disclosure, energy labelling and MEPS requirements for swimming pool pump-units. The rating scale for pump units is from 1 to 10. Every star on the label represents a 25% improvement in efficiency, so a 7 star pump will be up to 25% more energy efficient than a 6 star pump, and an 8 star pump will be up to 43% more efficient than a 6 star pump. Many pump-units also report noise levels on the label.</t>
+  </si>
+  <si>
+    <t>Australia</t>
+  </si>
+  <si>
+    <t>Pool Pumps</t>
+  </si>
+  <si>
+    <t>AS 5102.1-2009, AS 5102.2-2009</t>
+  </si>
+  <si>
+    <t>Department of Climate Change and Energy Efficiency (DCCEE)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/energy-labelling-and-meps-swimming-pool-pumps</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.au/Series/F2022L00025</t>
+  </si>
+  <si>
+    <t>Energy-Saving Labeling Program - Space heaters</t>
+  </si>
+  <si>
+    <t>Space heaters using gas or oil for fuel</t>
+  </si>
+  <si>
+    <t>Japan</t>
+  </si>
+  <si>
+    <t>September 2018</t>
+  </si>
+  <si>
+    <t>Gas, Oil</t>
+  </si>
+  <si>
+    <t>Energy Conservation Centre, Japan</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/energy-saving-labeling-program-space-heaters</t>
+  </si>
+  <si>
+    <t>https://www.asiaeec-col.eccj.or.jp/wpdata/wp-content/uploads/2018/03/09.pdf</t>
+  </si>
+  <si>
+    <t>ESDM Ministerial Decree No. 126.K/EK.06/DJE/2023 -- Refrigerated Display Case</t>
+  </si>
+  <si>
+    <t>This policy establishes the minimum performance standards and energy-saving label for refrigerated display case (RDC) which is a refrigerated cabinet used to display food or beverages, utilizing glass as a medium to highlight the products on display, with a capacity of 150 (one hundred fifty) to 300 (three hundred) liters.</t>
+  </si>
+  <si>
+    <t>Indonesia</t>
+  </si>
+  <si>
+    <t>Ministry of Energy and Mineral Resources</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/esdm-ministerial-decree-no-126kek06dje2023-refrigerated-display-case</t>
+  </si>
+  <si>
+    <t>https://simebtke.esdm.go.id/sinergi/assets/content/20250310092031_126K_SKEM_dan_LTHE_RDC.pdf</t>
+  </si>
+  <si>
+    <t>ESDM Ministerial Decree No. 162.K/EK.06/DJE/2023 -- Television</t>
+  </si>
+  <si>
+    <t>The policy regulates minimum energy performance standards and label for televisions of  the liquid crystal display (LCD) type and light-emitting diode (LED) type, up to 55 inches in size</t>
+  </si>
+  <si>
+    <t>Directorate General of New, Renewable Energy and Energy Conservation, Ministry …</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/esdm-ministerial-decree-no-162kek06dje2023-television</t>
+  </si>
+  <si>
+    <t>https://simebtke.esdm.go.id/sinergi/program_konservasi_energi/detail/1/regulasi-dan-standar-konservasi-energi</t>
+  </si>
+  <si>
+    <t>ESDM Ministerial Decree No. 87.K/EK.01/MEM.E/2025 -- Drinking Water Dispensers</t>
+  </si>
+  <si>
+    <t>This policy establishes MEPS and label for water dispense, a standalone device equipped with a heating component to heat drinking water, or a standalone device equipped with a heating and/or cooling component that uses a heat pump or thermoelectric system to cool drinking water. It uses bottled water as the water source, with a bottle capacity of up to 20 (twenty) liters. MEPS and Label rating:</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/esdm-ministerial-decree-no-87kek01meme2025-drinking-water-dispensers</t>
+  </si>
+  <si>
+    <t>Fluorescent lamp Ballast Efficiency Factor</t>
+  </si>
+  <si>
+    <t>This standard program is regulated by CNS 1375. Fluorescent lamp Ballast includes conventional ballast and electronic ballast.</t>
+  </si>
+  <si>
+    <t>Fluorescent and HID Lighting</t>
+  </si>
+  <si>
+    <t>CNS 1375 CNS 691</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/fluorescent-lamp-ballast-efficiency-factor</t>
+  </si>
+  <si>
+    <t>Gas Boilers - Taiwan</t>
+  </si>
+  <si>
+    <t>The Efficiency Standard is applicable to steam boilers with oil or gas firing but not for through-flow boilers.</t>
+  </si>
+  <si>
+    <t>CNS 2141</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gas-boilers-taiwan</t>
+  </si>
+  <si>
+    <t>Oil</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gas-boilers-taiwan-0</t>
+  </si>
+  <si>
+    <t>GB 19577-2024 Energy efficiency limit values ​​and energy efficiency grades for heat pumps and chillers</t>
+  </si>
+  <si>
+    <t>This policy energy efficiency limit values ​​and energy efficiency grades for heat pumps and chillers. It applies to the following products: water chilling (heat pump) packages using vapor compression, low ambient temperature air source heat pump (water chilling) packages, water-source (ground-source) heat pumps, lithium bromide absorption water chillers (heaters), water-source high-temperature heat pumps using the vapor compression cycle, indirect evaporative cooling water chillers, and integrated water chilling (heat pump) packages. It enters into force on 1 February 2025 and replaces the following standards: GB 19577-2015, GB 29540-2013, GB 30721-2014, and GB 37480-2019.</t>
+  </si>
+  <si>
+    <t>Heat Pumps, Water</t>
+  </si>
+  <si>
+    <t>December 2024</t>
+  </si>
+  <si>
+    <t>GB/T 10870
+,   
+                    GB/T 18362
+,   
+                    GB/T 18430.1
+,   
+                    GB/T 18430.2
+,   
+                    GB/T 18431
+,   
+                    GB/T 19409
+,   
+                    GB/T 25127.1
+,   
+                    GB/T 25127.2
+,   
+                    GB/T 25861
+,   
+                    JB/T 12839
+,   
+                    JB/T 12840
+,   
+                    JB/T 14640
+,   
+                    JB/T 14642</t>
+  </si>
+  <si>
+    <t>National Development and Reform Commission (NDRC) and State Administration for …</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-19577-2024-energy-efficiency-limit-values-and-energy-efficiency-grades-heat-pumps-and</t>
+  </si>
+  <si>
+    <t>https://openstd.samr.gov.cn/bzgk/gb/newGbInfo?hcno=C59327F9E5A3194DAD64C39B883C36C2</t>
+  </si>
+  <si>
+    <t>GB 24500-2020 Minimum Allowable Values of Energy Efficiency and Energy Efficiency Grades of Industrial Boilers</t>
+  </si>
+  <si>
+    <t>Applies to fixed type of steel-made steam boiler with water as medium and rated steam volume no less than 0.1 t per h; and fixed type of steel-made hot water boiler with rated outlet water pressure bigger than 0.1 MPa. Boilers shall use coal; gasoline; or gas as fuel and have rated steam pressure bigger than 0.04 MPa but smaller than 3.8 MPa.</t>
+  </si>
+  <si>
+    <t>GB/T 10180; NB/T 47066</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-24500-2020-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
+  </si>
+  <si>
+    <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=A70340E7DF558CC8E05397BE0A0A829B</t>
+  </si>
+  <si>
+    <t>GB 24848-2010 Minimum allowable values of energy efficiency and energy efficiency grades for heaters of petroleum industry</t>
+  </si>
+  <si>
+    <t>This policy covers heaters of the petroleum industry.</t>
+  </si>
+  <si>
+    <t>SY/T 0540; SY/T 6381</t>
+  </si>
+  <si>
+    <t>The Standardisation Administration of China (SAC)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-24848-2010-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
+  </si>
+  <si>
+    <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7D36FD3A7E05397BE0A0AB82A</t>
+  </si>
+  <si>
+    <t>GB 26920.3-2019 Minimum allowable values of energy efficiency and energy efficiency grades for commercial refrigerating appliances—Part 3: Refrigerated beverage vending machines</t>
+  </si>
+  <si>
+    <t>This policy covers refrigerated beverage vending machines.</t>
+  </si>
+  <si>
+    <t>GB/T 21001.2; GB/T 28493; ISO 9050</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-269203-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
+  </si>
+  <si>
+    <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9A0A4FA998CAD4A5E05397BE0A0AD02D</t>
+  </si>
+  <si>
+    <t>GB 28379-2012 Minimum allowable values of water efficiency and water efficiency grades for flush valve for water closets</t>
+  </si>
+  <si>
+    <t>This policy covers flush valves for water closets.</t>
+  </si>
+  <si>
+    <t>GB/T 8170-2008</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-28379-2012-minimum-allowable-values-water-efficiency-and-water-efficiency-grades-flush</t>
+  </si>
+  <si>
+    <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7FBCCD3A7E05397BE0A0AB82A</t>
+  </si>
+  <si>
+    <t>GB 28381-2012 Minimum allowable values of energy efficiency and evaluating values of energy conservation for centrifugal blower</t>
+  </si>
+  <si>
+    <t>This policy covers centrifugal blowers.</t>
+  </si>
+  <si>
+    <t>Entered into force, New, To Be Superseded</t>
+  </si>
+  <si>
+    <t>JB/T 2977; JB/T 3165; JB/T 7258</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-28381-2012-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
+  </si>
+  <si>
+    <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E151D3A7E05397BE0A0AB82A</t>
+  </si>
+  <si>
+    <t>GB 28736-2019 Minimum allowable values of energy efficiency and energy efficiency grades for welding machines</t>
+  </si>
+  <si>
+    <t>This policy covers welding machines.</t>
+  </si>
+  <si>
+    <t>GB/T 156; GB/T 2900.22; GB/T 8118; GB/T 8366; GB/T 14549-1993; GB 15578; GB/T 15579.1; GB/T 25301</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-28736-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
+  </si>
+  <si>
+    <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA9400FA80CE05397BE0A0A84AC</t>
+  </si>
+  <si>
+    <t>GB 29539-2013 Minimum allowable values of energy efficiency and energy efficiency grades for range hoods</t>
+  </si>
+  <si>
+    <t>This policy applies to efflux-type range hood with rated voltage below 250V and installed above domestic cooktop stove or other similar devices.</t>
+  </si>
+  <si>
+    <t>GB/T 17713-2011</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-29539-2013-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
+  </si>
+  <si>
+    <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E800D3A7E05397BE0A0AB82A</t>
+  </si>
+  <si>
+    <t>GB 29540-2013 Minimum allowable values of the energy efficiency and energy efficiency grades for lithium bromide absorption chillers</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-29540-2013-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
+  </si>
+  <si>
+    <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E7D9D3A7E05397BE0A0AB82A</t>
+  </si>
+  <si>
+    <t>GB 30253-2013 Minimum allowable values of energy efficiency and energy efficiency grades for permanent magnet synchronous motors</t>
+  </si>
+  <si>
+    <t>This policy covers permanent magnet synchronous motors. This policy will be replaced by GB 30253-2024, which will enter into force on 1 October 2025. Click 'See More' for a link to the new policy.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-30253-2013-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
+  </si>
+  <si>
+    <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E902D3A7E05397BE0A0AB82A</t>
+  </si>
+  <si>
+    <t>GB 30253-2024 Minimum Allowable Values of Energy Efficiency and Energy Efficiency Grades for Permanent Magnet Synchronous Motors</t>
+  </si>
+  <si>
+    <t>This policy defines mandatory minimum energy performance standards and efficiency grands for synchronous permanent magnet motors. It replaces GB 30253-2013.</t>
+  </si>
+  <si>
+    <t>Motors</t>
+  </si>
+  <si>
+    <t>0013</t>
+  </si>
+  <si>
+    <t>October 2024</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-30253-2024-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=23EE8C718E21E8A3E06397BE0A0AC332</t>
+  </si>
+  <si>
+    <t>GB 30254-2013 Minimum allowable values of energy efficiency and the energy efficiency grades for cage three-phase high voltage induction motors</t>
+  </si>
+  <si>
+    <t>This policy covers cage three-phase high voltage induction motors.</t>
+  </si>
+  <si>
+    <t>GB 755-2008; GB/T 1032-2012; GB 10068-2008; GB 10069.3-2008</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-30254-2013-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-cage</t>
+  </si>
+  <si>
+    <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E8DAD3A7E05397BE0A0AB82A</t>
+  </si>
+  <si>
+    <t>GB 30531-2014 Minimum allowable values of energy efficiency and energy efficiency grades for commercial gas cooking appliances</t>
+  </si>
+  <si>
+    <t>Applies to commercial gas-to-energy single stoves with rated thermal load of not more than 60 kW</t>
+  </si>
+  <si>
+    <t>GB / T 13611</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-30531-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
+  </si>
+  <si>
+    <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7ED10D3A7E05397BE0A0AB82A</t>
+  </si>
+  <si>
+    <t>GB 30978-2014 Minimum allowable values of the energy efficiency and energy efficiency grades for water dispensers</t>
+  </si>
+  <si>
+    <t>Applies to the hot or cold water dispensers with rated voltage not exceeding 250 V. Does not apply to the instant hot water dispensers with rated power of more than 4 000 W.</t>
+  </si>
+  <si>
+    <t>GB/T 2828.1; GB/T 2829; GB 4706.1; GB/T 22090-2008</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-30978-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
+  </si>
+  <si>
+    <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7FF8FD3A7E05397BE0A0AB82A</t>
+  </si>
+  <si>
+    <t>GB 32028-2015 Minimum allowable values of energy efficiency and energy efficiency grades for projectors</t>
+  </si>
+  <si>
+    <t>Applies to LCD and DLP projector used majorly for projection that have High Pressure Mercury Lamp and or metal halide lamp as lighting source. This can serve as reference for solid state lighting projector and projectors with LCOS as display parts.</t>
+  </si>
+  <si>
+    <t>GB-T8170 GB20943 SJ-T11332 SJ-T11346</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-32028-2015-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
+  </si>
+  <si>
+    <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D80950D3A7E05397BE0A0AB82A</t>
+  </si>
+  <si>
+    <t>GB 32049-2015 Minimum allowable values of energy efficiency and energy efficiency grades for household and similar purposes A.C. electric ventilating fans</t>
+  </si>
+  <si>
+    <t>This policy applies to AC motor-driven ventilating fans whose single-phase rated voltage is smaller than 250V rated input is smaller than 500V and impeller diameter is no larger than 500mm.</t>
+  </si>
+  <si>
+    <t>GB-T1236 GB-T2828.1 GB-T2829 GB-T14806</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-32049-2015-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
+  </si>
+  <si>
+    <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D80B41D3A7E05397BE0A0AB82A</t>
+  </si>
+  <si>
+    <t>GB 32311-2015 Minimum allowable values of energy efficiency and energy efficiency grades for hydrogen producing systems by water electrolysis</t>
+  </si>
+  <si>
+    <t>This policy covers hydrogen producing systems.</t>
+  </si>
+  <si>
+    <t>GB/T 19774; GB/T 24499</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-32311-2015-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
+  </si>
+  <si>
+    <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D80F02D3A7E05397BE0A0AB82A</t>
+  </si>
+  <si>
+    <t>GB 35971-2018 Minimum allowable values of the energy efficiency and energy efficiency grades for hermetic motor-compressor in room air conditioners</t>
+  </si>
+  <si>
+    <t>This policy covers hermetic motor-compressors in room air conditioners.</t>
+  </si>
+  <si>
+    <t>GB/T 5773; GB/T 15765-2014</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-35971-2018-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
+  </si>
+  <si>
+    <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D82889D3A7E05397BE0A0AB82A</t>
+  </si>
+  <si>
+    <t>GB 37478-2019 Minimum allowable values of energy efficiency and energy efficiency grades of LED luminaires for road and tunnel lighting</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-37478-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
+  </si>
+  <si>
+    <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=86000D0C5CBB0E10E05397BE0A0A5BBB</t>
+  </si>
+  <si>
+    <t>GB 37479-2019 Minimum allowable values of energy efficiency and energy efficiency grades for ducted air conditioners</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-37479-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
+  </si>
+  <si>
+    <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=86000D0C5CBA0E10E05397BE0A0A5BBB</t>
+  </si>
+  <si>
+    <t>GB 37480-2019 Minimum allowable values of energy efficiency and energy efficiency grades for low ambient temperature air source heat pumps (water chiller) packages</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-37480-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-low</t>
+  </si>
+  <si>
+    <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=86000D0C5CB80E10E05397BE0A0A5BBB</t>
+  </si>
+  <si>
+    <t>GB 37483-2019 Minimum allowable values of energy efficiency and energy efficiency grades for rotary aerator in wastewater treatment</t>
+  </si>
+  <si>
+    <t>This policy covers rotary aerators in wastewater treatment.</t>
+  </si>
+  <si>
+    <t>GB 18613; JB/T 12579</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-37483-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
+  </si>
+  <si>
+    <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=86000D0C5CB60E10E05397BE0A0A5BBB</t>
+  </si>
+  <si>
+    <t>GB 37484-2019 Minimum allowable values of energy efficiency and energy efficiency grades for precipitators</t>
+  </si>
+  <si>
+    <t>This policy covers precipitators.</t>
+  </si>
+  <si>
+    <t>GB/T 6719; GB/T 13931; GB 19153; GB/T 32154</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-37484-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
+  </si>
+  <si>
+    <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=86000D0C5CBD0E10E05397BE0A0A5BBB</t>
+  </si>
+  <si>
+    <t>GB 37485-2019 Minimum allowable values of energy efficiency and energy efficiency grades for submersible mixers of wastewater</t>
+  </si>
+  <si>
+    <t>This policy covers submersible mixers of wastewater.</t>
+  </si>
+  <si>
+    <t>GB 18163; GB/T 33566</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-37485-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
+  </si>
+  <si>
+    <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=86000D0C5CB90E10E05397BE0A0A5BBB</t>
+  </si>
+  <si>
+    <t>GB 38383-2019 The minimum allowable values of the energy, water consumption, and grades for dishwashers</t>
+  </si>
+  <si>
+    <t>This policy covers dishwashers.</t>
+  </si>
+  <si>
+    <t>Electricity, Water</t>
+  </si>
+  <si>
+    <t>GB/T 20290-2016; QB/T 1520-2013</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-38383-2019-minimum-allowable-values-energy-water-consumption-and-grades-dishwashers</t>
+  </si>
+  <si>
+    <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9A0A4FA998CCD4A5E05397BE0A0AD02D</t>
+  </si>
+  <si>
+    <t>GB 38448-2019 Minimum allowable values and grades of the energy efficiency and water efficiency for smart water closets</t>
+  </si>
+  <si>
+    <t>This policy covers smart water closets.</t>
+  </si>
+  <si>
+    <t>New, To Be Superseded</t>
+  </si>
+  <si>
+    <t>November 2025</t>
+  </si>
+  <si>
+    <t>GB/T 6952; GB/T 9195; GB/T 20810; GB 25502</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-38448-2019-minimum-allowable-values-and-grades-energy-efficiency-and-water-efficiency</t>
+  </si>
+  <si>
+    <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA93FFFA80CE05397BE0A0A84AC</t>
+  </si>
+  <si>
+    <t>GB 38449-2019 Minimum allowable values of energy efficiency and energy efficiency grade of regenerative rolling reheating furnace</t>
+  </si>
+  <si>
+    <t>This policy covers regenerative rolling reheating furnaces.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-38449-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grade</t>
+  </si>
+  <si>
+    <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA93FFEA80CE05397BE0A0A84AC</t>
+  </si>
+  <si>
+    <t>GB 38450-2019 Minimum allowable values of energy efficiency and energy efficiency grades of LED flat panel luminaires</t>
+  </si>
+  <si>
+    <t>This policy covers LED flat panel luminaires.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-38450-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
+  </si>
+  <si>
+    <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA94000A80CE05397BE0A0A84AC</t>
+  </si>
+  <si>
+    <t>GB 39177-2020 Minimum allowable values of energy efficiency and energy efficiency grades for electric pressure cookers</t>
+  </si>
+  <si>
+    <t>This standard specifies the energy efficiency grades, MEPS, and test methods for electric pressure cookers. It applies to electric pressure cookers heated by electric heating elements or electromagnetic induction, with a rated power of not more than 2000 W, rated volume of no more than 10 L, and a rated cooking pressure of 40 kPa–140 kPa.</t>
+  </si>
+  <si>
+    <t>Kitchen</t>
+  </si>
+  <si>
+    <t>GB 39177-2020</t>
+  </si>
+  <si>
+    <t>The Standardization Administration of China (SAC)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-39177-2020-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=AB2CA7A65EF23FD1E05397BE0A0A98CA</t>
+  </si>
+  <si>
+    <t>GB/T 35606-2017 Green product assessment-Solar water heating system</t>
+  </si>
+  <si>
+    <t>Green product standard for solar water heating system.</t>
+  </si>
+  <si>
+    <t>Water, Water Heating</t>
+  </si>
+  <si>
+    <t>GB/T 35606-2017, GB 26969</t>
+  </si>
+  <si>
+    <t>The State Administration for Market Regulation of China (SAMR) and The Standard…</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gbt-35606-2017-green-product-assessment-solar-water-heating-system</t>
+  </si>
+  <si>
+    <t>https://openstd.samr.gov.cn/bzgk/gb/newGbInfo?hcno=FA9296E42AAB4BC2E38DCE34C6EDE596</t>
+  </si>
+  <si>
+    <t>GB/T 39761.1-2021 Green product assessment-Household electric appliances-Part 1: Refrigerators, air-conditioners and washing machines</t>
+  </si>
+  <si>
+    <t>Green product standard for household appliances of refrigerators, air conditioners and washing machines.</t>
+  </si>
+  <si>
+    <t>Laundry, Washing Machines, Space Heating and Space Cooling, Air Conditioning, Refrigeration, Refrigerators-Freezers</t>
+  </si>
+  <si>
+    <t>GB/T 39761.1-2021, GB/T 32355.1-2015,GB/T 32355.2-2015, GB/T35758-2017</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gbt-397611-2021-green-product-assessment-household-electric-appliances-part-1</t>
+  </si>
+  <si>
+    <t>https://openstd.samr.gov.cn/bzgk/gb/newGbInfo?hcno=D055E567F29672FD38B65A479656CA26</t>
+  </si>
+  <si>
+    <t>GB/T45785—2025 Evaluation of Energy Performance for Compressed Air Stations</t>
+  </si>
+  <si>
+    <t>This voluntary standard applies to compressed air stations consisting of air compressors driven by electric motors, with discharge pressures ranging from 0.25 MPa to 1.6 MPa, an air supply flow rate of no less than 4 m³/min, and a total operating power of no less than 37 kW.</t>
+  </si>
+  <si>
+    <t>Air Compressors</t>
+  </si>
+  <si>
+    <t>GB/T16665
+,</t>
+  </si>
+  <si>
+    <t>National Technical Committee on Compressor Standardization</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gbt45785-2025-evaluation-energy-performance-compressed-air-stations</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=36DE96AA3EC8CD71E06397BE0A0A23D9</t>
+  </si>
+  <si>
+    <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Electric Oven</t>
+  </si>
+  <si>
+    <t>This guideline specifies the minimum energy performance standards and rating labels for portable or built-in type electric oven with the following function mode:
+(a) conventional mode;
+(b) convectional mode;
+(c) conventional and convectional mode; and
+(d) conventional, convectional and steam mode</t>
+  </si>
+  <si>
+    <t>Malaysia</t>
+  </si>
+  <si>
+    <t>Suruhanjaya Tenaga - ST (Energy Commission)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gpstno502024-guidelines-energy-using-product-electric-oven-0</t>
+  </si>
+  <si>
+    <t>https://www.st.gov.my/contents/2025/EECA/20250505%20GUIDELINES%20ON%20ENERGY%20USING%20PRODUCT.pdf</t>
+  </si>
+  <si>
+    <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Freezers</t>
+  </si>
+  <si>
+    <t>The guideline specifies minimum energy performance standards and star rating for freezer with size up to
+or equal to 320 L, chest type with solid door.</t>
+  </si>
+  <si>
+    <t>IEC 62552-1:2015/AMD1:2020
+,   
+                    IEC 62552-3:2015/AMD1:2020</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gpstno502024-guidelines-energy-using-product-freezers</t>
+  </si>
+  <si>
+    <t>Greenhouse and Energy Minimum Standards (Air Conditioners above 65kW) Determination) 2022</t>
+  </si>
+  <si>
+    <t>The products covered by this Determination are air‑to‑air single-phase and three-phase: air conditioners; and multi‑split outdoor units (whether or not supplied or offered for supply as part of a multi‑split system); and single‑split outdoor units that have a rated standard cooling full capacity, or for heating only products, a rated standard heating full capacity, of more than 65kW. Air conditioners that have a rated standard cooling full capacity, or for heating only products, a rated standard heating full capacity, of 65kW or less are covered by the Air Conditioners up to 65kW Determination. This policy covers product classes 24-27.</t>
+  </si>
+  <si>
+    <t>Room ACs - Stationary ACs, Packaged Terminals</t>
+  </si>
+  <si>
+    <t>July 2025</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/greenhouse-and-energy-minimum-standards-air-conditioners-above-65kw-determination-2022</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.au/Series/F2022L00182</t>
+  </si>
+  <si>
+    <t>Greenhouse and Energy Minimum Standards (Close Control Air Conditioners) Determination 2012</t>
+  </si>
+  <si>
+    <t>This standard specifies the MEPS for close control air conditioners (used where temperature and humidity are required to be monitored and maintained within narrow limits, for example, use in computer rooms, data processing units, telecommunications facilities and other industrial process areas) that fall in the scope of AS/NZS 4965.1.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/greenhouse-and-energy-minimum-standards-close-control-air-conditioners-determination-2012</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.au/Details/F2012L02124</t>
+  </si>
+  <si>
+    <t>Greenhouse and Energy Minimum Standards (Household Refrigerating Appliances) Determination 2019</t>
+  </si>
+  <si>
+    <t>Refrigerators, freezers and refrigerator-freezers which intended for household or similar use and which: operate using the vapour compression cycle; and use mains electricity (230/240 Volts at 50 Hz) as the primary power source.</t>
+  </si>
+  <si>
+    <t>AS/NZS 4474:2018</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/greenhouse-and-energy-minimum-standards-household-refrigerating-appliances-determination</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.au/Series/F2019L01066</t>
+  </si>
+  <si>
+    <t>Greenmark N107 - Exit Signs and Emergency Directional Lights</t>
+  </si>
+  <si>
+    <t>This standard is applicable to the exit signs and emergency directional lights which meet the definition of CNS 10207. The product shall be disassemble.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/greenmark-n107-exit-signs-and-emergency-directional-lights</t>
+  </si>
+  <si>
+    <t>http://greenliving.epa.gov.tw/GreenLife/uploadfiles/Criteria/107/361d4ceb-4e59-4a66-bec0-ac69176e48b4.pdf</t>
+  </si>
+  <si>
+    <t>Greenmark N127 - Hand Dryers</t>
+  </si>
+  <si>
+    <t>This standard is applicable to both touch-activated and sensor-activated hand dryers.</t>
+  </si>
+  <si>
+    <t>Hand Dryers</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/greenmark-n127-hand-dryers</t>
+  </si>
+  <si>
+    <t>http://greenliving.epa.gov.tw/GreenLife/uploadfiles/Criteria/127/41814663-9fa3-4e41-ae02-901cef0d0809.pdf</t>
+  </si>
+  <si>
+    <t>Greenmark N129 - LED Lamps</t>
+  </si>
+  <si>
+    <t>This standard is applicable to self-ballasted light-emitting diode -LED lamps; or light bulbs; which meet the definitions of CNS 15436; CNS 15630; and CNS 14115. The product shall be a non-directional LED lamp which meets the nominal frequency of 60 Hz and rated single-phase AC voltage of greater than 50 volts and less than 300 volts. Cap type LED light bulbs are limited to those with B caps and E caps.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/greenmark-n129-led-lamps</t>
+  </si>
+  <si>
+    <t>http://greenliving.epa.gov.tw/GreenLife/uploadfiles/Criteria/129/9ba52939-5b56-4b97-aa5d-a9a7b5b52f3e.pdf</t>
+  </si>
+  <si>
+    <t>Greenmark N140 - External Hard Drive</t>
+  </si>
+  <si>
+    <t>This standard is applicable to external hard drives contained in the disk enclosures.</t>
+  </si>
+  <si>
+    <t>Hard-Drives</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/greenmark-n140-external-hard-drive</t>
+  </si>
+  <si>
+    <t>https://greenliving.epa.gov.tw/GreenLife/uploadfiles/Criteria/140/0411b7aa-6d99-4a59-973e-49db51ff292c.pdf</t>
+  </si>
+  <si>
+    <t>Greenmark N146 - Electric Paper Shredders</t>
+  </si>
+  <si>
+    <t>applicable to the electric paper shredders</t>
+  </si>
+  <si>
+    <t>Paper Shredders</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/greenmark-n146-electric-paper-shredders</t>
+  </si>
+  <si>
+    <t>https://greenliving.epa.gov.tw/GreenLife/uploadfiles/Criteria/146/8bd92ccf-9b17-46da-8ee3-cb3320d43963.pdf</t>
+  </si>
+  <si>
+    <t>Greenmark N147 - Electric Coffeemakers</t>
+  </si>
+  <si>
+    <t>This standard applies to electric coffeemakers, which can be automatic coffeemakers, espresso machines, drip brewers, or single-serve/capsule coffeemakers.</t>
+  </si>
+  <si>
+    <t>Coffee Machines</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/greenmark-n147-electric-coffeemakers</t>
+  </si>
+  <si>
+    <t>https://greenliving.epa.gov.tw/GreenLife/uploadfiles/Criteria/150/6399582e-f7bd-4133-a927-0a94536a96a9.pdf</t>
+  </si>
+  <si>
+    <t>Greenmark N150 - Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>This standard is applicable to the vacuum cleaners which use the household AC power including both corded and cordless products.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/greenmark-n150-vacuum-cleaners</t>
+  </si>
+  <si>
+    <t>Greenmark N52 - Microwave Ovens</t>
+  </si>
+  <si>
+    <t>Applies to microwave ovens for household use</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/greenmark-n52-microwave-ovens</t>
+  </si>
+  <si>
+    <t>http://greenliving.epa.gov.tw/GreenLife/uploadfiles/Criteria/52/8328d357-ae60-4932-89c2-e28dd5cc58ed.pdf</t>
+  </si>
+  <si>
+    <t>Greenmark N75 - Dry Type Transformers</t>
+  </si>
+  <si>
+    <t>This standard is applicable to cast-resin dry type transformers which meet the definition of CNS 13390.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/greenmark-n75-dry-type-transformers</t>
+  </si>
+  <si>
+    <t>https://greenliving.epa.gov.tw/GreenLife/uploadfiles/Criteria/75/8efacf7e-0cf7-4c2c-bb17-1ef125ec37e7.pdf</t>
+  </si>
+  <si>
+    <t>Greenmark N77 - Unfired Building Materials Made from Recycled Materials</t>
+  </si>
+  <si>
+    <t>This standard is applicable to unfired building materials made from recycled materials.</t>
+  </si>
+  <si>
+    <t>Insulations</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/greenmark-n77-unfired-building-materials-made-recycled-materials</t>
+  </si>
+  <si>
+    <t>https://greenliving.epa.gov.tw/GreenLife/uploadfiles/Criteria/77/24539dcf-2b6e-49fe-a2a7-aaf8881eec17.pdf</t>
+  </si>
+  <si>
+    <t>Greenmark N81 - Fans</t>
+  </si>
+  <si>
+    <t>Applies to the five types of fans specified in the five respective CNS standards: table-top and wall-hanging fans; ceiling fans; floor-standing fans; floor fans; and automatic oscillating ceiling fans.</t>
+  </si>
+  <si>
+    <t>CNS 547</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/greenmark-n81-fans</t>
+  </si>
+  <si>
+    <t>https://greenliving.epa.gov.tw/GreenLife/uploadfiles/Criteria/81/cab018ef-810e-4809-a57a-c05e4ff4373c.pdf</t>
+  </si>
+  <si>
+    <t>Greenmark N82 - Portable Projectors</t>
+  </si>
+  <si>
+    <t>Applies to portable projectors. The products power consumption during the stand-by mode shall be less than 5 watts. The product shall be disassemblable</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/greenmark-n82-portable-projectors</t>
+  </si>
+  <si>
+    <t>http://greenliving.epa.gov.tw/GreenLife/uploadfiles/Criteria/82/b0422f35-1bf1-45d1-b0fc-6eb99cb8f243.pdf</t>
+  </si>
+  <si>
+    <t>Greenmark N87 - Water dispensers</t>
+  </si>
+  <si>
+    <t>This standard is applicable to water dispensers which meet the definition of CNS 13516. Product types:    1. Chilled-warm-hot water dispensers: products which dispense chilled; warm; and hot water.     2. Warm-hot water fountains: products which only dispense warm and hot water</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/greenmark-n87-water-dispensers</t>
+  </si>
+  <si>
+    <t>http://greenliving.epa.gov.tw/GreenLife/uploadfiles/Criteria/87/190fe105-4e4d-4c84-a549-3422f4412469.pdf</t>
+  </si>
+  <si>
+    <t>Greenmark N91 - Water fountains</t>
+  </si>
+  <si>
+    <t>This standard is applicable to water fountains which meet the definition of CNS 3910. Product types:    1. Chilled-warm-hot water fountains: products which dispense chilled; warm; and hot water.    2. Warm-hot water fountains: products which only dispense warm and hot water.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/greenmark-n91-water-fountains</t>
+  </si>
+  <si>
+    <t>http://greenliving.epa.gov.tw/GreenLife/uploadfiles/Criteria/91/9538f24f-74ad-4582-94a3-0dc387ee1cf5.pdf</t>
+  </si>
+  <si>
+    <t>Guide on Minimum Energy Performance Standard (Meps) Requirement for Washing Machine (Amendment 1)</t>
+  </si>
+  <si>
+    <t>This guide specifies minimum energy performance standard (MEPS) and energy labeling requirements of washing machines for households use, with or without heating devices utilizing cold and/or hot water supply.</t>
+  </si>
+  <si>
+    <t>New, Superseded</t>
+  </si>
+  <si>
+    <t>IEC 60456: 2010, MS IEC 60456: 2012</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/guide-minimum-energy-performance-standard-meps-requirement-washing-machine-amendment-1</t>
+  </si>
+  <si>
+    <t>https://www.st.gov.my/en/contents/files/download/95/Guide_on_MEPS_for_Washing_Machine.pdf</t>
+  </si>
+  <si>
+    <t>Guide on Minimum Energy Performance Standards for Fans</t>
+  </si>
+  <si>
+    <t>This Guide applies to (a) wall (b) desk (c) pedestal (d) ceiling fans.</t>
+  </si>
+  <si>
+    <t>Ceiling Fans, Portable Fans</t>
+  </si>
+  <si>
+    <t>MS 2574:2014</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/guide-minimum-energy-performance-standards-fans</t>
+  </si>
+  <si>
+    <t>https://www.st.gov.my/web/consumer/details/7/2----http://portal.unimap.edu.my/portal/page/portal30/Lecture%20Notes/KEJURUTERAAN_SISTEM_ELEKTRIK/Semester%202%20Sidang%20Akademik%2020182019/EET432%20Electrical%20Energy%20Utilization/Reading%20References/MS%202574%202014%20(MEPS%20for%20Domestic%20Fan).pdf</t>
+  </si>
+  <si>
+    <t>Guide on Minimum Energy Performance Standards for Microwave Oven</t>
+  </si>
+  <si>
+    <t>This Guide is developed by the Commission to specify the MEPS and energy labelling requirements for microwave oven that can be connected to mains power and for household use. This Guide shall apply to the following function of microwave oven with size up to or equal to 32 Litre: (a) solo; (b) combination; (c) convection; (d) any other microwave oven with similar function; and (e) exclude any type of built-in microwave oven which its power supplied direct from power source.</t>
+  </si>
+  <si>
+    <t>MS IEC 62301:2012, IEC 60705:2010</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/guide-minimum-energy-performance-standards-microwave-oven</t>
+  </si>
+  <si>
+    <t>https://www.st.gov.my/en/contents/files/download/95/Guide_on_MEPS_Microwave_Oven_Issue_Date_01_MARCH_2020.pdf</t>
+  </si>
+  <si>
+    <t>Guide on Minimum Energy Performance Standards for Rice cooker</t>
+  </si>
+  <si>
+    <t>This Guide is developed by the Commission to specify the MEPS and energy labeling requirements for rice cooker that can be connected to mains power and for household use. This Guide shall apply to the rice cooker with size up to or equal to 3.6 L and rated power up to 1600 Watt.</t>
+  </si>
+  <si>
+    <t>MS 2024</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/guide-minimum-energy-performance-standards-rice-cooker</t>
+  </si>
+  <si>
+    <t>https://www.st.gov.my/contents/2021/MEPS/20210108%20-%20Guide%20on%20MEPS%20for%20Rice%20Cooker%20(UPDATED).pdf</t>
+  </si>
+  <si>
+    <t>Guideline for Obtaining the Certificate of Approval (COA) for Led Lamps under Minimum Energy Performance Standards (MEPS)</t>
+  </si>
+  <si>
+    <t>This policy applies to tubular fluorescent lamps, compact fluorescent lamps (CFL), light emitting diode (LED) lamps, and incandescent lamps. This guideline applies only for self-ballasted LED lamps for general lighting services.</t>
+  </si>
+  <si>
+    <t>Tubular Lamps, Non-Directional lamps, Directional Lamps</t>
+  </si>
+  <si>
+    <t>MS 62612 (P), MS IEC 60061-1, MS IEC 60064, MS IEC 60081, MS IEC 60901, MS IEC 60969</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/guideline-obtaining-certificate-approval-coa-led-lamps-under-minimum-energy-performance</t>
+  </si>
+  <si>
+    <t>https://www.st.gov.my/contents/article/consumer/2014/GUIDELINES_FOR_Certificate_of_Approval_Lamp_latest.pdf</t>
+  </si>
+  <si>
+    <t>High Energy Performance Label for 1 phase motor</t>
+  </si>
+  <si>
+    <t>This scheme covers single-phase induction motors with a rated output power of not more than 7.5 kW and a rated voltage of not more than 250 V and a frequency of 50 Hz. Excluded - submersible motors, motors integrated into the drive unit and cannot be separated from multi-speed motors, motors intended exclusively for short-cycle duty applications, and induction motors used in electric cars or vehicles.</t>
+  </si>
+  <si>
+    <t>Motors and Motor Driven Equipment, Motors, 1-Phase Motors</t>
+  </si>
+  <si>
+    <t>April 2022</t>
+  </si>
+  <si>
+    <t>IEC 60034-2-1</t>
+  </si>
+  <si>
+    <t>Department of Alternative Energy Development and Efficiency, Ministry of Energy…</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/high-energy-performance-label-1-phase-motor</t>
+  </si>
+  <si>
+    <t>https://www.dede.go.th/download/general_65/6_01032565.pdf</t>
+  </si>
+  <si>
+    <t>High Energy Performance Label for 3 phase motor</t>
+  </si>
+  <si>
+    <t>This scheme covers three-phase squirrel-cage induction motors with rated output power from 0.73-185.0 kW and for a power supply with a frequency of 50-60 Hz, rated voltage of 380 V. It excludes submersible motors, motors integrated into the drive unit and cannot be separated from multi-speed motors, motors intended exclusively for short-cycle duty applications.</t>
+  </si>
+  <si>
+    <t>Motors and Motor Driven Equipment, Motors, 3-Phase Motors</t>
+  </si>
+  <si>
+    <t>TIS 867-2550 or IEC 60034-2</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/high-energy-performance-label-3-phase-motor</t>
+  </si>
+  <si>
+    <t>https://www.dede.go.th/download/general_65/5_01032565.pdf</t>
+  </si>
+  <si>
+    <t>High Energy Performance Label for Aerated Concrete</t>
+  </si>
+  <si>
+    <t>This scheme covers aerated concrete components. Must be lightweight concrete than general concrete of the same size and suitable for building walls with a thickness of 75 or 100 millimeters.</t>
+  </si>
+  <si>
+    <t>Building Materials, Envelopes</t>
+  </si>
+  <si>
+    <t>ASTM C177-04</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/high-energy-performance-label-aerated-concrete</t>
+  </si>
+  <si>
+    <t>https://www.dede.go.th/download/general_65/15_01032565.pdf</t>
+  </si>
+  <si>
+    <t>High Energy Performance Label for Electric Deep Fryer</t>
+  </si>
+  <si>
+    <t>This scheme covers electric deep fryers (electric and liquefied petroleum gas fryers type), with the characteristics of working in batches and the maximum mass of oil used for frying is not more than 27 kg or 30 liters.</t>
+  </si>
+  <si>
+    <t>Fryers</t>
+  </si>
+  <si>
+    <t>TIS 2717-2559</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/high-energy-performance-label-electric-deep-fryer</t>
+  </si>
+  <si>
+    <t>https://www.dede.go.th/download/general_65/19_01032565.pdf</t>
+  </si>
+  <si>
+    <t>High Energy Performance Label for Fiberglass Insulation</t>
+  </si>
+  <si>
+    <t>This scheme covers flat sheet fiberglass insulation.</t>
+  </si>
+  <si>
+    <t>Building Materials, Insulations</t>
+  </si>
+  <si>
+    <t>ISO 8301</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/high-energy-performance-label-fiberglass-insulation</t>
+  </si>
+  <si>
+    <t>https://www.dede.go.th/download/general_65/12_01032565.pdf</t>
+  </si>
+  <si>
+    <t>High Energy Performance Label for Infrared gas stove</t>
+  </si>
+  <si>
+    <t>This scheme covers infrared gas stoves (high-pressure gas stoves)--cooking stoves that use liquefied petroleum gas as the fuel for heating power--that use gas pressures from 5 to 200 kPa and sizes of high-pressure gas furnaces from 8.0 to 16.5 centimeters.</t>
+  </si>
+  <si>
+    <t>LPG Stoves</t>
+  </si>
+  <si>
+    <t>LPG</t>
+  </si>
+  <si>
+    <t>ref. A study project of energy efficiency standard for infrared gas stoves (DEDE)</t>
+  </si>
+  <si>
+    <t>Cookstoves</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/high-energy-performance-label-infrared-gas-stove</t>
+  </si>
+  <si>
+    <t>https://www.dede.go.th/download/general_65/2_01032565.pdf</t>
+  </si>
+  <si>
+    <t>High Energy Performance Label for Liquefied petroleum gas (LPG) Cookstoves</t>
+  </si>
+  <si>
+    <t>This scheme covers household stoves (direct heating and flame types) with a maximum gas consumption of each burner that does not exceed 0.42 kg/h (or 5.78 kW) and the total gas consumption of all burners does not exceed 1. kg/h (or 13.76 kW) with one or more burners (without grill, oven or electric stove components). Household cooking stoves for liquefied petroleum gas must only be low-pressure gas stoves and must not be infrared stoves.</t>
+  </si>
+  <si>
+    <t>Kitchen, LPG Stoves</t>
+  </si>
+  <si>
+    <t>TIS 2312-2549</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/high-energy-performance-label-liquefied-petroleum-gas-lpg-cookstoves</t>
+  </si>
+  <si>
+    <t>https://www.dede.go.th/download/general_65/1_01032565.pdf</t>
+  </si>
+  <si>
+    <t>High Energy Performance Label for Range Hood</t>
+  </si>
+  <si>
+    <t>This scheme covers domestic range hoods, operated by a motor which it controls, intended to collect contaminated air from above a hob, with a rated voltage not exceeding 250 volts. Excluded - Commercial fume hoods or intended to be used in locations with special conditions such as potentially corrosive or explosive atmospheres (dust, vapors, or gases).</t>
+  </si>
+  <si>
+    <t>TIS 710–2530 or JIS C 9603:1988</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/high-energy-performance-label-range-hood</t>
+  </si>
+  <si>
+    <t>https://www.dede.go.th/download/general_65/18_01032565.pdf</t>
+  </si>
+  <si>
+    <t>High Energy Performance Label for Tile Roof</t>
+  </si>
+  <si>
+    <t>This scheme covers tile roofs including concrete tile, clay tile, and fiber cement tile.</t>
+  </si>
+  <si>
+    <t>Building Materials, Roof Materials and Coatings</t>
+  </si>
+  <si>
+    <t>ASTM E903</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/high-energy-performance-label-tile-roof</t>
+  </si>
+  <si>
+    <t>https://www.dede.go.th/download/general_65/16_01032565.pdf</t>
+  </si>
+  <si>
+    <t>High Energy Performance Label for Variable Speed Drive</t>
+  </si>
+  <si>
+    <t>This scheme covers variable speed drive for 2 types: 1. Motor speed adjustment device used for AC induction motors with a rated power output of more than 37.5 kW., and 2. Motor speed adjustment device used for AC induction motors with rated power output ranging from 0.37 to 37.5 kW (0.5 to 50 hp).</t>
+  </si>
+  <si>
+    <t>Motors and Motor Driven Equipment, Motors, Variable Speed Drives</t>
+  </si>
+  <si>
+    <t>IEC 61800-2</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/high-energy-performance-label-variable-speed-drive</t>
+  </si>
+  <si>
+    <t>https://www.dede.go.th/download/general_65/4_01032565.pdf</t>
+  </si>
+  <si>
+    <t>High-efficiency Appliances Certification Program</t>
+  </si>
+  <si>
+    <t>Reflectors for HID Lamps</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/high-efficiency-appliances-certification-program-3</t>
+  </si>
+  <si>
+    <t>http://www.energy.or.kr/renew_eng/energy/appliances/certification.aspx</t>
+  </si>
+  <si>
+    <t>Metal-Halide Lamps</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/high-efficiency-appliances-certification-program-4</t>
+  </si>
+  <si>
+    <t>Ventilation fans</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/high-efficiency-appliances-certification-program-9</t>
+  </si>
+  <si>
+    <t>This policy applies to windows with more than 0.34m2hC/kcal thermal resistance and less than 5m3/hm2 air leakage rate.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/high-efficiency-appliances-certification-program</t>
+  </si>
+  <si>
+    <t>http://www.kemco.or.kr/new_eng/pg02/pg02100101.asp</t>
+  </si>
+  <si>
+    <t>IEC TS 62258-9-8:2020</t>
+  </si>
+  <si>
+    <t>Quality standards for standalone off-grid solar products (pico-PV and SHS kits) up to 350 Wp.</t>
+  </si>
+  <si>
+    <t>Renewable Energy Systems, Solar Energy Kits</t>
+  </si>
+  <si>
+    <t>Quality Standard</t>
+  </si>
+  <si>
+    <t>August 2022</t>
+  </si>
+  <si>
+    <t>IEC TS 62257-9-5</t>
+  </si>
+  <si>
+    <t>Standardization Administration of China (SAC)</t>
+  </si>
+  <si>
+    <t>Energy Efficiency, Off-Grid</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/iec-ts-62258-9-82020</t>
+  </si>
+  <si>
+    <t>https://item.jd.com/10054560130198.html</t>
+  </si>
+  <si>
+    <t>Implementing Guidelines of the Philippine Energy Labeling Program for Clothes Washing Machines 2024, 1st Edition</t>
+  </si>
+  <si>
+    <t>This policy contains MEPS and labeling requirements for washing machines according to Department Circular No. 2020-06-0015. The policy applies to the following fixed speed / variable speed clothes washing machines with minimum capacity of 5 kg up to 22kg: manual (single tub and twin tub), and automatic (top loading and front loading). Clothes washing machines with rated capacity beyond 22kg are not covered by this policy, likewise, spin dryers/water extractors are not covered. The performance data that will be declared shall be based on a Washing Performance of at least 0.6.</t>
+  </si>
+  <si>
+    <t>January 2025</t>
+  </si>
+  <si>
+    <t>PNS IEC 60456:2013</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/implementing-guidelines-philippine-energy-labeling-program-clothes-washing-machines-2024</t>
+  </si>
+  <si>
+    <t>https://legacy.doe.gov.ph/laws-and-issuances/implementing-guidelines-philippine-energy-labeling-program-clothes-washing-0</t>
+  </si>
+  <si>
+    <t>Implementing Guidelines of the Philippine Energy Labeling Program for Display Monitors 2024, 1st Edition</t>
+  </si>
+  <si>
+    <t>This policy contains minimum energy performance standards and mandatory energy labeling for display monitors according to section 5 and 9 of Department Circular No. 2020-06-0015. Products in scope include display monitors operating in AC or combination of AC and DC sources connected by digital inputs, such as but not limited to DP, HDMI, DVI, USB, wireless and network connection, or by analog VGA input. Display Monitors that are powered solely from battery sources and specialized monitors are not covered.</t>
+  </si>
+  <si>
+    <t>PNS IEC 62087-1
+,   
+                    IEC 62087-2
+,   
+                    PNS IEC 62087-7
+,   
+                    PNS 378
+,   
+                    PNS IEC 62301</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/implementing-guidelines-philippine-energy-labeling-program-display-monitors-2024-1st</t>
+  </si>
+  <si>
+    <t>https://legacy.doe.gov.ph/laws-and-issuances/implementing-guidelines-philippine-energy-labeling-program-display-monitors-2024</t>
+  </si>
+  <si>
+    <t>Implementing Guidelines of the Philippine Energy Labeling Program for Electric Fans</t>
+  </si>
+  <si>
+    <t>This policy contains MEPS and labeling requirements for washing machines according to Department Circular No. 2020-06-0015. The policy applies to electric fans operating in Alternating Current (AC) sources and may perform additional functionalities (such as but not limited to lamps, radio, etc.) with a rated power input of less than 125 watts (W) and falls under the following types: pedestal or stand fans;  desk or table fans; wall-mounted fans; floor, ground or box fans; orbit or ceiling bracket fans; ceiling fans; tower fans; bladeless fans.</t>
+  </si>
+  <si>
+    <t>Ceiling Fans, Window Fans, Portable Fans</t>
+  </si>
+  <si>
+    <t>PNS IEC 60879:2020 (IEC published 2019)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/implementing-guidelines-philippine-energy-labeling-program-electric-fans</t>
+  </si>
+  <si>
+    <t>https://legacy.doe.gov.ph/laws-and-issuances/implementing-guidelines-philippine-energy-labeling-program-electric-fans</t>
+  </si>
+  <si>
+    <t>Implementing Guidelines of the Philippine Energy Labeling Program for Energy Saving Devices (ESD) / Low Voltage Saving Devices (LVSD) for Domestic Application 2024, 1st Edition</t>
+  </si>
+  <si>
+    <t>This policy contains mandatory energy labeling requirements for  Energy Saving Devices (ESD) / Low Voltage Saving Devices (LVSD) according to section 5 and 9 of Department Circular No. 2020-06-0015. These devices are for household appliances, lighting, and related equipment for use on single phase low voltage alternating current (AC) supply.</t>
+  </si>
+  <si>
+    <t>Asia and Pacific, Philippines</t>
+  </si>
+  <si>
+    <t>PNS 2080:2010
+,   
+                    PNS IEC 62301:2021</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/implementing-guidelines-philippine-energy-labeling-program-energy-saving-devices-esd-low</t>
+  </si>
+  <si>
+    <t>https://legacy.doe.gov.ph/laws-and-issuances/implementing-guidelines-philippine-energy-labeling-program-energy-saving-devices</t>
+  </si>
+  <si>
+    <t>Implementing Guidelines of The Philippine Energy Labeling Program for Lighting Products 2024, 1st Edition</t>
+  </si>
+  <si>
+    <t>This policy contains minimum energy performance standards and mandatory energy labeling for lighting products used for General Lighting Service Lamps according to section 9 of Department Circular No. 2020-06-0015. Products in scope include Linear Fluorescent Lamps (LFL) or Double-Capped Fluorescent Lamps (DFL), Double-Capped Linear LED Lamps, Self-Ballasted Compact Fluorescent Lamps (CFL), Single-Capped Fluorescent Lamps (SFL), Self-Ballasted Non Directional LED Lamps.</t>
+  </si>
+  <si>
+    <t>Tubular Lamps, Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>CIE 84 1st Edition 1989
+,   
+                    PNS IEC 60081
+,   
+                    PNS IEC 60901
+,   
+                    ANSI C78.377-2015
+,   
+                    CIE S 025/E:2015
+,   
+                    CIE 13.3:1995
+,   
+                    IES LM 79-08
+,   
+                    IES LM 80-15
+,   
+                    PNS IEC 62612
+,   
+                    PNS IEC 61000-3-2
+,   
+                    IEC 60838-2-3 E.D. 1.0 B:2016 Miscellaneous Lampholders</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/implementing-guidelines-philippine-energy-labeling-program-lighting-products-2024-1st</t>
+  </si>
+  <si>
+    <t>https://legacy.doe.gov.ph/laws-and-issuances/implementing-guidelines-philippine-energy-labeling-program-lighting-products-2024</t>
+  </si>
+  <si>
+    <t>Implementing Guidelines of the Philippine Energy Labeling Program for Refrigerating Appliances 2024, 1st Edition</t>
+  </si>
+  <si>
+    <t>This policy contains minimum energy performance standards and labeling requirements for refrigerating appliances according to section 9 of Department Circular No. 2020-06-0015. Products in scope include refrigerators and refrigerator-freezers (manual defrost and frost-free) with a minimum volume capacity of 113 liters for domestic and similar use. Freezers are not covered in the scope.</t>
+  </si>
+  <si>
+    <t>PNS IEC 62552-1
+,   
+                    PNS IEC 62552-2
+,   
+                    PNS IEC 62552-3</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/implementing-guidelines-philippine-energy-labeling-program-refrigerating-appliances-2024</t>
+  </si>
+  <si>
+    <t>https://legacy.doe.gov.ph/laws-and-issuances/implementing-guidelines-philippine-energy-labeling-program-refrigerating</t>
+  </si>
+  <si>
+    <t>Implementing Guidelines of The Philippine Energy Labeling Program for Television Sets 2024, 1st Edition</t>
+  </si>
+  <si>
+    <t>This policy contains MEPS and labeling requirements for television sets according to Department Circular No. 2020-06-0015. The policy applies to all television sets.</t>
+  </si>
+  <si>
+    <t>PNS IEC 62087
+,   
+                    PNS 378
+,   
+                    IEC 62301</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/implementing-guidelines-philippine-energy-labeling-program-television-sets-2024-1st</t>
+  </si>
+  <si>
+    <t>https://legacy.doe.gov.ph/laws-and-issuances/implementing-guidelines-philippine-energy-labeling-program-television-sets-2024</t>
+  </si>
+  <si>
+    <t>labeling for clothes dryers</t>
+  </si>
+  <si>
+    <t>Clothes Dryers</t>
+  </si>
+  <si>
+    <t>AS/NZS 2442.2:2000</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/labeling-clothes-dryers</t>
+  </si>
+  <si>
+    <t>https://www.eeca.govt.nz/assets/Resources-EECA/standards-ratings-labels/product-factsheets/clothes-dryers-factsheet.pdf</t>
+  </si>
+  <si>
+    <t>labeling for clothes washers</t>
+  </si>
+  <si>
+    <t>AS/NZS 2040.2:2005</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/labeling-clothes-washers</t>
+  </si>
+  <si>
+    <t>https://www.eeca.govt.nz/assets/Resources-EECA/standards-ratings-labels/product-factsheets/clothes-washer-factsheet.pdf</t>
+  </si>
+  <si>
+    <t>labeling for dishwashers</t>
+  </si>
+  <si>
+    <t>MEPL covers mains electric dishwashers intended for household and similar use. MEPL does not apply to dishwashers specifically designed for commercial use.</t>
+  </si>
+  <si>
+    <t>AS/NZS 2007.2:2005</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/labeling-dishwashers</t>
+  </si>
+  <si>
+    <t>https://www.eeca.govt.nz/assets/Resources-EECA/standards-ratings-labels/product-factsheets/dishwasher-factsheet.pdf</t>
+  </si>
+  <si>
+    <t>MELS for Casement and Window Air-Conditioners</t>
+  </si>
+  <si>
+    <t>This policy defines the minimum energy labeling scheme for casement and window air-conditioners up to 8.8kW.</t>
+  </si>
+  <si>
+    <t>Singapore*</t>
+  </si>
+  <si>
+    <t>ISO 5151:2017
+,   
+                    IEC 62301:2005
+,   
+                    IEC 62301:2011</t>
+  </si>
+  <si>
+    <t>National Environment Agency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/mels-casement-and-window-air-conditioners</t>
+  </si>
+  <si>
+    <t>https://www.nea.gov.sg/our-services/climate-change-energy-efficiency/energy-efficiency/household-sector/tick-rating</t>
+  </si>
+  <si>
+    <t>MELS for Commercial Storage Refrigerators (2025)</t>
+  </si>
+  <si>
+    <t>This policy defines minimum energy labeling scheme requirements for chiller, freezers, and combinations type of all capacities.</t>
+  </si>
+  <si>
+    <t>Refrigerated Cabinets, Wine Chillers, Walk-In Coolers and Freezers, Refrigerated Vending Machines, Freezers-only</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/mels-commercial-storage-refrigerators-2025</t>
+  </si>
+  <si>
+    <t>MELS for Portable Air-Conditioners (2024)</t>
+  </si>
+  <si>
+    <t>This policy defines the minimum energy labeling scheme for single-phase portable air-conditioners:</t>
+  </si>
+  <si>
+    <t>Portable ACs</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/mels-portable-air-conditioners-2024</t>
+  </si>
+  <si>
+    <t>MELS for Refrigerators</t>
+  </si>
+  <si>
+    <t>This policy defines minimum energy labeling scheme requirements for the following products:
+- Refrigerators without a freezer up to 900L
+- Refrigerators with a freezer up to 300L
+- Refrigerators with a freezer &gt; 300L to 900L
+- Refrigerators with freezer and through-the-door ice dispenser</t>
+  </si>
+  <si>
+    <t>IEC 62552:2007
+,   
+                    ISO 15502:2005</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/mels-refrigerators</t>
+  </si>
+  <si>
+    <t>MELS for Televisions</t>
+  </si>
+  <si>
+    <t>This policy contains minimum energy labeling scheme (MELS) requirements for televisions.</t>
+  </si>
+  <si>
+    <t>IEC 62087:2008
+,   
+                    IEC 62087:2011</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/mels-televisions</t>
+  </si>
+  <si>
+    <t>MELS for Three-Phase VRF Air-Conditioners</t>
+  </si>
+  <si>
+    <t>This policy defines the minimum energy labeling scheme requirements for base module/units of a three-phase VRF air-conditioners (unit efficiency) of all cooling capacities.</t>
+  </si>
+  <si>
+    <t>ISO 15042:2017</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/mels-three-phase-vrf-air-conditioners</t>
+  </si>
+  <si>
+    <t>MELS for Water Heater (2025)</t>
+  </si>
+  <si>
+    <t>This policy defines minimum energy labeling scheme requirements for all regulated water heaters:</t>
+  </si>
+  <si>
+    <t>Instantaneous Water Heaters, Storage Water Heaters</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/mels-water-heater-2025</t>
+  </si>
+  <si>
+    <t>MEPS - Dehumidifier</t>
+  </si>
+  <si>
+    <t>The EF is limited to dehumidifiers with electric power not higher than 1000W at the present stage.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/meps-dehumidifier-0</t>
+  </si>
+  <si>
+    <t>MEPS and MEPL for Computer Monitors</t>
+  </si>
+  <si>
+    <t>MEPS and MEPL cover computer monitors with a diagonal screen size up to 152 cm.</t>
+  </si>
+  <si>
+    <t>AS/NZS 5815.2:2013</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/meps-and-mepl-computer-monitors</t>
+  </si>
+  <si>
+    <t>https://www.eeca.govt.nz/assets/Resources-EECA/standards-ratings-labels/product-factsheets/Computer-Monitor-Factsheet.pdf</t>
+  </si>
+  <si>
+    <t>MEPS for Adapter - Charger</t>
+  </si>
+  <si>
+    <t>An adapter under 150W, nameplate output power; and a charger of input 20 W with Li-Ion Battery as a single voltage external power supply</t>
+  </si>
+  <si>
+    <t>Battery Chargers</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/meps-adapter-charger</t>
+  </si>
+  <si>
+    <t>MEPS for Adapter Charger</t>
+  </si>
+  <si>
+    <t>For using with mobile phone, notebook, speaker for computer, LCD monitor,printer, PDA, camcorder, digital camera, audio, DVD player, MP3, PMP,portable CD player, set-top box, wire-wireless phone, modem, all AC-DC orAC-AC external power supply shall be included.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/meps-adapter-charger-0</t>
+  </si>
+  <si>
+    <t>MEPS for ballasts for fluorescent lamps</t>
+  </si>
+  <si>
+    <t>MEPL covers mains electric clothes dryers intended for household and similar use. This includes vented dryers condenser dryers and the drying function of combination washer|dryer units. MEPL does not apply to clothes dryers specifically designed for commercial use.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/meps-ballasts-fluorescent-lamps</t>
+  </si>
+  <si>
+    <t>https://www.eeca.govt.nz/assets/Resources-EECA/standards-ratings-labels/product-factsheets/ballast-factsheet.pdf</t>
+  </si>
+  <si>
+    <t>MEPS for Commercial Storage Refrigerators (2025)</t>
+  </si>
+  <si>
+    <t>This policy sets minimum energy performance standards for commercial storage refrigerators as shown below</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/meps-commercial-storage-refrigerators-2025</t>
+  </si>
+  <si>
+    <t>https://www.nea.gov.sg/our-services/climate-change-energy-efficiency/energy-efficiency/household-sector/minimum-energy-performance-standards</t>
+  </si>
+  <si>
+    <t>MEPS for Compact Fluorescent Lamps</t>
+  </si>
+  <si>
+    <t>This policy references AS/NZS 4847.2:2010, which specifies minimum energy performance requirements for self-ballasted lamps for general lighting services, and AS/NZS 4782.3(Int):2006, which defines performance requirements for double-capped fluorescent lamps.</t>
+  </si>
+  <si>
+    <t>Samoa*</t>
+  </si>
+  <si>
+    <t>AS/NZS 4847.2:2010</t>
+  </si>
+  <si>
+    <t>Samoa Ministry of Finance</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/meps-compact-fluorescent-lamps</t>
+  </si>
+  <si>
+    <t>https://www.mof.gov.ws/wp-content/uploads/2019/08/Energy-Regulation.pdf</t>
+  </si>
+  <si>
+    <t>MEPS for Computers</t>
+  </si>
+  <si>
+    <t>MEPS covers desktop computers; notebooks; and small scale servers.</t>
+  </si>
+  <si>
+    <t>AS/NZS 5813.2:2012</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/meps-computers</t>
+  </si>
+  <si>
+    <t>https://www.eeca.govt.nz/assets/Resources-EECA/standards-ratings-labels/product-factsheets/Computer-Factsheet.pdf</t>
+  </si>
+  <si>
+    <t>MEPS for Dish Dryers</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/meps-dish-dryers</t>
+  </si>
+  <si>
+    <t>MEPS for Electric Fan</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/meps-electric-fan</t>
+  </si>
+  <si>
+    <t>MEPS for Electric fan heater</t>
+  </si>
+  <si>
+    <t>Electric fan heater with the rated power consumption of 500W, less than 10kW.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/meps-electric-fan-heater</t>
+  </si>
+  <si>
+    <t>MEPS for Fluorescent Lamp Ballasts</t>
+  </si>
+  <si>
+    <t>This policy references AS/NZ 4783.2-2002, which specifies the classification, labeling, and minimum energy performance requirements for ballasts for linear fluorescent lamps.</t>
+  </si>
+  <si>
+    <t>Lighting</t>
+  </si>
+  <si>
+    <t>AS/NZ 4783.1:2001</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/meps-fluorescent-lamp-ballasts</t>
+  </si>
+  <si>
+    <t>MEPS for Incandescent Lamps</t>
+  </si>
+  <si>
+    <t>This policy specifies requirements for Minimum Energy Performance Standards (MEPS), maximum wattage and other requirements for incandescent lamps, both tungsten filament and tungsten halogen. This policy references standard AS 4934.2-2011.</t>
+  </si>
+  <si>
+    <t>AS/NZS 4934.1-2014</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/meps-incandescent-lamps-0</t>
+  </si>
+  <si>
+    <t>MEPS for Kim-chi Refrigerators</t>
+  </si>
+  <si>
+    <t>Household electric refrigerating appliances of total storage volume 1000L or less,and Kimchi storage compartment is much than 50percent of the whole storage volumewith a function maturing which it will be able to take effect the foodstuffs of theKimchi artificially, and with a compression type refrigerating machine andstorage cabinet integrated in one body.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/meps-kim-chi-refrigerators</t>
+  </si>
+  <si>
+    <t>MEPS for Linear Fluorescent Lamps</t>
+  </si>
+  <si>
+    <t>This policy references AS/NZS 4782.2:2004, which specifies performance and energy efficiency specifications for tubular fluorescent lamps of length 550 mm to 1500 mm both inclusive with wattage of 16 watts or more that are within the scope of AS/NZS 4782.1. Modified adoption of, and reproduced from, IEC 61347-2-11:2001.</t>
+  </si>
+  <si>
+    <t>AS/NZS 4782.2:2004</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/meps-linear-fluorescent-lamps</t>
+  </si>
+  <si>
+    <t>MEPS for Portable Air-Conditioners (2024)</t>
+  </si>
+  <si>
+    <t>This policy regulates minimum energy performance standard for portable air conditioners.
+Single-phase portable air-conditioners having a single exhaust duct (up to 12 kW) should have Coefficient of Performance (COP) 100% equal or greater than 3.0.
+Cooling capacity refers to the measured total cooling capacity in accordance with the applicable test standards. 
+1 Weighted COP = 0.4 x COP100% + 0.6 x COP50%
+ N is the number of indoor and outdoor units
+ Standby power is expressed in Watts</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/meps-portable-air-conditioners-2024</t>
+  </si>
+  <si>
+    <t>MEPS for set top boxes</t>
+  </si>
+  <si>
+    <t>MEPS covers simple non-recording standalone free-to-air digital television (DTV) set-top boxes (STBs) associated with DTV broadcasts.</t>
+  </si>
+  <si>
+    <t>AS/NZS 62087.1:2010</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/meps-set-top-boxes</t>
+  </si>
+  <si>
+    <t>https://www.eeca.govt.nz/assets/Resources-EECA/standards-ratings-labels/product-factsheets/set-top-boxes-factsheet.pdf</t>
+  </si>
+  <si>
+    <t>MEPS for Standby Power</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/meps-standby-power</t>
+  </si>
+  <si>
+    <t>MEPS for Televisions (2024/2025)</t>
+  </si>
+  <si>
+    <t>This policy sets minimum energy performance standards for non-8K TV at 4-tick and 8K TV at 3-tick, effective in April 2024, and April 2025 respectively, as shown below</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/meps-televisions-20242025</t>
+  </si>
+  <si>
+    <t>MEPS for Three-Phase Induction Motors (2018)</t>
+  </si>
+  <si>
+    <t>This policy applies to three-phase induction motors with a rated output from 0.75kW to 200kW and three-phase induction motors with a rated output &gt;200kW to ≤ 375kW.</t>
+  </si>
+  <si>
+    <t>IEC 60034-2-1 (2014), Method 2-1-1B
+,   
+                    IEEE 112 (2004), Method B</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/meps-three-phase-induction-motors-2018</t>
+  </si>
+  <si>
+    <t>MEPS for Three-Phase VRF Air-Conditioners (2021)</t>
+  </si>
+  <si>
+    <t>A base module/unit of a three-phase VRF air-conditioner (unit efficiency) of all cooling capacities must meet the following Minimum Integrated Energy Efficiency Ratio (IEER): ≥ 4.35.
+Integrated Energy Efficiency Ratio (IEER) = (0.020 x A) + (0.617 x B) + (0.238 x C) + (0.125 x D)
+where A = COP at full load cooling capacity tested under ISO 15042 T1 condition,
+            B = COP at 75% part load cooling capacity tested under ISO 15042 T1 condition,
+            C = COP at 50% part load cooling capacity tested under ISO 15042 T1 condition,
+            D = COP at 25% part load cooling capacity tested under ISO 15042 T1 condition.</t>
+  </si>
+  <si>
+    <t>ISO 15042:2017, Section 6.1: Cooling capacity test, climate class T1
+,   
+                    IEC 62301:2005 or IEC 62301:2011, Section 5.3.1 or 5.3.2 of IEC 62301:2005 or Section 5.3.2, 5.3.3 or 5.3.4 of IEC 62301:2011</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/meps-three-phase-vrf-air-conditioners-2021</t>
+  </si>
+  <si>
+    <t>https://www.nea.gov.sg/our-services/climate-change-energy-efficiency/energy-efficiency/household-sector/about-mandatory-energy-labelling-and-minimum-energy-performance-standards</t>
+  </si>
+  <si>
+    <t>MEPS for Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum cleaner of rated power consumption of 800W-2,500W, and shall bemoveable, dry only</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/meps-vacuum-cleaners</t>
+  </si>
+  <si>
+    <t>MEPS for Water Chillers</t>
+  </si>
+  <si>
+    <t>include both air-cooled and water-cooled types; volumetric and centrifugal compressors.</t>
+  </si>
+  <si>
+    <t>CNS 12575 CNS 12812</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/meps-water-chillers</t>
+  </si>
+  <si>
+    <t>MEPS for Water Heater (2025)</t>
+  </si>
+  <si>
+    <t>This policy sets minimum energy performance standards for water heaters as shown below</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/meps-water-heater-2025</t>
+  </si>
+  <si>
+    <t>Minimum Energy Performance Standard and Energy Savings Label for Energy-Consuming Appliance Fan</t>
+  </si>
+  <si>
+    <t>This policy includes MEPS and labeling requirements for portable fans with blade diameter from 150 mm/6 inches to 240 mm/24 inches, excluding exhaust fans, ceiling fans, and ventilation fans (HS code: 8414.51.00).</t>
+  </si>
+  <si>
+    <t>SNI lEC 60879:2013</t>
+  </si>
+  <si>
+    <t>Directorate General of New and Renewable Energy, and Energy Conservation under …</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/minimum-energy-performance-standard-and-energy-savings-label-energy-consuming-appliance</t>
+  </si>
+  <si>
+    <t>https://simebtke.esdm.go.id/sinergi/assets/content/20210924124237_114KEK07DJE2021_SKEM_DAN_LABEL_TANDA_HEMAT_ENERGI_UNTUK_PERALATAN_KIPAS_ANGIN.pdf</t>
+  </si>
+  <si>
+    <t>Minimum Energy Performance Standard and Energy Savings Label for Energy-Consuming Appliance Refrigerator</t>
+  </si>
+  <si>
+    <t>This document specifies MEPS and labeling requirements cover refrigerators with capacity up to 300 L and voltage up to 250 V (HS code: 8418.10.11, 8418.10.19, 8418.21.10, 8418.21.90, 8418.29.00).</t>
+  </si>
+  <si>
+    <t>Entered into force, New, Superseded</t>
+  </si>
+  <si>
+    <t>SNI 8557-1:2018 IEC 62552-1:2015
+,   
+                    SNI IEC 62552-2:2016
+,   
+                    SNI 8557-3:2018 IEC 62552-3:2015</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/minimum-energy-performance-standard-and-energy-savings-label-energy-consuming-appliance-0</t>
+  </si>
+  <si>
+    <t>https://simebtke.esdm.go.id/sinergi/assets/content/20210924124138_113KEK07DJE2021_SKEM_DAN_LABEL_TANDA_HEMAT_ENERGI_UNTUK_PERALATAN_LEMARI_PENDINGIN.PDF</t>
+  </si>
+  <si>
+    <t>Minimum Energy Performance Standard and Energy Savings Label for Energy-Consuming Appliance Rice Cooker</t>
+  </si>
+  <si>
+    <t>The document specifies the MEPS and labeling requirements for cover rice cookers with rice cooking capacity not exceeding 3 L and voltage up to 250 V, excluding pressure cookers (HS code: 8516.60.10).</t>
+  </si>
+  <si>
+    <t>SNI IEC 60335-1
+,   
+                    SNI IEC 60335-2-15</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/minimum-energy-performance-standard-and-energy-savings-label-energy-consuming-appliance-1</t>
+  </si>
+  <si>
+    <t>https://simebtke.esdm.go.id/sinergi/assets/content/20210924124347_115KEK07DJE2021_SKEM_DAN_LABEL_TANDA_HEMAT_ENERGI_UNTUK_PERALATAN_PENANAK_NASI.PDF</t>
+  </si>
+  <si>
+    <t>Minimum Energy Performance Standards and Labeling Requirements for Household Refrigerator-Freezers</t>
+  </si>
+  <si>
+    <t>This policy contains mandatory minimum energy performance standards (MEPS) and labeling requirements for household/domestic refrigerator-freezers. 
+MEPS requirement (kWh/year): 0.576 x Vadj + 420
+Where Vadj = adjusted volume (in liters)</t>
+  </si>
+  <si>
+    <t>Pakistan</t>
+  </si>
+  <si>
+    <t>PS:IEC 62552-1/2018
+,   
+                    PS:IEC 62552-2/2018
+,   
+                    PS:IEC 62552-3/2016
+,   
+                    PS:IEC 62552-3 AMD 1/2021</t>
+  </si>
+  <si>
+    <t>National Energy Efficiency and Conservation Authority (NEECA)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/minimum-energy-performance-standards-and-labeling-requirements-household-refrigerator</t>
+  </si>
+  <si>
+    <t>https://neeca.pk/neecagov/regulations/SRO414(I)-2024.pdf</t>
+  </si>
+  <si>
+    <t>Minimum Energy Performance Standards for Air Compressors</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/minimum-energy-performance-standards-air-compressors</t>
+  </si>
+  <si>
+    <t>https://www.moeaboe.gov.tw/ECW/english/content/Content.aspx?menu_id=1535</t>
+  </si>
+  <si>
+    <t>Minimum Energy Performance Standards for Boilers</t>
+  </si>
+  <si>
+    <t>This policy contains minimum energy performance standards for industrial boilers.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/minimum-energy-performance-standards-boilers</t>
+  </si>
+  <si>
+    <t>Minimum Energy Performance Standards for Chilled-Warm-Hot Water Fountain Machines</t>
+  </si>
+  <si>
+    <t>This policy contains MEPS for residential and commercial chilled/warm/hot water fountain machines.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/minimum-energy-performance-standards-chilled-warm-hot-water-fountain-machines</t>
+  </si>
+  <si>
+    <t>Minimum Energy Performance Standards for Chilled/Warm/Hot Drinking Water Dispensers</t>
+  </si>
+  <si>
+    <t>This policy contains MEPS for residential and commercial chilled/warm/hot drinking water dispensers.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/minimum-energy-performance-standards-chilledwarmhot-drinking-water-dispensers</t>
+  </si>
+  <si>
+    <t>Minimum Energy Performance Standards for Compact Fluorescent Lamps</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/minimum-energy-performance-standards-compact-fluorescent-lamps</t>
+  </si>
+  <si>
+    <t>Minimum Energy Performance Standards for Ductless Air Conditioners</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/minimum-energy-performance-standards-ductless-air-conditioners</t>
+  </si>
+  <si>
+    <t>Minimum Energy Performance Standards for Electric Hot Water Pots</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/minimum-energy-performance-standards-electric-hot-water-pots</t>
+  </si>
+  <si>
+    <t>Minimum Energy Performance Standards for Electric Storage Water Heaters</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/minimum-energy-performance-standards-electric-storage-water-heaters</t>
+  </si>
+  <si>
+    <t>Minimum Energy Performance Standards for Fluorescent Light Ballasts</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/minimum-energy-performance-standards-fluorescent-light-ballasts</t>
+  </si>
+  <si>
+    <t>Minimum Energy Performance Standards for Incandescent Lightbulbs</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/minimum-energy-performance-standards-incandescent-lightbulbs</t>
+  </si>
+  <si>
+    <t>Minimum Energy Performance Standards for LED Lamps</t>
+  </si>
+  <si>
+    <t>Lamps</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/minimum-energy-performance-standards-led-lamps</t>
+  </si>
+  <si>
+    <t>Minimum Energy Performance Standards for Low-Voltage Single-Phase Inductive Motors</t>
+  </si>
+  <si>
+    <t>This policy specifies minimum energy performance standards for low-voltage single-phase inductive industrial motors.</t>
+  </si>
+  <si>
+    <t>1-Phase Motors</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/minimum-energy-performance-standards-low-voltage-single-phase-inductive-motors</t>
+  </si>
+  <si>
+    <t>Minimum Energy Performance Standards for Rice Cookers</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/minimum-energy-performance-standards-rice-cookers</t>
+  </si>
+  <si>
+    <t>Minimum Energy Performance Standards for Self-Ballasted Fluorescent Lamps</t>
+  </si>
+  <si>
+    <t>Non-Directional lamps, Fluorescent and HID Lighting</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/minimum-energy-performance-standards-self-ballasted-fluorescent-lamps</t>
+  </si>
+  <si>
+    <t>Minimum Energy Performance Standards for Warm/Hot Drinking Water Dispensers</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/minimum-energy-performance-standards-warmhot-drinking-water-dispensers</t>
+  </si>
+  <si>
+    <t>Minimum Energy Performance Standards for Water Dispensers Supplied by Packaged Drinking Water</t>
+  </si>
+  <si>
+    <t>This policy contains MEPS for residential and commercial water dispensers supplied by packaged drinking water.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/minimum-energy-performance-standards-water-dispensers-supplied-packaged-drinking-water</t>
+  </si>
+  <si>
+    <t>Minimum Energy Performance Standards for Window/Box-Type Air Conditioners</t>
+  </si>
+  <si>
+    <t>This policy contains minimum energy performance standards for residential and commercial window/box-type air conditioners.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/minimum-energy-performance-standards-windowbox-type-air-conditioners</t>
+  </si>
+  <si>
+    <t>Minimum Equipment Energy Performance Standards</t>
+  </si>
+  <si>
+    <t>Heating/cooling appliance (including boilers and split air-conditioning systems) Refrigerators and freezers Lighting products in the domestic and tertiary sectors. Through enforcement of technical standards for energy-using equipment, it will be ensured that products of high quality and efficient use of energy are placed at Tajik market.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/minimum-equipment-energy-performance-standards</t>
+  </si>
+  <si>
+    <t>Minister of Energy and Mineral Resources Regulation No. 14 of 2021 on Application of Minimum Energy Performance Standards for Energy Consuming Appliances</t>
+  </si>
+  <si>
+    <t>This document describes the implementation of minimum energy performance standards for energy-consuming appliances. It was signed on 22 June 2021 and details all policy implementation aspects, registration framework, and compliance.</t>
+  </si>
+  <si>
+    <t>Rice Cookers, Lamps, Portable Fans, Room ACs - Stationary ACs, Refrigerators-Freezers</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/minister-energy-and-mineral-resources-regulation-no-14-2021-application-minimum-energy</t>
+  </si>
+  <si>
+    <t>https://jdih.esdm.go.id/storage/document/Permen%20ESDM%20No.%2014%20Tahun%202021.pdf</t>
+  </si>
+  <si>
+    <t>Ministerial Regulation Prescribing Fiberglass Insulation for Energy Conservation, B.E. 2561 (2018)</t>
+  </si>
+  <si>
+    <t>The ministerial regulation covers fiberglass Insulation made by glass melting and natural raw materials.</t>
+  </si>
+  <si>
+    <t>High Energy Performance Standard</t>
+  </si>
+  <si>
+    <t>March 2022</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/ministerial-regulation-prescribing-fiberglass-insulation-energy-conservation-be-2561-2018</t>
+  </si>
+  <si>
+    <t>https://ratchakitcha2.soc.go.th/pdfdownload/?id=17063741</t>
+  </si>
+  <si>
+    <t>Ministerial Regulation Prescribing High Efficiency Chiller, B.E. 2552 (2009)</t>
+  </si>
+  <si>
+    <t>The ministerial regulation covers a chiller for the air conditioning system that allows water to flow through. It includes air-cooled (piston type) and water-cooled (rotary type, screw type or scroll type, centrifugal type) systems.</t>
+  </si>
+  <si>
+    <t>Space Heating and Space Cooling, Air Conditioning, Chillers - Cooler Towers</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/ministerial-regulation-prescribing-high-efficiency-chiller-be-2552-2009</t>
+  </si>
+  <si>
+    <t>https://ratchakitcha2.soc.go.th/pdfdownload?id=1776757</t>
+  </si>
+  <si>
+    <t>Ministerial Regulation Prescribing High Efficiency Double-Capped Fluorescent Lamps, B.E. 2558 (2015)</t>
+  </si>
+  <si>
+    <t>The ministerial regulation covers double-capped fluorescent lamps, which are straight cylindrical fluorescent lamps intended for general lighting use. It applies to one-phase alternating current rated voltage 220 volts, frequency 50 hertz.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/ministerial-regulation-prescribing-high-efficiency-double-capped-fluorescent-lamps-be-2558</t>
+  </si>
+  <si>
+    <t>https://ratchakitcha2.soc.go.th/pdfdownload?id=2048416</t>
+  </si>
+  <si>
+    <t>Ministerial Regulation Prescribing High Efficiency Electric Fans of Table, Wall Mounted and Floor Standing Types, B.E. 2552 (2009)</t>
+  </si>
+  <si>
+    <t>The ministerial regulation covers table fans, wall-mounted electric fans, and floor standing electric fans used for single-phase AC power. The rated voltage does not exceed 250 volts, the electric frequency is 50 hertz. Covers electric fan types and sizes: Table electric fan and wall-mounted electric fan size 300 and 400 mm. and Floor standing electric fan size 300 and 400 mm.</t>
+  </si>
+  <si>
+    <t>Space Heating and Space Cooling, Ventilation, Portable Fans</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/ministerial-regulation-prescribing-high-efficiency-electric-fans-table-wall-mounted-and</t>
+  </si>
+  <si>
+    <t>http://www.ratchakitcha.soc.go.th/DATA/PDF/2552/A/023/32.PDF</t>
+  </si>
+  <si>
+    <t>Ministerial Regulation Prescribing High Efficiency Electric Rice Cookers, B.E. 2552 (2009)</t>
+  </si>
+  <si>
+    <t>The ministerial regulation covers electric rice cookers that automatically convert electricity into heat for cooking rice and maintaining a certain warming temperature range. It covers electric rice cookers with a wattage range from 400 to 800 watts.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/ministerial-regulation-prescribing-high-efficiency-electric-rice-cookers-be-2552-2009</t>
+  </si>
+  <si>
+    <t>http://www.ratchakitcha.soc.go.th/DATA/PDF/2552/A/023/47.PDF</t>
+  </si>
+  <si>
+    <t>Ministerial Regulation Prescribing High Efficiency Self-ballasted Lamps, B.E. 2558 (2015)</t>
+  </si>
+  <si>
+    <t>The ministerial regulation covers self-ballasted lamps (with built-in ballast) which are pre-assembled by the manufacturer and applies to single-phase alternating current (AC) rated voltage of 220 volts, frequency of 50 hertz. The following self-ballasted lamps are not included: (1) lamps that provide a spectrum other than the visible; (2) color viewing lamps; (3) lamps used in industrial or agricultural; (4) medical lamps; and (5) lamps for specific use (not intended use as general)</t>
+  </si>
+  <si>
+    <t>Lighting, Drivers/ Controls, Fluorescent and HID Lighting</t>
+  </si>
+  <si>
+    <t>https://www.dede.go.th/</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/ministerial-regulation-prescribing-high-efficiency-self-ballasted-lamps-be-2558-2015</t>
+  </si>
+  <si>
+    <t>https://ratchakitcha2.soc.go.th/pdfdownload?id=2048415</t>
+  </si>
+  <si>
+    <t>Ministerial Regulation Prescribing High Efficiency Single Capped Fluorescent Lamp, B.E. 2558 (2015)</t>
+  </si>
+  <si>
+    <t>The ministerial regulation covers single-capped fluorescent lamps intended for use in an external circuit and applies to one-phase alternating current rated voltage 220 volts, frequency 50 hertz.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/ministerial-regulation-prescribing-high-efficiency-single-capped-fluorescent-lamp-be-2558</t>
+  </si>
+  <si>
+    <t>https://ratchakitcha2.soc.go.th/pdfdownload?id=2048432</t>
+  </si>
+  <si>
+    <t>Ministerial Regulation Prescribing Highly Efficiency Ballasts for Fluorescent Lamps, B.E. 2558 (2015)</t>
+  </si>
+  <si>
+    <t>The ministerial regulation covers ballasts for fluorescent lamps which are used for fluorescent lamps or cylindrical fluorescent lamps (straight tube type) with a power of 18 watts or 36 watts or a circular tube with a power of 32 watts, which applies to one-phase alternating current rated voltage 220 volts, frequency 50 hertz. The following fluorescent lamps are not included: (1) fluorescent lamps used to provide a spectrum other than the visible; (2) fluorescent lamps used as an exit sign; and (3) fluorescent lamps used to illuminate hazardous areas.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/ministerial-regulation-prescribing-highly-efficiency-ballasts-fluorescent-lamps-be-2558</t>
+  </si>
+  <si>
+    <t>https://ratchakitcha2.soc.go.th/pdfdownload?id=2048413</t>
+  </si>
+  <si>
+    <t>Ministerial Regulation Prescribing Highly Efficiency Electric Kettles, B.E. 2558 (2015)</t>
+  </si>
+  <si>
+    <t>The ministerial regulation covers electric kettles that automatically convert electrical energy into heat for use in boiling water (one-phase alternating current with a rated voltage that does not exceed 250 volts and an electric frequency is 50 hertz).</t>
+  </si>
+  <si>
+    <t>Kitchen, Electric Kettles</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/ministerial-regulation-prescribing-highly-efficiency-electric-kettles-be-2558-2015</t>
+  </si>
+  <si>
+    <t>https://ratchakitcha2.soc.go.th/pdfdownload/?id=2048431</t>
+  </si>
+  <si>
+    <t>Ministerial Regulation Prescribing Highly Efficiency Electric Thermo Pot, B.E. 2552 (2009)</t>
+  </si>
+  <si>
+    <t>The ministerial regulation covers electric thermo pots that automatically convert electricity into heat for use in boiling water and maintains a certain heat temperature. Applicable capacities of the electric thermos include 1. less than 2.4 cubic decimeters, 2. 2.4 to 3.0 cubic decimeters, and 3. more than 3.0 cubic decimeters.</t>
+  </si>
+  <si>
+    <t>Kitchen, Electric Hot Pots</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/ministerial-regulation-prescribing-highly-efficiency-electric-thermo-pot-be-2552-2009</t>
+  </si>
+  <si>
+    <t>https://ratchakitcha2.soc.go.th/pdfdownload?id=1776761</t>
+  </si>
+  <si>
+    <t>Ministerial Regulation Prescribing Highly Efficiency Electronic Ballasts for Fluorescent Lamps, B.E. 2558 (2015)</t>
+  </si>
+  <si>
+    <t>The ministerial regulation covers electronic ballasts for fluorescent lamps or cylindrical fluorescent lamps (straight tube type) with a power of 18 watts or 36 watts or a circular tube with a power of 32 watts which applies to one-phase alternating current rated voltage of 220 volts, frequency 50 hertz. The following fluorescent lamps are not included:(1) fluorescent lamps used to provide a spectrum other than the visible; (2) fluorescent lamps used as an exit sign; and (3) fluorescent lamps used to illuminate hazardous areas.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/ministerial-regulation-prescribing-highly-efficiency-electronic-ballasts-fluorescent-lamps</t>
+  </si>
+  <si>
+    <t>https://ratchakitcha2.soc.go.th/pdfdownload?id=2048414</t>
+  </si>
+  <si>
+    <t>Ministerial Regulation Prescribing Highly Efficiency Home Audio Equipment of Standby Mode, B.E. 2558 (2015)</t>
+  </si>
+  <si>
+    <t>The ministerial regulation covers home audio equipment. It includes DVD players, mini component audio, micro component audio, and home theater audio that read or record data from a memory card or memory device or receives radio waves and produce audio or visual signals to provide entertainment or information and can operate with the power from the mains electricity supply. This does not include audio equipment for commercial use (professional audio system) and a public address (PA) system.</t>
+  </si>
+  <si>
+    <t>Electronics, Audio-Visual, Home Theater Equipment</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/ministerial-regulation-prescribing-highly-efficiency-home-audio-equipment-standby-mode-be</t>
+  </si>
+  <si>
+    <t>https://ratchakitcha2.soc.go.th/pdfdownload/?id=2048427</t>
+  </si>
+  <si>
+    <t>Ministerial Regulation Prescribing Highly Efficiency Scanner of Standby Mode, B.E. 2558 (2015)</t>
+  </si>
+  <si>
+    <t>The ministerial regulation covers scanners for office and home use that read data from images and record it on a computer.</t>
+  </si>
+  <si>
+    <t>Electronics, Information Technology, Imaging Equipment</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/ministerial-regulation-prescribing-highly-efficiency-scanner-standby-mode-be-2558-2015</t>
+  </si>
+  <si>
+    <t>https://ratchakitcha2.soc.go.th/pdfdownload/?id=2048425</t>
+  </si>
+  <si>
+    <t>Ministerial Regulation Prescribing Highly Efficiency Television of Standby Mode, B.E. 2558 (2015)</t>
+  </si>
+  <si>
+    <t>The ministerial regulation covers televisions (CRT, LCD, Plasma, LED, or other technologies) that can operate with the power from the mains electricity supply.</t>
+  </si>
+  <si>
+    <t>Electronics, Audio-Visual, Televisions</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/ministerial-regulation-prescribing-highly-efficiency-television-standby-mode-be-2558-2015</t>
+  </si>
+  <si>
+    <t>https://ratchakitcha2.soc.go.th/pdfdownload?id=2048426</t>
+  </si>
+  <si>
+    <t>Ministerial Regulation Prescribing Highly Efficiency Three-Phase Induction Motors, B.E. 2558 (2015)</t>
+  </si>
+  <si>
+    <t>The ministerial regulation covers a three-phase induction motor with rated output power and rated voltage not exceeding 1000 V.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/ministerial-regulation-prescribing-highly-efficiency-three-phase-induction-motors-be-2558</t>
+  </si>
+  <si>
+    <t>https://ratchakitcha2.soc.go.th/pdfdownload?id=2048418</t>
+  </si>
+  <si>
+    <t>Ministerial Regulation Prescribing Highly Efficiency Variable Speed Drive, B.E. 2558 (2015)</t>
+  </si>
+  <si>
+    <t>The ministerial regulation covers a variable speed drive that is supplied to an AC electric motor. The scope includes 1. Applicable to one-phase or three-phase; 2. Applicable to an AC power supply with a frequency of 50 hertz or an increase or decrease from a frequency of 50 hertz by 5% and a rated voltage not exceeding 1,000 volts; 3. Harmonic quantity control shall be in accordance with IEC 61000-3-2 or IEC 61000-3-4 or equivalent standards; 4. It has a noise emission limit feature and the noise resistance complies with the IEC 61800-3 standard; 5. Withstand the sudden surge of current (surge) according to IEC 61800-3 standard; 6. Can be used with ambient temperature from 5 degrees Celsius; 7. Compatible with 85 percent relative humidity without condensation; and 8. It can be used in vibrating installation conditions as defined in IEC 61800-2.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/ministerial-regulation-prescribing-highly-efficiency-variable-speed-drive-be-2558-2015</t>
+  </si>
+  <si>
+    <t>https://ratchakitcha2.soc.go.th/pdfdownload/?id=2048428</t>
+  </si>
+  <si>
+    <t>Ministerial Regulations Determining High Efficiency Electric Stove, B.E. 2558 (2015)</t>
+  </si>
+  <si>
+    <t>The ministerial regulation covers electric stoves that have a heat source under the surface of the cooking part for heating the container (one-phase alternating current, with a rated voltage that does not exceed 250 volts and an electric frequency of 50 hertz). This policy covers hot plate electric stoves and induction stoves and excludes industrial electric stoves.</t>
+  </si>
+  <si>
+    <t>Kitchen, Cooktops or Hobs</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/ministerial-regulations-determining-high-efficiency-electric-stove-be-2558-2015</t>
+  </si>
+  <si>
+    <t>https://ratchakitcha2.soc.go.th/pdfdownload/?id=2048429</t>
+  </si>
+  <si>
+    <t>Ministerial Regulations Prescribing High Efficiency Clothes Washers, B.E. 2564 (2021)</t>
+  </si>
+  <si>
+    <t>The ministerial regulation covers clothes washing machines (top load, twin hub, and front load) with a rated voltage not exceeding 250 V for a single-phase AC supply and an electric frequency of 50 hertz.</t>
+  </si>
+  <si>
+    <t>Laundry, Washing Machines</t>
+  </si>
+  <si>
+    <t>Not applicable</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/ministerial-regulations-prescribing-high-efficiency-clothes-washers-be-2564-2021</t>
+  </si>
+  <si>
+    <t>https://ratchakitcha2.soc.go.th/pdfdownload/?id=17063742</t>
+  </si>
+  <si>
+    <t>The ministerial regulation covers clothes washing machines (top load, twin tub, front load), with a rated voltage not exceeding 250 V for single-phase AC supply and an electric frequency of 50 hertz.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/ministerial-regulations-prescribing-high-efficiency-clothes-washers-be-2564-2021-0</t>
+  </si>
+  <si>
+    <t>Ministerial Regulations Prescribing High Efficiency Cold Water Dispenser and Hot-Cold Water Dispenser, B.E. 2564 (2021)</t>
+  </si>
+  <si>
+    <t>The ministerial regulation covers a drinking water dispenser that lowers the temperature of the water, with the size of the cold water tank inside the machine, not more than 6 liters and using a single-phase current with a voltage not exceeding 250 volts or using a 3-phase electric current with a voltage of not more than 480 volts and having Power frequency 50 hertz. It includes hot and cold water dispenser that raises the temperature of drinking water in the hot water section and lowers the temperature of drinking water in the cold water section, with the size of the hot water tank inside the machine, not more than 5 liters and the size of the cold water tank inside the machine not more than 6 liters and using single-phase electricity, voltage not more than 250 volts, or using type 3 electricity phase, voltage not more than 480 volts and electric frequency 50 hertz.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/ministerial-regulations-prescribing-high-efficiency-cold-water-dispenser-and-hot-cold</t>
+  </si>
+  <si>
+    <t>http://www.ratchakitcha.soc.go.th/DATA/PDF/2564/A/028/T_0016.PDF</t>
+  </si>
+  <si>
+    <t>Ministerial Regulations Prescribing High Efficiency Electric Oven, B.E. 2564 (2021)</t>
+  </si>
+  <si>
+    <t>The ministerial regulation covers electric ovens for heating food, beverages, and baking with a rated voltage not exceeding 250 volts and an electric frequency of 50 hertz. The volume of the electric oven must have a capacity of 12 liters or more.</t>
+  </si>
+  <si>
+    <t>Kitchen, Ovens</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/ministerial-regulations-prescribing-high-efficiency-electric-oven-be-2564-2021</t>
+  </si>
+  <si>
+    <t>https://ratchakitcha2.soc.go.th/pdfdownload/?id=17162824</t>
+  </si>
+  <si>
+    <t>Ministerial Regulations Prescribing High Efficiency Electric Water Heaters, B.E. 2552 (2009)</t>
+  </si>
+  <si>
+    <t>The ministerial regulation covers an electric water heater means an appliance that instantly raises the temperature of the water flowing through it without retaining water. Power size of the electric water heater (watts): 1. less than 4,000 watts, 2. 4,000 to 5,500 watts, and 3. more than 5,500 watts.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/ministerial-regulations-prescribing-high-efficiency-electric-water-heaters-be-2552-2009</t>
+  </si>
+  <si>
+    <t>http://www.ratchakitcha.soc.go.th/DATA/PDF/2552/A/023/43.PDF</t>
+  </si>
+  <si>
+    <t>Ministerial Regulations Prescribing High Efficiency Household Water Pump, B.E. 2564 (2021)</t>
+  </si>
+  <si>
+    <t>The ministerial regulation covers single-stage suction centrifugal pumps that are used to pump water with temperatures from 5 to 40 °C. Maximum working pressure 1 MPa, inlet diameter not more than 32 mm. Single-phase induction motors, the maximum voltage does not exceed 250 volts, frequency of 50 hertz. The power is not more than 746 watts. It excludes submersible pumps and special pumps.</t>
+  </si>
+  <si>
+    <t>Pumps, Pumps Other</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/ministerial-regulations-prescribing-high-efficiency-household-water-pump-be-2564-2021</t>
+  </si>
+  <si>
+    <t>https://ratchakitcha2.soc.go.th/pdfdownload/?id=17063743</t>
+  </si>
+  <si>
+    <t>Ministerial Regulations Prescribing High Efficiency Refrigerators, B.E. 2552 (2009)</t>
+  </si>
+  <si>
+    <t>The ministerial regulation covers refrigerators for household use that are insulated with heat and have an electric cooler with equipment and volume suitable for use in the residence.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/ministerial-regulations-prescribing-high-efficiency-refrigerators-be-2552-2009</t>
+  </si>
+  <si>
+    <t>http://www.ratchakitcha.soc.go.th/DATA/PDF/2552/A/023/28.PDF</t>
+  </si>
+  <si>
+    <t>Ministerial Regulations Prescribing Highly Efficiency Air Conditioners, B.E. 2552 (2009)</t>
+  </si>
+  <si>
+    <t>The ministerial regulation covers an air conditioner split type, which is designed to be separated into two working parts: a condensing unit and a fan-coil unit. Alternating current (AC) power at a frequency of 50 Hz for use to reduce the temperature and humidity of the air flowing through the fan coil unit. Size categories of an air conditioner (watts): 1. Not more than 8,000 watts and 2. More than 8,000 but not more than 12,000 watts.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/ministerial-regulations-prescribing-highly-efficiency-air-conditioners-be-2552-2009</t>
+  </si>
+  <si>
+    <t>http://www.ratchakitcha.soc.go.th/DATA/PDF/2552/A/023/25.PDF</t>
+  </si>
+  <si>
+    <t>Ministerial Regulations Prescribing Highly Efficiency Computers in Standby and Off Mode Power, B.E. 2558 (2015)</t>
+  </si>
+  <si>
+    <t>The ministerial regulation covers desktop and notebook computers that perform processing functions for general use, consisting of a central processing unit and a monitor.</t>
+  </si>
+  <si>
+    <t>Electronics, Information Technology, Computers</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/ministerial-regulations-prescribing-highly-efficiency-computers-standby-and-mode-power-be</t>
+  </si>
+  <si>
+    <t>https://ratchakitcha2.soc.go.th/pdfdownload?id=2048421</t>
+  </si>
+  <si>
+    <t>Ministerial Regulations Prescribing Highly Efficiency Electric Fans - Ceiling and Orbital Types, B.E. 2558 (2015)</t>
+  </si>
+  <si>
+    <t>The ministerial regulation covers ceiling electric fans and orbit electric fans used for single-phase AC power with a rated voltage that does not exceed 250 volts and an electric frequency of 50 hertz. It covers the following electric fan types and sizes: ceiling electric fans (1,200 and 1,400 mm) and orbit electric fans (400 mm).</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/ministerial-regulations-prescribing-highly-efficiency-electric-fans-ceiling-and-orbital</t>
+  </si>
+  <si>
+    <t>http://www.ratchakitcha.soc.go.th/DATA/PDF/2558/A/073/17.PDF</t>
+  </si>
+  <si>
+    <t>Ministerial Regulations Prescribing Highly Efficiency Electric Pans, B.E. 2558 (2015)</t>
+  </si>
+  <si>
+    <t>The ministerial regulation covers electric shallow frying pans, which include pans with built-in and separate heating systems (single-phase AC, a rated frequency of 50 Hz, and a rated voltage that does not exceed 250 V).</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/ministerial-regulations-prescribing-highly-efficiency-electric-pans-be-2558-2015</t>
+  </si>
+  <si>
+    <t>https://ratchakitcha2.soc.go.th/pdfdownload?id=17162822</t>
+  </si>
+  <si>
+    <t>Ministerial Regulations Prescribing Highly Efficiency Liquefied petroleum gas (LPG) Cookstoves, B.E. 2558 (2015)</t>
+  </si>
+  <si>
+    <t>The ministerial regulation covers household stoves that use liquefied petroleum gas.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/ministerial-regulations-prescribing-highly-efficiency-liquefied-petroleum-gas-lpg</t>
+  </si>
+  <si>
+    <t>https://ratchakitcha2.soc.go.th/pdfdownload?id=2048419</t>
+  </si>
+  <si>
+    <t>Ministerial Regulations Prescribing Highly Efficiency Microwave Oven, B.E. 2558 (2015)</t>
+  </si>
+  <si>
+    <t>The ministerial regulation covers domestic microwave ovens that use electromagnetic energy in one or more ISM (industrial sciences medicine) frequency bands between 300 MHz and 30 GHz for heating food and beverages. The voltage is not more than 250 volts and the electric frequency is 50 hertz.</t>
+  </si>
+  <si>
+    <t>Kitchen, Microwaves</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/ministerial-regulations-prescribing-highly-efficiency-microwave-oven-be-2558-2015</t>
+  </si>
+  <si>
+    <t>https://ratchakitcha2.soc.go.th/pdfdownload/?id=2048430</t>
+  </si>
+  <si>
+    <t>Ministerial Regulations Prescribing Highly Efficiency Monitors in Standby and Off Mode Power, B.E. 2558 (2015)</t>
+  </si>
+  <si>
+    <t>The ministerial regulation covers monitors with a size of 12 inches or more that are manufactured to be used as a display for a computer (excluding the monitor integrated into the processor and the monitor used to receive TV signals).</t>
+  </si>
+  <si>
+    <t>Electronics, Audio-Visual, Displays</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/ministerial-regulations-prescribing-highly-efficiency-monitors-standby-and-mode-power-be</t>
+  </si>
+  <si>
+    <t>https://ratchakitcha2.soc.go.th/pdfdownload?id=2048422</t>
+  </si>
+  <si>
+    <t>Ministerial Regulations Prescribing Highly Efficiency Multi-Functional Devices in Standby and Off Mode Power, B.E. 2558 (2015)</t>
+  </si>
+  <si>
+    <t>The ministerial regulation covers multi-functional devices that can print, copy, and scan documents in the same device and can be operated using power from the mains power supply. It covers ink-injected multi-function devices and laser multifunction devices or black LED multifunction devices.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/ministerial-regulations-prescribing-highly-efficiency-multi-functional-devices-standby-and</t>
+  </si>
+  <si>
+    <t>https://ratchakitcha2.soc.go.th/pdfdownload?id=2048424</t>
+  </si>
+  <si>
+    <t>Ministerial Regulations Prescribing Highly Efficiency Printers in Standby and Off Mode Power, B.E. 2558 (2015)</t>
+  </si>
+  <si>
+    <t>The ministerial regulation covers printers that print documents and use them with computers. Included types: 1. Ink-jet printers and, 2. black laser printers or LED printers and color laser printers or LED printers.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/ministerial-regulations-prescribing-highly-efficiency-printers-standby-and-mode-power-be</t>
+  </si>
+  <si>
+    <t>https://ratchakitcha2.soc.go.th/pdfdownload?id=2048423</t>
+  </si>
+  <si>
+    <t>Pakistan Energy Label for Motors</t>
+  </si>
+  <si>
+    <t>This regulation establishes Minimum Energy Performance standards for electric motor efficiency and requires compliance with a star rating system. The regulation applies to the import and offer for sale of three-phase squirrel cage induction motors designed to operate at 50 Hz or 60 Hz with:
+a) a rated output power greater than or equal to 0.12 kW and less than or equal to 1,000 kW; and 
+b) a rated voltage of up to 1000 volts alternating current; and
+c) 2, 4, 6 or 8 poles; and
+d) a continuous duty rating.
+The regulation also applies to the import and offer for sale of single-phase squirrel cage induction motors of all types designed to operate at 50 Hz or 60 Hz with a rated output power greater than or equal to 0.12 kW.</t>
+  </si>
+  <si>
+    <t>3-Phase Motors, 1-Phase Motors</t>
+  </si>
+  <si>
+    <t>ISO/IEC 17025, IEC 60034-1 ED. 13.0, IEC 60034-2-1 Ed. 2.0 2014</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/pakistan-energy-label-motors</t>
+  </si>
+  <si>
+    <t>https://neeca.pk/neecagov/regulations/SRO412(I)-2024.pdf</t>
+  </si>
+  <si>
+    <t>Pakistan Energy Labels for Room Air Conditioners</t>
+  </si>
+  <si>
+    <t>This policy is established to enforce Minimum Energy Performance Standards (MEPS) with an energy star rating system for air conditioning units. Room air conditioner means non-ducted wall mounted split room air conditioners with cooling capacity up to 10.5 kW that can be connected to main power and which are within the scope of PS:ISO5151/2013 and it includes non-inverter room air conditioner, inverter room air conditioner, and wall mounted split room air conditioner.</t>
+  </si>
+  <si>
+    <t>PS: ISO 16358-1, PS: ISO5151/2013</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/pakistan-energy-labels-room-air-conditioners</t>
+  </si>
+  <si>
+    <t>https://neeca.pk/neecagov/regulations/SRO413(I)-2024.pdf</t>
+  </si>
+  <si>
+    <t>PNGS/IEC TS 62257-9-8:2022 Recommendations for renewable energy and hybrid systems for rural electrification – Part 9-5: Integrated systems –Laboratory evaluation of stand-alone renewable energy products for rural electrification</t>
+  </si>
+  <si>
+    <t>Papua New Guinea</t>
+  </si>
+  <si>
+    <t>Solar Energy Kits</t>
+  </si>
+  <si>
+    <t>National Institute of Standards and Industrial Technology of Papua New Guinea (…</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/pngsiec-ts-62257-9-82022-recommendations-renewable-energy-and-hybrid-systems-rural</t>
+  </si>
+  <si>
+    <t>https://www.iec.ch/dyn/www/f?p=103:36:409367440807281::::FSP_ORG_ID,FSP_LANG_ID:1131,25</t>
+  </si>
+  <si>
+    <t>PNS 12-3-2000 - Lamps and related equipment - Electromagnetic ballast - Energy standards and labeling requirements</t>
+  </si>
+  <si>
+    <t>This standard specifies the power loss and labeling requirements for electromagnetic fluorescent lamp ballast with or without pre-heated cathodes and operated with or without a starter or starting device.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/pns-12-3-2000-lamps-and-related-equipment-electromagnetic-ballast-energy-standards-and</t>
+  </si>
+  <si>
+    <t>http://www.opac.dti.gov.ph//DocumentFolder/pages%20from%20pns%2012-3-2000.pdf</t>
+  </si>
+  <si>
+    <t>PNS 2050-1-2:2006 - Lamps and related equipments – Energy labeling requirements – Part 1-2: Single-capped fluorescent lamps</t>
+  </si>
+  <si>
+    <t>This labeling program covers single-capped fluorescent lamps for general lighting service.</t>
+  </si>
+  <si>
+    <t>PNS IEC 60901:2001 Amd. 01, 02, &amp; 03:2006</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/pns-2050-1-22006-lamps-and-related-equipments-energy-labeling-requirements-part-1-2-single</t>
+  </si>
+  <si>
+    <t>https://www.lites.asia/files/otherfiles/0000/0238/Manila_lites_asia_meeting_1.8_Philippine_policies_for_EE_lighting_Mirna_Campanano.pdf</t>
+  </si>
+  <si>
+    <t>PNS 2050-4:2007 - Lamps and related equipment - Energy labeling requirements - Part 4: Ballast</t>
+  </si>
+  <si>
+    <t>This labeling program covers AC supplied electronic ballast for tubular fluorescent lamps specifically with ratings from 10 watts to 40 watts for T12, T10, T9, T8 and T5 halophosphate and triphosphate fluorescent lamps with G13 and G5 caps.</t>
+  </si>
+  <si>
+    <t>PNS IEC 60921:2006; PNS IEC 61347-1:2002; PNS IEC 61347-2-3:2002 amendment 01:2006; PNS IEC 60921:2006; PNS IEC 61347-2-8:2002</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/pns-2050-42007-lamps-and-related-equipment-energy-labeling-requirements-part-4-ballast</t>
+  </si>
+  <si>
+    <t>PNS 2098-1:2013 - Audio video and related equipment - Energy efficiency factor (EEF) and labeling requirements - Part 1: Television set</t>
+  </si>
+  <si>
+    <t>This labeling program covers television sets and computer monitors with built-in tuner with screen size up to 1520 mm directly connected to the mains.</t>
+  </si>
+  <si>
+    <t>PNS 387</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/pns-2098-12013-audio-video-and-related-equipment-energy-efficiency-factor-eef-and-labeling</t>
+  </si>
+  <si>
+    <t>http://www.opac.dti.gov.ph//DocumentFolder/pages%20from%20pns%202098-1-2013-tv.pdf</t>
+  </si>
+  <si>
+    <t>PNS 396-2:2013 - Household appliances - Energy efficiency factor (EEF) and labeling requirements - Part 2: Regrigerators and Freezers</t>
+  </si>
+  <si>
+    <t>This labeling program covers all types of direct-cooling and frost-free refrigerators, freezers, and refrigerators-freezers with storage volume capacities of 113 litres (4 cubic feet) to 340 litres (12 cubic feet).</t>
+  </si>
+  <si>
+    <t>PNS IEC 62552:2012</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/pns-396-22013-household-appliances-energy-efficiency-factor-eef-and-labeling-requirements</t>
+  </si>
+  <si>
+    <t>http://www.opac.dti.gov.ph//DocumentFolder/pages%20from%20pns%20396-2-2013-ref-freezer.pdf</t>
+  </si>
+  <si>
+    <t>PNS 396-3:2013 - Household appliances – Energy efficiency factor (EEF) and labeling requirements – Part 3: Clothes washing machine</t>
+  </si>
+  <si>
+    <t>This labeling program covers clothes washing machines. It does not cover stand-alone spin extractor.</t>
+  </si>
+  <si>
+    <t>PNS IEC 60456</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/pns-396-32013-household-appliances-energy-efficiency-factor-eef-and-labeling-requirements</t>
+  </si>
+  <si>
+    <t>http://www.opac.dti.gov.ph//DocumentFolder/pages%20from%20pns%20396-3-2013-washing%20machine.pdf</t>
+  </si>
+  <si>
+    <t>Quality standards for stand-alone renewable energy products with power ratings less than or equal to 350 W</t>
+  </si>
+  <si>
+    <t>Standalone off-grid solar products (pico-PV and SHS kits) up to 350 Wp.
+The source links to a publication from ACE-TAF stating that that the standard was adopted in 2020.</t>
+  </si>
+  <si>
+    <t>Sierra Leone</t>
+  </si>
+  <si>
+    <t>Sierra Leone Standards Bureau (SLSB)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/quality-standards-stand-alone-renewable-energy-products-power-ratings-less-or-equal-350-w</t>
+  </si>
+  <si>
+    <t>https://sun-connect-news.org/fileadmin/DATEIEN/Dateien/New/Stand-Alone-Solar-SAS-Market-Update-Sierra-Leone.pdf</t>
+  </si>
+  <si>
+    <t>Regulations on the Operation of Energy-Efficient Equipment, Maximum Energy Efficiency Standards and Label for Bidets</t>
+  </si>
+  <si>
+    <t>This regulation mandates maximum energy efficiency standards and label for electric bidets. Electric bidets are hygiene devices designed to spray warm water onto the user's anus or genital area after using the toilet for cleaning purposes. These devices consist of components such as water heating devices, cleaning devices, and heated seats, with a rated power consumption of 3,500W or less. However, the following are excluded from this regulation: 
+(a) Devices that receive hot water supply from other water heating systems
+(b) Devices that only provide hot water cleaning
+(c) Devices that only provide a heated seat
+(d) Devices that are powered only by batteries
+(e) Devices used for portable toilets (mobile use)</t>
+  </si>
+  <si>
+    <t>Asia and Pacific, Republic of Korea</t>
+  </si>
+  <si>
+    <t>February 2025</t>
+  </si>
+  <si>
+    <t>KS C IEC 62301
+,   
+                    KS C IEC 60335-2-84
+,   
+                    Environmental Labeling Products and Certification Standards: EL229 Bidet</t>
+  </si>
+  <si>
+    <t>Ministry of Trade, Industry and Energy, Korea</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/regulations-operation-energy-efficient-equipment-maximum-energy-efficiency-standards-and-0</t>
+  </si>
+  <si>
+    <t>https://eep.energy.or.kr/pds/view.aspx?cate=4&amp;no=183</t>
+  </si>
+  <si>
+    <t>Regulations on the Operation of Energy-Efficient Equipment, Maximum Energy Efficiency Standards and Label for Clothing Care Appliances</t>
+  </si>
+  <si>
+    <t>This regulation mandates the maximum energy efficiency standards and labels for clothing car appliances. It applies to clothing care appliances that can perform functions such as drying, wrinkle removal, and deodorizing of textile products as specified in the regulations of KS K 0891. However, the following are excluded from this regulation: 
+a) Appliances that do not simultaneously have wrinkle removal and deodorizing functions
+b) Appliances that do not have the ability to collect moisture from the appliance interior as condensate water
+c) Appliances that the user assembles, disassembles, or can carry by themselves</t>
+  </si>
+  <si>
+    <t>Clothes Dryers, Washer and Dryers</t>
+  </si>
+  <si>
+    <t>Comparative Label, Endorsement Label, High Energy Performance Standard</t>
+  </si>
+  <si>
+    <t>KS K 0891
+,   
+                    KS C IEC 61121
+,   
+                    KS C IEC 60456
+,   
+                    KS K ISO 139
+,   
+                    KS K 0552
+,   
+                    ISO 9867:2022
+,   
+                    KS K ISO 105-F01</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/regulations-operation-energy-efficient-equipment-maximum-energy-efficiency-standards-and</t>
+  </si>
+  <si>
+    <t>Regulations, methods, and inspection measures of energy consumption standards and energy efficiency grade labeling for ice-warm-hot drinking water machines</t>
+  </si>
+  <si>
+    <t>The ice-warm-hot drinking water machine set in this announcement covers goods in compliance with Clause 13516 of Chinese National Standards; which are subjected to inspection by the Bureau of Standards Metrology and Inspection</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/regulations-methods-and-inspection-measures-energy-consumption-standards-and-energy-0</t>
+  </si>
+  <si>
+    <t>https://ranking.energylabel.org.tw/gen/law/upt.aspx?pageno=0&amp;key=&amp;PDID=0&amp;lang=2&amp;uid=0&amp;cid=10&amp;con=1&amp;year=&amp;month=&amp;day=&amp;p0=40</t>
+  </si>
+  <si>
+    <t>Regulations, methods, and inspection measures of energy consumption standards and energy efficiency grade labeling for warm-hot drinking water machines</t>
+  </si>
+  <si>
+    <t>The warm-hot drinking water machine -Machine- set in this announcement covers goods in compliance with Clause 13516 of Chinese National Standards; which are subjected to inspection by the Bureau of Standards Metrology and Inspection</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/regulations-methods-and-inspection-measures-energy-consumption-standards-and-energy</t>
+  </si>
+  <si>
+    <t>https://ranking.energylabel.org.tw/gen/law/upt.aspx?pageno=0&amp;key=&amp;PDID=0&amp;lang=2&amp;uid=0&amp;cid=10&amp;con=1&amp;year=&amp;month=&amp;day=&amp;p0=39</t>
+  </si>
+  <si>
+    <t>Requirements on the Minimal Energy Performance Standard and Energy Efficiency Rating Labeling and Inspection of Electric Storage Tank Water Heaters</t>
+  </si>
+  <si>
+    <t>The electric storage tank water heaters -products- denoted in this Announcement are those meeting the definition of electric storage tank water heater in CNS 11010; and promulgated by the Bureau of Standards; Metrology and Inspection of the Ministry of Economic Affairs as products requiring inspection.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/requirements-minimal-energy-performance-standard-and-energy-efficiency-rating-labeling-and</t>
+  </si>
+  <si>
+    <t>Requirements on the Minimal Energy Performance Standard and Energy Efficiency Rating Labeling and Inspection of Ice-warm-hot --IWH-- water dispenser</t>
+  </si>
+  <si>
+    <t>The IWH water dispensers of this regulation are those compliant with CNS3910 and contained in list of products requiring inspection by the Bureau of Standards Metrology and Inspection</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/requirements-minimal-energy-performance-standard-and-energy-efficiency-rating-labeling-0</t>
+  </si>
+  <si>
+    <t>https://ranking.energylabel.org.tw/gen/law/upt.aspx?pageno=0&amp;key=&amp;PDID=0&amp;lang=2&amp;uid=0&amp;cid=10&amp;con=1&amp;year=&amp;month=&amp;day=&amp;p0=44</t>
+  </si>
+  <si>
+    <t>Requirements on the Minimal Energy Performance Standard and Energy Efficiency Rating Labeling and Inspection of Warm-hot --WH--water dispenser</t>
+  </si>
+  <si>
+    <t>The WH water dispensers of this regulation are those compliant with CNS3910 and contained in list of products requiring inspection by the Bureau of Standards Metrology and Inspection</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/requirements-minimal-energy-performance-standard-and-energy-efficiency-rating-labeling-1</t>
+  </si>
+  <si>
+    <t>https://ranking.energylabel.org.tw/gen/law/upt.aspx?pageno=0&amp;key=&amp;PDID=0&amp;lang=2&amp;uid=0&amp;cid=10&amp;con=1&amp;year=&amp;month=&amp;day=&amp;p0=45</t>
+  </si>
+  <si>
+    <t>Revisions to Requirements on Labeling and Inspection of Energy Consumption and Energy Efficiency Rating for Instantaneous Gas Water Heaters</t>
+  </si>
+  <si>
+    <t>The instantaneous gas water heaters meeting the definition of instantaneous gas water heater in CNS 13603; and promulgated by the Bureau of Standards; Metrology and Inspection of the Ministry of Economic Affairs as products requiring inspection.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/revisions-requirements-labeling-and-inspection-energy-consumption-and-energy-efficiency-0</t>
+  </si>
+  <si>
+    <t>https://ranking.energylabel.org.tw/_outweb/gen/law/upt.asp?pageno=&amp;uid=0&amp;con=&amp;cid=0&amp;year=&amp;month=&amp;day=&amp;key=&amp;lang=&amp;PDID=&amp;p0=27</t>
+  </si>
+  <si>
+    <t>Samoa Energy Efficiency (Approved Energy Using Products Standards) Regulations 2018</t>
+  </si>
+  <si>
+    <t>This regulation specifies the MEPS, labeling requirements, and test methods for:
+1) Non-ducted air conditioners including single phase and 3-phase up to 65kW rated cooling capacity, including air-source heat pumps but not water-source heat pumps, and
+2) Household refrigerating appliances which operate using the vapour compression cycle and use mains electricity (230|240 Volts at 50Hz) as the primary power source.</t>
+  </si>
+  <si>
+    <t>Non-Directional lamps, Fluorescent and HID Lighting, Room ACs - Stationary ACs, Central ACs, Refrigerators-Freezers, Freezers-only</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/samoa-energy-efficiency-approved-energy-using-products-standards-regulations-2018</t>
+  </si>
+  <si>
+    <t>https://www.mof.gov.ws/samoa-energy-efficiency/</t>
+  </si>
+  <si>
+    <t>Schedule 13 - Diesel Engine Driven Monoset Pumps for Agricultural purposes</t>
+  </si>
+  <si>
+    <t>This schedule specifies the minimum fuel consumption and labeling instructions for  Diesel Engine Driven Monoset Pumps for Agricultural purposes being manufactured, imported, or sold in India. The scope covers Diesel Engine Driven Monoset Pumps for clear, cold, fresh water for agricultural purposes within the range of 2 HP to 10 HP for which the Schedule is applicable.</t>
+  </si>
+  <si>
+    <t>Agricultural Pumps</t>
+  </si>
+  <si>
+    <t>IS 11501:1986, IS 11170:1985 , IS 11346:2002</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/schedule-13-diesel-engine-driven-monoset-pumps-agricultural-purposes</t>
+  </si>
+  <si>
+    <t>https://beestarlabel.com/Content/Files/Schedule%2013-Diesel%20Engine%20Driven%20MonosetPumps%20for%20Agricultural%20Purposes.pdf</t>
+  </si>
+  <si>
+    <t>Schedule 14 - Laptop/Notebook Computers</t>
+  </si>
+  <si>
+    <t>This schedule specifies the MEPS and energy labeling instructions for desktops, integrated desktops and notebook/ laptop computers, manufactured, imported, or sold in India for household/office and similar use. This Standard has been prepared on the basis of Energy Star specification for computers developed by US Environment Protection Agency. In the absence of BIS standard for laptops and notebooks this standard follows the version 6.11 - Energy Star program requirements Product specification for computers.</t>
+  </si>
+  <si>
+    <t>version 6.1 - Energy Star program requirements Product specification for computers</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/schedule-14-laptopnotebook-computers</t>
+  </si>
+  <si>
+    <t>https://beestarlabel.com/Content/Files/shcedule14com.pdf</t>
+  </si>
+  <si>
+    <t>Schedule 16 - Office Equipments (printers, scanners, copiers, fax machines and multi function devices)</t>
+  </si>
+  <si>
+    <t>The schedule specifies the MEPS and labeling instructions for office equipment copiers, printers, fax machines, scanners and multi-function devices for office automation and similar use. This schedule is for only single phase office equipment (printers, scanners, copiers, fax machines and multi-function devices) which operate at the standard voltage and frequency range specified by the relevant Indian Standards and the Indian Electricity Rules 1956.</t>
+  </si>
+  <si>
+    <t>IEC 62301:2011</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/schedule-16-office-equipments-printers-scanners-copiers-fax-machines-and-multi-function</t>
+  </si>
+  <si>
+    <t>https://beestarlabel.com/Content/Files/Schedule%20-%2016Office%20Equipments.pdf</t>
+  </si>
+  <si>
+    <t>Schedule 17 - Solid state inverters</t>
+  </si>
+  <si>
+    <t>This schedule specifies the minimum DC to AC efficiency and labeling instructions for Solid State Inverters run from Storage Batteries of 12 Volts Direct Current source being manufactured, imported or sold in India. The output rating of the Solid State Inverters run from Storage Batteries, covered under this schedule shall be between 250 VA to 2000 VA for continuous output. Note: Inclusion of Solid State Inverters run from Storage Batteries of 24 Volts Direct Current source is under consideration.</t>
+  </si>
+  <si>
+    <t>IS 13314:1992</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/schedule-17-solid-state-inverters</t>
+  </si>
+  <si>
+    <t>https://beestarlabel.com/Content/Files/Inverter%20Schedule.pdf</t>
+  </si>
+  <si>
+    <t>Schedule 21 - Chillers</t>
+  </si>
+  <si>
+    <t>This schedule specifies the MEPS and labeling instructions for water cooled chillers manufactured in India or imported for sale in India for central cooling and similar use.</t>
+  </si>
+  <si>
+    <t>IS 16590:2017</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/schedule-21-chillers</t>
+  </si>
+  <si>
+    <t>https://beestarlabel.com/Content/Files/Chillers_schedule_21.pdf</t>
+  </si>
+  <si>
+    <t>Schedule 22 - Microwave Ovens</t>
+  </si>
+  <si>
+    <t>This schedule specifies the MEPS and labeling instructions for microwave ovens (including combination microwave ovens) meant for household or similar use, with or without grill or convection functions, being manufactured, imported or sold in India. This schedule applies to all types of counter-top microwave oven (covered under the scope of IS 302-2-25, and IEC 60705). The label is expected to be voluntary until the end of 2020, and become mandatory in 2021.</t>
+  </si>
+  <si>
+    <t>IEC 60705: Amendment 1, 2010 and Amendment 2, 2018, IEC 62301, IS 302-2-25</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/schedule-22-microwave-ovens</t>
+  </si>
+  <si>
+    <t>https://www.beestarlabel.com/Content/Files/Schedule22-MWO.pdf</t>
+  </si>
+  <si>
+    <t>Schedule 23 - Standards and Labelling of Solar Water Heaters</t>
+  </si>
+  <si>
+    <t>This schedule specifies the energy labelling requirement for Solar Water Heaters (SWH) imported or sold in India for water heating and similar use. The schedule covers all types of thermosyphon based solar water heaters up to 500Liters storage capacity.</t>
+  </si>
+  <si>
+    <t>IS 16368:2015, IS 12933 part-1:2003, IS 16544: 2015, IS 16543: 2016</t>
+  </si>
+  <si>
+    <t>Off-Grid</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/schedule-23-standards-and-labelling-solar-water-heaters</t>
+  </si>
+  <si>
+    <t>https://beestarlabel.com/Content/Files/schedule_solar_water_heater.pdf</t>
+  </si>
+  <si>
+    <t>Schedule 25 - Deep Freezers</t>
+  </si>
+  <si>
+    <t>This schedule specifies the safety and performance requirements for participating in the energy labelling program for deep freezers based on vapor compression working principle. It covers deep freezers of top access type, basically the chest freezers having a storage volume up to and including 1000 liters, with both hard top and glass top (sliding, hinged and curved) and their rated voltage not exceeding 250 V ac 50 Hz for single phase and 415 V ac 50 Hz for three phase ac, as specified under the scope of IS 7872 with all amendments.</t>
+  </si>
+  <si>
+    <t>IS 7872 with all amendments, IS 302-2-24</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/schedule-25-deep-freezers</t>
+  </si>
+  <si>
+    <t>https://beestarlabel.com/Content/Files/DFR_Label.pdf</t>
+  </si>
+  <si>
+    <t>Schedule 26 - Ultra-High Definition Televisions (UHD TV)</t>
+  </si>
+  <si>
+    <t>This schedule specifies the requirement for participating in the star labelling program for Ultra-High Definition (UHD) televisions of Liquid Crystal Display with LED backlighting, OLED displays, QLED displays, Micro-LED displays, that may be utilised to make and sell UHD televisions in the Indian market having native resolution of 3,840 x 2,160 pixels (4K) and 7,680 x 4,320 pixels (8K) which can be powered only by an external power supply at a voltage not exceeding 250 V ac, 50 Hz being manufactured, imported and commercially purchased or sold in India.</t>
+  </si>
+  <si>
+    <t>IEC 62087-3, 2015, Edition 1.0, IS 616: 2017</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/schedule-26-ultra-high-definition-televisions-uhd-tv</t>
+  </si>
+  <si>
+    <t>Schedule 27 - Positive Displacement Air Compressors</t>
+  </si>
+  <si>
+    <t>This schedule specifies the requirement for participating in the star labeling program for electrically driven positive displacement, fixed speed rotary and reciprocating, oil lubricated/oil-injected, air-cooled and water-cooled, air compressor having a full load operating gauge pressure greater than equal to 500 kPa or 5 bar[g] and motor rating between 0.37 to 500 kW with rated voltage of 230 / 415 V and frequency 50Hz AC. covered under the scope of IS 5456 and IS/ISO 1217: 2009 with all its amendments, being manufactured, imported or assembled for the purpose of commercial sale in India.</t>
+  </si>
+  <si>
+    <t>Motors and Motor Driven Equipment</t>
+  </si>
+  <si>
+    <t>IS/ISO 1217, IS 5456</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/schedule-27-positive-displacement-air-compressors</t>
+  </si>
+  <si>
+    <t>https://beeindia.gov.in/sites/default/files/Air_Compressor_Schedule_Final.pdf</t>
+  </si>
+  <si>
+    <t>Schedule 30 Tyres</t>
+  </si>
+  <si>
+    <t>This schedule species requirements for participating in energy labelling programme for C1, C2 &amp; C3 tyres covered under scope of AIS:142, meant for manufactured, imported and sold in India. This schedule covers the terminology, general guidelines and method of tests to be conducted on tyres as per AIS: 142 particularly the methodology for testing of rolling resistance coefficient &amp; wet grip index. This schedule specifies the tyres star rating band which is based on Rolling Resistance Coefficients. This schedule is applicable for base model, its batch and their variant model tyres.</t>
+  </si>
+  <si>
+    <t>IS 15633</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/schedule-30-tyres</t>
+  </si>
+  <si>
+    <t>https://www.beestarlabel.com/Content/Files/Schedule_30.pdf</t>
+  </si>
+  <si>
+    <t>Schedule 36 Packaged Boiler</t>
+  </si>
+  <si>
+    <t>This policy specifies the requirement for participating in the voluntary star labeling program for Packaged Boilers using coal, biomass, oil and natural gas as fuel across all capacities under Indian Boiler Regulation (IBR) with or without air pre-heater, economizer, or waste heat recovery system, covered under the scope of IS 13979: 1994 as amended from time to time, being manufactured, imported or assembled for the purpose of commercial sale in India.</t>
+  </si>
+  <si>
+    <t>Biomass, Coal, Gas, LPG, Oil</t>
+  </si>
+  <si>
+    <t>IS 13979:1994</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/schedule-36-packaged-boiler-0</t>
+  </si>
+  <si>
+    <t>https://www.beestarlabel.com/Home/EquipmentSchemes?type=V</t>
+  </si>
+  <si>
+    <t>Schedule 37 - Energy Efficiency Requirements for Commercial Beverage Coolers</t>
+  </si>
+  <si>
+    <t>This policy contains voluntary minimum efficiency and labeling requirements for commercial beverage coolers being manufactured, imported, and sold in India. It applies to vertical floor or table mounted, single and multidoor type Commercial Beverage Coolers (commercially known as Visi Coolers), with an overall height between 0.5 m and 2.2 m covered under the scope of ISO 22044:2021/IS 2167:2024.</t>
+  </si>
+  <si>
+    <t>Refrigeration</t>
+  </si>
+  <si>
+    <t>ISO 22044:2021
+,   
+                    IS 2167:2024</t>
+  </si>
+  <si>
+    <t>Bureau of Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/schedule-37-energy-efficiency-requirements-commercial-beverage-coolers</t>
+  </si>
+  <si>
+    <t>https://www.beestarlabel.com/Content/Files/Visi_Cooler.pdf</t>
+  </si>
+  <si>
+    <t>Schedule 38 - Energy Efficiency Requirements for Grid Connected Solar Inverters</t>
+  </si>
+  <si>
+    <t>This schedule specifies the requirement for participating in the energy labeling program for both single-phase and three-phase grid-connected solar inverters without storage up to and including 100 kW rated output power being manufactured, imported and sold in India. This schedule specifies the minimum overall efficiency requirement of the inverter based on static maximum power point tracking (MPPT) efficiency measurement and the steady state conversion efficiency prescribed in IS 17980:2022/ IEC 62891:2020. The schedule does not cover the dynamic MPPT efficiency. Only BIS certified solar inverters complied with IS 16221-2:2015 are eligible to take part in the BEE Standards and Labeling program.</t>
+  </si>
+  <si>
+    <t>Renewable Energy Systems</t>
+  </si>
+  <si>
+    <t>IS 17980:2022/ IEC 62891:2020 
+,   
+                    IS 12834:2023/ IEC 61836:2016
+,   
+                    IS 16221-2:2015/ IEC 62109-2: 2011 
+,   
+                    IS 16169:2019/IEC 62116:2014</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/schedule-38-energy-efficiency-requirements-grid-connected-solar-inverters</t>
+  </si>
+  <si>
+    <t>https://www.beestarlabel.com/Content/Files/Schedule_38_Solar_Inverter.pdf</t>
+  </si>
+  <si>
+    <t>Schedule 6 - Induction Motors</t>
+  </si>
+  <si>
+    <t>This schedule specifies the MEPS and labeling instructions for 3 phase squirrel cage induction motor in 2 Pole, 4 Pole and 6 Pole of ratings up to 375 kW for continuous duty (S1) operation, suitable for voltage and frequency variation as per IS 12615:2011</t>
+  </si>
+  <si>
+    <t>IS 12615:2011, IS IEC 60034-2-1, IS 15999:2011</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/schedule-6-induction-motors</t>
+  </si>
+  <si>
+    <t>https://beestarlabel.com/Content/Files/Schedule6-InductionMotors.pdf</t>
+  </si>
+  <si>
+    <t>Schedule 9 - Domestic Liquefied Petroleum Gas Stoves</t>
+  </si>
+  <si>
+    <t>This schedule specifies the MEPS and labeling requirements for domestic gas stoves using LPG at 30 gf/cm2 gas inlet pressure being manufactured, imported, or sold in India</t>
+  </si>
+  <si>
+    <t>IS 4246:2002</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/schedule-9-domestic-liquefied-petroleum-gas-stoves</t>
+  </si>
+  <si>
+    <t>https://beestarlabel.com/Content/Files/Final_LPG_schedule.pdf</t>
+  </si>
+  <si>
+    <t>SCHEDULE-29 Li-ion traction batteries and Systems</t>
+  </si>
+  <si>
+    <t>This schedule specifies energy-labelling requirement for high-energy Lithium-Ion based Battery packs and systems for electrically propelled road vehicles. The schedule covers high energy lithium-ion battery packs/modules with specific energy up to 350Wh/kg and Cycle
+life up to 4,000 cycles. For this schedule, the star rating of high-energy Battery pack/module shall be based on specific energy, life cycle and energy efficiency tested in accordance with ISO 12405-4:2018.</t>
+  </si>
+  <si>
+    <t>Mobility</t>
+  </si>
+  <si>
+    <t>ISO 12405-4: 2018.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/schedule-29-li-ion-traction-batteries-and-systems</t>
+  </si>
+  <si>
+    <t>https://www.beestarlabel.com/Content/Files/SCHEDULE_29.pdf</t>
+  </si>
+  <si>
+    <t>Self-Ballast Fluorescent Lamps</t>
+  </si>
+  <si>
+    <t>The testing of Luminous efficiency lm per W; should be in accordance with the Self-ballast Florescent lamp test method provided in CNS 14125. Testing result of the Luminous efficiency F should not be lower than the standard value provided in above table; and has to be more than 95 percent of the labeled value.</t>
+  </si>
+  <si>
+    <t>CNS 10839 CNS 3936 CNS 691 CNS 14125 US ENERGY STAR</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/self-ballast-fluorescent-lamps</t>
+  </si>
+  <si>
+    <t>Singapore Green Labeling Scheme: CFLs</t>
+  </si>
+  <si>
+    <t>This standard establishes requirements for integral compact fluorescent lamps (CFL) where the tube and ballast are combined into a single unit. These lamps allow consumers to replace incandescent lamps easily with CFL. The product group that is within the scope of certification would include screw-based lamps with ballast and adaptor in a single assembly.</t>
+  </si>
+  <si>
+    <t>Singapore Environment Council</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/singapore-green-labeling-scheme-cfls</t>
+  </si>
+  <si>
+    <t>https://www.sgls.sec.org.sg/categoryinfo.php?cid=7</t>
+  </si>
+  <si>
+    <t>Singapore Green Labelling Scheme: Dishwashers</t>
+  </si>
+  <si>
+    <t>This category establishes criteria for dishwashers designed to be stand-alone on floors or counter surfaces meant for household use. They apply to devices which serve the function of dishwashing alone or in combination with other functions.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/singapore-green-labelling-scheme-dishwashers</t>
+  </si>
+  <si>
+    <t>https://www.sgls.sec.org.sg/categoryinfo.php?cid=76</t>
+  </si>
+  <si>
+    <t>Singapore Green Labelling Scheme: Electric Kettles</t>
+  </si>
+  <si>
+    <t>This category establishes criteria for electric kettles for household use based on environmental, performance and health parameters.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/singapore-green-labelling-scheme-electric-kettles</t>
+  </si>
+  <si>
+    <t>https://www.sgls.sec.org.sg/categoryinfo.php?cid=55</t>
+  </si>
+  <si>
+    <t>Singapore Green Labelling Scheme: Gas Cookers and Gas-fired Appliances</t>
+  </si>
+  <si>
+    <t>This category establishes criteria for household gas-powered cooking devices that are isolated in design i.e. individual machines (which operate with gas burners located on steel originated or glass and ceramic layered cooker top) and gas-powered cooking devices with built-in ovens (the latter may be either natural gas or electricity powered). This category does not include gas powered cooking devices which operate with gas burners located below a glass and ceramic layered cooker top.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/singapore-green-labelling-scheme-gas-cookers-and-gas-fired-appliances</t>
+  </si>
+  <si>
+    <t>https://www.sgls.sec.org.sg/categoryinfo.php?cid=57</t>
+  </si>
+  <si>
+    <t>Singapore Green Labelling Scheme: Hot Water Storage Tanks</t>
+  </si>
+  <si>
+    <t>This scope for certification under this category includes hot-water storage tanks such as thermal solar systems and components, including water heaters, water heating installations, and storage water heaters for drinking water.</t>
+  </si>
+  <si>
+    <t>Electricity, Solar</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/singapore-green-labelling-scheme-hot-water-storage-tanks</t>
+  </si>
+  <si>
+    <t>https://www.sgls.sec.org.sg/categoryinfo.php?cid=58</t>
+  </si>
+  <si>
+    <t>Singapore Green Labelling Scheme: Photovoltaic Equipment</t>
+  </si>
+  <si>
+    <t>This category establishes criteria for products for indoor and outdoor use, powered by solar (or light) energy using a rechargeable electrochemical storage system are included within the scope of this category based on environmental, performance, and health parameters.</t>
+  </si>
+  <si>
+    <t>Small-Solar Powered Electronics</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/singapore-green-labelling-scheme-photovoltaic-equipment</t>
+  </si>
+  <si>
+    <t>https://www.sgls.sec.org.sg/categoryinfo.php?cid=71</t>
+  </si>
+  <si>
+    <t>Singapore Green Labelling Scheme: Solar-Powered Products</t>
+  </si>
+  <si>
+    <t>The scope of certification under this category includes solar powered products such as watches/clocks, caliper gauges, desktop and pocket calculators, scales for small utilisation, e.g. letter, parcel, bathroom and kitchen scales, titrating devices, toys, solar construction kits, solar training kits, and solar experimental kits.</t>
+  </si>
+  <si>
+    <t>Small-Solar Powered Electronics, Solar Energy Kits</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/singapore-green-labelling-scheme-solar-powered-products</t>
+  </si>
+  <si>
+    <t>https://www.sgls.sec.org.sg/categoryinfo.php?cid=62</t>
+  </si>
+  <si>
+    <t>SLS 1200 Energy efficiency rating for fluorescent lamp ballasts</t>
+  </si>
+  <si>
+    <t>Sri Lanka</t>
+  </si>
+  <si>
+    <t>SLS 1200:2012</t>
+  </si>
+  <si>
+    <t>Sri Lanka Sustainable Energy Authority</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/sls-1200-energy-efficiency-rating-fluorescent-lamp-ballasts</t>
+  </si>
+  <si>
+    <t>https://www.slsi.lk/index.php?option=com_slstandards&amp;view=standard&amp;tmpl=component&amp;sri_lankan_standard_id=1711&amp;lang=en</t>
+  </si>
+  <si>
+    <t>SLS 1580 Minimum energy performance for computers</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/sls-1580-minimum-energy-performance-computers</t>
+  </si>
+  <si>
+    <t>https://www.slsi.lk/index.php?option=com_slstandards&amp;view=standard&amp;tmpl=component&amp;sri_lankan_standard_id=2433&amp;lang=en</t>
+  </si>
+  <si>
+    <t>SLS 1586 Energy efficiency rating for single split type room air conditioners</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/sls-1586-energy-efficiency-rating-single-split-type-room-air-conditioners</t>
+  </si>
+  <si>
+    <t>https://www.slsi.lk/index.php?option=com_slstandards&amp;view=standard&amp;tmpl=component&amp;sri_lankan_standard_id=2440&amp;lang=en</t>
+  </si>
+  <si>
+    <t>SLS 1600 Energy efficiency rating for electric ceiling fans with regulators</t>
+  </si>
+  <si>
+    <t>Ceiling fans</t>
+  </si>
+  <si>
+    <t>SLS 1600:2009</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/sls-1600-energy-efficiency-rating-electric-ceiling-fans-regulators</t>
+  </si>
+  <si>
+    <t>http://www.energy.gov.lk/en/energy-management/introducing-standards</t>
+  </si>
+  <si>
+    <t>SLS 1625 : 2013</t>
+  </si>
+  <si>
+    <t>Sri Lanka Standard Energy Efficiency Rating for Double Capped Tubular Fluorescent Lamps</t>
+  </si>
+  <si>
+    <t>January 2022</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/sls-1625-2013</t>
+  </si>
+  <si>
+    <t>http://www.energy.gov.lk/images/energy-management/regulations-lfl-and-ballasts.pdf</t>
+  </si>
+  <si>
+    <t>SLS 1690 Minimum Energy Performance for Household Refrigerators</t>
+  </si>
+  <si>
+    <t>The following computers can be licensed.</t>
+  </si>
+  <si>
+    <t>IEC 62552, MS 2595:2014, IS 1476 (Part 1): 2000</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/sls-1690-minimum-energy-performance-household-refrigerators</t>
+  </si>
+  <si>
+    <t>https://www.slsi.lk/index.php?option=com_slstandards&amp;view=search_standards&amp;Itemid=436&amp;lang=en</t>
+  </si>
+  <si>
+    <t>Standards and Labeling of Evaporative Air Coolers</t>
+  </si>
+  <si>
+    <t>This schedule specifies the requirement for participating in the star labeling program for direct evaporative air coolers (commercially known as desert coolers) for household and similar use for capacity up to and including 6000 CMH( 1.67m3/sec) suitable for rated voltage upto and including 250V 50Hz ac covered under the scope of IS 3315: 2024 as amended from time to time, being manufactured, imported or assembled for the purpose
+of commercial sale.</t>
+  </si>
+  <si>
+    <t>Asia and Pacific, India</t>
+  </si>
+  <si>
+    <t>Evaporative Coolers</t>
+  </si>
+  <si>
+    <t>May 2025</t>
+  </si>
+  <si>
+    <t>IS 3315: 2024</t>
+  </si>
+  <si>
+    <t>Bureau of Energy Efficiency, Ministry of Power</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/standards-and-labeling-evaporative-air-coolers</t>
+  </si>
+  <si>
+    <t>https://beestarlabel.com/Home/EquipmentSchemes?type=V</t>
+  </si>
+  <si>
+    <t>TCVN 10289:2014 Commercial refrigerated cabinets - energy efficiency</t>
+  </si>
+  <si>
+    <t>This document specifies the MEPS and test methods for commercial refrigerated cabinets.</t>
+  </si>
+  <si>
+    <t>TCVN 10290:2014</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/tcvn-102892014-commercial-refrigerated-cabinets-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://vanbanphapluat.co/tcvn-10289-2014-tu-giu-lanh-thuong-mai-hieu-suat-nang-luong</t>
+  </si>
+  <si>
+    <t>TCVN 11844:2017 LED lamps - energy efficiency and test methods</t>
+  </si>
+  <si>
+    <t>This document specifies the MEPS and test methods for LED lamps.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/tcvn-118442017-led-lamps-energy-efficiency-and-test-methods</t>
+  </si>
+  <si>
+    <t>https://vanbanphapluat.co/tcvn-11844-2017-den-led-hieu-suat-nang-luong#van-ban-goc</t>
+  </si>
+  <si>
+    <t>TCVN 12666:2019 LED Road and Street Lighting Luminaires – Energy Efficiency</t>
+  </si>
+  <si>
+    <t>This standard specifies the energy efficiency levels for LED street and road lighting lamps with a power rating greater than or equal to 20 W, including those with separate power control gear.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/tcvn-126662019-led-road-and-street-lighting-luminaires-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://tieuchuan.vsqi.gov.vn/tieuchuan/view?sohieu=TCVN+12666%3A2019</t>
+  </si>
+  <si>
+    <t>TCVN 13256:2021 VRF/VRV Air Conditioners – Energy Efficiency</t>
+  </si>
+  <si>
+    <t>This standard specifies the method for determining the performance and energy efficiency of outdoor units (outdoor units) for VRF/VRV air conditioners, using three-phase power sources.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/tcvn-132562021-vrfvrv-air-conditioners-energy-efficiency</t>
+  </si>
+  <si>
+    <t>TCVN 13372:2021 Energy Efficiency for induction hobs</t>
+  </si>
+  <si>
+    <t>This standard standard specifies the minimum energy efficiency level and the method for determining the energy consumption of an induction cooker. This policy applies to All types of induction cookers with built-in other types of cooking zones such as radiant cooking zones. It will enter into force on 1 January 2025.</t>
+  </si>
+  <si>
+    <t>Induction Cookstoves or Hobs</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/tcvn-133722021-energy-efficiency-induction-hobs</t>
+  </si>
+  <si>
+    <t>https://tieuchuan.vsqi.gov.vn/tieuchuan/view?sohieu=TCVN+13372%3A2021</t>
+  </si>
+  <si>
+    <t>TCVN 13373:2021 - Infrared cookers</t>
+  </si>
+  <si>
+    <t>This standard specifies minimum energy efficiency levels and methods for determining energy consumption for infrared cookers/hobs. This standard applies to infrared cookers that integrate other types of cooking zones such as induction cooking zones. This policy will enter into force on 1 April 2025.</t>
+  </si>
+  <si>
+    <t>Induction Cookstoves or Hobs, Cooktops or Hobs</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/tcvn-133732021-infrared-cookers</t>
+  </si>
+  <si>
+    <t>https://thuvienphapluat.vn/TCVN/Dien-dien-tu/TCVN-13373-2021-Bep-hong-ngoai-Hieu-suat-nang-luong-920208.aspx</t>
+  </si>
+  <si>
+    <t>TCVN 7830:2021: Energy Efficiency Standard for Non-Ducted Air Conditioners</t>
+  </si>
+  <si>
+    <t>This standard established MEPS for stand-alone and split-type non-ducted air conditioners with:
+→ Hermetic compressors
+→ Air cooling or naturally cooling condensers
+→ Constant speed type or variable frequency types
+→ And a rated cooling capacity that deoes not exceed 12000w (41000 BTU/h)
+The policy will enter into force in 2025.
+This policy does not apply to the following products:
+→ Water cooling condenser type air conditioners
+→ Duct type air conditioners (VRV, VRF, multi air conditioner)
+→ Portable air conditioners
+→ Cassette air conditioners
+→ Stand-Floor air conditioners
+→ Air conditioners with three-phase power supply</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/tcvn-78302021-energy-efficiency-standard-non-ducted-air-conditioners</t>
+  </si>
+  <si>
+    <t>https://static.luatvietnam.vn/xem-noi-dung-file-tieu-chuan-tcvn-78302021-may-dieu-hoa-khong-khi-ong-gio-hieu-suat-nang-luong-253650-d3/uploaded/VIETLAWFILE/2023/5/TCVN_7830_2021_TCDLCL_290523085326.pdf.aspx</t>
+  </si>
+  <si>
+    <t>TCVN 8251:2009 Solar water heaters - energy efficiency and test methods</t>
+  </si>
+  <si>
+    <t>This document specifies the minimum thermal absorber efficiency and test methods for solar water heaters.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/tcvn-82512009-solar-water-heaters-energy-efficiency-and-test-methods</t>
+  </si>
+  <si>
+    <t>https://vanbanphapluat.co/tcvn-8251-2009-thiet-bi-dun-nuoc-nong-bang-nang-luong-mat-troi</t>
+  </si>
+  <si>
+    <t>TCVN 9510:2012 Copiers - energy efficiency</t>
+  </si>
+  <si>
+    <t>This document specifies the MEPS and test methods for copiers.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/tcvn-95102012-copiers-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://vanbanphapluat.co/tcvn-9510-2012-may-photocopy-hieu-suat-nang-luong</t>
+  </si>
+  <si>
+    <t>TCVN 9536:2012: Televisions</t>
+  </si>
+  <si>
+    <t>This policy defines minimum energy performance standards for televisions.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/tcvn-95362012-televisions</t>
+  </si>
+  <si>
+    <t>https://vanbanphapluat.co/tcvn-9537-2012-may-thu-hinh-xac-dinh-hieu-suat-nang-luong</t>
+  </si>
+  <si>
+    <t>TCVN 9981:2020 - VRF/VRV air conditioners</t>
+  </si>
+  <si>
+    <t>This policy specifies the method for determining the performance and energy efficiency of outdoor assemblies (outdoor units) for VRF/VRV air conditioners using three-phase power sources. This policy will enter into force on 1 January 2025.</t>
+  </si>
+  <si>
+    <t>TCVN 9981:2020
+,   
+                    ISO 15042:2017</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/tcvn-99812020-vrfvrv-air-conditioners</t>
+  </si>
+  <si>
+    <t>https://thuvienphapluat.vn/TCVN/Dien-dien-tu/TCVN-13256-2021-May-dieu-hoa-khong-khi-VRF-VRV-Hieu-suat-nang-luong-920245.aspx</t>
+  </si>
+  <si>
+    <t>Thai Green Label Scheme - Air Cleaners TGL-91-14</t>
+  </si>
+  <si>
+    <t>These criteria shall apply to air purifiers for residential or similar purposes with a rated voltage not exceeding 250 V for single-phase alternating current (AC).</t>
+  </si>
+  <si>
+    <t>Electronics, Other-Electronics, Air Cleaners</t>
+  </si>
+  <si>
+    <t>TIS 1516 (or IEC 60335-2-65)</t>
+  </si>
+  <si>
+    <t>Thailand Environment Institute (TEI)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/thai-green-label-scheme-air-cleaners-tgl-91-14</t>
+  </si>
+  <si>
+    <t>http://www.tei.or.th/greenlabel/download/TGL-91-14.pdf</t>
+  </si>
+  <si>
+    <t>Thai Green Label Scheme - Building Materials: Thermal Insulation TGL-14-R1-11</t>
+  </si>
+  <si>
+    <t>These criteria shall apply to thermal insulation, including glass wool and foam plastic insulation for use in office, residential, commercial, and industrial buildings.</t>
+  </si>
+  <si>
+    <t>TIS 486</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/thai-green-label-scheme-building-materials-thermal-insulation-tgl-14-r1-11</t>
+  </si>
+  <si>
+    <t>http://www.tei.or.th/greenlabel/en/download/TGL-14-R1-11.pdf</t>
+  </si>
+  <si>
+    <t>Thai Green Label Scheme - Dishwashers TGL-83-13</t>
+  </si>
+  <si>
+    <t>These criteria shall apply to dishwashers used in housing.</t>
+  </si>
+  <si>
+    <t>TIS 1838 (or IEC 60335-2-5, EN 60335-2-5), Household dishwashers
+,   
+                    TIS 1839 (or IEC 60335-2-5, EN 60335-2-5), Commercial dishwashers
+,   
+                    IEC 62321
+,   
+                    IEC 60436
+,   
+                    CISPR 14-1
+,   
+                    CISPR 14-2 (or EN 55014-1)
+,   
+                    EN 55014-2</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/thai-green-label-scheme-dishwashers-tgl-83-13</t>
+  </si>
+  <si>
+    <t>http://www.tei.or.th/greenlabel/download/TGL-83-13.pdf</t>
+  </si>
+  <si>
+    <t>Thai Green Label Scheme - Doors and windows TGL-70-12</t>
+  </si>
+  <si>
+    <t>These criteria shall apply to finished products of door sets, window sets, and frames made of composite wood, interlocking wood, plastic, metal, mirror, and insulators.</t>
+  </si>
+  <si>
+    <t>Doors, Windows</t>
+  </si>
+  <si>
+    <t>TIS 1288, TIS 1651, TIS 504, TIS 744, TIS 829 (Doors and Windows)
+,   
+                    TIS 1013, TIS 1220, TIS 1568, TIS 1569, TIS 192 (Doors)
+,   
+                    TIS 1043 (Windows)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/thai-green-label-scheme-doors-and-windows-tgl-70-12</t>
+  </si>
+  <si>
+    <t>http://www.tei.or.th/greenlabel/download/TGL-70-12.pdf</t>
+  </si>
+  <si>
+    <t>Thai Green Label Scheme - Electric Fans TGL-51-11</t>
+  </si>
+  <si>
+    <t>These criteria shall apply to A.C. electric fans: table and wall types, pedestal types, ceiling types, double-oscillating types, and ventilating types used in housing.</t>
+  </si>
+  <si>
+    <t>Space Heating and Space Cooling, Ventilation, Ceiling Fans, Window Fans, Portable Fans</t>
+  </si>
+  <si>
+    <t>TIS 934 (AC electric fans, safety requirements)
+,   
+                    TIS 92 (AC electric fans, table and wall type)
+,   
+                    TIS 127 (AC electric fans, pedestal type)
+,   
+                    TIS 205 (AC electric fans, ceiling type)
+,   
+                    TIS 572 (AC electric fans, oscillating type)
+,   
+                    TIS 710 (AC electric fans, electric ventilating type)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/thai-green-label-scheme-electric-fans-tgl-51-11</t>
+  </si>
+  <si>
+    <t>http://www.tei.or.th/greenlabel/download/TGL-51-11.pdf</t>
+  </si>
+  <si>
+    <t>Thai Green Label Scheme - Electric Fryers TGL-82-13</t>
+  </si>
+  <si>
+    <t>These criteria shall apply to an electric pan that uses electricity to heat.</t>
+  </si>
+  <si>
+    <t>TIS 1509
+,   
+                    CISPR 14-1
+,   
+                    CISPR 14-2 (or EN 55014-1)
+,   
+                    EN 55014-2</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/thai-green-label-scheme-electric-fryers-tgl-82-13</t>
+  </si>
+  <si>
+    <t>http://www.tei.or.th/greenlabel/download/TGL-82-13.pdf</t>
+  </si>
+  <si>
+    <t>Thai Green Label Scheme - Electric irons TGL-87-13</t>
+  </si>
+  <si>
+    <t>These criteria shall apply to dry electric irons and electric steam irons, including electric irons with separate water containers or boilers with a capacity of no more than 5 liters for home use and similar purposes and a rated voltage that does not exceed 250 volts.</t>
+  </si>
+  <si>
+    <t>Irons</t>
+  </si>
+  <si>
+    <t>TIS 366 
+,   
+                    IEC 60311</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/thai-green-label-scheme-electric-irons-tgl-87-13</t>
+  </si>
+  <si>
+    <t>http://www.tei.or.th/greenlabel/download/TGL-87-13.pdf</t>
+  </si>
+  <si>
+    <t>Thai Green Label Scheme - Electric rice-cookers TGL-73-12</t>
+  </si>
+  <si>
+    <t>These criteria shall apply to electric rice cookers with a rated voltage not exceeding 250 V and with a capacity not exceeding 10 liters for residential use or similar purposes.</t>
+  </si>
+  <si>
+    <t>TIS 1039</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/thai-green-label-scheme-electric-rice-cookers-tgl-73-12</t>
+  </si>
+  <si>
+    <t>http://www.tei.or.th/greenlabel/download/TGL-73-12.pdf</t>
+  </si>
+  <si>
+    <t>Thai Green Label Scheme - Electric Thermo Pot TGL-63-12</t>
+  </si>
+  <si>
+    <t>These criteria shall apply to electric thermo pots for residential use (single-phase alternating current (AC), frequency 50 Hz, rated voltage not more than 250 V, rated water capacity not more than 10 liters)</t>
+  </si>
+  <si>
+    <t>TIS 2062</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/thai-green-label-scheme-electric-thermo-pot-tgl-63-12</t>
+  </si>
+  <si>
+    <t>http://www.tei.or.th/greenlabel/download/TGL-63-12.pdf</t>
+  </si>
+  <si>
+    <t>Thai Green Label Scheme - Hair Dryers TGL-84-13</t>
+  </si>
+  <si>
+    <t>These criteria shall apply to personal or animal hair dryers with a rated voltage not exceeding 250 V for home, shop, industrial, farm use, or similar purposes.</t>
+  </si>
+  <si>
+    <t>Hair Dryers</t>
+  </si>
+  <si>
+    <t>October 2018</t>
+  </si>
+  <si>
+    <t>TIS 1985
+,   
+                    IEC 61855
+,   
+                    IEC 60704-1
+,   
+                    IEC 60704-2-9
+,   
+                    IEC 60704-3</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/thai-green-label-scheme-hair-dryers-tgl-84-13</t>
+  </si>
+  <si>
+    <t>http://www.tei.or.th/greenlabel/download/TGL-84-13.pdf</t>
+  </si>
+  <si>
+    <t>Thai Green Label Scheme - Hand dryers TGL-65-12</t>
+  </si>
+  <si>
+    <t>These criteria shall apply to automatic sensor-based hand dryers for residential and similar purposes with a rated voltage not exceeding 250 volts.</t>
+  </si>
+  <si>
+    <t>TIS 1985
+,   
+                    CISPR 14-1
+,   
+                    CISPR 14-2
+,   
+                    IEC 62301</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/thai-green-label-scheme-hand-dryers-tgl-65-12</t>
+  </si>
+  <si>
+    <t>http://www.tei.or.th/greenlabel/download/TGL-65-12.pdf</t>
+  </si>
+  <si>
+    <t>Thai Green Label Scheme - Instantaneous Water Heater TGL-95-14</t>
+  </si>
+  <si>
+    <t>These criteria shall apply to single-point and multi-point instantaneous electric water heaters. The rated single-phase AC voltage does not exceed 250 V.</t>
+  </si>
+  <si>
+    <t>TIS 1693</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/thai-green-label-scheme-instantaneous-water-heater-tgl-95-14</t>
+  </si>
+  <si>
+    <t>http://www.tei.or.th/greenlabel/download/TGL-95-14.pdf</t>
+  </si>
+  <si>
+    <t>Thai Green Label Scheme - Motors TGL-15-98</t>
+  </si>
+  <si>
+    <t>These criteria shall apply to three-phase induction motors which have a rated output and a voltage not exceeding 375 kW or 500 horsepower and 1,000 volts, respectively.</t>
+  </si>
+  <si>
+    <t>TIS 867
+,   
+                    IEEE-112 (test method B)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/thai-green-label-scheme-motors-tgl-15-98</t>
+  </si>
+  <si>
+    <t>http://www.tei.or.th/greenlabel/en/download/TGL-15-98.pdf</t>
+  </si>
+  <si>
+    <t>Thai Green Label Scheme - Photocopiers TGL-27-R4-15</t>
+  </si>
+  <si>
+    <t>These criteria shall apply to all sizes of dry system copiers and multifunction copiers for both color and monochrome copies, which are operated manually and/or automatically (exclude copiers without photoreceptor drums).</t>
+  </si>
+  <si>
+    <t>TIS 1561 (or IEC 60950 part 1, EN 60950-1)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/thai-green-label-scheme-photocopiers-tgl-27-r4-15</t>
+  </si>
+  <si>
+    <t>http://www.tei.or.th/greenlabel/en/download/TGL-27-R4-15.pdf</t>
+  </si>
+  <si>
+    <t>Thai Green Label Scheme - Product Printer TGL-37-R2-15</t>
+  </si>
+  <si>
+    <t>These criteria shall apply to products that create pictures, texts and graphics on paper, and receives information from a single user or networked computer or other equipment (such as a digital camera).</t>
+  </si>
+  <si>
+    <t>TIS 1561 (or IEC 60950 part 1, EN 60950-1)
+,   
+                    TIS 1956 (or CISPR 22, EN 55022)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/thai-green-label-scheme-product-printer-tgl-37-r2-15</t>
+  </si>
+  <si>
+    <t>http://www.tei.or.th/greenlabel/en/download/TGL-37-R2-15.pdf</t>
+  </si>
+  <si>
+    <t>Thai Green Label Scheme - Secondary Batteries for Portable Applications TGL-67-12</t>
+  </si>
+  <si>
+    <t>These criteria shall apply to secondary batteries containing alkaline or other non-acid electrolytes for portable use by categorizing secondary batteries into two systems: 1. Nickel systems (covers only nickel-cadmium batteries and nickel-metal hydride batteries), and 2. Lithium systems.</t>
+  </si>
+  <si>
+    <t>TIS 2217 (Secondary batteries)
+,   
+                    TIS 2218 or IEC 61960 (or EN 61960, JIS C 8711) (Lithium)
+,   
+                    IEC 61951-1 (or EN 61951-1) (Nickel-Cadmium)
+,   
+                    IEC 61951-2 (or EN 61951-2) (Nickel-metal hydride)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/thai-green-label-scheme-secondary-batteries-portable-applications-tgl-67-12</t>
+  </si>
+  <si>
+    <t>http://www.tei.or.th/greenlabel/download/TGL-67-12.pdf</t>
+  </si>
+  <si>
+    <t>Thai Green Label Scheme - Toaster TGL-92-14</t>
+  </si>
+  <si>
+    <t>These criteria shall apply to automatic pop-up toasters.</t>
+  </si>
+  <si>
+    <t>Kitchen, Toasters</t>
+  </si>
+  <si>
+    <t>TIS 1641
+,   
+                    IEC 60335-2-9
+,   
+                    TIS 2238</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/thai-green-label-scheme-toaster-tgl-92-14</t>
+  </si>
+  <si>
+    <t>http://www.tei.or.th/greenlabel/download/TGL-92-14.pdf</t>
+  </si>
+  <si>
+    <t>Thai Green Label Scheme - Uninterruptible Power System TGL-106-15</t>
+  </si>
+  <si>
+    <t>These criteria shall apply to uninterrupted power system (UPS) products that have electrical energy storage devices in the DC connection.</t>
+  </si>
+  <si>
+    <t>TIS 1291 P 3</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/thai-green-label-scheme-uninterruptible-power-system-tgl-106-15</t>
+  </si>
+  <si>
+    <t>http://www.tei.or.th/greenlabel/download/TGL-106-15.pdf</t>
+  </si>
+  <si>
+    <t>Thai Green Label Scheme - Vacuum TGL-64-12</t>
+  </si>
+  <si>
+    <t>These criteria shall apply to horizontal canister vacuum cleaners for residential use or similar purpose with a rated voltage not exceeding 250 volts.</t>
+  </si>
+  <si>
+    <t>TIS 1522
+,   
+                    IEC 60335-2-2</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/thai-green-label-scheme-vacuum-tgl-64-12</t>
+  </si>
+  <si>
+    <t>http://www.tei.or.th/greenlabel/download/TGL-64-12.pdf</t>
+  </si>
+  <si>
+    <t>Thai Green Label Scheme - Video Media Players / Recorders TGL-39-04</t>
+  </si>
+  <si>
+    <t>These criteria shall apply to mains-powered electronic equipment designed to reproduce video-audio signals recorded in data storage media video cassette tape, VCD, DVD, etc. in connection with other visual display units and sound speaker units such as TVs.</t>
+  </si>
+  <si>
+    <t>Certificate of conformity and test results. (with quality and environmental requirements).
+,   
+                    Standby power consumption of the applied product shall comply with the following requirements: The power consumption of the applied product in on-mode not exceeded 15W. Exempted from this are audio-DVD combination units.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/thai-green-label-scheme-video-media-players-recorders-tgl-39-04</t>
+  </si>
+  <si>
+    <t>http://www.tei.or.th/greenlabel/en/download/TGL-39-04.pdf</t>
+  </si>
+  <si>
+    <t>Thai Green Label Scheme - Water Pump TGL-94-14</t>
+  </si>
+  <si>
+    <t>These criteria shall apply to pumps for pumping liquids with a temperature not exceeding 90°C intended for use in residential and similar purposes with a rated voltage that does not exceed 250 V for single-phase pumps and 480 V for other pumps.</t>
+  </si>
+  <si>
+    <t>TIS 1548 (or IEC 60335-2-41)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/thai-green-label-scheme-water-pump-tgl-94-14</t>
+  </si>
+  <si>
+    <t>http://www.tei.or.th/greenlabel/en/application.html</t>
+  </si>
+  <si>
+    <t>The Energy Efficiency Label No.5 for Air Purifiers</t>
+  </si>
+  <si>
+    <t>This policy defines energy efficiency level criteria and test standards for air purifiers. The scope of air purifiers includes air purifiers, split type, cooled with air, according to the following types: mechanical air cleaners, ion air purifiers (ionic air cleaners), and combined air purifiers. The policy applies to air purifiers intended for use in homes or places with similar purposes such as offices, and shops. The number 5 efficiency criteria for an air cleaner with an area of use less than or equal to 50m2 is set at greater than or equal to 7.5 baht/year (annual electricity cost).</t>
+  </si>
+  <si>
+    <t>TIS 3061-2020
+,   
+                    ANSI/AHAM AC-3-2009</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-label-no5-air-purifiers-0</t>
+  </si>
+  <si>
+    <t>https://labelno5.egat.co.th/home/%e0%b9%80%e0%b8%81%e0%b8%93%e0%b8%91%e0%b9%8c%e0%b8%9b%e0%b8%a3%e0%b8%b0%e0%b8%aa%e0%b8%b4%e0%b8%97%e0%b8%98%e0%b8%b4%e0%b8%a0%e0%b8%b2%e0%b8%9e%e0%b8%9e%e0%b8%a5%e0%b8%b1%e0%b8%87%e0%b8%87%e0%b8%b2/</t>
+  </si>
+  <si>
+    <t>TIS 2134-2565 air conditioner for room Energy efficiency</t>
+  </si>
+  <si>
+    <t>This industrial product standard contains the energy efficiency requirements for room air conditioners with a total cooling capacity that does not exceed 18,000 W and a maximum rated voltage that does not exceed 250 V for air conditioners with single-phase electrical systems and no more than 600 V for air conditioner with multi-phase electrical system. This policy covers air conditioners with air ducts with a total cooling capacity of less than 8,000 W intended to operate at static pressure. </t>
+  </si>
+  <si>
+    <t>Thai Industrial Standards Institute</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/tis-2134-2565-air-conditioner-room-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://a.tisi.go.th/t/?n=7393</t>
+  </si>
+  <si>
+    <t>TIS 2186-2547 Thai Industrial Standard for Household Refrigerators</t>
+  </si>
+  <si>
+    <t>The standard specifies the energy efficiency of compression-type refrigerators for household and similar use. It covers only compression types. It includes requirements, marks and labels, sampling, and criteria for conformity and testing. It's been replaced by TIS 2186-2561(2018).</t>
+  </si>
+  <si>
+    <t>TIS 455-2537</t>
+  </si>
+  <si>
+    <t>Thai Industrial Standards Institute (TISI)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/tis-2186-2547-thai-industrial-standard-household-refrigerators</t>
+  </si>
+  <si>
+    <t>https://service.tisi.go.th/fulltext/2186_2547.pdf</t>
+  </si>
+  <si>
+    <t>TIS 2309-2556 (2013) double-capped fluorescent lamps: energy efficiency requirements</t>
+  </si>
+  <si>
+    <t>This standard specifies requirements for minimum energy efficiency for double capped fluorescent lamps with a rated wattage of 14 W to 80 W and a diameter of 16 mm and 26 mm (T5 and T8), in accordance with the scope of TIS 236. This standard specifies requirements for lamps intended for general lighting purposes used in the luminaires and ballast is connected to a single-phase electric power supply having a rated voltage 220 V 50 Hz and applied to lamp intended for use with high-frequency ballast (electronic ballast).</t>
+  </si>
+  <si>
+    <t>Lighting, Lamps, Tubular Lamps</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/tis-2309-2556-2013-double-capped-fluorescent-lamps-energy-efficiency-requirements</t>
+  </si>
+  <si>
+    <t>http://www.ratchakitcha.soc.go.th/DATA/PDF/2558/A/073/13.PDF</t>
+  </si>
+  <si>
+    <t>TIS 2310-2556 (2013) self-ballasted lamps for general lighting services: energy efficiency requirements</t>
+  </si>
+  <si>
+    <t>This standard specifies minimum energy efficiency requirements of self­ ballasted lamps for general lighting services with a rated voltage of 220 V to 240 V 50 Hz, in accordance with the scope of TIS 2233. This standard specifies requirements for lamps intended for use indoor and similar general lighting purposes.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/tis-2310-2556-2013-self-ballasted-lamps-general-lighting-services-energy-efficiency</t>
+  </si>
+  <si>
+    <t>http://www.ratchakitcha.soc.go.th/DATA/PDF/2556/E/188/9.PDF</t>
+  </si>
+  <si>
+    <t>TIS 2337-2557 (2014) Ballasts for tubular fluorescent lamps: Energy efficiency requirements</t>
+  </si>
+  <si>
+    <t>This standard specifies energy efficiency requirements and the measurement of the power consumption of ballasts for fluorescent lamps and determines the energy efficiency index, which is generally shown on the ballast. This standard also specifies the minimum energy performance standards (MEPS) requirements of ballasts for fluorescent lamps. The ballasts covered by this standard are the ferromagnetic or electronic types, that are used with fluorescent lamps with a rated lamp power from 10 W to 70 W, for use on 50 Hz supplies of 220/230/240V. This standard covers ballasts that are supplied as separate components or as part of a luminaire.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/tis-2337-2557-2014-ballasts-tubular-fluorescent-lamps-energy-efficiency-requirements</t>
+  </si>
+  <si>
+    <t>https://www.tisi.go.th/data/standard/fulltext/TIS-2337-2557.pdf</t>
+  </si>
+  <si>
+    <t>TIS 2432-2555 (2012) Plugs and socket-outlets for household and similar purposes: cord extension sets</t>
+  </si>
+  <si>
+    <t>This standard applies to cord extension sets (rewirable and non-rewirable) with a rated voltage greater than 50 V but not exceeding 440 V and a rated current not exceeding 16 A, intended for household and similar purposes, either indoors or outdoors. This standard does not apply to cord extension sets with means for reeling.</t>
+  </si>
+  <si>
+    <t>Electronics, Power Supply and Power Conversion, Power strips</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/tis-2432-2555-2012-plugs-and-socket-outlets-household-and-similar-purposes-cord-extension</t>
+  </si>
+  <si>
+    <t>https://service.tisi.go.th/fulltext/TIS-2432-2555m_Auto1849.pdf</t>
+  </si>
+  <si>
+    <t>TIS 2545-2555 (2012) Electric rice-cookers : energy efficiency requirements</t>
+  </si>
+  <si>
+    <t>This standard specifies heat efficiency requirements for household electric rice cookers. Covers only single-phase electric rice cookers with a rated frequency of 50 Hz, a rated voltage not exceeding 250 volts, a rated power supply not exceeding 2 kW, and a rated capacity not exceeding 5 Litres. This policy prescribes the general requirements, mark, sampling, and criteria for conformity and testing.</t>
+  </si>
+  <si>
+    <t>Kitchen, Rice Cookers</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/tis-2545-2555-2012-electric-rice-cookers-energy-efficiency-requirements</t>
+  </si>
+  <si>
+    <t>http://www.ratchakitcha.soc.go.th/DATA/PDF/2556/E/006/16.PDF</t>
+  </si>
+  <si>
+    <t>TIS 2578-2555 (2012) Microwave ovens: energy efficiency requirements</t>
+  </si>
+  <si>
+    <t>This standard specifies the size, general requirement, mark and labeling, sampling, and criteria for conformity and testing for microwaves for household use and similar purposes (single-phase, with a frequency of 50 Hz, a rated voltage that does not exceed 250 V).</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/tis-2578-2555-2012-microwave-ovens-energy-efficiency-requirements</t>
+  </si>
+  <si>
+    <t>http://www.ratchakitcha.soc.go.th/DATA/PDF/2556/E/050/2.PDF</t>
+  </si>
+  <si>
+    <t>TIS 2588-2556 (2013) Electric kettles: Energy efficiency requirements</t>
+  </si>
+  <si>
+    <t>This standard specifies energy efficiency requirements of electric kettles used for single-phase AC power, frequency 50 Hz, rated voltage not more than 250 V and rated capacity not more than 2.5 liters, for boiling water for residential and general use with similar purposes.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/tis-2588-2556-2013-electric-kettles-energy-efficiency-requirements</t>
+  </si>
+  <si>
+    <t>http://law.industry.go.th/laws/file/61091</t>
+  </si>
+  <si>
+    <t>TIS 2589-2556 (2013) Electric hobs: Energy efficiency requirements</t>
+  </si>
+  <si>
+    <t>This standard specifies energy efficiency requirements of electric hobs for household and similar purposes, their rated voltage not more than 250 V at a frequency of 50 Hz and having a diameter not more than 220 mm. This policy specifies types and dimensions, marks, and testing.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/tis-2589-2556-2013-electric-hobs-energy-efficiency-requirements</t>
+  </si>
+  <si>
+    <t>http://www.ratchakitcha.soc.go.th/DATA/PDF/2556/E/127/8.PDF</t>
+  </si>
+  <si>
+    <t>TIS 2590-2557 (2014) Electric irons: Energy efficiency requirements</t>
+  </si>
+  <si>
+    <t>This standard defines energy efficiency requirements of electric irons for household or similar general purposes use for alternating current single phase, with a rated voltage not exceeding 250 V and 50 Hz. It was replaced by TIS 2590-2024 since January 2025.</t>
+  </si>
+  <si>
+    <t>Laundry, Irons</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/tis-2590-2557-2014-electric-irons-energy-efficiency-requirements</t>
+  </si>
+  <si>
+    <t>https://a.tisi.go.th/t/?n=2590-2557</t>
+  </si>
+  <si>
+    <t>TIS 2618-2557 (2014) Single suction centrifugal electric pumps: Energy efficiency requirements</t>
+  </si>
+  <si>
+    <t>This standard specifies energy efficiency requirements of single-suction centrifugal electric pumps (sprocket blades type) for household and similar purposes with a rated voltage of no more than 250 V for single-phase appliances and 480 V for three-phase appliances with 50Hz and three-phase induction motor.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/tis-2618-2557-2014-single-suction-centrifugal-electric-pumps-energy-efficiency</t>
+  </si>
+  <si>
+    <t>http://www.ratchakitcha.soc.go.th/DATA/PDF/2557/E/079/6.PDF</t>
+  </si>
+  <si>
+    <t>TIS 2673-2559 (2016) Electric fryers: Energy efficiency requirements</t>
+  </si>
+  <si>
+    <t>This standard defines energy efficiency requirements of electric fryers intended for household and similar purposes use for alternating current single phase with a rated voltage not exceeding 250 V and 50 Hz.</t>
+  </si>
+  <si>
+    <t>Kitchen, Fryers</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/tis-2673-2559-2016-electric-fryers-energy-efficiency-requirements</t>
+  </si>
+  <si>
+    <t>http://siamvip.com/managefiles/fileUploads/cnkconsultant/imgUploads/indu_370.PDF</t>
+  </si>
+  <si>
+    <t>TIS 2674-2559 (2016) Electric ovens: Energy efficiency requirements</t>
+  </si>
+  <si>
+    <t>This standard defines energy efficiency requirements of electric ovens intended for household and similar purposes use for alternating current single phase, with a rated voltage not exceeding 250 V and 50 Hz.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/tis-2674-2559-2016-electric-ovens-energy-efficiency-requirements</t>
+  </si>
+  <si>
+    <t>http://siamvip.com/managefiles/fileUploads/cnkconsultant/imgUploads/indu_371.PDF</t>
+  </si>
+  <si>
+    <t>TIS 2746-2559 (2016) Hot and Cool water dispenser and Cool water dispenser: Energy efficiency</t>
+  </si>
+  <si>
+    <t>This standard defines the energy efficiency requirements for hot and cool water dispensers and compression type cool water dispensers with a cold water tank capacity of no more than 6 L, a hot water tank capacity of no more than 5 L, and a rated voltage of no more than 250 V.</t>
+  </si>
+  <si>
+    <t>Refrigeration, Water Coolers</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/tis-2746-2559-2016-hot-and-cool-water-dispenser-and-cool-water-dispenser-energy-efficiency</t>
+  </si>
+  <si>
+    <t>http://www.ratchakitcha.soc.go.th/DATA/PDF/2559/E/291/6.PDF</t>
+  </si>
+  <si>
+    <t>TIS 867-2550 (2007) Three-Phase Induction Motor: Minimum Efficiency</t>
+  </si>
+  <si>
+    <t>This standard defines the minimum efficiency requirements of squirrel cage rotor three-phase induction motors with an output power ranging from 0.73 kW to less than 185 kW and a nominal voltage that does not exceed 1000 Volts.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/tis-867-2550-2007-three-phase-induction-motor-minimum-efficiency</t>
+  </si>
+  <si>
+    <t>http://www.ratchakitcha.soc.go.th/DATA/PDF/2550/E/073/8.PDF</t>
+  </si>
+  <si>
+    <t>Tuvalu Energy Efficiency Act of 2016</t>
+  </si>
+  <si>
+    <t>This Act covers Single and three-phase non-ducted air conditioners of the vapour compression type up to 65kW cooling capacity. Freezers intended for household similar use which operate using the vapour compression cycle and use mains electricity, 230|240 Volts at 50Hz, as the primary power source. Refrigerator-freezers intended for household similar use which operate using the vapour compression cycle and use mains electricity, 230|240 Volts at 50Hz, as the primary power source.Ferromagnetic and electronic ballasts for use with linear fluorescent lamps from 15W to 70W, rated for 50Hz and 230|240|250V supply, or a range that includes these values, Incandescent lamps, both tungsten filament and tunsten halogen, that are used for general lighting service; covers both non-reflector and reflector lamps of all voltages. Incandescent lamps, both tungsten filament and tunsten halogen, that are used for general lighting service; covers both non-reflector and reflector lamps of all voltages. Self-ballasted CFLs of any voltage or wattage and with any type of lamp cap, intended for general lighting purposes, whether supplied as an individual lamp or as part of a luminaire. Double-capped, FD and FDH; tubular fluorescent lamps of 16W or more, with a nominal length of 550mm to 1500mm, that are within the scope of AS|NZS 4782.1.</t>
+  </si>
+  <si>
+    <t>Tuvalu</t>
+  </si>
+  <si>
+    <t>Tuvalu Ministry of Works, Water and Energy</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/tuvalu-energy-efficiency-act-2016</t>
+  </si>
+  <si>
+    <t>https://www.tuvalu-legislation.tv/cms/images/LEGISLATION/PRINCIPAL/2016/2016-0003/EnergyEfficiencyAct_1.pdf</t>
+  </si>
+  <si>
+    <t>Water Conservation Certification</t>
+  </si>
+  <si>
+    <t>China resource conservation certification is carried out to encourage consumers to consume energy conservation products, and to guide popularizing energy conservation product and advanced technology. The Certification covers more than 7000 water-using products, including water closet, faucets, and showers and it is a voluntary endorsement labeling scheme.</t>
+  </si>
+  <si>
+    <t>Showers or Showerheads, Toilets, Taps or Faucets</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/water-conservation-certification</t>
+  </si>
+  <si>
+    <t>http://www.sqi.com.cn/SQI_Web/English/SQI_EN_Introduction_Details.aspx?NGUID=f5285f6931894565bc9efdc15eecfbcf</t>
+  </si>
+</sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -358,61 +7155,20651 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A1"/>
+  <dimension ref="A1:P435"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="9.10" bestFit="true" style="0"/>
+    <col min="1" max="1" width="271.22" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="1574.758" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="194.524" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="83.694" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="49.417" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="284.216" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="369.196" bestFit="true" customWidth="true" style="0"/>
   </cols>
-  <sheetData/>
+  <sheetData>
+    <row r="1" spans="1:16">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="A2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E2" t="s">
+        <v>20</v>
+      </c>
+      <c r="F2" t="s">
+        <v>21</v>
+      </c>
+      <c r="G2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H2">
+        <v>2013</v>
+      </c>
+      <c r="I2"/>
+      <c r="J2" t="s">
+        <v>23</v>
+      </c>
+      <c r="K2" t="s">
+        <v>24</v>
+      </c>
+      <c r="L2" t="s">
+        <v>25</v>
+      </c>
+      <c r="M2" t="s">
+        <v>26</v>
+      </c>
+      <c r="N2" t="s">
+        <v>27</v>
+      </c>
+      <c r="O2" t="s">
+        <v>28</v>
+      </c>
+      <c r="P2" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="3" spans="1:16">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C3" t="s">
+        <v>18</v>
+      </c>
+      <c r="D3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E3" t="s">
+        <v>20</v>
+      </c>
+      <c r="F3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G3" t="s">
+        <v>22</v>
+      </c>
+      <c r="H3">
+        <v>2008</v>
+      </c>
+      <c r="I3"/>
+      <c r="J3" t="s">
+        <v>33</v>
+      </c>
+      <c r="K3" t="s">
+        <v>24</v>
+      </c>
+      <c r="L3" t="s">
+        <v>34</v>
+      </c>
+      <c r="M3" t="s">
+        <v>26</v>
+      </c>
+      <c r="N3" t="s">
+        <v>27</v>
+      </c>
+      <c r="O3" t="s">
+        <v>35</v>
+      </c>
+      <c r="P3" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16">
+      <c r="A4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B4" t="s">
+        <v>38</v>
+      </c>
+      <c r="C4" t="s">
+        <v>18</v>
+      </c>
+      <c r="D4" t="s">
+        <v>39</v>
+      </c>
+      <c r="E4" t="s">
+        <v>20</v>
+      </c>
+      <c r="F4" t="s">
+        <v>21</v>
+      </c>
+      <c r="G4" t="s">
+        <v>22</v>
+      </c>
+      <c r="H4">
+        <v>2004</v>
+      </c>
+      <c r="I4"/>
+      <c r="J4" t="s">
+        <v>23</v>
+      </c>
+      <c r="K4" t="s">
+        <v>24</v>
+      </c>
+      <c r="L4" t="s">
+        <v>40</v>
+      </c>
+      <c r="M4" t="s">
+        <v>26</v>
+      </c>
+      <c r="N4" t="s">
+        <v>27</v>
+      </c>
+      <c r="O4" t="s">
+        <v>41</v>
+      </c>
+      <c r="P4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B5" t="s">
+        <v>43</v>
+      </c>
+      <c r="C5" t="s">
+        <v>44</v>
+      </c>
+      <c r="D5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F5" t="s">
+        <v>21</v>
+      </c>
+      <c r="G5" t="s">
+        <v>22</v>
+      </c>
+      <c r="H5">
+        <v>1991</v>
+      </c>
+      <c r="I5"/>
+      <c r="J5" t="s">
+        <v>46</v>
+      </c>
+      <c r="K5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L5"/>
+      <c r="M5" t="s">
+        <v>47</v>
+      </c>
+      <c r="N5" t="s">
+        <v>27</v>
+      </c>
+      <c r="O5" t="s">
+        <v>48</v>
+      </c>
+      <c r="P5" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B6" t="s">
+        <v>51</v>
+      </c>
+      <c r="C6" t="s">
+        <v>44</v>
+      </c>
+      <c r="D6" t="s">
+        <v>52</v>
+      </c>
+      <c r="E6" t="s">
+        <v>53</v>
+      </c>
+      <c r="F6" t="s">
+        <v>54</v>
+      </c>
+      <c r="G6" t="s">
+        <v>22</v>
+      </c>
+      <c r="H6">
+        <v>2008</v>
+      </c>
+      <c r="I6"/>
+      <c r="J6" t="s">
+        <v>46</v>
+      </c>
+      <c r="K6" t="s">
+        <v>24</v>
+      </c>
+      <c r="L6" t="s">
+        <v>55</v>
+      </c>
+      <c r="M6" t="s">
+        <v>47</v>
+      </c>
+      <c r="N6" t="s">
+        <v>27</v>
+      </c>
+      <c r="O6" t="s">
+        <v>56</v>
+      </c>
+      <c r="P6" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" t="s">
+        <v>58</v>
+      </c>
+      <c r="B7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C7" t="s">
+        <v>44</v>
+      </c>
+      <c r="D7" t="s">
+        <v>52</v>
+      </c>
+      <c r="E7" t="s">
+        <v>20</v>
+      </c>
+      <c r="F7" t="s">
+        <v>21</v>
+      </c>
+      <c r="G7" t="s">
+        <v>22</v>
+      </c>
+      <c r="H7">
+        <v>2013</v>
+      </c>
+      <c r="I7"/>
+      <c r="J7" t="s">
+        <v>46</v>
+      </c>
+      <c r="K7" t="s">
+        <v>24</v>
+      </c>
+      <c r="L7" t="s">
+        <v>60</v>
+      </c>
+      <c r="M7" t="s">
+        <v>47</v>
+      </c>
+      <c r="N7" t="s">
+        <v>27</v>
+      </c>
+      <c r="O7" t="s">
+        <v>61</v>
+      </c>
+      <c r="P7" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="A8" t="s">
+        <v>62</v>
+      </c>
+      <c r="B8" t="s">
+        <v>63</v>
+      </c>
+      <c r="C8" t="s">
+        <v>44</v>
+      </c>
+      <c r="D8" t="s">
+        <v>52</v>
+      </c>
+      <c r="E8" t="s">
+        <v>20</v>
+      </c>
+      <c r="F8" t="s">
+        <v>21</v>
+      </c>
+      <c r="G8" t="s">
+        <v>22</v>
+      </c>
+      <c r="H8">
+        <v>2006</v>
+      </c>
+      <c r="I8"/>
+      <c r="J8" t="s">
+        <v>46</v>
+      </c>
+      <c r="K8" t="s">
+        <v>24</v>
+      </c>
+      <c r="L8" t="s">
+        <v>64</v>
+      </c>
+      <c r="M8" t="s">
+        <v>47</v>
+      </c>
+      <c r="N8" t="s">
+        <v>27</v>
+      </c>
+      <c r="O8" t="s">
+        <v>65</v>
+      </c>
+      <c r="P8" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="A9" t="s">
+        <v>66</v>
+      </c>
+      <c r="B9" t="s">
+        <v>67</v>
+      </c>
+      <c r="C9" t="s">
+        <v>44</v>
+      </c>
+      <c r="D9" t="s">
+        <v>68</v>
+      </c>
+      <c r="E9" t="s">
+        <v>20</v>
+      </c>
+      <c r="F9" t="s">
+        <v>21</v>
+      </c>
+      <c r="G9" t="s">
+        <v>22</v>
+      </c>
+      <c r="H9">
+        <v>2012</v>
+      </c>
+      <c r="I9"/>
+      <c r="J9" t="s">
+        <v>69</v>
+      </c>
+      <c r="K9" t="s">
+        <v>24</v>
+      </c>
+      <c r="L9" t="s">
+        <v>70</v>
+      </c>
+      <c r="M9" t="s">
+        <v>47</v>
+      </c>
+      <c r="N9" t="s">
+        <v>27</v>
+      </c>
+      <c r="O9" t="s">
+        <v>71</v>
+      </c>
+      <c r="P9" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="A10" t="s">
+        <v>72</v>
+      </c>
+      <c r="B10" t="s">
+        <v>73</v>
+      </c>
+      <c r="C10" t="s">
+        <v>44</v>
+      </c>
+      <c r="D10" t="s">
+        <v>74</v>
+      </c>
+      <c r="E10" t="s">
+        <v>20</v>
+      </c>
+      <c r="F10" t="s">
+        <v>21</v>
+      </c>
+      <c r="G10" t="s">
+        <v>22</v>
+      </c>
+      <c r="H10">
+        <v>2012</v>
+      </c>
+      <c r="I10"/>
+      <c r="J10" t="s">
+        <v>46</v>
+      </c>
+      <c r="K10" t="s">
+        <v>24</v>
+      </c>
+      <c r="L10" t="s">
+        <v>75</v>
+      </c>
+      <c r="M10" t="s">
+        <v>47</v>
+      </c>
+      <c r="N10" t="s">
+        <v>27</v>
+      </c>
+      <c r="O10" t="s">
+        <v>76</v>
+      </c>
+      <c r="P10" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="A11" t="s">
+        <v>77</v>
+      </c>
+      <c r="B11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C11" t="s">
+        <v>44</v>
+      </c>
+      <c r="D11" t="s">
+        <v>79</v>
+      </c>
+      <c r="E11" t="s">
+        <v>20</v>
+      </c>
+      <c r="F11" t="s">
+        <v>21</v>
+      </c>
+      <c r="G11" t="s">
+        <v>22</v>
+      </c>
+      <c r="H11">
+        <v>1990</v>
+      </c>
+      <c r="I11"/>
+      <c r="J11" t="s">
+        <v>46</v>
+      </c>
+      <c r="K11" t="s">
+        <v>24</v>
+      </c>
+      <c r="L11"/>
+      <c r="M11" t="s">
+        <v>47</v>
+      </c>
+      <c r="N11" t="s">
+        <v>27</v>
+      </c>
+      <c r="O11" t="s">
+        <v>80</v>
+      </c>
+      <c r="P11" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="A12" t="s">
+        <v>81</v>
+      </c>
+      <c r="B12" t="s">
+        <v>82</v>
+      </c>
+      <c r="C12" t="s">
+        <v>44</v>
+      </c>
+      <c r="D12" t="s">
+        <v>83</v>
+      </c>
+      <c r="E12" t="s">
+        <v>20</v>
+      </c>
+      <c r="F12" t="s">
+        <v>21</v>
+      </c>
+      <c r="G12" t="s">
+        <v>22</v>
+      </c>
+      <c r="H12">
+        <v>1990</v>
+      </c>
+      <c r="I12"/>
+      <c r="J12" t="s">
+        <v>46</v>
+      </c>
+      <c r="K12" t="s">
+        <v>24</v>
+      </c>
+      <c r="L12"/>
+      <c r="M12" t="s">
+        <v>47</v>
+      </c>
+      <c r="N12" t="s">
+        <v>27</v>
+      </c>
+      <c r="O12" t="s">
+        <v>84</v>
+      </c>
+      <c r="P12" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="A13" t="s">
+        <v>85</v>
+      </c>
+      <c r="B13" t="s">
+        <v>86</v>
+      </c>
+      <c r="C13" t="s">
+        <v>44</v>
+      </c>
+      <c r="D13" t="s">
+        <v>87</v>
+      </c>
+      <c r="E13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F13" t="s">
+        <v>21</v>
+      </c>
+      <c r="G13" t="s">
+        <v>22</v>
+      </c>
+      <c r="H13">
+        <v>1990</v>
+      </c>
+      <c r="I13"/>
+      <c r="J13" t="s">
+        <v>46</v>
+      </c>
+      <c r="K13" t="s">
+        <v>24</v>
+      </c>
+      <c r="L13"/>
+      <c r="M13" t="s">
+        <v>47</v>
+      </c>
+      <c r="N13" t="s">
+        <v>27</v>
+      </c>
+      <c r="O13" t="s">
+        <v>88</v>
+      </c>
+      <c r="P13" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="A14" t="s">
+        <v>89</v>
+      </c>
+      <c r="B14" t="s">
+        <v>90</v>
+      </c>
+      <c r="C14" t="s">
+        <v>44</v>
+      </c>
+      <c r="D14" t="s">
+        <v>91</v>
+      </c>
+      <c r="E14" t="s">
+        <v>20</v>
+      </c>
+      <c r="F14" t="s">
+        <v>21</v>
+      </c>
+      <c r="G14" t="s">
+        <v>22</v>
+      </c>
+      <c r="H14">
+        <v>2012</v>
+      </c>
+      <c r="I14"/>
+      <c r="J14" t="s">
+        <v>46</v>
+      </c>
+      <c r="K14" t="s">
+        <v>24</v>
+      </c>
+      <c r="L14"/>
+      <c r="M14" t="s">
+        <v>47</v>
+      </c>
+      <c r="N14" t="s">
+        <v>27</v>
+      </c>
+      <c r="O14" t="s">
+        <v>92</v>
+      </c>
+      <c r="P14" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16">
+      <c r="A15" t="s">
+        <v>93</v>
+      </c>
+      <c r="B15" t="s">
+        <v>94</v>
+      </c>
+      <c r="C15" t="s">
+        <v>95</v>
+      </c>
+      <c r="D15" t="s">
+        <v>96</v>
+      </c>
+      <c r="E15" t="s">
+        <v>20</v>
+      </c>
+      <c r="F15" t="s">
+        <v>54</v>
+      </c>
+      <c r="G15" t="s">
+        <v>22</v>
+      </c>
+      <c r="H15">
+        <v>2010</v>
+      </c>
+      <c r="I15"/>
+      <c r="J15" t="s">
+        <v>97</v>
+      </c>
+      <c r="K15" t="s">
+        <v>24</v>
+      </c>
+      <c r="L15" t="s">
+        <v>98</v>
+      </c>
+      <c r="M15" t="s">
+        <v>99</v>
+      </c>
+      <c r="N15" t="s">
+        <v>100</v>
+      </c>
+      <c r="O15" t="s">
+        <v>101</v>
+      </c>
+      <c r="P15" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="A16" t="s">
+        <v>103</v>
+      </c>
+      <c r="B16" t="s">
+        <v>104</v>
+      </c>
+      <c r="C16" t="s">
+        <v>95</v>
+      </c>
+      <c r="D16" t="s">
+        <v>105</v>
+      </c>
+      <c r="E16" t="s">
+        <v>20</v>
+      </c>
+      <c r="F16" t="s">
+        <v>54</v>
+      </c>
+      <c r="G16" t="s">
+        <v>22</v>
+      </c>
+      <c r="H16">
+        <v>2017</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16" t="s">
+        <v>97</v>
+      </c>
+      <c r="K16" t="s">
+        <v>24</v>
+      </c>
+      <c r="L16" t="s">
+        <v>106</v>
+      </c>
+      <c r="M16" t="s">
+        <v>99</v>
+      </c>
+      <c r="N16" t="s">
+        <v>27</v>
+      </c>
+      <c r="O16" t="s">
+        <v>107</v>
+      </c>
+      <c r="P16" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16">
+      <c r="A17" t="s">
+        <v>109</v>
+      </c>
+      <c r="B17" t="s">
+        <v>110</v>
+      </c>
+      <c r="C17" t="s">
+        <v>95</v>
+      </c>
+      <c r="D17" t="s">
+        <v>111</v>
+      </c>
+      <c r="E17" t="s">
+        <v>20</v>
+      </c>
+      <c r="F17" t="s">
+        <v>54</v>
+      </c>
+      <c r="G17" t="s">
+        <v>22</v>
+      </c>
+      <c r="H17">
+        <v>2020</v>
+      </c>
+      <c r="I17"/>
+      <c r="J17" t="s">
+        <v>97</v>
+      </c>
+      <c r="K17" t="s">
+        <v>24</v>
+      </c>
+      <c r="L17" t="s">
+        <v>112</v>
+      </c>
+      <c r="M17" t="s">
+        <v>99</v>
+      </c>
+      <c r="N17" t="s">
+        <v>27</v>
+      </c>
+      <c r="O17" t="s">
+        <v>113</v>
+      </c>
+      <c r="P17" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16">
+      <c r="A18" t="s">
+        <v>115</v>
+      </c>
+      <c r="B18" t="s">
+        <v>116</v>
+      </c>
+      <c r="C18" t="s">
+        <v>95</v>
+      </c>
+      <c r="D18" t="s">
+        <v>117</v>
+      </c>
+      <c r="E18" t="s">
+        <v>20</v>
+      </c>
+      <c r="F18" t="s">
+        <v>54</v>
+      </c>
+      <c r="G18" t="s">
+        <v>22</v>
+      </c>
+      <c r="H18">
+        <v>2008</v>
+      </c>
+      <c r="I18"/>
+      <c r="J18" t="s">
+        <v>97</v>
+      </c>
+      <c r="K18" t="s">
+        <v>24</v>
+      </c>
+      <c r="L18" t="s">
+        <v>118</v>
+      </c>
+      <c r="M18" t="s">
+        <v>99</v>
+      </c>
+      <c r="N18" t="s">
+        <v>27</v>
+      </c>
+      <c r="O18" t="s">
+        <v>119</v>
+      </c>
+      <c r="P18" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16">
+      <c r="A19" t="s">
+        <v>121</v>
+      </c>
+      <c r="B19" t="s">
+        <v>122</v>
+      </c>
+      <c r="C19" t="s">
+        <v>95</v>
+      </c>
+      <c r="D19" t="s">
+        <v>111</v>
+      </c>
+      <c r="E19" t="s">
+        <v>20</v>
+      </c>
+      <c r="F19" t="s">
+        <v>54</v>
+      </c>
+      <c r="G19" t="s">
+        <v>22</v>
+      </c>
+      <c r="H19">
+        <v>2013</v>
+      </c>
+      <c r="I19"/>
+      <c r="J19" t="s">
+        <v>123</v>
+      </c>
+      <c r="K19" t="s">
+        <v>24</v>
+      </c>
+      <c r="L19" t="s">
+        <v>124</v>
+      </c>
+      <c r="M19" t="s">
+        <v>99</v>
+      </c>
+      <c r="N19" t="s">
+        <v>27</v>
+      </c>
+      <c r="O19" t="s">
+        <v>125</v>
+      </c>
+      <c r="P19" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16">
+      <c r="A20" t="s">
+        <v>127</v>
+      </c>
+      <c r="B20" t="s">
+        <v>128</v>
+      </c>
+      <c r="C20" t="s">
+        <v>95</v>
+      </c>
+      <c r="D20" t="s">
+        <v>129</v>
+      </c>
+      <c r="E20" t="s">
+        <v>20</v>
+      </c>
+      <c r="F20" t="s">
+        <v>54</v>
+      </c>
+      <c r="G20" t="s">
+        <v>22</v>
+      </c>
+      <c r="H20">
+        <v>2014</v>
+      </c>
+      <c r="I20"/>
+      <c r="J20" t="s">
+        <v>97</v>
+      </c>
+      <c r="K20" t="s">
+        <v>24</v>
+      </c>
+      <c r="L20" t="s">
+        <v>130</v>
+      </c>
+      <c r="M20" t="s">
+        <v>99</v>
+      </c>
+      <c r="N20" t="s">
+        <v>27</v>
+      </c>
+      <c r="O20" t="s">
+        <v>131</v>
+      </c>
+      <c r="P20" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16">
+      <c r="A21" t="s">
+        <v>133</v>
+      </c>
+      <c r="B21" t="s">
+        <v>134</v>
+      </c>
+      <c r="C21" t="s">
+        <v>95</v>
+      </c>
+      <c r="D21" t="s">
+        <v>135</v>
+      </c>
+      <c r="E21" t="s">
+        <v>20</v>
+      </c>
+      <c r="F21" t="s">
+        <v>54</v>
+      </c>
+      <c r="G21" t="s">
+        <v>22</v>
+      </c>
+      <c r="H21">
+        <v>2014</v>
+      </c>
+      <c r="I21"/>
+      <c r="J21" t="s">
+        <v>97</v>
+      </c>
+      <c r="K21" t="s">
+        <v>24</v>
+      </c>
+      <c r="L21" t="s">
+        <v>130</v>
+      </c>
+      <c r="M21" t="s">
+        <v>99</v>
+      </c>
+      <c r="N21" t="s">
+        <v>27</v>
+      </c>
+      <c r="O21" t="s">
+        <v>136</v>
+      </c>
+      <c r="P21" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16">
+      <c r="A22" t="s">
+        <v>138</v>
+      </c>
+      <c r="B22" t="s">
+        <v>139</v>
+      </c>
+      <c r="C22" t="s">
+        <v>95</v>
+      </c>
+      <c r="D22" t="s">
+        <v>140</v>
+      </c>
+      <c r="E22" t="s">
+        <v>20</v>
+      </c>
+      <c r="F22" t="s">
+        <v>54</v>
+      </c>
+      <c r="G22" t="s">
+        <v>22</v>
+      </c>
+      <c r="H22">
+        <v>2008</v>
+      </c>
+      <c r="I22"/>
+      <c r="J22" t="s">
+        <v>97</v>
+      </c>
+      <c r="K22" t="s">
+        <v>24</v>
+      </c>
+      <c r="L22" t="s">
+        <v>141</v>
+      </c>
+      <c r="M22" t="s">
+        <v>99</v>
+      </c>
+      <c r="N22" t="s">
+        <v>27</v>
+      </c>
+      <c r="O22" t="s">
+        <v>142</v>
+      </c>
+      <c r="P22" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16">
+      <c r="A23" t="s">
+        <v>144</v>
+      </c>
+      <c r="B23" t="s">
+        <v>145</v>
+      </c>
+      <c r="C23" t="s">
+        <v>95</v>
+      </c>
+      <c r="D23" t="s">
+        <v>146</v>
+      </c>
+      <c r="E23" t="s">
+        <v>20</v>
+      </c>
+      <c r="F23" t="s">
+        <v>54</v>
+      </c>
+      <c r="G23" t="s">
+        <v>22</v>
+      </c>
+      <c r="H23">
+        <v>2015</v>
+      </c>
+      <c r="I23"/>
+      <c r="J23" t="s">
+        <v>147</v>
+      </c>
+      <c r="K23" t="s">
+        <v>24</v>
+      </c>
+      <c r="L23" t="s">
+        <v>148</v>
+      </c>
+      <c r="M23" t="s">
+        <v>99</v>
+      </c>
+      <c r="N23" t="s">
+        <v>27</v>
+      </c>
+      <c r="O23" t="s">
+        <v>149</v>
+      </c>
+      <c r="P23" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16">
+      <c r="A24" t="s">
+        <v>151</v>
+      </c>
+      <c r="B24" t="s">
+        <v>152</v>
+      </c>
+      <c r="C24" t="s">
+        <v>95</v>
+      </c>
+      <c r="D24" t="s">
+        <v>153</v>
+      </c>
+      <c r="E24" t="s">
+        <v>20</v>
+      </c>
+      <c r="F24" t="s">
+        <v>54</v>
+      </c>
+      <c r="G24" t="s">
+        <v>22</v>
+      </c>
+      <c r="H24">
+        <v>2019</v>
+      </c>
+      <c r="I24"/>
+      <c r="J24" t="s">
+        <v>97</v>
+      </c>
+      <c r="K24" t="s">
+        <v>24</v>
+      </c>
+      <c r="L24" t="s">
+        <v>154</v>
+      </c>
+      <c r="M24" t="s">
+        <v>99</v>
+      </c>
+      <c r="N24" t="s">
+        <v>27</v>
+      </c>
+      <c r="O24" t="s">
+        <v>155</v>
+      </c>
+      <c r="P24" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16">
+      <c r="A25" t="s">
+        <v>157</v>
+      </c>
+      <c r="B25" t="s">
+        <v>158</v>
+      </c>
+      <c r="C25" t="s">
+        <v>95</v>
+      </c>
+      <c r="D25" t="s">
+        <v>159</v>
+      </c>
+      <c r="E25" t="s">
+        <v>20</v>
+      </c>
+      <c r="F25" t="s">
+        <v>54</v>
+      </c>
+      <c r="G25" t="s">
+        <v>22</v>
+      </c>
+      <c r="H25">
+        <v>2011</v>
+      </c>
+      <c r="I25"/>
+      <c r="J25" t="s">
+        <v>97</v>
+      </c>
+      <c r="K25" t="s">
+        <v>24</v>
+      </c>
+      <c r="L25" t="s">
+        <v>160</v>
+      </c>
+      <c r="M25" t="s">
+        <v>99</v>
+      </c>
+      <c r="N25" t="s">
+        <v>27</v>
+      </c>
+      <c r="O25" t="s">
+        <v>161</v>
+      </c>
+      <c r="P25" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16">
+      <c r="A26" t="s">
+        <v>163</v>
+      </c>
+      <c r="B26" t="s">
+        <v>164</v>
+      </c>
+      <c r="C26" t="s">
+        <v>95</v>
+      </c>
+      <c r="D26" t="s">
+        <v>165</v>
+      </c>
+      <c r="E26" t="s">
+        <v>20</v>
+      </c>
+      <c r="F26" t="s">
+        <v>54</v>
+      </c>
+      <c r="G26" t="s">
+        <v>22</v>
+      </c>
+      <c r="H26">
+        <v>2020</v>
+      </c>
+      <c r="I26"/>
+      <c r="J26" t="s">
+        <v>97</v>
+      </c>
+      <c r="K26" t="s">
+        <v>24</v>
+      </c>
+      <c r="L26" t="s">
+        <v>166</v>
+      </c>
+      <c r="M26" t="s">
+        <v>99</v>
+      </c>
+      <c r="N26" t="s">
+        <v>27</v>
+      </c>
+      <c r="O26" t="s">
+        <v>167</v>
+      </c>
+      <c r="P26" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16">
+      <c r="A27" t="s">
+        <v>169</v>
+      </c>
+      <c r="B27" t="s">
+        <v>170</v>
+      </c>
+      <c r="C27" t="s">
+        <v>95</v>
+      </c>
+      <c r="D27" t="s">
+        <v>171</v>
+      </c>
+      <c r="E27" t="s">
+        <v>20</v>
+      </c>
+      <c r="F27" t="s">
+        <v>54</v>
+      </c>
+      <c r="G27" t="s">
+        <v>22</v>
+      </c>
+      <c r="H27">
+        <v>2016</v>
+      </c>
+      <c r="I27"/>
+      <c r="J27" t="s">
+        <v>97</v>
+      </c>
+      <c r="K27" t="s">
+        <v>24</v>
+      </c>
+      <c r="L27" t="s">
+        <v>172</v>
+      </c>
+      <c r="M27" t="s">
+        <v>99</v>
+      </c>
+      <c r="N27" t="s">
+        <v>27</v>
+      </c>
+      <c r="O27" t="s">
+        <v>173</v>
+      </c>
+      <c r="P27" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16">
+      <c r="A28" t="s">
+        <v>175</v>
+      </c>
+      <c r="B28" t="s">
+        <v>176</v>
+      </c>
+      <c r="C28" t="s">
+        <v>95</v>
+      </c>
+      <c r="D28" t="s">
+        <v>117</v>
+      </c>
+      <c r="E28" t="s">
+        <v>20</v>
+      </c>
+      <c r="F28" t="s">
+        <v>54</v>
+      </c>
+      <c r="G28" t="s">
+        <v>22</v>
+      </c>
+      <c r="H28">
+        <v>2020</v>
+      </c>
+      <c r="I28"/>
+      <c r="J28" t="s">
+        <v>97</v>
+      </c>
+      <c r="K28" t="s">
+        <v>24</v>
+      </c>
+      <c r="L28" t="s">
+        <v>177</v>
+      </c>
+      <c r="M28" t="s">
+        <v>99</v>
+      </c>
+      <c r="N28" t="s">
+        <v>27</v>
+      </c>
+      <c r="O28" t="s">
+        <v>178</v>
+      </c>
+      <c r="P28" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16">
+      <c r="A29" t="s">
+        <v>180</v>
+      </c>
+      <c r="B29" t="s">
+        <v>181</v>
+      </c>
+      <c r="C29" t="s">
+        <v>95</v>
+      </c>
+      <c r="D29" t="s">
+        <v>182</v>
+      </c>
+      <c r="E29" t="s">
+        <v>20</v>
+      </c>
+      <c r="F29" t="s">
+        <v>54</v>
+      </c>
+      <c r="G29" t="s">
+        <v>22</v>
+      </c>
+      <c r="H29">
+        <v>2020</v>
+      </c>
+      <c r="I29"/>
+      <c r="J29" t="s">
+        <v>123</v>
+      </c>
+      <c r="K29" t="s">
+        <v>24</v>
+      </c>
+      <c r="L29" t="s">
+        <v>183</v>
+      </c>
+      <c r="M29" t="s">
+        <v>99</v>
+      </c>
+      <c r="N29" t="s">
+        <v>27</v>
+      </c>
+      <c r="O29" t="s">
+        <v>184</v>
+      </c>
+      <c r="P29" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16">
+      <c r="A30" t="s">
+        <v>185</v>
+      </c>
+      <c r="B30" t="s">
+        <v>186</v>
+      </c>
+      <c r="C30" t="s">
+        <v>95</v>
+      </c>
+      <c r="D30" t="s">
+        <v>187</v>
+      </c>
+      <c r="E30" t="s">
+        <v>20</v>
+      </c>
+      <c r="F30" t="s">
+        <v>54</v>
+      </c>
+      <c r="G30" t="s">
+        <v>22</v>
+      </c>
+      <c r="H30">
+        <v>2020</v>
+      </c>
+      <c r="I30"/>
+      <c r="J30" t="s">
+        <v>97</v>
+      </c>
+      <c r="K30" t="s">
+        <v>24</v>
+      </c>
+      <c r="L30" t="s">
+        <v>188</v>
+      </c>
+      <c r="M30" t="s">
+        <v>99</v>
+      </c>
+      <c r="N30" t="s">
+        <v>27</v>
+      </c>
+      <c r="O30" t="s">
+        <v>189</v>
+      </c>
+      <c r="P30" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="31" spans="1:16">
+      <c r="A31" t="s">
+        <v>191</v>
+      </c>
+      <c r="B31" t="s">
+        <v>192</v>
+      </c>
+      <c r="C31" t="s">
+        <v>95</v>
+      </c>
+      <c r="D31" t="s">
+        <v>193</v>
+      </c>
+      <c r="E31" t="s">
+        <v>20</v>
+      </c>
+      <c r="F31" t="s">
+        <v>54</v>
+      </c>
+      <c r="G31" t="s">
+        <v>22</v>
+      </c>
+      <c r="H31">
+        <v>2018</v>
+      </c>
+      <c r="I31"/>
+      <c r="J31" t="s">
+        <v>97</v>
+      </c>
+      <c r="K31" t="s">
+        <v>24</v>
+      </c>
+      <c r="L31" t="s">
+        <v>194</v>
+      </c>
+      <c r="M31" t="s">
+        <v>99</v>
+      </c>
+      <c r="N31" t="s">
+        <v>27</v>
+      </c>
+      <c r="O31" t="s">
+        <v>195</v>
+      </c>
+      <c r="P31" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="32" spans="1:16">
+      <c r="A32" t="s">
+        <v>196</v>
+      </c>
+      <c r="B32" t="s">
+        <v>197</v>
+      </c>
+      <c r="C32" t="s">
+        <v>95</v>
+      </c>
+      <c r="D32" t="s">
+        <v>111</v>
+      </c>
+      <c r="E32" t="s">
+        <v>20</v>
+      </c>
+      <c r="F32" t="s">
+        <v>54</v>
+      </c>
+      <c r="G32" t="s">
+        <v>22</v>
+      </c>
+      <c r="H32">
+        <v>2009</v>
+      </c>
+      <c r="I32"/>
+      <c r="J32" t="s">
+        <v>198</v>
+      </c>
+      <c r="K32" t="s">
+        <v>24</v>
+      </c>
+      <c r="L32" t="s">
+        <v>199</v>
+      </c>
+      <c r="M32" t="s">
+        <v>99</v>
+      </c>
+      <c r="N32" t="s">
+        <v>27</v>
+      </c>
+      <c r="O32" t="s">
+        <v>200</v>
+      </c>
+      <c r="P32" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="33" spans="1:16">
+      <c r="A33" t="s">
+        <v>202</v>
+      </c>
+      <c r="B33" t="s">
+        <v>203</v>
+      </c>
+      <c r="C33" t="s">
+        <v>95</v>
+      </c>
+      <c r="D33" t="s">
+        <v>204</v>
+      </c>
+      <c r="E33" t="s">
+        <v>20</v>
+      </c>
+      <c r="F33" t="s">
+        <v>54</v>
+      </c>
+      <c r="G33" t="s">
+        <v>22</v>
+      </c>
+      <c r="H33">
+        <v>2009</v>
+      </c>
+      <c r="I33"/>
+      <c r="J33" t="s">
+        <v>97</v>
+      </c>
+      <c r="K33" t="s">
+        <v>24</v>
+      </c>
+      <c r="L33" t="s">
+        <v>205</v>
+      </c>
+      <c r="M33" t="s">
+        <v>99</v>
+      </c>
+      <c r="N33" t="s">
+        <v>27</v>
+      </c>
+      <c r="O33" t="s">
+        <v>206</v>
+      </c>
+      <c r="P33" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="34" spans="1:16">
+      <c r="A34" t="s">
+        <v>208</v>
+      </c>
+      <c r="B34" t="s">
+        <v>209</v>
+      </c>
+      <c r="C34" t="s">
+        <v>95</v>
+      </c>
+      <c r="D34" t="s">
+        <v>210</v>
+      </c>
+      <c r="E34" t="s">
+        <v>20</v>
+      </c>
+      <c r="F34" t="s">
+        <v>54</v>
+      </c>
+      <c r="G34" t="s">
+        <v>22</v>
+      </c>
+      <c r="H34">
+        <v>2009</v>
+      </c>
+      <c r="I34">
+        <v>2015</v>
+      </c>
+      <c r="J34" t="s">
+        <v>97</v>
+      </c>
+      <c r="K34" t="s">
+        <v>24</v>
+      </c>
+      <c r="L34" t="s">
+        <v>211</v>
+      </c>
+      <c r="M34" t="s">
+        <v>99</v>
+      </c>
+      <c r="N34" t="s">
+        <v>27</v>
+      </c>
+      <c r="O34" t="s">
+        <v>212</v>
+      </c>
+      <c r="P34" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="35" spans="1:16">
+      <c r="A35" t="s">
+        <v>214</v>
+      </c>
+      <c r="B35" t="s">
+        <v>215</v>
+      </c>
+      <c r="C35" t="s">
+        <v>95</v>
+      </c>
+      <c r="D35" t="s">
+        <v>216</v>
+      </c>
+      <c r="E35" t="s">
+        <v>20</v>
+      </c>
+      <c r="F35" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" t="s">
+        <v>22</v>
+      </c>
+      <c r="H35">
+        <v>2010</v>
+      </c>
+      <c r="I35"/>
+      <c r="J35" t="s">
+        <v>97</v>
+      </c>
+      <c r="K35" t="s">
+        <v>24</v>
+      </c>
+      <c r="L35" t="s">
+        <v>217</v>
+      </c>
+      <c r="M35" t="s">
+        <v>99</v>
+      </c>
+      <c r="N35" t="s">
+        <v>100</v>
+      </c>
+      <c r="O35" t="s">
+        <v>218</v>
+      </c>
+      <c r="P35" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="36" spans="1:16">
+      <c r="A36" t="s">
+        <v>220</v>
+      </c>
+      <c r="B36" t="s">
+        <v>221</v>
+      </c>
+      <c r="C36" t="s">
+        <v>95</v>
+      </c>
+      <c r="D36" t="s">
+        <v>45</v>
+      </c>
+      <c r="E36" t="s">
+        <v>20</v>
+      </c>
+      <c r="F36" t="s">
+        <v>54</v>
+      </c>
+      <c r="G36" t="s">
+        <v>22</v>
+      </c>
+      <c r="H36">
+        <v>2015</v>
+      </c>
+      <c r="I36"/>
+      <c r="J36" t="s">
+        <v>97</v>
+      </c>
+      <c r="K36" t="s">
+        <v>24</v>
+      </c>
+      <c r="L36" t="s">
+        <v>222</v>
+      </c>
+      <c r="M36" t="s">
+        <v>99</v>
+      </c>
+      <c r="N36" t="s">
+        <v>27</v>
+      </c>
+      <c r="O36" t="s">
+        <v>223</v>
+      </c>
+      <c r="P36" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="37" spans="1:16">
+      <c r="A37" t="s">
+        <v>225</v>
+      </c>
+      <c r="B37" t="s">
+        <v>226</v>
+      </c>
+      <c r="C37" t="s">
+        <v>95</v>
+      </c>
+      <c r="D37" t="s">
+        <v>227</v>
+      </c>
+      <c r="E37" t="s">
+        <v>20</v>
+      </c>
+      <c r="F37" t="s">
+        <v>54</v>
+      </c>
+      <c r="G37" t="s">
+        <v>22</v>
+      </c>
+      <c r="H37">
+        <v>2015</v>
+      </c>
+      <c r="I37"/>
+      <c r="J37" t="s">
+        <v>97</v>
+      </c>
+      <c r="K37" t="s">
+        <v>228</v>
+      </c>
+      <c r="L37" t="s">
+        <v>229</v>
+      </c>
+      <c r="M37" t="s">
+        <v>99</v>
+      </c>
+      <c r="N37" t="s">
+        <v>27</v>
+      </c>
+      <c r="O37" t="s">
+        <v>230</v>
+      </c>
+      <c r="P37" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="38" spans="1:16">
+      <c r="A38" t="s">
+        <v>232</v>
+      </c>
+      <c r="B38" t="s">
+        <v>233</v>
+      </c>
+      <c r="C38" t="s">
+        <v>95</v>
+      </c>
+      <c r="D38" t="s">
+        <v>52</v>
+      </c>
+      <c r="E38" t="s">
+        <v>20</v>
+      </c>
+      <c r="F38" t="s">
+        <v>54</v>
+      </c>
+      <c r="G38" t="s">
+        <v>22</v>
+      </c>
+      <c r="H38">
+        <v>2020</v>
+      </c>
+      <c r="I38"/>
+      <c r="J38" t="s">
+        <v>97</v>
+      </c>
+      <c r="K38" t="s">
+        <v>24</v>
+      </c>
+      <c r="L38" t="s">
+        <v>234</v>
+      </c>
+      <c r="M38" t="s">
+        <v>99</v>
+      </c>
+      <c r="N38" t="s">
+        <v>27</v>
+      </c>
+      <c r="O38" t="s">
+        <v>235</v>
+      </c>
+      <c r="P38" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="39" spans="1:16">
+      <c r="A39" t="s">
+        <v>237</v>
+      </c>
+      <c r="B39" t="s">
+        <v>238</v>
+      </c>
+      <c r="C39" t="s">
+        <v>239</v>
+      </c>
+      <c r="D39" t="s">
+        <v>52</v>
+      </c>
+      <c r="E39" t="s">
+        <v>53</v>
+      </c>
+      <c r="F39" t="s">
+        <v>21</v>
+      </c>
+      <c r="G39" t="s">
+        <v>22</v>
+      </c>
+      <c r="H39">
+        <v>2010</v>
+      </c>
+      <c r="I39"/>
+      <c r="J39" t="s">
+        <v>198</v>
+      </c>
+      <c r="K39" t="s">
+        <v>24</v>
+      </c>
+      <c r="L39" t="s">
+        <v>240</v>
+      </c>
+      <c r="M39" t="s">
+        <v>241</v>
+      </c>
+      <c r="N39" t="s">
+        <v>27</v>
+      </c>
+      <c r="O39" t="s">
+        <v>242</v>
+      </c>
+      <c r="P39" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="40" spans="1:16">
+      <c r="A40" t="s">
+        <v>244</v>
+      </c>
+      <c r="B40" t="s">
+        <v>245</v>
+      </c>
+      <c r="C40" t="s">
+        <v>95</v>
+      </c>
+      <c r="D40" t="s">
+        <v>246</v>
+      </c>
+      <c r="E40" t="s">
+        <v>20</v>
+      </c>
+      <c r="F40" t="s">
+        <v>54</v>
+      </c>
+      <c r="G40" t="s">
+        <v>22</v>
+      </c>
+      <c r="H40">
+        <v>2018</v>
+      </c>
+      <c r="I40"/>
+      <c r="J40" t="s">
+        <v>247</v>
+      </c>
+      <c r="K40" t="s">
+        <v>248</v>
+      </c>
+      <c r="L40"/>
+      <c r="M40" t="s">
+        <v>249</v>
+      </c>
+      <c r="N40" t="s">
+        <v>250</v>
+      </c>
+      <c r="O40" t="s">
+        <v>251</v>
+      </c>
+      <c r="P40" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="41" spans="1:16">
+      <c r="A41" t="s">
+        <v>244</v>
+      </c>
+      <c r="B41" t="s">
+        <v>253</v>
+      </c>
+      <c r="C41" t="s">
+        <v>95</v>
+      </c>
+      <c r="D41" t="s">
+        <v>254</v>
+      </c>
+      <c r="E41" t="s">
+        <v>20</v>
+      </c>
+      <c r="F41" t="s">
+        <v>54</v>
+      </c>
+      <c r="G41" t="s">
+        <v>22</v>
+      </c>
+      <c r="H41">
+        <v>2021</v>
+      </c>
+      <c r="I41"/>
+      <c r="J41" t="s">
+        <v>247</v>
+      </c>
+      <c r="K41" t="s">
+        <v>248</v>
+      </c>
+      <c r="L41"/>
+      <c r="M41" t="s">
+        <v>249</v>
+      </c>
+      <c r="N41" t="s">
+        <v>250</v>
+      </c>
+      <c r="O41" t="s">
+        <v>255</v>
+      </c>
+      <c r="P41" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="42" spans="1:16">
+      <c r="A42" t="s">
+        <v>244</v>
+      </c>
+      <c r="B42" t="s">
+        <v>253</v>
+      </c>
+      <c r="C42" t="s">
+        <v>95</v>
+      </c>
+      <c r="D42" t="s">
+        <v>256</v>
+      </c>
+      <c r="E42" t="s">
+        <v>20</v>
+      </c>
+      <c r="F42" t="s">
+        <v>54</v>
+      </c>
+      <c r="G42" t="s">
+        <v>22</v>
+      </c>
+      <c r="H42">
+        <v>2021</v>
+      </c>
+      <c r="I42"/>
+      <c r="J42" t="s">
+        <v>247</v>
+      </c>
+      <c r="K42" t="s">
+        <v>248</v>
+      </c>
+      <c r="L42"/>
+      <c r="M42" t="s">
+        <v>249</v>
+      </c>
+      <c r="N42" t="s">
+        <v>250</v>
+      </c>
+      <c r="O42" t="s">
+        <v>257</v>
+      </c>
+      <c r="P42" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="43" spans="1:16">
+      <c r="A43" t="s">
+        <v>244</v>
+      </c>
+      <c r="B43" t="s">
+        <v>253</v>
+      </c>
+      <c r="C43" t="s">
+        <v>95</v>
+      </c>
+      <c r="D43" t="s">
+        <v>258</v>
+      </c>
+      <c r="E43" t="s">
+        <v>20</v>
+      </c>
+      <c r="F43" t="s">
+        <v>54</v>
+      </c>
+      <c r="G43" t="s">
+        <v>22</v>
+      </c>
+      <c r="H43">
+        <v>2021</v>
+      </c>
+      <c r="I43"/>
+      <c r="J43" t="s">
+        <v>247</v>
+      </c>
+      <c r="K43" t="s">
+        <v>248</v>
+      </c>
+      <c r="L43"/>
+      <c r="M43" t="s">
+        <v>249</v>
+      </c>
+      <c r="N43" t="s">
+        <v>250</v>
+      </c>
+      <c r="O43" t="s">
+        <v>259</v>
+      </c>
+      <c r="P43" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="44" spans="1:16">
+      <c r="A44" t="s">
+        <v>244</v>
+      </c>
+      <c r="B44" t="s">
+        <v>260</v>
+      </c>
+      <c r="C44" t="s">
+        <v>95</v>
+      </c>
+      <c r="D44" t="s">
+        <v>246</v>
+      </c>
+      <c r="E44" t="s">
+        <v>20</v>
+      </c>
+      <c r="F44" t="s">
+        <v>54</v>
+      </c>
+      <c r="G44" t="s">
+        <v>22</v>
+      </c>
+      <c r="H44">
+        <v>2021</v>
+      </c>
+      <c r="I44"/>
+      <c r="J44" t="s">
+        <v>247</v>
+      </c>
+      <c r="K44" t="s">
+        <v>248</v>
+      </c>
+      <c r="L44" t="s">
+        <v>261</v>
+      </c>
+      <c r="M44" t="s">
+        <v>249</v>
+      </c>
+      <c r="N44" t="s">
+        <v>250</v>
+      </c>
+      <c r="O44" t="s">
+        <v>262</v>
+      </c>
+      <c r="P44" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="45" spans="1:16">
+      <c r="A45" t="s">
+        <v>263</v>
+      </c>
+      <c r="B45" t="s">
+        <v>264</v>
+      </c>
+      <c r="C45" t="s">
+        <v>265</v>
+      </c>
+      <c r="D45" t="s">
+        <v>266</v>
+      </c>
+      <c r="E45" t="s">
+        <v>20</v>
+      </c>
+      <c r="F45" t="s">
+        <v>267</v>
+      </c>
+      <c r="G45" t="s">
+        <v>22</v>
+      </c>
+      <c r="H45">
+        <v>2016</v>
+      </c>
+      <c r="I45"/>
+      <c r="J45" t="s">
+        <v>268</v>
+      </c>
+      <c r="K45" t="s">
+        <v>24</v>
+      </c>
+      <c r="L45" t="s">
+        <v>269</v>
+      </c>
+      <c r="M45" t="s">
+        <v>270</v>
+      </c>
+      <c r="N45" t="s">
+        <v>27</v>
+      </c>
+      <c r="O45" t="s">
+        <v>271</v>
+      </c>
+      <c r="P45" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="46" spans="1:16">
+      <c r="A46" t="s">
+        <v>273</v>
+      </c>
+      <c r="B46" t="s">
+        <v>274</v>
+      </c>
+      <c r="C46" t="s">
+        <v>95</v>
+      </c>
+      <c r="D46" t="s">
+        <v>275</v>
+      </c>
+      <c r="E46" t="s">
+        <v>53</v>
+      </c>
+      <c r="F46" t="s">
+        <v>276</v>
+      </c>
+      <c r="G46" t="s">
+        <v>22</v>
+      </c>
+      <c r="H46">
+        <v>2020</v>
+      </c>
+      <c r="I46"/>
+      <c r="J46" t="s">
+        <v>97</v>
+      </c>
+      <c r="K46" t="s">
+        <v>277</v>
+      </c>
+      <c r="L46" t="s">
+        <v>278</v>
+      </c>
+      <c r="M46" t="s">
+        <v>279</v>
+      </c>
+      <c r="N46" t="s">
+        <v>27</v>
+      </c>
+      <c r="O46" t="s">
+        <v>280</v>
+      </c>
+      <c r="P46" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="47" spans="1:16">
+      <c r="A47" t="s">
+        <v>282</v>
+      </c>
+      <c r="B47" t="s">
+        <v>283</v>
+      </c>
+      <c r="C47" t="s">
+        <v>95</v>
+      </c>
+      <c r="D47" t="s">
+        <v>284</v>
+      </c>
+      <c r="E47" t="s">
+        <v>53</v>
+      </c>
+      <c r="F47" t="s">
+        <v>276</v>
+      </c>
+      <c r="G47" t="s">
+        <v>22</v>
+      </c>
+      <c r="H47">
+        <v>2015</v>
+      </c>
+      <c r="I47"/>
+      <c r="J47" t="s">
+        <v>97</v>
+      </c>
+      <c r="K47" t="s">
+        <v>24</v>
+      </c>
+      <c r="L47" t="s">
+        <v>285</v>
+      </c>
+      <c r="M47" t="s">
+        <v>279</v>
+      </c>
+      <c r="N47" t="s">
+        <v>27</v>
+      </c>
+      <c r="O47" t="s">
+        <v>286</v>
+      </c>
+      <c r="P47" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="48" spans="1:16">
+      <c r="A48" t="s">
+        <v>288</v>
+      </c>
+      <c r="B48" t="s">
+        <v>289</v>
+      </c>
+      <c r="C48" t="s">
+        <v>95</v>
+      </c>
+      <c r="D48" t="s">
+        <v>290</v>
+      </c>
+      <c r="E48" t="s">
+        <v>53</v>
+      </c>
+      <c r="F48" t="s">
+        <v>276</v>
+      </c>
+      <c r="G48" t="s">
+        <v>22</v>
+      </c>
+      <c r="H48">
+        <v>2011</v>
+      </c>
+      <c r="I48"/>
+      <c r="J48" t="s">
+        <v>97</v>
+      </c>
+      <c r="K48" t="s">
+        <v>24</v>
+      </c>
+      <c r="L48" t="s">
+        <v>291</v>
+      </c>
+      <c r="M48" t="s">
+        <v>279</v>
+      </c>
+      <c r="N48" t="s">
+        <v>27</v>
+      </c>
+      <c r="O48" t="s">
+        <v>292</v>
+      </c>
+      <c r="P48" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="49" spans="1:16">
+      <c r="A49" t="s">
+        <v>294</v>
+      </c>
+      <c r="B49" t="s">
+        <v>295</v>
+      </c>
+      <c r="C49" t="s">
+        <v>95</v>
+      </c>
+      <c r="D49" t="s">
+        <v>74</v>
+      </c>
+      <c r="E49" t="s">
+        <v>53</v>
+      </c>
+      <c r="F49" t="s">
+        <v>276</v>
+      </c>
+      <c r="G49" t="s">
+        <v>22</v>
+      </c>
+      <c r="H49">
+        <v>2010</v>
+      </c>
+      <c r="I49">
+        <v>2019</v>
+      </c>
+      <c r="J49" t="s">
+        <v>97</v>
+      </c>
+      <c r="K49" t="s">
+        <v>24</v>
+      </c>
+      <c r="L49" t="s">
+        <v>296</v>
+      </c>
+      <c r="M49" t="s">
+        <v>279</v>
+      </c>
+      <c r="N49" t="s">
+        <v>27</v>
+      </c>
+      <c r="O49" t="s">
+        <v>297</v>
+      </c>
+      <c r="P49" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="50" spans="1:16">
+      <c r="A50" t="s">
+        <v>299</v>
+      </c>
+      <c r="B50" t="s">
+        <v>300</v>
+      </c>
+      <c r="C50" t="s">
+        <v>95</v>
+      </c>
+      <c r="D50" t="s">
+        <v>301</v>
+      </c>
+      <c r="E50" t="s">
+        <v>53</v>
+      </c>
+      <c r="F50" t="s">
+        <v>276</v>
+      </c>
+      <c r="G50" t="s">
+        <v>22</v>
+      </c>
+      <c r="H50">
+        <v>2014</v>
+      </c>
+      <c r="I50"/>
+      <c r="J50" t="s">
+        <v>123</v>
+      </c>
+      <c r="K50" t="s">
+        <v>24</v>
+      </c>
+      <c r="L50" t="s">
+        <v>302</v>
+      </c>
+      <c r="M50" t="s">
+        <v>279</v>
+      </c>
+      <c r="N50" t="s">
+        <v>27</v>
+      </c>
+      <c r="O50" t="s">
+        <v>303</v>
+      </c>
+      <c r="P50" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="51" spans="1:16">
+      <c r="A51" t="s">
+        <v>305</v>
+      </c>
+      <c r="B51" t="s">
+        <v>306</v>
+      </c>
+      <c r="C51" t="s">
+        <v>95</v>
+      </c>
+      <c r="D51" t="s">
+        <v>111</v>
+      </c>
+      <c r="E51" t="s">
+        <v>53</v>
+      </c>
+      <c r="F51" t="s">
+        <v>276</v>
+      </c>
+      <c r="G51" t="s">
+        <v>22</v>
+      </c>
+      <c r="H51">
+        <v>2019</v>
+      </c>
+      <c r="I51"/>
+      <c r="J51" t="s">
+        <v>97</v>
+      </c>
+      <c r="K51" t="s">
+        <v>24</v>
+      </c>
+      <c r="L51" t="s">
+        <v>307</v>
+      </c>
+      <c r="M51" t="s">
+        <v>279</v>
+      </c>
+      <c r="N51" t="s">
+        <v>27</v>
+      </c>
+      <c r="O51" t="s">
+        <v>308</v>
+      </c>
+      <c r="P51" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="52" spans="1:16">
+      <c r="A52" t="s">
+        <v>310</v>
+      </c>
+      <c r="B52" t="s">
+        <v>311</v>
+      </c>
+      <c r="C52" t="s">
+        <v>95</v>
+      </c>
+      <c r="D52" t="s">
+        <v>312</v>
+      </c>
+      <c r="E52" t="s">
+        <v>53</v>
+      </c>
+      <c r="F52" t="s">
+        <v>276</v>
+      </c>
+      <c r="G52" t="s">
+        <v>22</v>
+      </c>
+      <c r="H52">
+        <v>2009</v>
+      </c>
+      <c r="I52"/>
+      <c r="J52" t="s">
+        <v>123</v>
+      </c>
+      <c r="K52" t="s">
+        <v>24</v>
+      </c>
+      <c r="L52" t="s">
+        <v>313</v>
+      </c>
+      <c r="M52" t="s">
+        <v>279</v>
+      </c>
+      <c r="N52" t="s">
+        <v>27</v>
+      </c>
+      <c r="O52" t="s">
+        <v>314</v>
+      </c>
+      <c r="P52" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="53" spans="1:16">
+      <c r="A53" t="s">
+        <v>316</v>
+      </c>
+      <c r="B53" t="s">
+        <v>317</v>
+      </c>
+      <c r="C53" t="s">
+        <v>95</v>
+      </c>
+      <c r="D53" t="s">
+        <v>284</v>
+      </c>
+      <c r="E53" t="s">
+        <v>53</v>
+      </c>
+      <c r="F53" t="s">
+        <v>276</v>
+      </c>
+      <c r="G53" t="s">
+        <v>22</v>
+      </c>
+      <c r="H53">
+        <v>2014</v>
+      </c>
+      <c r="I53"/>
+      <c r="J53" t="s">
+        <v>123</v>
+      </c>
+      <c r="K53" t="s">
+        <v>24</v>
+      </c>
+      <c r="L53" t="s">
+        <v>318</v>
+      </c>
+      <c r="M53" t="s">
+        <v>279</v>
+      </c>
+      <c r="N53" t="s">
+        <v>27</v>
+      </c>
+      <c r="O53" t="s">
+        <v>319</v>
+      </c>
+      <c r="P53" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="54" spans="1:16">
+      <c r="A54" t="s">
+        <v>321</v>
+      </c>
+      <c r="B54" t="s">
+        <v>322</v>
+      </c>
+      <c r="C54" t="s">
+        <v>95</v>
+      </c>
+      <c r="D54" t="s">
+        <v>323</v>
+      </c>
+      <c r="E54" t="s">
+        <v>53</v>
+      </c>
+      <c r="F54" t="s">
+        <v>276</v>
+      </c>
+      <c r="G54" t="s">
+        <v>22</v>
+      </c>
+      <c r="H54">
+        <v>2009</v>
+      </c>
+      <c r="I54"/>
+      <c r="J54" t="s">
+        <v>123</v>
+      </c>
+      <c r="K54" t="s">
+        <v>24</v>
+      </c>
+      <c r="L54" t="s">
+        <v>324</v>
+      </c>
+      <c r="M54" t="s">
+        <v>279</v>
+      </c>
+      <c r="N54" t="s">
+        <v>100</v>
+      </c>
+      <c r="O54" t="s">
+        <v>325</v>
+      </c>
+      <c r="P54" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="55" spans="1:16">
+      <c r="A55" t="s">
+        <v>327</v>
+      </c>
+      <c r="B55" t="s">
+        <v>328</v>
+      </c>
+      <c r="C55" t="s">
+        <v>95</v>
+      </c>
+      <c r="D55" t="s">
+        <v>329</v>
+      </c>
+      <c r="E55" t="s">
+        <v>53</v>
+      </c>
+      <c r="F55" t="s">
+        <v>276</v>
+      </c>
+      <c r="G55" t="s">
+        <v>22</v>
+      </c>
+      <c r="H55">
+        <v>2020</v>
+      </c>
+      <c r="I55"/>
+      <c r="J55" t="s">
+        <v>97</v>
+      </c>
+      <c r="K55" t="s">
+        <v>24</v>
+      </c>
+      <c r="L55" t="s">
+        <v>330</v>
+      </c>
+      <c r="M55" t="s">
+        <v>279</v>
+      </c>
+      <c r="N55" t="s">
+        <v>27</v>
+      </c>
+      <c r="O55" t="s">
+        <v>331</v>
+      </c>
+      <c r="P55" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="56" spans="1:16">
+      <c r="A56" t="s">
+        <v>333</v>
+      </c>
+      <c r="B56" t="s">
+        <v>334</v>
+      </c>
+      <c r="C56" t="s">
+        <v>95</v>
+      </c>
+      <c r="D56" t="s">
+        <v>187</v>
+      </c>
+      <c r="E56" t="s">
+        <v>53</v>
+      </c>
+      <c r="F56" t="s">
+        <v>276</v>
+      </c>
+      <c r="G56" t="s">
+        <v>22</v>
+      </c>
+      <c r="H56">
+        <v>2018</v>
+      </c>
+      <c r="I56"/>
+      <c r="J56" t="s">
+        <v>97</v>
+      </c>
+      <c r="K56" t="s">
+        <v>24</v>
+      </c>
+      <c r="L56" t="s">
+        <v>335</v>
+      </c>
+      <c r="M56" t="s">
+        <v>279</v>
+      </c>
+      <c r="N56" t="s">
+        <v>27</v>
+      </c>
+      <c r="O56" t="s">
+        <v>336</v>
+      </c>
+      <c r="P56" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="57" spans="1:16">
+      <c r="A57" t="s">
+        <v>338</v>
+      </c>
+      <c r="B57" t="s">
+        <v>339</v>
+      </c>
+      <c r="C57" t="s">
+        <v>95</v>
+      </c>
+      <c r="D57" t="s">
+        <v>187</v>
+      </c>
+      <c r="E57" t="s">
+        <v>53</v>
+      </c>
+      <c r="F57" t="s">
+        <v>276</v>
+      </c>
+      <c r="G57" t="s">
+        <v>22</v>
+      </c>
+      <c r="H57">
+        <v>2020</v>
+      </c>
+      <c r="I57"/>
+      <c r="J57" t="s">
+        <v>97</v>
+      </c>
+      <c r="K57" t="s">
+        <v>24</v>
+      </c>
+      <c r="L57" t="s">
+        <v>340</v>
+      </c>
+      <c r="M57" t="s">
+        <v>279</v>
+      </c>
+      <c r="N57" t="s">
+        <v>27</v>
+      </c>
+      <c r="O57" t="s">
+        <v>341</v>
+      </c>
+      <c r="P57" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="58" spans="1:16">
+      <c r="A58" t="s">
+        <v>343</v>
+      </c>
+      <c r="B58" t="s">
+        <v>344</v>
+      </c>
+      <c r="C58" t="s">
+        <v>95</v>
+      </c>
+      <c r="D58" t="s">
+        <v>91</v>
+      </c>
+      <c r="E58" t="s">
+        <v>53</v>
+      </c>
+      <c r="F58" t="s">
+        <v>276</v>
+      </c>
+      <c r="G58" t="s">
+        <v>22</v>
+      </c>
+      <c r="H58">
+        <v>2020</v>
+      </c>
+      <c r="I58"/>
+      <c r="J58" t="s">
+        <v>97</v>
+      </c>
+      <c r="K58" t="s">
+        <v>24</v>
+      </c>
+      <c r="L58" t="s">
+        <v>345</v>
+      </c>
+      <c r="M58" t="s">
+        <v>279</v>
+      </c>
+      <c r="N58" t="s">
+        <v>100</v>
+      </c>
+      <c r="O58" t="s">
+        <v>346</v>
+      </c>
+      <c r="P58" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="59" spans="1:16">
+      <c r="A59" t="s">
+        <v>348</v>
+      </c>
+      <c r="B59" t="s">
+        <v>349</v>
+      </c>
+      <c r="C59" t="s">
+        <v>95</v>
+      </c>
+      <c r="D59" t="s">
+        <v>350</v>
+      </c>
+      <c r="E59" t="s">
+        <v>53</v>
+      </c>
+      <c r="F59" t="s">
+        <v>276</v>
+      </c>
+      <c r="G59" t="s">
+        <v>22</v>
+      </c>
+      <c r="H59">
+        <v>2011</v>
+      </c>
+      <c r="I59"/>
+      <c r="J59" t="s">
+        <v>123</v>
+      </c>
+      <c r="K59" t="s">
+        <v>24</v>
+      </c>
+      <c r="L59" t="s">
+        <v>351</v>
+      </c>
+      <c r="M59" t="s">
+        <v>279</v>
+      </c>
+      <c r="N59" t="s">
+        <v>27</v>
+      </c>
+      <c r="O59" t="s">
+        <v>352</v>
+      </c>
+      <c r="P59" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="60" spans="1:16">
+      <c r="A60" t="s">
+        <v>354</v>
+      </c>
+      <c r="B60" t="s">
+        <v>355</v>
+      </c>
+      <c r="C60" t="s">
+        <v>95</v>
+      </c>
+      <c r="D60" t="s">
+        <v>356</v>
+      </c>
+      <c r="E60" t="s">
+        <v>53</v>
+      </c>
+      <c r="F60" t="s">
+        <v>276</v>
+      </c>
+      <c r="G60" t="s">
+        <v>22</v>
+      </c>
+      <c r="H60">
+        <v>2015</v>
+      </c>
+      <c r="I60"/>
+      <c r="J60" t="s">
+        <v>123</v>
+      </c>
+      <c r="K60" t="s">
+        <v>24</v>
+      </c>
+      <c r="L60" t="s">
+        <v>357</v>
+      </c>
+      <c r="M60" t="s">
+        <v>279</v>
+      </c>
+      <c r="N60" t="s">
+        <v>27</v>
+      </c>
+      <c r="O60" t="s">
+        <v>358</v>
+      </c>
+      <c r="P60" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="61" spans="1:16">
+      <c r="A61" t="s">
+        <v>360</v>
+      </c>
+      <c r="B61" t="s">
+        <v>361</v>
+      </c>
+      <c r="C61" t="s">
+        <v>95</v>
+      </c>
+      <c r="D61" t="s">
+        <v>362</v>
+      </c>
+      <c r="E61" t="s">
+        <v>53</v>
+      </c>
+      <c r="F61" t="s">
+        <v>276</v>
+      </c>
+      <c r="G61" t="s">
+        <v>22</v>
+      </c>
+      <c r="H61">
+        <v>2013</v>
+      </c>
+      <c r="I61"/>
+      <c r="J61" t="s">
+        <v>97</v>
+      </c>
+      <c r="K61" t="s">
+        <v>363</v>
+      </c>
+      <c r="L61" t="s">
+        <v>364</v>
+      </c>
+      <c r="M61" t="s">
+        <v>279</v>
+      </c>
+      <c r="N61" t="s">
+        <v>27</v>
+      </c>
+      <c r="O61" t="s">
+        <v>365</v>
+      </c>
+      <c r="P61" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="62" spans="1:16">
+      <c r="A62" t="s">
+        <v>367</v>
+      </c>
+      <c r="B62" t="s">
+        <v>368</v>
+      </c>
+      <c r="C62" t="s">
+        <v>95</v>
+      </c>
+      <c r="D62" t="s">
+        <v>369</v>
+      </c>
+      <c r="E62" t="s">
+        <v>53</v>
+      </c>
+      <c r="F62" t="s">
+        <v>276</v>
+      </c>
+      <c r="G62" t="s">
+        <v>22</v>
+      </c>
+      <c r="H62">
+        <v>2013</v>
+      </c>
+      <c r="I62">
+        <v>2019</v>
+      </c>
+      <c r="J62" t="s">
+        <v>97</v>
+      </c>
+      <c r="K62" t="s">
+        <v>24</v>
+      </c>
+      <c r="L62" t="s">
+        <v>370</v>
+      </c>
+      <c r="M62" t="s">
+        <v>279</v>
+      </c>
+      <c r="N62" t="s">
+        <v>27</v>
+      </c>
+      <c r="O62" t="s">
+        <v>371</v>
+      </c>
+      <c r="P62" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="63" spans="1:16">
+      <c r="A63" t="s">
+        <v>373</v>
+      </c>
+      <c r="B63" t="s">
+        <v>374</v>
+      </c>
+      <c r="C63" t="s">
+        <v>95</v>
+      </c>
+      <c r="D63" t="s">
+        <v>39</v>
+      </c>
+      <c r="E63" t="s">
+        <v>53</v>
+      </c>
+      <c r="F63" t="s">
+        <v>276</v>
+      </c>
+      <c r="G63" t="s">
+        <v>22</v>
+      </c>
+      <c r="H63">
+        <v>2012</v>
+      </c>
+      <c r="I63"/>
+      <c r="J63" t="s">
+        <v>97</v>
+      </c>
+      <c r="K63" t="s">
+        <v>24</v>
+      </c>
+      <c r="L63" t="s">
+        <v>375</v>
+      </c>
+      <c r="M63" t="s">
+        <v>279</v>
+      </c>
+      <c r="N63" t="s">
+        <v>27</v>
+      </c>
+      <c r="O63" t="s">
+        <v>376</v>
+      </c>
+      <c r="P63" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="64" spans="1:16">
+      <c r="A64" t="s">
+        <v>378</v>
+      </c>
+      <c r="B64" t="s">
+        <v>379</v>
+      </c>
+      <c r="C64" t="s">
+        <v>95</v>
+      </c>
+      <c r="D64" t="s">
+        <v>380</v>
+      </c>
+      <c r="E64" t="s">
+        <v>53</v>
+      </c>
+      <c r="F64" t="s">
+        <v>276</v>
+      </c>
+      <c r="G64" t="s">
+        <v>22</v>
+      </c>
+      <c r="H64">
+        <v>2009</v>
+      </c>
+      <c r="I64"/>
+      <c r="J64" t="s">
+        <v>123</v>
+      </c>
+      <c r="K64" t="s">
+        <v>24</v>
+      </c>
+      <c r="L64" t="s">
+        <v>381</v>
+      </c>
+      <c r="M64" t="s">
+        <v>279</v>
+      </c>
+      <c r="N64" t="s">
+        <v>27</v>
+      </c>
+      <c r="O64" t="s">
+        <v>382</v>
+      </c>
+      <c r="P64" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="65" spans="1:16">
+      <c r="A65" t="s">
+        <v>384</v>
+      </c>
+      <c r="B65" t="s">
+        <v>385</v>
+      </c>
+      <c r="C65" t="s">
+        <v>95</v>
+      </c>
+      <c r="D65" t="s">
+        <v>386</v>
+      </c>
+      <c r="E65" t="s">
+        <v>53</v>
+      </c>
+      <c r="F65" t="s">
+        <v>276</v>
+      </c>
+      <c r="G65" t="s">
+        <v>22</v>
+      </c>
+      <c r="H65">
+        <v>2017</v>
+      </c>
+      <c r="I65"/>
+      <c r="J65" t="s">
+        <v>123</v>
+      </c>
+      <c r="K65" t="s">
+        <v>24</v>
+      </c>
+      <c r="L65" t="s">
+        <v>387</v>
+      </c>
+      <c r="M65" t="s">
+        <v>279</v>
+      </c>
+      <c r="N65" t="s">
+        <v>27</v>
+      </c>
+      <c r="O65" t="s">
+        <v>388</v>
+      </c>
+      <c r="P65" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="66" spans="1:16">
+      <c r="A66" t="s">
+        <v>390</v>
+      </c>
+      <c r="B66" t="s">
+        <v>391</v>
+      </c>
+      <c r="C66" t="s">
+        <v>95</v>
+      </c>
+      <c r="D66" t="s">
+        <v>392</v>
+      </c>
+      <c r="E66" t="s">
+        <v>53</v>
+      </c>
+      <c r="F66" t="s">
+        <v>276</v>
+      </c>
+      <c r="G66" t="s">
+        <v>22</v>
+      </c>
+      <c r="H66">
+        <v>2021</v>
+      </c>
+      <c r="I66"/>
+      <c r="J66" t="s">
+        <v>147</v>
+      </c>
+      <c r="K66" t="s">
+        <v>24</v>
+      </c>
+      <c r="L66" t="s">
+        <v>393</v>
+      </c>
+      <c r="M66" t="s">
+        <v>394</v>
+      </c>
+      <c r="N66" t="s">
+        <v>27</v>
+      </c>
+      <c r="O66" t="s">
+        <v>395</v>
+      </c>
+      <c r="P66" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="67" spans="1:16">
+      <c r="A67" t="s">
+        <v>397</v>
+      </c>
+      <c r="B67" t="s">
+        <v>398</v>
+      </c>
+      <c r="C67" t="s">
+        <v>95</v>
+      </c>
+      <c r="D67" t="s">
+        <v>399</v>
+      </c>
+      <c r="E67" t="s">
+        <v>53</v>
+      </c>
+      <c r="F67" t="s">
+        <v>276</v>
+      </c>
+      <c r="G67" t="s">
+        <v>22</v>
+      </c>
+      <c r="H67">
+        <v>2009</v>
+      </c>
+      <c r="I67"/>
+      <c r="J67" t="s">
+        <v>123</v>
+      </c>
+      <c r="K67" t="s">
+        <v>24</v>
+      </c>
+      <c r="L67" t="s">
+        <v>400</v>
+      </c>
+      <c r="M67" t="s">
+        <v>279</v>
+      </c>
+      <c r="N67" t="s">
+        <v>100</v>
+      </c>
+      <c r="O67" t="s">
+        <v>401</v>
+      </c>
+      <c r="P67" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="68" spans="1:16">
+      <c r="A68" t="s">
+        <v>403</v>
+      </c>
+      <c r="B68" t="s">
+        <v>404</v>
+      </c>
+      <c r="C68" t="s">
+        <v>95</v>
+      </c>
+      <c r="D68" t="s">
+        <v>91</v>
+      </c>
+      <c r="E68" t="s">
+        <v>53</v>
+      </c>
+      <c r="F68" t="s">
+        <v>276</v>
+      </c>
+      <c r="G68" t="s">
+        <v>22</v>
+      </c>
+      <c r="H68">
+        <v>2015</v>
+      </c>
+      <c r="I68"/>
+      <c r="J68" t="s">
+        <v>97</v>
+      </c>
+      <c r="K68" t="s">
+        <v>24</v>
+      </c>
+      <c r="L68" t="s">
+        <v>405</v>
+      </c>
+      <c r="M68" t="s">
+        <v>279</v>
+      </c>
+      <c r="N68" t="s">
+        <v>27</v>
+      </c>
+      <c r="O68" t="s">
+        <v>406</v>
+      </c>
+      <c r="P68" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="69" spans="1:16">
+      <c r="A69" t="s">
+        <v>408</v>
+      </c>
+      <c r="B69" t="s">
+        <v>409</v>
+      </c>
+      <c r="C69" t="s">
+        <v>95</v>
+      </c>
+      <c r="D69" t="s">
+        <v>91</v>
+      </c>
+      <c r="E69" t="s">
+        <v>53</v>
+      </c>
+      <c r="F69" t="s">
+        <v>276</v>
+      </c>
+      <c r="G69" t="s">
+        <v>22</v>
+      </c>
+      <c r="H69">
+        <v>2021</v>
+      </c>
+      <c r="I69"/>
+      <c r="J69" t="s">
+        <v>97</v>
+      </c>
+      <c r="K69" t="s">
+        <v>24</v>
+      </c>
+      <c r="L69" t="s">
+        <v>410</v>
+      </c>
+      <c r="M69" t="s">
+        <v>279</v>
+      </c>
+      <c r="N69" t="s">
+        <v>27</v>
+      </c>
+      <c r="O69" t="s">
+        <v>411</v>
+      </c>
+      <c r="P69" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="70" spans="1:16">
+      <c r="A70" t="s">
+        <v>413</v>
+      </c>
+      <c r="B70" t="s">
+        <v>414</v>
+      </c>
+      <c r="C70" t="s">
+        <v>95</v>
+      </c>
+      <c r="D70" t="s">
+        <v>216</v>
+      </c>
+      <c r="E70" t="s">
+        <v>53</v>
+      </c>
+      <c r="F70" t="s">
+        <v>276</v>
+      </c>
+      <c r="G70" t="s">
+        <v>22</v>
+      </c>
+      <c r="H70">
+        <v>2022</v>
+      </c>
+      <c r="I70"/>
+      <c r="J70" t="s">
+        <v>147</v>
+      </c>
+      <c r="K70" t="s">
+        <v>24</v>
+      </c>
+      <c r="L70" t="s">
+        <v>415</v>
+      </c>
+      <c r="M70" t="s">
+        <v>394</v>
+      </c>
+      <c r="N70" t="s">
+        <v>27</v>
+      </c>
+      <c r="O70" t="s">
+        <v>416</v>
+      </c>
+      <c r="P70" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="71" spans="1:16">
+      <c r="A71" t="s">
+        <v>418</v>
+      </c>
+      <c r="B71" t="s">
+        <v>419</v>
+      </c>
+      <c r="C71" t="s">
+        <v>95</v>
+      </c>
+      <c r="D71" t="s">
+        <v>420</v>
+      </c>
+      <c r="E71" t="s">
+        <v>53</v>
+      </c>
+      <c r="F71" t="s">
+        <v>276</v>
+      </c>
+      <c r="G71" t="s">
+        <v>22</v>
+      </c>
+      <c r="H71">
+        <v>2018</v>
+      </c>
+      <c r="I71"/>
+      <c r="J71" t="s">
+        <v>97</v>
+      </c>
+      <c r="K71" t="s">
+        <v>24</v>
+      </c>
+      <c r="L71" t="s">
+        <v>421</v>
+      </c>
+      <c r="M71" t="s">
+        <v>279</v>
+      </c>
+      <c r="N71" t="s">
+        <v>27</v>
+      </c>
+      <c r="O71" t="s">
+        <v>422</v>
+      </c>
+      <c r="P71" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="72" spans="1:16">
+      <c r="A72" t="s">
+        <v>424</v>
+      </c>
+      <c r="B72" t="s">
+        <v>425</v>
+      </c>
+      <c r="C72" t="s">
+        <v>95</v>
+      </c>
+      <c r="D72" t="s">
+        <v>426</v>
+      </c>
+      <c r="E72" t="s">
+        <v>53</v>
+      </c>
+      <c r="F72" t="s">
+        <v>276</v>
+      </c>
+      <c r="G72" t="s">
+        <v>22</v>
+      </c>
+      <c r="H72">
+        <v>2018</v>
+      </c>
+      <c r="I72"/>
+      <c r="J72" t="s">
+        <v>97</v>
+      </c>
+      <c r="K72" t="s">
+        <v>24</v>
+      </c>
+      <c r="L72" t="s">
+        <v>427</v>
+      </c>
+      <c r="M72" t="s">
+        <v>279</v>
+      </c>
+      <c r="N72" t="s">
+        <v>27</v>
+      </c>
+      <c r="O72" t="s">
+        <v>428</v>
+      </c>
+      <c r="P72" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="73" spans="1:16">
+      <c r="A73" t="s">
+        <v>430</v>
+      </c>
+      <c r="B73" t="s">
+        <v>431</v>
+      </c>
+      <c r="C73" t="s">
+        <v>95</v>
+      </c>
+      <c r="D73" t="s">
+        <v>52</v>
+      </c>
+      <c r="E73" t="s">
+        <v>53</v>
+      </c>
+      <c r="F73" t="s">
+        <v>276</v>
+      </c>
+      <c r="G73" t="s">
+        <v>22</v>
+      </c>
+      <c r="H73">
+        <v>2013</v>
+      </c>
+      <c r="I73"/>
+      <c r="J73" t="s">
+        <v>123</v>
+      </c>
+      <c r="K73" t="s">
+        <v>24</v>
+      </c>
+      <c r="L73" t="s">
+        <v>432</v>
+      </c>
+      <c r="M73" t="s">
+        <v>279</v>
+      </c>
+      <c r="N73" t="s">
+        <v>27</v>
+      </c>
+      <c r="O73" t="s">
+        <v>433</v>
+      </c>
+      <c r="P73" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="74" spans="1:16">
+      <c r="A74" t="s">
+        <v>435</v>
+      </c>
+      <c r="B74" t="s">
+        <v>436</v>
+      </c>
+      <c r="C74" t="s">
+        <v>95</v>
+      </c>
+      <c r="D74" t="s">
+        <v>39</v>
+      </c>
+      <c r="E74" t="s">
+        <v>53</v>
+      </c>
+      <c r="F74" t="s">
+        <v>276</v>
+      </c>
+      <c r="G74" t="s">
+        <v>22</v>
+      </c>
+      <c r="H74">
+        <v>2013</v>
+      </c>
+      <c r="I74"/>
+      <c r="J74" t="s">
+        <v>123</v>
+      </c>
+      <c r="K74" t="s">
+        <v>24</v>
+      </c>
+      <c r="L74" t="s">
+        <v>437</v>
+      </c>
+      <c r="M74" t="s">
+        <v>279</v>
+      </c>
+      <c r="N74" t="s">
+        <v>27</v>
+      </c>
+      <c r="O74" t="s">
+        <v>438</v>
+      </c>
+      <c r="P74" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="75" spans="1:16">
+      <c r="A75" t="s">
+        <v>440</v>
+      </c>
+      <c r="B75" t="s">
+        <v>441</v>
+      </c>
+      <c r="C75" t="s">
+        <v>95</v>
+      </c>
+      <c r="D75" t="s">
+        <v>117</v>
+      </c>
+      <c r="E75" t="s">
+        <v>53</v>
+      </c>
+      <c r="F75" t="s">
+        <v>276</v>
+      </c>
+      <c r="G75" t="s">
+        <v>22</v>
+      </c>
+      <c r="H75">
+        <v>2009</v>
+      </c>
+      <c r="I75"/>
+      <c r="J75" t="s">
+        <v>123</v>
+      </c>
+      <c r="K75" t="s">
+        <v>24</v>
+      </c>
+      <c r="L75" t="s">
+        <v>118</v>
+      </c>
+      <c r="M75" t="s">
+        <v>279</v>
+      </c>
+      <c r="N75" t="s">
+        <v>27</v>
+      </c>
+      <c r="O75" t="s">
+        <v>442</v>
+      </c>
+      <c r="P75" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="76" spans="1:16">
+      <c r="A76" t="s">
+        <v>444</v>
+      </c>
+      <c r="B76" t="s">
+        <v>445</v>
+      </c>
+      <c r="C76" t="s">
+        <v>95</v>
+      </c>
+      <c r="D76" t="s">
+        <v>165</v>
+      </c>
+      <c r="E76" t="s">
+        <v>53</v>
+      </c>
+      <c r="F76" t="s">
+        <v>276</v>
+      </c>
+      <c r="G76" t="s">
+        <v>22</v>
+      </c>
+      <c r="H76">
+        <v>2014</v>
+      </c>
+      <c r="I76"/>
+      <c r="J76" t="s">
+        <v>123</v>
+      </c>
+      <c r="K76" t="s">
+        <v>24</v>
+      </c>
+      <c r="L76" t="s">
+        <v>446</v>
+      </c>
+      <c r="M76" t="s">
+        <v>279</v>
+      </c>
+      <c r="N76" t="s">
+        <v>27</v>
+      </c>
+      <c r="O76" t="s">
+        <v>447</v>
+      </c>
+      <c r="P76" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="77" spans="1:16">
+      <c r="A77" t="s">
+        <v>449</v>
+      </c>
+      <c r="B77" t="s">
+        <v>450</v>
+      </c>
+      <c r="C77" t="s">
+        <v>95</v>
+      </c>
+      <c r="D77" t="s">
+        <v>52</v>
+      </c>
+      <c r="E77" t="s">
+        <v>53</v>
+      </c>
+      <c r="F77" t="s">
+        <v>276</v>
+      </c>
+      <c r="G77" t="s">
+        <v>22</v>
+      </c>
+      <c r="H77">
+        <v>2014</v>
+      </c>
+      <c r="I77"/>
+      <c r="J77" t="s">
+        <v>123</v>
+      </c>
+      <c r="K77" t="s">
+        <v>24</v>
+      </c>
+      <c r="L77" t="s">
+        <v>451</v>
+      </c>
+      <c r="M77" t="s">
+        <v>279</v>
+      </c>
+      <c r="N77" t="s">
+        <v>27</v>
+      </c>
+      <c r="O77" t="s">
+        <v>452</v>
+      </c>
+      <c r="P77" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="78" spans="1:16">
+      <c r="A78" t="s">
+        <v>454</v>
+      </c>
+      <c r="B78" t="s">
+        <v>455</v>
+      </c>
+      <c r="C78" t="s">
+        <v>95</v>
+      </c>
+      <c r="D78" t="s">
+        <v>182</v>
+      </c>
+      <c r="E78" t="s">
+        <v>53</v>
+      </c>
+      <c r="F78" t="s">
+        <v>276</v>
+      </c>
+      <c r="G78" t="s">
+        <v>22</v>
+      </c>
+      <c r="H78">
+        <v>2014</v>
+      </c>
+      <c r="I78"/>
+      <c r="J78" t="s">
+        <v>123</v>
+      </c>
+      <c r="K78" t="s">
+        <v>24</v>
+      </c>
+      <c r="L78" t="s">
+        <v>456</v>
+      </c>
+      <c r="M78" t="s">
+        <v>279</v>
+      </c>
+      <c r="N78" t="s">
+        <v>27</v>
+      </c>
+      <c r="O78" t="s">
+        <v>457</v>
+      </c>
+      <c r="P78" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="79" spans="1:16">
+      <c r="A79" t="s">
+        <v>459</v>
+      </c>
+      <c r="B79" t="s">
+        <v>460</v>
+      </c>
+      <c r="C79" t="s">
+        <v>95</v>
+      </c>
+      <c r="D79" t="s">
+        <v>52</v>
+      </c>
+      <c r="E79" t="s">
+        <v>53</v>
+      </c>
+      <c r="F79" t="s">
+        <v>276</v>
+      </c>
+      <c r="G79" t="s">
+        <v>22</v>
+      </c>
+      <c r="H79">
+        <v>2014</v>
+      </c>
+      <c r="I79">
+        <v>2020</v>
+      </c>
+      <c r="J79" t="s">
+        <v>97</v>
+      </c>
+      <c r="K79" t="s">
+        <v>24</v>
+      </c>
+      <c r="L79" t="s">
+        <v>461</v>
+      </c>
+      <c r="M79" t="s">
+        <v>279</v>
+      </c>
+      <c r="N79" t="s">
+        <v>27</v>
+      </c>
+      <c r="O79" t="s">
+        <v>462</v>
+      </c>
+      <c r="P79" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="80" spans="1:16">
+      <c r="A80" t="s">
+        <v>464</v>
+      </c>
+      <c r="B80" t="s">
+        <v>465</v>
+      </c>
+      <c r="C80" t="s">
+        <v>95</v>
+      </c>
+      <c r="D80" t="s">
+        <v>182</v>
+      </c>
+      <c r="E80" t="s">
+        <v>53</v>
+      </c>
+      <c r="F80" t="s">
+        <v>276</v>
+      </c>
+      <c r="G80" t="s">
+        <v>22</v>
+      </c>
+      <c r="H80">
+        <v>2016</v>
+      </c>
+      <c r="I80"/>
+      <c r="J80" t="s">
+        <v>97</v>
+      </c>
+      <c r="K80" t="s">
+        <v>24</v>
+      </c>
+      <c r="L80" t="s">
+        <v>466</v>
+      </c>
+      <c r="M80" t="s">
+        <v>279</v>
+      </c>
+      <c r="N80" t="s">
+        <v>27</v>
+      </c>
+      <c r="O80" t="s">
+        <v>467</v>
+      </c>
+      <c r="P80" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="81" spans="1:16">
+      <c r="A81" t="s">
+        <v>469</v>
+      </c>
+      <c r="B81" t="s">
+        <v>470</v>
+      </c>
+      <c r="C81" t="s">
+        <v>95</v>
+      </c>
+      <c r="D81" t="s">
+        <v>182</v>
+      </c>
+      <c r="E81" t="s">
+        <v>53</v>
+      </c>
+      <c r="F81" t="s">
+        <v>276</v>
+      </c>
+      <c r="G81" t="s">
+        <v>22</v>
+      </c>
+      <c r="H81">
+        <v>2019</v>
+      </c>
+      <c r="I81"/>
+      <c r="J81" t="s">
+        <v>123</v>
+      </c>
+      <c r="K81" t="s">
+        <v>24</v>
+      </c>
+      <c r="L81" t="s">
+        <v>471</v>
+      </c>
+      <c r="M81" t="s">
+        <v>279</v>
+      </c>
+      <c r="N81" t="s">
+        <v>27</v>
+      </c>
+      <c r="O81" t="s">
+        <v>472</v>
+      </c>
+      <c r="P81" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="82" spans="1:16">
+      <c r="A82" t="s">
+        <v>474</v>
+      </c>
+      <c r="B82" t="s">
+        <v>475</v>
+      </c>
+      <c r="C82" t="s">
+        <v>95</v>
+      </c>
+      <c r="D82" t="s">
+        <v>117</v>
+      </c>
+      <c r="E82" t="s">
+        <v>53</v>
+      </c>
+      <c r="F82" t="s">
+        <v>276</v>
+      </c>
+      <c r="G82" t="s">
+        <v>22</v>
+      </c>
+      <c r="H82">
+        <v>2014</v>
+      </c>
+      <c r="I82">
+        <v>2017</v>
+      </c>
+      <c r="J82" t="s">
+        <v>97</v>
+      </c>
+      <c r="K82" t="s">
+        <v>24</v>
+      </c>
+      <c r="L82" t="s">
+        <v>476</v>
+      </c>
+      <c r="M82" t="s">
+        <v>279</v>
+      </c>
+      <c r="N82" t="s">
+        <v>27</v>
+      </c>
+      <c r="O82" t="s">
+        <v>477</v>
+      </c>
+      <c r="P82" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="83" spans="1:16">
+      <c r="A83" t="s">
+        <v>479</v>
+      </c>
+      <c r="B83" t="s">
+        <v>480</v>
+      </c>
+      <c r="C83" t="s">
+        <v>95</v>
+      </c>
+      <c r="D83" t="s">
+        <v>117</v>
+      </c>
+      <c r="E83" t="s">
+        <v>53</v>
+      </c>
+      <c r="F83" t="s">
+        <v>276</v>
+      </c>
+      <c r="G83" t="s">
+        <v>22</v>
+      </c>
+      <c r="H83">
+        <v>2019</v>
+      </c>
+      <c r="I83"/>
+      <c r="J83" t="s">
+        <v>97</v>
+      </c>
+      <c r="K83" t="s">
+        <v>24</v>
+      </c>
+      <c r="L83" t="s">
+        <v>481</v>
+      </c>
+      <c r="M83" t="s">
+        <v>279</v>
+      </c>
+      <c r="N83" t="s">
+        <v>27</v>
+      </c>
+      <c r="O83" t="s">
+        <v>482</v>
+      </c>
+      <c r="P83" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="84" spans="1:16">
+      <c r="A84" t="s">
+        <v>484</v>
+      </c>
+      <c r="B84" t="s">
+        <v>485</v>
+      </c>
+      <c r="C84" t="s">
+        <v>95</v>
+      </c>
+      <c r="D84" t="s">
+        <v>369</v>
+      </c>
+      <c r="E84" t="s">
+        <v>53</v>
+      </c>
+      <c r="F84" t="s">
+        <v>276</v>
+      </c>
+      <c r="G84" t="s">
+        <v>22</v>
+      </c>
+      <c r="H84">
+        <v>2014</v>
+      </c>
+      <c r="I84"/>
+      <c r="J84" t="s">
+        <v>97</v>
+      </c>
+      <c r="K84" t="s">
+        <v>24</v>
+      </c>
+      <c r="L84" t="s">
+        <v>486</v>
+      </c>
+      <c r="M84" t="s">
+        <v>279</v>
+      </c>
+      <c r="N84" t="s">
+        <v>27</v>
+      </c>
+      <c r="O84" t="s">
+        <v>487</v>
+      </c>
+      <c r="P84" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="85" spans="1:16">
+      <c r="A85" t="s">
+        <v>489</v>
+      </c>
+      <c r="B85" t="s">
+        <v>490</v>
+      </c>
+      <c r="C85" t="s">
+        <v>95</v>
+      </c>
+      <c r="D85" t="s">
+        <v>369</v>
+      </c>
+      <c r="E85" t="s">
+        <v>53</v>
+      </c>
+      <c r="F85" t="s">
+        <v>276</v>
+      </c>
+      <c r="G85" t="s">
+        <v>22</v>
+      </c>
+      <c r="H85">
+        <v>2017</v>
+      </c>
+      <c r="I85"/>
+      <c r="J85" t="s">
+        <v>97</v>
+      </c>
+      <c r="K85" t="s">
+        <v>24</v>
+      </c>
+      <c r="L85" t="s">
+        <v>491</v>
+      </c>
+      <c r="M85" t="s">
+        <v>279</v>
+      </c>
+      <c r="N85" t="s">
+        <v>27</v>
+      </c>
+      <c r="O85" t="s">
+        <v>492</v>
+      </c>
+      <c r="P85" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="86" spans="1:16">
+      <c r="A86" t="s">
+        <v>494</v>
+      </c>
+      <c r="B86" t="s">
+        <v>495</v>
+      </c>
+      <c r="C86" t="s">
+        <v>95</v>
+      </c>
+      <c r="D86" t="s">
+        <v>496</v>
+      </c>
+      <c r="E86" t="s">
+        <v>53</v>
+      </c>
+      <c r="F86" t="s">
+        <v>276</v>
+      </c>
+      <c r="G86" t="s">
+        <v>22</v>
+      </c>
+      <c r="H86">
+        <v>2017</v>
+      </c>
+      <c r="I86"/>
+      <c r="J86" t="s">
+        <v>97</v>
+      </c>
+      <c r="K86" t="s">
+        <v>24</v>
+      </c>
+      <c r="L86" t="s">
+        <v>497</v>
+      </c>
+      <c r="M86" t="s">
+        <v>279</v>
+      </c>
+      <c r="N86" t="s">
+        <v>27</v>
+      </c>
+      <c r="O86" t="s">
+        <v>498</v>
+      </c>
+      <c r="P86" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="87" spans="1:16">
+      <c r="A87" t="s">
+        <v>500</v>
+      </c>
+      <c r="B87" t="s">
+        <v>501</v>
+      </c>
+      <c r="C87" t="s">
+        <v>95</v>
+      </c>
+      <c r="D87" t="s">
+        <v>277</v>
+      </c>
+      <c r="E87" t="s">
+        <v>53</v>
+      </c>
+      <c r="F87" t="s">
+        <v>276</v>
+      </c>
+      <c r="G87" t="s">
+        <v>22</v>
+      </c>
+      <c r="H87">
+        <v>2018</v>
+      </c>
+      <c r="I87"/>
+      <c r="J87" t="s">
+        <v>147</v>
+      </c>
+      <c r="K87" t="s">
+        <v>24</v>
+      </c>
+      <c r="L87" t="s">
+        <v>502</v>
+      </c>
+      <c r="M87" t="s">
+        <v>394</v>
+      </c>
+      <c r="N87" t="s">
+        <v>27</v>
+      </c>
+      <c r="O87" t="s">
+        <v>503</v>
+      </c>
+      <c r="P87" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="88" spans="1:16">
+      <c r="A88" t="s">
+        <v>505</v>
+      </c>
+      <c r="B88" t="s">
+        <v>506</v>
+      </c>
+      <c r="C88" t="s">
+        <v>95</v>
+      </c>
+      <c r="D88" t="s">
+        <v>277</v>
+      </c>
+      <c r="E88" t="s">
+        <v>53</v>
+      </c>
+      <c r="F88" t="s">
+        <v>276</v>
+      </c>
+      <c r="G88" t="s">
+        <v>22</v>
+      </c>
+      <c r="H88">
+        <v>2018</v>
+      </c>
+      <c r="I88"/>
+      <c r="J88" t="s">
+        <v>147</v>
+      </c>
+      <c r="K88" t="s">
+        <v>24</v>
+      </c>
+      <c r="L88" t="s">
+        <v>507</v>
+      </c>
+      <c r="M88" t="s">
+        <v>394</v>
+      </c>
+      <c r="N88" t="s">
+        <v>27</v>
+      </c>
+      <c r="O88" t="s">
+        <v>508</v>
+      </c>
+      <c r="P88" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="89" spans="1:16">
+      <c r="A89" t="s">
+        <v>510</v>
+      </c>
+      <c r="B89" t="s">
+        <v>511</v>
+      </c>
+      <c r="C89" t="s">
+        <v>95</v>
+      </c>
+      <c r="D89" t="s">
+        <v>512</v>
+      </c>
+      <c r="E89" t="s">
+        <v>53</v>
+      </c>
+      <c r="F89" t="s">
+        <v>276</v>
+      </c>
+      <c r="G89" t="s">
+        <v>22</v>
+      </c>
+      <c r="H89">
+        <v>2018</v>
+      </c>
+      <c r="I89"/>
+      <c r="J89" t="s">
+        <v>97</v>
+      </c>
+      <c r="K89" t="s">
+        <v>24</v>
+      </c>
+      <c r="L89" t="s">
+        <v>513</v>
+      </c>
+      <c r="M89" t="s">
+        <v>279</v>
+      </c>
+      <c r="N89" t="s">
+        <v>27</v>
+      </c>
+      <c r="O89" t="s">
+        <v>514</v>
+      </c>
+      <c r="P89" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="90" spans="1:16">
+      <c r="A90" t="s">
+        <v>516</v>
+      </c>
+      <c r="B90" t="s">
+        <v>517</v>
+      </c>
+      <c r="C90" t="s">
+        <v>95</v>
+      </c>
+      <c r="D90" t="s">
+        <v>256</v>
+      </c>
+      <c r="E90" t="s">
+        <v>53</v>
+      </c>
+      <c r="F90" t="s">
+        <v>276</v>
+      </c>
+      <c r="G90" t="s">
+        <v>22</v>
+      </c>
+      <c r="H90">
+        <v>2021</v>
+      </c>
+      <c r="I90"/>
+      <c r="J90" t="s">
+        <v>97</v>
+      </c>
+      <c r="K90" t="s">
+        <v>277</v>
+      </c>
+      <c r="L90" t="s">
+        <v>518</v>
+      </c>
+      <c r="M90" t="s">
+        <v>279</v>
+      </c>
+      <c r="N90" t="s">
+        <v>250</v>
+      </c>
+      <c r="O90" t="s">
+        <v>519</v>
+      </c>
+      <c r="P90" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="91" spans="1:16">
+      <c r="A91" t="s">
+        <v>521</v>
+      </c>
+      <c r="B91" t="s">
+        <v>522</v>
+      </c>
+      <c r="C91" t="s">
+        <v>95</v>
+      </c>
+      <c r="D91" t="s">
+        <v>246</v>
+      </c>
+      <c r="E91" t="s">
+        <v>53</v>
+      </c>
+      <c r="F91" t="s">
+        <v>276</v>
+      </c>
+      <c r="G91" t="s">
+        <v>22</v>
+      </c>
+      <c r="H91">
+        <v>2021</v>
+      </c>
+      <c r="I91"/>
+      <c r="J91" t="s">
+        <v>97</v>
+      </c>
+      <c r="K91" t="s">
+        <v>277</v>
+      </c>
+      <c r="L91" t="s">
+        <v>523</v>
+      </c>
+      <c r="M91" t="s">
+        <v>279</v>
+      </c>
+      <c r="N91" t="s">
+        <v>250</v>
+      </c>
+      <c r="O91" t="s">
+        <v>524</v>
+      </c>
+      <c r="P91" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="92" spans="1:16">
+      <c r="A92" t="s">
+        <v>526</v>
+      </c>
+      <c r="B92" t="s">
+        <v>527</v>
+      </c>
+      <c r="C92" t="s">
+        <v>95</v>
+      </c>
+      <c r="D92" t="s">
+        <v>256</v>
+      </c>
+      <c r="E92" t="s">
+        <v>53</v>
+      </c>
+      <c r="F92" t="s">
+        <v>276</v>
+      </c>
+      <c r="G92" t="s">
+        <v>22</v>
+      </c>
+      <c r="H92">
+        <v>2021</v>
+      </c>
+      <c r="I92"/>
+      <c r="J92" t="s">
+        <v>97</v>
+      </c>
+      <c r="K92" t="s">
+        <v>277</v>
+      </c>
+      <c r="L92" t="s">
+        <v>528</v>
+      </c>
+      <c r="M92" t="s">
+        <v>279</v>
+      </c>
+      <c r="N92" t="s">
+        <v>250</v>
+      </c>
+      <c r="O92" t="s">
+        <v>529</v>
+      </c>
+      <c r="P92" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="93" spans="1:16">
+      <c r="A93" t="s">
+        <v>531</v>
+      </c>
+      <c r="B93" t="s">
+        <v>532</v>
+      </c>
+      <c r="C93" t="s">
+        <v>95</v>
+      </c>
+      <c r="D93" t="s">
+        <v>258</v>
+      </c>
+      <c r="E93" t="s">
+        <v>53</v>
+      </c>
+      <c r="F93" t="s">
+        <v>276</v>
+      </c>
+      <c r="G93" t="s">
+        <v>22</v>
+      </c>
+      <c r="H93">
+        <v>2016</v>
+      </c>
+      <c r="I93"/>
+      <c r="J93" t="s">
+        <v>97</v>
+      </c>
+      <c r="K93" t="s">
+        <v>277</v>
+      </c>
+      <c r="L93" t="s">
+        <v>533</v>
+      </c>
+      <c r="M93" t="s">
+        <v>279</v>
+      </c>
+      <c r="N93" t="s">
+        <v>250</v>
+      </c>
+      <c r="O93" t="s">
+        <v>534</v>
+      </c>
+      <c r="P93" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="94" spans="1:16">
+      <c r="A94" t="s">
+        <v>536</v>
+      </c>
+      <c r="B94" t="s">
+        <v>537</v>
+      </c>
+      <c r="C94" t="s">
+        <v>95</v>
+      </c>
+      <c r="D94" t="s">
+        <v>258</v>
+      </c>
+      <c r="E94" t="s">
+        <v>53</v>
+      </c>
+      <c r="F94" t="s">
+        <v>276</v>
+      </c>
+      <c r="G94" t="s">
+        <v>22</v>
+      </c>
+      <c r="H94">
+        <v>2009</v>
+      </c>
+      <c r="I94"/>
+      <c r="J94" t="s">
+        <v>97</v>
+      </c>
+      <c r="K94" t="s">
+        <v>277</v>
+      </c>
+      <c r="L94" t="s">
+        <v>538</v>
+      </c>
+      <c r="M94" t="s">
+        <v>279</v>
+      </c>
+      <c r="N94" t="s">
+        <v>250</v>
+      </c>
+      <c r="O94" t="s">
+        <v>539</v>
+      </c>
+      <c r="P94" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="95" spans="1:16">
+      <c r="A95" t="s">
+        <v>541</v>
+      </c>
+      <c r="B95" t="s">
+        <v>542</v>
+      </c>
+      <c r="C95" t="s">
+        <v>95</v>
+      </c>
+      <c r="D95" t="s">
+        <v>258</v>
+      </c>
+      <c r="E95" t="s">
+        <v>53</v>
+      </c>
+      <c r="F95" t="s">
+        <v>276</v>
+      </c>
+      <c r="G95" t="s">
+        <v>22</v>
+      </c>
+      <c r="H95">
+        <v>2021</v>
+      </c>
+      <c r="I95"/>
+      <c r="J95" t="s">
+        <v>97</v>
+      </c>
+      <c r="K95" t="s">
+        <v>277</v>
+      </c>
+      <c r="L95" t="s">
+        <v>543</v>
+      </c>
+      <c r="M95" t="s">
+        <v>279</v>
+      </c>
+      <c r="N95" t="s">
+        <v>250</v>
+      </c>
+      <c r="O95" t="s">
+        <v>544</v>
+      </c>
+      <c r="P95" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="96" spans="1:16">
+      <c r="A96" t="s">
+        <v>546</v>
+      </c>
+      <c r="B96" t="s">
+        <v>547</v>
+      </c>
+      <c r="C96" t="s">
+        <v>95</v>
+      </c>
+      <c r="D96" t="s">
+        <v>356</v>
+      </c>
+      <c r="E96" t="s">
+        <v>53</v>
+      </c>
+      <c r="F96" t="s">
+        <v>276</v>
+      </c>
+      <c r="G96" t="s">
+        <v>22</v>
+      </c>
+      <c r="H96">
+        <v>2016</v>
+      </c>
+      <c r="I96"/>
+      <c r="J96" t="s">
+        <v>123</v>
+      </c>
+      <c r="K96" t="s">
+        <v>24</v>
+      </c>
+      <c r="L96" t="s">
+        <v>548</v>
+      </c>
+      <c r="M96" t="s">
+        <v>279</v>
+      </c>
+      <c r="N96" t="s">
+        <v>27</v>
+      </c>
+      <c r="O96" t="s">
+        <v>549</v>
+      </c>
+      <c r="P96" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="97" spans="1:16">
+      <c r="A97" t="s">
+        <v>551</v>
+      </c>
+      <c r="B97" t="s">
+        <v>552</v>
+      </c>
+      <c r="C97" t="s">
+        <v>95</v>
+      </c>
+      <c r="D97" t="s">
+        <v>496</v>
+      </c>
+      <c r="E97" t="s">
+        <v>53</v>
+      </c>
+      <c r="F97" t="s">
+        <v>276</v>
+      </c>
+      <c r="G97" t="s">
+        <v>22</v>
+      </c>
+      <c r="H97">
+        <v>2013</v>
+      </c>
+      <c r="I97"/>
+      <c r="J97" t="s">
+        <v>97</v>
+      </c>
+      <c r="K97" t="s">
+        <v>24</v>
+      </c>
+      <c r="L97" t="s">
+        <v>553</v>
+      </c>
+      <c r="M97" t="s">
+        <v>279</v>
+      </c>
+      <c r="N97" t="s">
+        <v>250</v>
+      </c>
+      <c r="O97" t="s">
+        <v>554</v>
+      </c>
+      <c r="P97" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="98" spans="1:16">
+      <c r="A98" t="s">
+        <v>556</v>
+      </c>
+      <c r="B98" t="s">
+        <v>557</v>
+      </c>
+      <c r="C98" t="s">
+        <v>95</v>
+      </c>
+      <c r="D98" t="s">
+        <v>45</v>
+      </c>
+      <c r="E98" t="s">
+        <v>53</v>
+      </c>
+      <c r="F98" t="s">
+        <v>276</v>
+      </c>
+      <c r="G98" t="s">
+        <v>22</v>
+      </c>
+      <c r="H98">
+        <v>2015</v>
+      </c>
+      <c r="I98"/>
+      <c r="J98" t="s">
+        <v>123</v>
+      </c>
+      <c r="K98" t="s">
+        <v>228</v>
+      </c>
+      <c r="L98" t="s">
+        <v>558</v>
+      </c>
+      <c r="M98" t="s">
+        <v>279</v>
+      </c>
+      <c r="N98" t="s">
+        <v>27</v>
+      </c>
+      <c r="O98" t="s">
+        <v>559</v>
+      </c>
+      <c r="P98" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="99" spans="1:16">
+      <c r="A99" t="s">
+        <v>561</v>
+      </c>
+      <c r="B99" t="s">
+        <v>562</v>
+      </c>
+      <c r="C99" t="s">
+        <v>95</v>
+      </c>
+      <c r="D99" t="s">
+        <v>350</v>
+      </c>
+      <c r="E99" t="s">
+        <v>53</v>
+      </c>
+      <c r="F99" t="s">
+        <v>276</v>
+      </c>
+      <c r="G99" t="s">
+        <v>22</v>
+      </c>
+      <c r="H99">
+        <v>2015</v>
+      </c>
+      <c r="I99"/>
+      <c r="J99" t="s">
+        <v>123</v>
+      </c>
+      <c r="K99" t="s">
+        <v>228</v>
+      </c>
+      <c r="L99" t="s">
+        <v>563</v>
+      </c>
+      <c r="M99" t="s">
+        <v>279</v>
+      </c>
+      <c r="N99" t="s">
+        <v>27</v>
+      </c>
+      <c r="O99" t="s">
+        <v>564</v>
+      </c>
+      <c r="P99" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="100" spans="1:16">
+      <c r="A100" t="s">
+        <v>566</v>
+      </c>
+      <c r="B100" t="s">
+        <v>567</v>
+      </c>
+      <c r="C100" t="s">
+        <v>95</v>
+      </c>
+      <c r="D100" t="s">
+        <v>146</v>
+      </c>
+      <c r="E100" t="s">
+        <v>53</v>
+      </c>
+      <c r="F100" t="s">
+        <v>276</v>
+      </c>
+      <c r="G100" t="s">
+        <v>22</v>
+      </c>
+      <c r="H100">
+        <v>2009</v>
+      </c>
+      <c r="I100">
+        <v>2016</v>
+      </c>
+      <c r="J100" t="s">
+        <v>97</v>
+      </c>
+      <c r="K100" t="s">
+        <v>24</v>
+      </c>
+      <c r="L100" t="s">
+        <v>568</v>
+      </c>
+      <c r="M100" t="s">
+        <v>279</v>
+      </c>
+      <c r="N100" t="s">
+        <v>27</v>
+      </c>
+      <c r="O100" t="s">
+        <v>569</v>
+      </c>
+      <c r="P100" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="101" spans="1:16">
+      <c r="A101" t="s">
+        <v>571</v>
+      </c>
+      <c r="B101" t="s">
+        <v>572</v>
+      </c>
+      <c r="C101" t="s">
+        <v>95</v>
+      </c>
+      <c r="D101" t="s">
+        <v>140</v>
+      </c>
+      <c r="E101" t="s">
+        <v>53</v>
+      </c>
+      <c r="F101" t="s">
+        <v>276</v>
+      </c>
+      <c r="G101" t="s">
+        <v>22</v>
+      </c>
+      <c r="H101">
+        <v>2019</v>
+      </c>
+      <c r="I101"/>
+      <c r="J101" t="s">
+        <v>97</v>
+      </c>
+      <c r="K101" t="s">
+        <v>24</v>
+      </c>
+      <c r="L101" t="s">
+        <v>573</v>
+      </c>
+      <c r="M101" t="s">
+        <v>279</v>
+      </c>
+      <c r="N101" t="s">
+        <v>27</v>
+      </c>
+      <c r="O101" t="s">
+        <v>574</v>
+      </c>
+      <c r="P101" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="102" spans="1:16">
+      <c r="A102" t="s">
+        <v>576</v>
+      </c>
+      <c r="B102" t="s">
+        <v>577</v>
+      </c>
+      <c r="C102" t="s">
+        <v>95</v>
+      </c>
+      <c r="D102" t="s">
+        <v>578</v>
+      </c>
+      <c r="E102" t="s">
+        <v>53</v>
+      </c>
+      <c r="F102" t="s">
+        <v>276</v>
+      </c>
+      <c r="G102" t="s">
+        <v>22</v>
+      </c>
+      <c r="H102">
+        <v>2020</v>
+      </c>
+      <c r="I102"/>
+      <c r="J102" t="s">
+        <v>97</v>
+      </c>
+      <c r="K102" t="s">
+        <v>24</v>
+      </c>
+      <c r="L102" t="s">
+        <v>579</v>
+      </c>
+      <c r="M102" t="s">
+        <v>279</v>
+      </c>
+      <c r="N102" t="s">
+        <v>580</v>
+      </c>
+      <c r="O102" t="s">
+        <v>581</v>
+      </c>
+      <c r="P102" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="103" spans="1:16">
+      <c r="A103" t="s">
+        <v>583</v>
+      </c>
+      <c r="B103" t="s">
+        <v>584</v>
+      </c>
+      <c r="C103" t="s">
+        <v>95</v>
+      </c>
+      <c r="D103" t="s">
+        <v>246</v>
+      </c>
+      <c r="E103" t="s">
+        <v>20</v>
+      </c>
+      <c r="F103" t="s">
+        <v>54</v>
+      </c>
+      <c r="G103" t="s">
+        <v>22</v>
+      </c>
+      <c r="H103">
+        <v>2020</v>
+      </c>
+      <c r="I103"/>
+      <c r="J103" t="s">
+        <v>147</v>
+      </c>
+      <c r="K103" t="s">
+        <v>248</v>
+      </c>
+      <c r="L103" t="s">
+        <v>585</v>
+      </c>
+      <c r="M103" t="s">
+        <v>586</v>
+      </c>
+      <c r="N103" t="s">
+        <v>250</v>
+      </c>
+      <c r="O103" t="s">
+        <v>587</v>
+      </c>
+      <c r="P103" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="104" spans="1:16">
+      <c r="A104" t="s">
+        <v>589</v>
+      </c>
+      <c r="B104"/>
+      <c r="C104" t="s">
+        <v>95</v>
+      </c>
+      <c r="D104" t="s">
+        <v>590</v>
+      </c>
+      <c r="E104" t="s">
+        <v>20</v>
+      </c>
+      <c r="F104" t="s">
+        <v>54</v>
+      </c>
+      <c r="G104" t="s">
+        <v>22</v>
+      </c>
+      <c r="H104">
+        <v>2021</v>
+      </c>
+      <c r="I104"/>
+      <c r="J104" t="s">
+        <v>147</v>
+      </c>
+      <c r="K104" t="s">
+        <v>248</v>
+      </c>
+      <c r="L104" t="s">
+        <v>591</v>
+      </c>
+      <c r="M104" t="s">
+        <v>586</v>
+      </c>
+      <c r="N104" t="s">
+        <v>250</v>
+      </c>
+      <c r="O104" t="s">
+        <v>592</v>
+      </c>
+      <c r="P104" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="105" spans="1:16">
+      <c r="A105" t="s">
+        <v>594</v>
+      </c>
+      <c r="B105" t="s">
+        <v>595</v>
+      </c>
+      <c r="C105" t="s">
+        <v>596</v>
+      </c>
+      <c r="D105" t="s">
+        <v>117</v>
+      </c>
+      <c r="E105" t="s">
+        <v>20</v>
+      </c>
+      <c r="F105" t="s">
+        <v>21</v>
+      </c>
+      <c r="G105" t="s">
+        <v>22</v>
+      </c>
+      <c r="H105">
+        <v>2008</v>
+      </c>
+      <c r="I105"/>
+      <c r="J105" t="s">
+        <v>597</v>
+      </c>
+      <c r="K105" t="s">
+        <v>24</v>
+      </c>
+      <c r="L105"/>
+      <c r="M105" t="s">
+        <v>598</v>
+      </c>
+      <c r="N105" t="s">
+        <v>27</v>
+      </c>
+      <c r="O105" t="s">
+        <v>599</v>
+      </c>
+      <c r="P105" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="106" spans="1:16">
+      <c r="A106" t="s">
+        <v>601</v>
+      </c>
+      <c r="B106" t="s">
+        <v>602</v>
+      </c>
+      <c r="C106" t="s">
+        <v>596</v>
+      </c>
+      <c r="D106" t="s">
+        <v>19</v>
+      </c>
+      <c r="E106" t="s">
+        <v>20</v>
+      </c>
+      <c r="F106" t="s">
+        <v>276</v>
+      </c>
+      <c r="G106" t="s">
+        <v>22</v>
+      </c>
+      <c r="H106">
+        <v>2017</v>
+      </c>
+      <c r="I106"/>
+      <c r="J106" t="s">
+        <v>597</v>
+      </c>
+      <c r="K106" t="s">
+        <v>24</v>
+      </c>
+      <c r="L106" t="s">
+        <v>603</v>
+      </c>
+      <c r="M106" t="s">
+        <v>598</v>
+      </c>
+      <c r="N106" t="s">
+        <v>27</v>
+      </c>
+      <c r="O106" t="s">
+        <v>604</v>
+      </c>
+      <c r="P106" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="107" spans="1:16">
+      <c r="A107" t="s">
+        <v>606</v>
+      </c>
+      <c r="B107" t="s">
+        <v>607</v>
+      </c>
+      <c r="C107" t="s">
+        <v>608</v>
+      </c>
+      <c r="D107" t="s">
+        <v>609</v>
+      </c>
+      <c r="E107" t="s">
+        <v>20</v>
+      </c>
+      <c r="F107" t="s">
+        <v>21</v>
+      </c>
+      <c r="G107" t="s">
+        <v>22</v>
+      </c>
+      <c r="H107">
+        <v>2020</v>
+      </c>
+      <c r="I107"/>
+      <c r="J107" t="s">
+        <v>610</v>
+      </c>
+      <c r="K107" t="s">
+        <v>24</v>
+      </c>
+      <c r="L107"/>
+      <c r="M107" t="s">
+        <v>611</v>
+      </c>
+      <c r="N107" t="s">
+        <v>27</v>
+      </c>
+      <c r="O107" t="s">
+        <v>612</v>
+      </c>
+      <c r="P107" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="108" spans="1:16">
+      <c r="A108" t="s">
+        <v>614</v>
+      </c>
+      <c r="B108" t="s">
+        <v>615</v>
+      </c>
+      <c r="C108" t="s">
+        <v>608</v>
+      </c>
+      <c r="D108" t="s">
+        <v>616</v>
+      </c>
+      <c r="E108" t="s">
+        <v>20</v>
+      </c>
+      <c r="F108" t="s">
+        <v>21</v>
+      </c>
+      <c r="G108" t="s">
+        <v>22</v>
+      </c>
+      <c r="H108">
+        <v>2020</v>
+      </c>
+      <c r="I108"/>
+      <c r="J108" t="s">
+        <v>610</v>
+      </c>
+      <c r="K108" t="s">
+        <v>24</v>
+      </c>
+      <c r="L108"/>
+      <c r="M108" t="s">
+        <v>611</v>
+      </c>
+      <c r="N108" t="s">
+        <v>27</v>
+      </c>
+      <c r="O108" t="s">
+        <v>617</v>
+      </c>
+      <c r="P108" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="109" spans="1:16">
+      <c r="A109" t="s">
+        <v>619</v>
+      </c>
+      <c r="B109" t="s">
+        <v>620</v>
+      </c>
+      <c r="C109" t="s">
+        <v>621</v>
+      </c>
+      <c r="D109" t="s">
+        <v>622</v>
+      </c>
+      <c r="E109" t="s">
+        <v>53</v>
+      </c>
+      <c r="F109" t="s">
+        <v>276</v>
+      </c>
+      <c r="G109" t="s">
+        <v>22</v>
+      </c>
+      <c r="H109">
+        <v>2010</v>
+      </c>
+      <c r="I109"/>
+      <c r="J109" t="s">
+        <v>623</v>
+      </c>
+      <c r="K109" t="s">
+        <v>24</v>
+      </c>
+      <c r="L109"/>
+      <c r="M109" t="s">
+        <v>624</v>
+      </c>
+      <c r="N109" t="s">
+        <v>27</v>
+      </c>
+      <c r="O109" t="s">
+        <v>625</v>
+      </c>
+      <c r="P109" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="110" spans="1:16">
+      <c r="A110" t="s">
+        <v>627</v>
+      </c>
+      <c r="B110" t="s">
+        <v>628</v>
+      </c>
+      <c r="C110" t="s">
+        <v>621</v>
+      </c>
+      <c r="D110" t="s">
+        <v>629</v>
+      </c>
+      <c r="E110" t="s">
+        <v>53</v>
+      </c>
+      <c r="F110" t="s">
+        <v>276</v>
+      </c>
+      <c r="G110" t="s">
+        <v>22</v>
+      </c>
+      <c r="H110">
+        <v>2009</v>
+      </c>
+      <c r="I110"/>
+      <c r="J110" t="s">
+        <v>623</v>
+      </c>
+      <c r="K110" t="s">
+        <v>24</v>
+      </c>
+      <c r="L110"/>
+      <c r="M110" t="s">
+        <v>624</v>
+      </c>
+      <c r="N110" t="s">
+        <v>27</v>
+      </c>
+      <c r="O110" t="s">
+        <v>630</v>
+      </c>
+      <c r="P110" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="111" spans="1:16">
+      <c r="A111" t="s">
+        <v>631</v>
+      </c>
+      <c r="B111" t="s">
+        <v>632</v>
+      </c>
+      <c r="C111" t="s">
+        <v>621</v>
+      </c>
+      <c r="D111" t="s">
+        <v>633</v>
+      </c>
+      <c r="E111" t="s">
+        <v>53</v>
+      </c>
+      <c r="F111" t="s">
+        <v>276</v>
+      </c>
+      <c r="G111" t="s">
+        <v>22</v>
+      </c>
+      <c r="H111">
+        <v>2010</v>
+      </c>
+      <c r="I111"/>
+      <c r="J111" t="s">
+        <v>623</v>
+      </c>
+      <c r="K111" t="s">
+        <v>24</v>
+      </c>
+      <c r="L111"/>
+      <c r="M111" t="s">
+        <v>624</v>
+      </c>
+      <c r="N111" t="s">
+        <v>27</v>
+      </c>
+      <c r="O111" t="s">
+        <v>634</v>
+      </c>
+      <c r="P111" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="112" spans="1:16">
+      <c r="A112" t="s">
+        <v>635</v>
+      </c>
+      <c r="B112" t="s">
+        <v>636</v>
+      </c>
+      <c r="C112" t="s">
+        <v>621</v>
+      </c>
+      <c r="D112" t="s">
+        <v>637</v>
+      </c>
+      <c r="E112" t="s">
+        <v>53</v>
+      </c>
+      <c r="F112" t="s">
+        <v>276</v>
+      </c>
+      <c r="G112" t="s">
+        <v>22</v>
+      </c>
+      <c r="H112">
+        <v>2010</v>
+      </c>
+      <c r="I112"/>
+      <c r="J112" t="s">
+        <v>623</v>
+      </c>
+      <c r="K112" t="s">
+        <v>24</v>
+      </c>
+      <c r="L112"/>
+      <c r="M112" t="s">
+        <v>624</v>
+      </c>
+      <c r="N112" t="s">
+        <v>27</v>
+      </c>
+      <c r="O112" t="s">
+        <v>638</v>
+      </c>
+      <c r="P112" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="113" spans="1:16">
+      <c r="A113" t="s">
+        <v>639</v>
+      </c>
+      <c r="B113" t="s">
+        <v>640</v>
+      </c>
+      <c r="C113" t="s">
+        <v>621</v>
+      </c>
+      <c r="D113" t="s">
+        <v>399</v>
+      </c>
+      <c r="E113" t="s">
+        <v>53</v>
+      </c>
+      <c r="F113" t="s">
+        <v>276</v>
+      </c>
+      <c r="G113" t="s">
+        <v>22</v>
+      </c>
+      <c r="H113">
+        <v>2009</v>
+      </c>
+      <c r="I113"/>
+      <c r="J113" t="s">
+        <v>623</v>
+      </c>
+      <c r="K113" t="s">
+        <v>24</v>
+      </c>
+      <c r="L113"/>
+      <c r="M113" t="s">
+        <v>624</v>
+      </c>
+      <c r="N113" t="s">
+        <v>27</v>
+      </c>
+      <c r="O113" t="s">
+        <v>641</v>
+      </c>
+      <c r="P113" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="114" spans="1:16">
+      <c r="A114" t="s">
+        <v>642</v>
+      </c>
+      <c r="B114" t="s">
+        <v>643</v>
+      </c>
+      <c r="C114" t="s">
+        <v>621</v>
+      </c>
+      <c r="D114" t="s">
+        <v>644</v>
+      </c>
+      <c r="E114" t="s">
+        <v>53</v>
+      </c>
+      <c r="F114" t="s">
+        <v>276</v>
+      </c>
+      <c r="G114" t="s">
+        <v>22</v>
+      </c>
+      <c r="H114">
+        <v>2010</v>
+      </c>
+      <c r="I114"/>
+      <c r="J114" t="s">
+        <v>623</v>
+      </c>
+      <c r="K114" t="s">
+        <v>24</v>
+      </c>
+      <c r="L114"/>
+      <c r="M114" t="s">
+        <v>624</v>
+      </c>
+      <c r="N114" t="s">
+        <v>27</v>
+      </c>
+      <c r="O114" t="s">
+        <v>645</v>
+      </c>
+      <c r="P114" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="115" spans="1:16">
+      <c r="A115" t="s">
+        <v>646</v>
+      </c>
+      <c r="B115" t="s">
+        <v>647</v>
+      </c>
+      <c r="C115" t="s">
+        <v>621</v>
+      </c>
+      <c r="D115" t="s">
+        <v>648</v>
+      </c>
+      <c r="E115" t="s">
+        <v>53</v>
+      </c>
+      <c r="F115" t="s">
+        <v>276</v>
+      </c>
+      <c r="G115" t="s">
+        <v>22</v>
+      </c>
+      <c r="H115">
+        <v>2010</v>
+      </c>
+      <c r="I115"/>
+      <c r="J115" t="s">
+        <v>623</v>
+      </c>
+      <c r="K115" t="s">
+        <v>24</v>
+      </c>
+      <c r="L115"/>
+      <c r="M115" t="s">
+        <v>624</v>
+      </c>
+      <c r="N115" t="s">
+        <v>27</v>
+      </c>
+      <c r="O115" t="s">
+        <v>649</v>
+      </c>
+      <c r="P115" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="116" spans="1:16">
+      <c r="A116" t="s">
+        <v>650</v>
+      </c>
+      <c r="B116" t="s">
+        <v>651</v>
+      </c>
+      <c r="C116" t="s">
+        <v>621</v>
+      </c>
+      <c r="D116" t="s">
+        <v>369</v>
+      </c>
+      <c r="E116" t="s">
+        <v>53</v>
+      </c>
+      <c r="F116" t="s">
+        <v>276</v>
+      </c>
+      <c r="G116" t="s">
+        <v>22</v>
+      </c>
+      <c r="H116">
+        <v>2010</v>
+      </c>
+      <c r="I116"/>
+      <c r="J116" t="s">
+        <v>623</v>
+      </c>
+      <c r="K116" t="s">
+        <v>24</v>
+      </c>
+      <c r="L116"/>
+      <c r="M116" t="s">
+        <v>624</v>
+      </c>
+      <c r="N116" t="s">
+        <v>27</v>
+      </c>
+      <c r="O116" t="s">
+        <v>652</v>
+      </c>
+      <c r="P116" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="117" spans="1:16">
+      <c r="A117" t="s">
+        <v>653</v>
+      </c>
+      <c r="B117" t="s">
+        <v>654</v>
+      </c>
+      <c r="C117" t="s">
+        <v>621</v>
+      </c>
+      <c r="D117" t="s">
+        <v>655</v>
+      </c>
+      <c r="E117" t="s">
+        <v>53</v>
+      </c>
+      <c r="F117" t="s">
+        <v>276</v>
+      </c>
+      <c r="G117" t="s">
+        <v>22</v>
+      </c>
+      <c r="H117">
+        <v>2009</v>
+      </c>
+      <c r="I117"/>
+      <c r="J117" t="s">
+        <v>623</v>
+      </c>
+      <c r="K117" t="s">
+        <v>24</v>
+      </c>
+      <c r="L117"/>
+      <c r="M117" t="s">
+        <v>624</v>
+      </c>
+      <c r="N117" t="s">
+        <v>27</v>
+      </c>
+      <c r="O117" t="s">
+        <v>656</v>
+      </c>
+      <c r="P117" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="118" spans="1:16">
+      <c r="A118" t="s">
+        <v>657</v>
+      </c>
+      <c r="B118" t="s">
+        <v>658</v>
+      </c>
+      <c r="C118" t="s">
+        <v>621</v>
+      </c>
+      <c r="D118" t="s">
+        <v>369</v>
+      </c>
+      <c r="E118" t="s">
+        <v>53</v>
+      </c>
+      <c r="F118" t="s">
+        <v>276</v>
+      </c>
+      <c r="G118" t="s">
+        <v>22</v>
+      </c>
+      <c r="H118">
+        <v>2010</v>
+      </c>
+      <c r="I118"/>
+      <c r="J118" t="s">
+        <v>623</v>
+      </c>
+      <c r="K118" t="s">
+        <v>24</v>
+      </c>
+      <c r="L118"/>
+      <c r="M118" t="s">
+        <v>624</v>
+      </c>
+      <c r="N118" t="s">
+        <v>27</v>
+      </c>
+      <c r="O118" t="s">
+        <v>659</v>
+      </c>
+      <c r="P118" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="119" spans="1:16">
+      <c r="A119" t="s">
+        <v>660</v>
+      </c>
+      <c r="B119" t="s">
+        <v>661</v>
+      </c>
+      <c r="C119" t="s">
+        <v>621</v>
+      </c>
+      <c r="D119" t="s">
+        <v>210</v>
+      </c>
+      <c r="E119" t="s">
+        <v>53</v>
+      </c>
+      <c r="F119" t="s">
+        <v>276</v>
+      </c>
+      <c r="G119" t="s">
+        <v>22</v>
+      </c>
+      <c r="H119">
+        <v>2009</v>
+      </c>
+      <c r="I119"/>
+      <c r="J119" t="s">
+        <v>623</v>
+      </c>
+      <c r="K119" t="s">
+        <v>24</v>
+      </c>
+      <c r="L119"/>
+      <c r="M119" t="s">
+        <v>624</v>
+      </c>
+      <c r="N119" t="s">
+        <v>27</v>
+      </c>
+      <c r="O119" t="s">
+        <v>662</v>
+      </c>
+      <c r="P119" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="120" spans="1:16">
+      <c r="A120" t="s">
+        <v>663</v>
+      </c>
+      <c r="B120" t="s">
+        <v>664</v>
+      </c>
+      <c r="C120" t="s">
+        <v>621</v>
+      </c>
+      <c r="D120" t="s">
+        <v>644</v>
+      </c>
+      <c r="E120" t="s">
+        <v>53</v>
+      </c>
+      <c r="F120" t="s">
+        <v>276</v>
+      </c>
+      <c r="G120" t="s">
+        <v>22</v>
+      </c>
+      <c r="H120">
+        <v>2009</v>
+      </c>
+      <c r="I120"/>
+      <c r="J120" t="s">
+        <v>623</v>
+      </c>
+      <c r="K120" t="s">
+        <v>24</v>
+      </c>
+      <c r="L120"/>
+      <c r="M120" t="s">
+        <v>624</v>
+      </c>
+      <c r="N120" t="s">
+        <v>27</v>
+      </c>
+      <c r="O120" t="s">
+        <v>665</v>
+      </c>
+      <c r="P120" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="121" spans="1:16">
+      <c r="A121" t="s">
+        <v>666</v>
+      </c>
+      <c r="B121" t="s">
+        <v>667</v>
+      </c>
+      <c r="C121" t="s">
+        <v>621</v>
+      </c>
+      <c r="D121" t="s">
+        <v>644</v>
+      </c>
+      <c r="E121" t="s">
+        <v>53</v>
+      </c>
+      <c r="F121" t="s">
+        <v>276</v>
+      </c>
+      <c r="G121" t="s">
+        <v>22</v>
+      </c>
+      <c r="H121">
+        <v>2009</v>
+      </c>
+      <c r="I121"/>
+      <c r="J121" t="s">
+        <v>623</v>
+      </c>
+      <c r="K121" t="s">
+        <v>24</v>
+      </c>
+      <c r="L121"/>
+      <c r="M121" t="s">
+        <v>624</v>
+      </c>
+      <c r="N121" t="s">
+        <v>27</v>
+      </c>
+      <c r="O121" t="s">
+        <v>668</v>
+      </c>
+      <c r="P121" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="122" spans="1:16">
+      <c r="A122" t="s">
+        <v>669</v>
+      </c>
+      <c r="B122" t="s">
+        <v>670</v>
+      </c>
+      <c r="C122" t="s">
+        <v>621</v>
+      </c>
+      <c r="D122" t="s">
+        <v>644</v>
+      </c>
+      <c r="E122" t="s">
+        <v>53</v>
+      </c>
+      <c r="F122" t="s">
+        <v>276</v>
+      </c>
+      <c r="G122" t="s">
+        <v>22</v>
+      </c>
+      <c r="H122">
+        <v>2010</v>
+      </c>
+      <c r="I122"/>
+      <c r="J122" t="s">
+        <v>623</v>
+      </c>
+      <c r="K122" t="s">
+        <v>24</v>
+      </c>
+      <c r="L122"/>
+      <c r="M122" t="s">
+        <v>624</v>
+      </c>
+      <c r="N122" t="s">
+        <v>27</v>
+      </c>
+      <c r="O122" t="s">
+        <v>671</v>
+      </c>
+      <c r="P122" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="123" spans="1:16">
+      <c r="A123" t="s">
+        <v>672</v>
+      </c>
+      <c r="B123" t="s">
+        <v>673</v>
+      </c>
+      <c r="C123" t="s">
+        <v>621</v>
+      </c>
+      <c r="D123" t="s">
+        <v>159</v>
+      </c>
+      <c r="E123" t="s">
+        <v>53</v>
+      </c>
+      <c r="F123" t="s">
+        <v>276</v>
+      </c>
+      <c r="G123" t="s">
+        <v>22</v>
+      </c>
+      <c r="H123">
+        <v>2010</v>
+      </c>
+      <c r="I123"/>
+      <c r="J123" t="s">
+        <v>623</v>
+      </c>
+      <c r="K123" t="s">
+        <v>24</v>
+      </c>
+      <c r="L123"/>
+      <c r="M123" t="s">
+        <v>624</v>
+      </c>
+      <c r="N123" t="s">
+        <v>27</v>
+      </c>
+      <c r="O123" t="s">
+        <v>674</v>
+      </c>
+      <c r="P123" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="124" spans="1:16">
+      <c r="A124" t="s">
+        <v>675</v>
+      </c>
+      <c r="B124" t="s">
+        <v>676</v>
+      </c>
+      <c r="C124" t="s">
+        <v>621</v>
+      </c>
+      <c r="D124" t="s">
+        <v>677</v>
+      </c>
+      <c r="E124" t="s">
+        <v>53</v>
+      </c>
+      <c r="F124" t="s">
+        <v>276</v>
+      </c>
+      <c r="G124" t="s">
+        <v>22</v>
+      </c>
+      <c r="H124">
+        <v>2008</v>
+      </c>
+      <c r="I124"/>
+      <c r="J124" t="s">
+        <v>623</v>
+      </c>
+      <c r="K124" t="s">
+        <v>24</v>
+      </c>
+      <c r="L124"/>
+      <c r="M124" t="s">
+        <v>624</v>
+      </c>
+      <c r="N124" t="s">
+        <v>27</v>
+      </c>
+      <c r="O124" t="s">
+        <v>678</v>
+      </c>
+      <c r="P124" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="125" spans="1:16">
+      <c r="A125" t="s">
+        <v>679</v>
+      </c>
+      <c r="B125" t="s">
+        <v>680</v>
+      </c>
+      <c r="C125" t="s">
+        <v>681</v>
+      </c>
+      <c r="D125" t="s">
+        <v>140</v>
+      </c>
+      <c r="E125" t="s">
+        <v>20</v>
+      </c>
+      <c r="F125" t="s">
+        <v>267</v>
+      </c>
+      <c r="G125" t="s">
+        <v>682</v>
+      </c>
+      <c r="H125">
+        <v>2023</v>
+      </c>
+      <c r="I125"/>
+      <c r="J125" t="s">
+        <v>683</v>
+      </c>
+      <c r="K125" t="s">
+        <v>24</v>
+      </c>
+      <c r="L125" t="s">
+        <v>684</v>
+      </c>
+      <c r="M125" t="s">
+        <v>685</v>
+      </c>
+      <c r="N125" t="s">
+        <v>27</v>
+      </c>
+      <c r="O125" t="s">
+        <v>686</v>
+      </c>
+      <c r="P125"/>
+    </row>
+    <row r="126" spans="1:16">
+      <c r="A126" t="s">
+        <v>687</v>
+      </c>
+      <c r="B126" t="s">
+        <v>688</v>
+      </c>
+      <c r="C126" t="s">
+        <v>239</v>
+      </c>
+      <c r="D126" t="s">
+        <v>689</v>
+      </c>
+      <c r="E126" t="s">
+        <v>53</v>
+      </c>
+      <c r="F126" t="s">
+        <v>276</v>
+      </c>
+      <c r="G126" t="s">
+        <v>22</v>
+      </c>
+      <c r="H126">
+        <v>1995</v>
+      </c>
+      <c r="I126"/>
+      <c r="J126" t="s">
+        <v>198</v>
+      </c>
+      <c r="K126" t="s">
+        <v>24</v>
+      </c>
+      <c r="L126" t="s">
+        <v>690</v>
+      </c>
+      <c r="M126" t="s">
+        <v>241</v>
+      </c>
+      <c r="N126" t="s">
+        <v>27</v>
+      </c>
+      <c r="O126" t="s">
+        <v>691</v>
+      </c>
+      <c r="P126" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="127" spans="1:16">
+      <c r="A127" t="s">
+        <v>693</v>
+      </c>
+      <c r="B127" t="s">
+        <v>694</v>
+      </c>
+      <c r="C127" t="s">
+        <v>239</v>
+      </c>
+      <c r="D127" t="s">
+        <v>117</v>
+      </c>
+      <c r="E127" t="s">
+        <v>53</v>
+      </c>
+      <c r="F127" t="s">
+        <v>276</v>
+      </c>
+      <c r="G127" t="s">
+        <v>22</v>
+      </c>
+      <c r="H127">
+        <v>2013</v>
+      </c>
+      <c r="I127"/>
+      <c r="J127" t="s">
+        <v>198</v>
+      </c>
+      <c r="K127" t="s">
+        <v>24</v>
+      </c>
+      <c r="L127" t="s">
+        <v>695</v>
+      </c>
+      <c r="M127" t="s">
+        <v>241</v>
+      </c>
+      <c r="N127" t="s">
+        <v>27</v>
+      </c>
+      <c r="O127" t="s">
+        <v>696</v>
+      </c>
+      <c r="P127" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="128" spans="1:16">
+      <c r="A128" t="s">
+        <v>698</v>
+      </c>
+      <c r="B128" t="s">
+        <v>699</v>
+      </c>
+      <c r="C128" t="s">
+        <v>239</v>
+      </c>
+      <c r="D128" t="s">
+        <v>182</v>
+      </c>
+      <c r="E128" t="s">
+        <v>53</v>
+      </c>
+      <c r="F128" t="s">
+        <v>276</v>
+      </c>
+      <c r="G128" t="s">
+        <v>22</v>
+      </c>
+      <c r="H128">
+        <v>2013</v>
+      </c>
+      <c r="I128"/>
+      <c r="J128" t="s">
+        <v>198</v>
+      </c>
+      <c r="K128" t="s">
+        <v>24</v>
+      </c>
+      <c r="L128" t="s">
+        <v>700</v>
+      </c>
+      <c r="M128" t="s">
+        <v>241</v>
+      </c>
+      <c r="N128" t="s">
+        <v>27</v>
+      </c>
+      <c r="O128" t="s">
+        <v>701</v>
+      </c>
+      <c r="P128" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="129" spans="1:16">
+      <c r="A129" t="s">
+        <v>703</v>
+      </c>
+      <c r="B129" t="s">
+        <v>704</v>
+      </c>
+      <c r="C129" t="s">
+        <v>239</v>
+      </c>
+      <c r="D129" t="s">
+        <v>648</v>
+      </c>
+      <c r="E129" t="s">
+        <v>53</v>
+      </c>
+      <c r="F129" t="s">
+        <v>276</v>
+      </c>
+      <c r="G129" t="s">
+        <v>22</v>
+      </c>
+      <c r="H129">
+        <v>2008</v>
+      </c>
+      <c r="I129"/>
+      <c r="J129" t="s">
+        <v>198</v>
+      </c>
+      <c r="K129" t="s">
+        <v>24</v>
+      </c>
+      <c r="L129" t="s">
+        <v>705</v>
+      </c>
+      <c r="M129" t="s">
+        <v>241</v>
+      </c>
+      <c r="N129" t="s">
+        <v>27</v>
+      </c>
+      <c r="O129" t="s">
+        <v>706</v>
+      </c>
+      <c r="P129" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="130" spans="1:16">
+      <c r="A130" t="s">
+        <v>708</v>
+      </c>
+      <c r="B130" t="s">
+        <v>709</v>
+      </c>
+      <c r="C130" t="s">
+        <v>710</v>
+      </c>
+      <c r="D130" t="s">
+        <v>711</v>
+      </c>
+      <c r="E130" t="s">
+        <v>20</v>
+      </c>
+      <c r="F130" t="s">
+        <v>267</v>
+      </c>
+      <c r="G130" t="s">
+        <v>22</v>
+      </c>
+      <c r="H130">
+        <v>2023</v>
+      </c>
+      <c r="I130"/>
+      <c r="J130" t="s">
+        <v>712</v>
+      </c>
+      <c r="K130" t="s">
+        <v>24</v>
+      </c>
+      <c r="L130" t="s">
+        <v>713</v>
+      </c>
+      <c r="M130" t="s">
+        <v>714</v>
+      </c>
+      <c r="N130" t="s">
+        <v>27</v>
+      </c>
+      <c r="O130" t="s">
+        <v>715</v>
+      </c>
+      <c r="P130" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="131" spans="1:16">
+      <c r="A131" t="s">
+        <v>717</v>
+      </c>
+      <c r="B131" t="s">
+        <v>718</v>
+      </c>
+      <c r="C131" t="s">
+        <v>239</v>
+      </c>
+      <c r="D131" t="s">
+        <v>719</v>
+      </c>
+      <c r="E131" t="s">
+        <v>53</v>
+      </c>
+      <c r="F131" t="s">
+        <v>276</v>
+      </c>
+      <c r="G131" t="s">
+        <v>22</v>
+      </c>
+      <c r="H131">
+        <v>2013</v>
+      </c>
+      <c r="I131"/>
+      <c r="J131" t="s">
+        <v>198</v>
+      </c>
+      <c r="K131" t="s">
+        <v>24</v>
+      </c>
+      <c r="L131" t="s">
+        <v>720</v>
+      </c>
+      <c r="M131" t="s">
+        <v>721</v>
+      </c>
+      <c r="N131" t="s">
+        <v>27</v>
+      </c>
+      <c r="O131" t="s">
+        <v>722</v>
+      </c>
+      <c r="P131" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="132" spans="1:16">
+      <c r="A132" t="s">
+        <v>724</v>
+      </c>
+      <c r="B132" t="s">
+        <v>725</v>
+      </c>
+      <c r="C132" t="s">
+        <v>239</v>
+      </c>
+      <c r="D132" t="s">
+        <v>726</v>
+      </c>
+      <c r="E132" t="s">
+        <v>53</v>
+      </c>
+      <c r="F132" t="s">
+        <v>276</v>
+      </c>
+      <c r="G132" t="s">
+        <v>22</v>
+      </c>
+      <c r="H132">
+        <v>2013</v>
+      </c>
+      <c r="I132"/>
+      <c r="J132" t="s">
+        <v>198</v>
+      </c>
+      <c r="K132" t="s">
+        <v>24</v>
+      </c>
+      <c r="L132" t="s">
+        <v>720</v>
+      </c>
+      <c r="M132" t="s">
+        <v>721</v>
+      </c>
+      <c r="N132" t="s">
+        <v>100</v>
+      </c>
+      <c r="O132" t="s">
+        <v>727</v>
+      </c>
+      <c r="P132" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="133" spans="1:16">
+      <c r="A133" t="s">
+        <v>729</v>
+      </c>
+      <c r="B133" t="s">
+        <v>730</v>
+      </c>
+      <c r="C133" t="s">
+        <v>239</v>
+      </c>
+      <c r="D133" t="s">
+        <v>52</v>
+      </c>
+      <c r="E133" t="s">
+        <v>53</v>
+      </c>
+      <c r="F133" t="s">
+        <v>276</v>
+      </c>
+      <c r="G133" t="s">
+        <v>22</v>
+      </c>
+      <c r="H133">
+        <v>2010</v>
+      </c>
+      <c r="I133"/>
+      <c r="J133" t="s">
+        <v>198</v>
+      </c>
+      <c r="K133" t="s">
+        <v>24</v>
+      </c>
+      <c r="L133" t="s">
+        <v>731</v>
+      </c>
+      <c r="M133" t="s">
+        <v>721</v>
+      </c>
+      <c r="N133" t="s">
+        <v>27</v>
+      </c>
+      <c r="O133" t="s">
+        <v>732</v>
+      </c>
+      <c r="P133" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="134" spans="1:16">
+      <c r="A134" t="s">
+        <v>734</v>
+      </c>
+      <c r="B134" t="s">
+        <v>735</v>
+      </c>
+      <c r="C134" t="s">
+        <v>239</v>
+      </c>
+      <c r="D134" t="s">
+        <v>301</v>
+      </c>
+      <c r="E134" t="s">
+        <v>53</v>
+      </c>
+      <c r="F134" t="s">
+        <v>276</v>
+      </c>
+      <c r="G134" t="s">
+        <v>22</v>
+      </c>
+      <c r="H134">
+        <v>2010</v>
+      </c>
+      <c r="I134"/>
+      <c r="J134" t="s">
+        <v>198</v>
+      </c>
+      <c r="K134" t="s">
+        <v>24</v>
+      </c>
+      <c r="L134" t="s">
+        <v>736</v>
+      </c>
+      <c r="M134" t="s">
+        <v>241</v>
+      </c>
+      <c r="N134" t="s">
+        <v>27</v>
+      </c>
+      <c r="O134" t="s">
+        <v>737</v>
+      </c>
+      <c r="P134" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="135" spans="1:16">
+      <c r="A135" t="s">
+        <v>739</v>
+      </c>
+      <c r="B135" t="s">
+        <v>740</v>
+      </c>
+      <c r="C135" t="s">
+        <v>239</v>
+      </c>
+      <c r="D135" t="s">
+        <v>741</v>
+      </c>
+      <c r="E135" t="s">
+        <v>53</v>
+      </c>
+      <c r="F135" t="s">
+        <v>276</v>
+      </c>
+      <c r="G135" t="s">
+        <v>22</v>
+      </c>
+      <c r="H135">
+        <v>2011</v>
+      </c>
+      <c r="I135"/>
+      <c r="J135" t="s">
+        <v>198</v>
+      </c>
+      <c r="K135" t="s">
+        <v>24</v>
+      </c>
+      <c r="L135" t="s">
+        <v>742</v>
+      </c>
+      <c r="M135" t="s">
+        <v>721</v>
+      </c>
+      <c r="N135" t="s">
+        <v>27</v>
+      </c>
+      <c r="O135" t="s">
+        <v>743</v>
+      </c>
+      <c r="P135" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="136" spans="1:16">
+      <c r="A136" t="s">
+        <v>745</v>
+      </c>
+      <c r="B136" t="s">
+        <v>746</v>
+      </c>
+      <c r="C136" t="s">
+        <v>239</v>
+      </c>
+      <c r="D136" t="s">
+        <v>79</v>
+      </c>
+      <c r="E136" t="s">
+        <v>53</v>
+      </c>
+      <c r="F136" t="s">
+        <v>276</v>
+      </c>
+      <c r="G136" t="s">
+        <v>22</v>
+      </c>
+      <c r="H136">
+        <v>2013</v>
+      </c>
+      <c r="I136"/>
+      <c r="J136" t="s">
+        <v>198</v>
+      </c>
+      <c r="K136" t="s">
+        <v>228</v>
+      </c>
+      <c r="L136" t="s">
+        <v>747</v>
+      </c>
+      <c r="M136" t="s">
+        <v>241</v>
+      </c>
+      <c r="N136" t="s">
+        <v>27</v>
+      </c>
+      <c r="O136" t="s">
+        <v>748</v>
+      </c>
+      <c r="P136" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="137" spans="1:16">
+      <c r="A137" t="s">
+        <v>750</v>
+      </c>
+      <c r="B137" t="s">
+        <v>751</v>
+      </c>
+      <c r="C137" t="s">
+        <v>239</v>
+      </c>
+      <c r="D137" t="s">
+        <v>741</v>
+      </c>
+      <c r="E137" t="s">
+        <v>53</v>
+      </c>
+      <c r="F137" t="s">
+        <v>276</v>
+      </c>
+      <c r="G137" t="s">
+        <v>22</v>
+      </c>
+      <c r="H137">
+        <v>2012</v>
+      </c>
+      <c r="I137"/>
+      <c r="J137" t="s">
+        <v>198</v>
+      </c>
+      <c r="K137" t="s">
+        <v>24</v>
+      </c>
+      <c r="L137" t="s">
+        <v>752</v>
+      </c>
+      <c r="M137" t="s">
+        <v>241</v>
+      </c>
+      <c r="N137" t="s">
+        <v>27</v>
+      </c>
+      <c r="O137" t="s">
+        <v>753</v>
+      </c>
+      <c r="P137" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="138" spans="1:16">
+      <c r="A138" t="s">
+        <v>755</v>
+      </c>
+      <c r="B138" t="s">
+        <v>756</v>
+      </c>
+      <c r="C138" t="s">
+        <v>239</v>
+      </c>
+      <c r="D138" t="s">
+        <v>655</v>
+      </c>
+      <c r="E138" t="s">
+        <v>53</v>
+      </c>
+      <c r="F138" t="s">
+        <v>276</v>
+      </c>
+      <c r="G138" t="s">
+        <v>22</v>
+      </c>
+      <c r="H138">
+        <v>2013</v>
+      </c>
+      <c r="I138"/>
+      <c r="J138" t="s">
+        <v>198</v>
+      </c>
+      <c r="K138" t="s">
+        <v>24</v>
+      </c>
+      <c r="L138" t="s">
+        <v>757</v>
+      </c>
+      <c r="M138" t="s">
+        <v>241</v>
+      </c>
+      <c r="N138" t="s">
+        <v>27</v>
+      </c>
+      <c r="O138" t="s">
+        <v>758</v>
+      </c>
+      <c r="P138" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="139" spans="1:16">
+      <c r="A139" t="s">
+        <v>760</v>
+      </c>
+      <c r="B139" t="s">
+        <v>761</v>
+      </c>
+      <c r="C139" t="s">
+        <v>239</v>
+      </c>
+      <c r="D139" t="s">
+        <v>45</v>
+      </c>
+      <c r="E139" t="s">
+        <v>53</v>
+      </c>
+      <c r="F139" t="s">
+        <v>276</v>
+      </c>
+      <c r="G139" t="s">
+        <v>22</v>
+      </c>
+      <c r="H139">
+        <v>2013</v>
+      </c>
+      <c r="I139"/>
+      <c r="J139" t="s">
+        <v>198</v>
+      </c>
+      <c r="K139" t="s">
+        <v>24</v>
+      </c>
+      <c r="L139" t="s">
+        <v>720</v>
+      </c>
+      <c r="M139" t="s">
+        <v>241</v>
+      </c>
+      <c r="N139" t="s">
+        <v>27</v>
+      </c>
+      <c r="O139" t="s">
+        <v>762</v>
+      </c>
+      <c r="P139" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="140" spans="1:16">
+      <c r="A140" t="s">
+        <v>764</v>
+      </c>
+      <c r="B140" t="s">
+        <v>765</v>
+      </c>
+      <c r="C140" t="s">
+        <v>239</v>
+      </c>
+      <c r="D140" t="s">
+        <v>766</v>
+      </c>
+      <c r="E140" t="s">
+        <v>53</v>
+      </c>
+      <c r="F140" t="s">
+        <v>276</v>
+      </c>
+      <c r="G140" t="s">
+        <v>22</v>
+      </c>
+      <c r="H140">
+        <v>2013</v>
+      </c>
+      <c r="I140"/>
+      <c r="J140" t="s">
+        <v>147</v>
+      </c>
+      <c r="K140" t="s">
+        <v>24</v>
+      </c>
+      <c r="L140" t="s">
+        <v>767</v>
+      </c>
+      <c r="M140" t="s">
+        <v>241</v>
+      </c>
+      <c r="N140" t="s">
+        <v>27</v>
+      </c>
+      <c r="O140" t="s">
+        <v>768</v>
+      </c>
+      <c r="P140" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="141" spans="1:16">
+      <c r="A141" t="s">
+        <v>770</v>
+      </c>
+      <c r="B141" t="s">
+        <v>771</v>
+      </c>
+      <c r="C141" t="s">
+        <v>239</v>
+      </c>
+      <c r="D141" t="s">
+        <v>766</v>
+      </c>
+      <c r="E141" t="s">
+        <v>53</v>
+      </c>
+      <c r="F141" t="s">
+        <v>276</v>
+      </c>
+      <c r="G141" t="s">
+        <v>22</v>
+      </c>
+      <c r="H141">
+        <v>2017</v>
+      </c>
+      <c r="I141"/>
+      <c r="J141" t="s">
+        <v>147</v>
+      </c>
+      <c r="K141" t="s">
+        <v>24</v>
+      </c>
+      <c r="L141" t="s">
+        <v>772</v>
+      </c>
+      <c r="M141" t="s">
+        <v>241</v>
+      </c>
+      <c r="N141" t="s">
+        <v>27</v>
+      </c>
+      <c r="O141" t="s">
+        <v>773</v>
+      </c>
+      <c r="P141" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="142" spans="1:16">
+      <c r="A142" t="s">
+        <v>775</v>
+      </c>
+      <c r="B142" t="s">
+        <v>776</v>
+      </c>
+      <c r="C142" t="s">
+        <v>239</v>
+      </c>
+      <c r="D142" t="s">
+        <v>52</v>
+      </c>
+      <c r="E142" t="s">
+        <v>53</v>
+      </c>
+      <c r="F142" t="s">
+        <v>276</v>
+      </c>
+      <c r="G142" t="s">
+        <v>22</v>
+      </c>
+      <c r="H142">
+        <v>2014</v>
+      </c>
+      <c r="I142"/>
+      <c r="J142" t="s">
+        <v>198</v>
+      </c>
+      <c r="K142" t="s">
+        <v>24</v>
+      </c>
+      <c r="L142" t="s">
+        <v>777</v>
+      </c>
+      <c r="M142" t="s">
+        <v>241</v>
+      </c>
+      <c r="N142" t="s">
+        <v>27</v>
+      </c>
+      <c r="O142" t="s">
+        <v>778</v>
+      </c>
+      <c r="P142" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="143" spans="1:16">
+      <c r="A143" t="s">
+        <v>780</v>
+      </c>
+      <c r="B143" t="s">
+        <v>781</v>
+      </c>
+      <c r="C143" t="s">
+        <v>239</v>
+      </c>
+      <c r="D143" t="s">
+        <v>766</v>
+      </c>
+      <c r="E143" t="s">
+        <v>53</v>
+      </c>
+      <c r="F143" t="s">
+        <v>276</v>
+      </c>
+      <c r="G143" t="s">
+        <v>22</v>
+      </c>
+      <c r="H143">
+        <v>2017</v>
+      </c>
+      <c r="I143"/>
+      <c r="J143" t="s">
+        <v>147</v>
+      </c>
+      <c r="K143" t="s">
+        <v>24</v>
+      </c>
+      <c r="L143" t="s">
+        <v>772</v>
+      </c>
+      <c r="M143" t="s">
+        <v>241</v>
+      </c>
+      <c r="N143" t="s">
+        <v>27</v>
+      </c>
+      <c r="O143" t="s">
+        <v>782</v>
+      </c>
+      <c r="P143" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="144" spans="1:16">
+      <c r="A144" t="s">
+        <v>784</v>
+      </c>
+      <c r="B144" t="s">
+        <v>785</v>
+      </c>
+      <c r="C144" t="s">
+        <v>621</v>
+      </c>
+      <c r="D144" t="s">
+        <v>786</v>
+      </c>
+      <c r="E144" t="s">
+        <v>20</v>
+      </c>
+      <c r="F144" t="s">
+        <v>54</v>
+      </c>
+      <c r="G144" t="s">
+        <v>22</v>
+      </c>
+      <c r="H144">
+        <v>2009</v>
+      </c>
+      <c r="I144"/>
+      <c r="J144" t="s">
+        <v>787</v>
+      </c>
+      <c r="K144" t="s">
+        <v>24</v>
+      </c>
+      <c r="L144" t="s">
+        <v>788</v>
+      </c>
+      <c r="M144" t="s">
+        <v>624</v>
+      </c>
+      <c r="N144" t="s">
+        <v>27</v>
+      </c>
+      <c r="O144" t="s">
+        <v>789</v>
+      </c>
+      <c r="P144" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="145" spans="1:16">
+      <c r="A145" t="s">
+        <v>791</v>
+      </c>
+      <c r="B145" t="s">
+        <v>792</v>
+      </c>
+      <c r="C145" t="s">
+        <v>621</v>
+      </c>
+      <c r="D145" t="s">
+        <v>153</v>
+      </c>
+      <c r="E145" t="s">
+        <v>20</v>
+      </c>
+      <c r="F145" t="s">
+        <v>54</v>
+      </c>
+      <c r="G145" t="s">
+        <v>22</v>
+      </c>
+      <c r="H145">
+        <v>2009</v>
+      </c>
+      <c r="I145"/>
+      <c r="J145" t="s">
+        <v>623</v>
+      </c>
+      <c r="K145" t="s">
+        <v>24</v>
+      </c>
+      <c r="L145" t="s">
+        <v>793</v>
+      </c>
+      <c r="M145" t="s">
+        <v>624</v>
+      </c>
+      <c r="N145" t="s">
+        <v>27</v>
+      </c>
+      <c r="O145" t="s">
+        <v>794</v>
+      </c>
+      <c r="P145" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="146" spans="1:16">
+      <c r="A146" t="s">
+        <v>795</v>
+      </c>
+      <c r="B146" t="s">
+        <v>796</v>
+      </c>
+      <c r="C146" t="s">
+        <v>621</v>
+      </c>
+      <c r="D146" t="s">
+        <v>797</v>
+      </c>
+      <c r="E146" t="s">
+        <v>20</v>
+      </c>
+      <c r="F146" t="s">
+        <v>54</v>
+      </c>
+      <c r="G146" t="s">
+        <v>22</v>
+      </c>
+      <c r="H146">
+        <v>2009</v>
+      </c>
+      <c r="I146"/>
+      <c r="J146" t="s">
+        <v>23</v>
+      </c>
+      <c r="K146" t="s">
+        <v>24</v>
+      </c>
+      <c r="L146" t="s">
+        <v>798</v>
+      </c>
+      <c r="M146" t="s">
+        <v>624</v>
+      </c>
+      <c r="N146" t="s">
+        <v>27</v>
+      </c>
+      <c r="O146" t="s">
+        <v>799</v>
+      </c>
+      <c r="P146" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="147" spans="1:16">
+      <c r="A147" t="s">
+        <v>801</v>
+      </c>
+      <c r="B147" t="s">
+        <v>802</v>
+      </c>
+      <c r="C147" t="s">
+        <v>621</v>
+      </c>
+      <c r="D147" t="s">
+        <v>803</v>
+      </c>
+      <c r="E147" t="s">
+        <v>20</v>
+      </c>
+      <c r="F147" t="s">
+        <v>54</v>
+      </c>
+      <c r="G147" t="s">
+        <v>22</v>
+      </c>
+      <c r="H147">
+        <v>2010</v>
+      </c>
+      <c r="I147"/>
+      <c r="J147" t="s">
+        <v>23</v>
+      </c>
+      <c r="K147" t="s">
+        <v>24</v>
+      </c>
+      <c r="L147"/>
+      <c r="M147" t="s">
+        <v>624</v>
+      </c>
+      <c r="N147" t="s">
+        <v>27</v>
+      </c>
+      <c r="O147" t="s">
+        <v>804</v>
+      </c>
+      <c r="P147" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="148" spans="1:16">
+      <c r="A148" t="s">
+        <v>805</v>
+      </c>
+      <c r="B148" t="s">
+        <v>806</v>
+      </c>
+      <c r="C148" t="s">
+        <v>621</v>
+      </c>
+      <c r="D148" t="s">
+        <v>807</v>
+      </c>
+      <c r="E148" t="s">
+        <v>20</v>
+      </c>
+      <c r="F148" t="s">
+        <v>54</v>
+      </c>
+      <c r="G148" t="s">
+        <v>22</v>
+      </c>
+      <c r="H148">
+        <v>2009</v>
+      </c>
+      <c r="I148"/>
+      <c r="J148" t="s">
+        <v>23</v>
+      </c>
+      <c r="K148" t="s">
+        <v>24</v>
+      </c>
+      <c r="L148" t="s">
+        <v>808</v>
+      </c>
+      <c r="M148" t="s">
+        <v>624</v>
+      </c>
+      <c r="N148" t="s">
+        <v>27</v>
+      </c>
+      <c r="O148" t="s">
+        <v>809</v>
+      </c>
+      <c r="P148" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="149" spans="1:16">
+      <c r="A149" t="s">
+        <v>810</v>
+      </c>
+      <c r="B149" t="s">
+        <v>811</v>
+      </c>
+      <c r="C149" t="s">
+        <v>621</v>
+      </c>
+      <c r="D149" t="s">
+        <v>812</v>
+      </c>
+      <c r="E149" t="s">
+        <v>20</v>
+      </c>
+      <c r="F149" t="s">
+        <v>54</v>
+      </c>
+      <c r="G149" t="s">
+        <v>22</v>
+      </c>
+      <c r="H149">
+        <v>2009</v>
+      </c>
+      <c r="I149"/>
+      <c r="J149" t="s">
+        <v>623</v>
+      </c>
+      <c r="K149" t="s">
+        <v>24</v>
+      </c>
+      <c r="L149" t="s">
+        <v>813</v>
+      </c>
+      <c r="M149" t="s">
+        <v>624</v>
+      </c>
+      <c r="N149" t="s">
+        <v>27</v>
+      </c>
+      <c r="O149" t="s">
+        <v>814</v>
+      </c>
+      <c r="P149" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="150" spans="1:16">
+      <c r="A150" t="s">
+        <v>815</v>
+      </c>
+      <c r="B150" t="s">
+        <v>816</v>
+      </c>
+      <c r="C150" t="s">
+        <v>817</v>
+      </c>
+      <c r="D150" t="s">
+        <v>818</v>
+      </c>
+      <c r="E150" t="s">
+        <v>53</v>
+      </c>
+      <c r="F150" t="s">
+        <v>54</v>
+      </c>
+      <c r="G150" t="s">
+        <v>22</v>
+      </c>
+      <c r="H150">
+        <v>2015</v>
+      </c>
+      <c r="I150"/>
+      <c r="J150" t="s">
+        <v>819</v>
+      </c>
+      <c r="K150" t="s">
+        <v>24</v>
+      </c>
+      <c r="L150" t="s">
+        <v>820</v>
+      </c>
+      <c r="M150" t="s">
+        <v>821</v>
+      </c>
+      <c r="N150" t="s">
+        <v>27</v>
+      </c>
+      <c r="O150" t="s">
+        <v>822</v>
+      </c>
+      <c r="P150" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="151" spans="1:16">
+      <c r="A151" t="s">
+        <v>824</v>
+      </c>
+      <c r="B151" t="s">
+        <v>825</v>
+      </c>
+      <c r="C151" t="s">
+        <v>826</v>
+      </c>
+      <c r="D151" t="s">
+        <v>827</v>
+      </c>
+      <c r="E151" t="s">
+        <v>53</v>
+      </c>
+      <c r="F151" t="s">
+        <v>267</v>
+      </c>
+      <c r="G151" t="s">
+        <v>22</v>
+      </c>
+      <c r="H151">
+        <v>2017</v>
+      </c>
+      <c r="I151"/>
+      <c r="J151" t="s">
+        <v>597</v>
+      </c>
+      <c r="K151" t="s">
+        <v>24</v>
+      </c>
+      <c r="L151" t="s">
+        <v>828</v>
+      </c>
+      <c r="M151" t="s">
+        <v>829</v>
+      </c>
+      <c r="N151" t="s">
+        <v>27</v>
+      </c>
+      <c r="O151" t="s">
+        <v>830</v>
+      </c>
+      <c r="P151" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="152" spans="1:16">
+      <c r="A152" t="s">
+        <v>832</v>
+      </c>
+      <c r="B152" t="s">
+        <v>833</v>
+      </c>
+      <c r="C152" t="s">
+        <v>681</v>
+      </c>
+      <c r="D152" t="s">
+        <v>834</v>
+      </c>
+      <c r="E152" t="s">
+        <v>20</v>
+      </c>
+      <c r="F152" t="s">
+        <v>267</v>
+      </c>
+      <c r="G152" t="s">
+        <v>22</v>
+      </c>
+      <c r="H152">
+        <v>2023</v>
+      </c>
+      <c r="I152"/>
+      <c r="J152" t="s">
+        <v>835</v>
+      </c>
+      <c r="K152" t="s">
+        <v>24</v>
+      </c>
+      <c r="L152" t="s">
+        <v>836</v>
+      </c>
+      <c r="M152" t="s">
+        <v>685</v>
+      </c>
+      <c r="N152" t="s">
+        <v>27</v>
+      </c>
+      <c r="O152" t="s">
+        <v>837</v>
+      </c>
+      <c r="P152" t="s">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="153" spans="1:16">
+      <c r="A153" t="s">
+        <v>839</v>
+      </c>
+      <c r="B153" t="s">
+        <v>840</v>
+      </c>
+      <c r="C153" t="s">
+        <v>681</v>
+      </c>
+      <c r="D153" t="s">
+        <v>74</v>
+      </c>
+      <c r="E153" t="s">
+        <v>20</v>
+      </c>
+      <c r="F153" t="s">
+        <v>267</v>
+      </c>
+      <c r="G153" t="s">
+        <v>22</v>
+      </c>
+      <c r="H153">
+        <v>2015</v>
+      </c>
+      <c r="I153">
+        <v>2022</v>
+      </c>
+      <c r="J153" t="s">
+        <v>147</v>
+      </c>
+      <c r="K153" t="s">
+        <v>24</v>
+      </c>
+      <c r="L153" t="s">
+        <v>841</v>
+      </c>
+      <c r="M153" t="s">
+        <v>685</v>
+      </c>
+      <c r="N153" t="s">
+        <v>27</v>
+      </c>
+      <c r="O153" t="s">
+        <v>842</v>
+      </c>
+      <c r="P153" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="154" spans="1:16">
+      <c r="A154" t="s">
+        <v>844</v>
+      </c>
+      <c r="B154" t="s">
+        <v>845</v>
+      </c>
+      <c r="C154" t="s">
+        <v>681</v>
+      </c>
+      <c r="D154" t="s">
+        <v>677</v>
+      </c>
+      <c r="E154" t="s">
+        <v>20</v>
+      </c>
+      <c r="F154" t="s">
+        <v>267</v>
+      </c>
+      <c r="G154" t="s">
+        <v>22</v>
+      </c>
+      <c r="H154">
+        <v>2023</v>
+      </c>
+      <c r="I154"/>
+      <c r="J154" t="s">
+        <v>835</v>
+      </c>
+      <c r="K154" t="s">
+        <v>24</v>
+      </c>
+      <c r="L154" t="s">
+        <v>846</v>
+      </c>
+      <c r="M154" t="s">
+        <v>685</v>
+      </c>
+      <c r="N154" t="s">
+        <v>27</v>
+      </c>
+      <c r="O154" t="s">
+        <v>847</v>
+      </c>
+      <c r="P154" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="155" spans="1:16">
+      <c r="A155" t="s">
+        <v>849</v>
+      </c>
+      <c r="B155" t="s">
+        <v>850</v>
+      </c>
+      <c r="C155" t="s">
+        <v>681</v>
+      </c>
+      <c r="D155" t="s">
+        <v>851</v>
+      </c>
+      <c r="E155" t="s">
+        <v>20</v>
+      </c>
+      <c r="F155" t="s">
+        <v>267</v>
+      </c>
+      <c r="G155" t="s">
+        <v>22</v>
+      </c>
+      <c r="H155">
+        <v>2023</v>
+      </c>
+      <c r="I155"/>
+      <c r="J155" t="s">
+        <v>852</v>
+      </c>
+      <c r="K155" t="s">
+        <v>24</v>
+      </c>
+      <c r="L155" t="s">
+        <v>853</v>
+      </c>
+      <c r="M155" t="s">
+        <v>685</v>
+      </c>
+      <c r="N155" t="s">
+        <v>27</v>
+      </c>
+      <c r="O155" t="s">
+        <v>854</v>
+      </c>
+      <c r="P155" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="156" spans="1:16">
+      <c r="A156" t="s">
+        <v>856</v>
+      </c>
+      <c r="B156" t="s">
+        <v>857</v>
+      </c>
+      <c r="C156" t="s">
+        <v>239</v>
+      </c>
+      <c r="D156" t="s">
+        <v>52</v>
+      </c>
+      <c r="E156" t="s">
+        <v>53</v>
+      </c>
+      <c r="F156" t="s">
+        <v>276</v>
+      </c>
+      <c r="G156" t="s">
+        <v>22</v>
+      </c>
+      <c r="H156">
+        <v>2015</v>
+      </c>
+      <c r="I156"/>
+      <c r="J156" t="s">
+        <v>198</v>
+      </c>
+      <c r="K156" t="s">
+        <v>24</v>
+      </c>
+      <c r="L156" t="s">
+        <v>858</v>
+      </c>
+      <c r="M156" t="s">
+        <v>721</v>
+      </c>
+      <c r="N156" t="s">
+        <v>27</v>
+      </c>
+      <c r="O156" t="s">
+        <v>859</v>
+      </c>
+      <c r="P156" t="s">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="157" spans="1:16">
+      <c r="A157" t="s">
+        <v>861</v>
+      </c>
+      <c r="B157" t="s">
+        <v>862</v>
+      </c>
+      <c r="C157" t="s">
+        <v>863</v>
+      </c>
+      <c r="D157" t="s">
+        <v>864</v>
+      </c>
+      <c r="E157" t="s">
+        <v>53</v>
+      </c>
+      <c r="F157" t="s">
+        <v>54</v>
+      </c>
+      <c r="G157" t="s">
+        <v>22</v>
+      </c>
+      <c r="H157">
+        <v>2013</v>
+      </c>
+      <c r="I157"/>
+      <c r="J157" t="s">
+        <v>46</v>
+      </c>
+      <c r="K157" t="s">
+        <v>865</v>
+      </c>
+      <c r="L157"/>
+      <c r="M157" t="s">
+        <v>866</v>
+      </c>
+      <c r="N157" t="s">
+        <v>27</v>
+      </c>
+      <c r="O157" t="s">
+        <v>867</v>
+      </c>
+      <c r="P157" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="158" spans="1:16">
+      <c r="A158" t="s">
+        <v>869</v>
+      </c>
+      <c r="B158" t="s">
+        <v>870</v>
+      </c>
+      <c r="C158" t="s">
+        <v>871</v>
+      </c>
+      <c r="D158" t="s">
+        <v>872</v>
+      </c>
+      <c r="E158" t="s">
+        <v>20</v>
+      </c>
+      <c r="F158" t="s">
+        <v>267</v>
+      </c>
+      <c r="G158" t="s">
+        <v>22</v>
+      </c>
+      <c r="H158">
+        <v>2021</v>
+      </c>
+      <c r="I158"/>
+      <c r="J158" t="s">
+        <v>819</v>
+      </c>
+      <c r="K158" t="s">
+        <v>24</v>
+      </c>
+      <c r="L158" t="s">
+        <v>873</v>
+      </c>
+      <c r="M158" t="s">
+        <v>874</v>
+      </c>
+      <c r="N158" t="s">
+        <v>27</v>
+      </c>
+      <c r="O158" t="s">
+        <v>875</v>
+      </c>
+      <c r="P158" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="159" spans="1:16">
+      <c r="A159" t="s">
+        <v>877</v>
+      </c>
+      <c r="B159" t="s">
+        <v>878</v>
+      </c>
+      <c r="C159" t="s">
+        <v>879</v>
+      </c>
+      <c r="D159" t="s">
+        <v>350</v>
+      </c>
+      <c r="E159" t="s">
+        <v>53</v>
+      </c>
+      <c r="F159" t="s">
+        <v>54</v>
+      </c>
+      <c r="G159" t="s">
+        <v>22</v>
+      </c>
+      <c r="H159">
+        <v>2006</v>
+      </c>
+      <c r="I159"/>
+      <c r="J159" t="s">
+        <v>880</v>
+      </c>
+      <c r="K159" t="s">
+        <v>881</v>
+      </c>
+      <c r="L159"/>
+      <c r="M159" t="s">
+        <v>882</v>
+      </c>
+      <c r="N159" t="s">
+        <v>27</v>
+      </c>
+      <c r="O159" t="s">
+        <v>883</v>
+      </c>
+      <c r="P159" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="160" spans="1:16">
+      <c r="A160" t="s">
+        <v>885</v>
+      </c>
+      <c r="B160" t="s">
+        <v>886</v>
+      </c>
+      <c r="C160" t="s">
+        <v>887</v>
+      </c>
+      <c r="D160" t="s">
+        <v>105</v>
+      </c>
+      <c r="E160" t="s">
+        <v>20</v>
+      </c>
+      <c r="F160" t="s">
+        <v>267</v>
+      </c>
+      <c r="G160" t="s">
+        <v>22</v>
+      </c>
+      <c r="H160">
+        <v>2023</v>
+      </c>
+      <c r="I160"/>
+      <c r="J160" t="s">
+        <v>852</v>
+      </c>
+      <c r="K160" t="s">
+        <v>24</v>
+      </c>
+      <c r="L160"/>
+      <c r="M160" t="s">
+        <v>888</v>
+      </c>
+      <c r="N160" t="s">
+        <v>27</v>
+      </c>
+      <c r="O160" t="s">
+        <v>889</v>
+      </c>
+      <c r="P160" t="s">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="161" spans="1:16">
+      <c r="A161" t="s">
+        <v>891</v>
+      </c>
+      <c r="B161" t="s">
+        <v>892</v>
+      </c>
+      <c r="C161" t="s">
+        <v>887</v>
+      </c>
+      <c r="D161" t="s">
+        <v>677</v>
+      </c>
+      <c r="E161" t="s">
+        <v>20</v>
+      </c>
+      <c r="F161" t="s">
+        <v>267</v>
+      </c>
+      <c r="G161" t="s">
+        <v>22</v>
+      </c>
+      <c r="H161">
+        <v>2023</v>
+      </c>
+      <c r="I161"/>
+      <c r="J161" t="s">
+        <v>852</v>
+      </c>
+      <c r="K161" t="s">
+        <v>24</v>
+      </c>
+      <c r="L161"/>
+      <c r="M161" t="s">
+        <v>893</v>
+      </c>
+      <c r="N161" t="s">
+        <v>27</v>
+      </c>
+      <c r="O161" t="s">
+        <v>894</v>
+      </c>
+      <c r="P161" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="162" spans="1:16">
+      <c r="A162" t="s">
+        <v>896</v>
+      </c>
+      <c r="B162" t="s">
+        <v>897</v>
+      </c>
+      <c r="C162" t="s">
+        <v>887</v>
+      </c>
+      <c r="D162" t="s">
+        <v>356</v>
+      </c>
+      <c r="E162" t="s">
+        <v>20</v>
+      </c>
+      <c r="F162" t="s">
+        <v>267</v>
+      </c>
+      <c r="G162" t="s">
+        <v>22</v>
+      </c>
+      <c r="H162">
+        <v>2025</v>
+      </c>
+      <c r="I162"/>
+      <c r="J162" t="s">
+        <v>852</v>
+      </c>
+      <c r="K162" t="s">
+        <v>24</v>
+      </c>
+      <c r="L162"/>
+      <c r="M162" t="s">
+        <v>893</v>
+      </c>
+      <c r="N162" t="s">
+        <v>27</v>
+      </c>
+      <c r="O162" t="s">
+        <v>898</v>
+      </c>
+      <c r="P162" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="163" spans="1:16">
+      <c r="A163" t="s">
+        <v>899</v>
+      </c>
+      <c r="B163" t="s">
+        <v>900</v>
+      </c>
+      <c r="C163" t="s">
+        <v>239</v>
+      </c>
+      <c r="D163" t="s">
+        <v>901</v>
+      </c>
+      <c r="E163" t="s">
+        <v>53</v>
+      </c>
+      <c r="F163" t="s">
+        <v>21</v>
+      </c>
+      <c r="G163" t="s">
+        <v>22</v>
+      </c>
+      <c r="H163">
+        <v>2009</v>
+      </c>
+      <c r="I163"/>
+      <c r="J163" t="s">
+        <v>198</v>
+      </c>
+      <c r="K163" t="s">
+        <v>24</v>
+      </c>
+      <c r="L163" t="s">
+        <v>902</v>
+      </c>
+      <c r="M163" t="s">
+        <v>241</v>
+      </c>
+      <c r="N163" t="s">
+        <v>27</v>
+      </c>
+      <c r="O163" t="s">
+        <v>903</v>
+      </c>
+      <c r="P163" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="164" spans="1:16">
+      <c r="A164" t="s">
+        <v>904</v>
+      </c>
+      <c r="B164" t="s">
+        <v>905</v>
+      </c>
+      <c r="C164" t="s">
+        <v>239</v>
+      </c>
+      <c r="D164" t="s">
+        <v>350</v>
+      </c>
+      <c r="E164" t="s">
+        <v>53</v>
+      </c>
+      <c r="F164" t="s">
+        <v>21</v>
+      </c>
+      <c r="G164" t="s">
+        <v>22</v>
+      </c>
+      <c r="H164">
+        <v>2003</v>
+      </c>
+      <c r="I164"/>
+      <c r="J164" t="s">
+        <v>198</v>
+      </c>
+      <c r="K164" t="s">
+        <v>228</v>
+      </c>
+      <c r="L164" t="s">
+        <v>906</v>
+      </c>
+      <c r="M164" t="s">
+        <v>721</v>
+      </c>
+      <c r="N164" t="s">
+        <v>27</v>
+      </c>
+      <c r="O164" t="s">
+        <v>907</v>
+      </c>
+      <c r="P164" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="165" spans="1:16">
+      <c r="A165" t="s">
+        <v>904</v>
+      </c>
+      <c r="B165" t="s">
+        <v>905</v>
+      </c>
+      <c r="C165" t="s">
+        <v>239</v>
+      </c>
+      <c r="D165" t="s">
+        <v>350</v>
+      </c>
+      <c r="E165" t="s">
+        <v>53</v>
+      </c>
+      <c r="F165" t="s">
+        <v>21</v>
+      </c>
+      <c r="G165" t="s">
+        <v>22</v>
+      </c>
+      <c r="H165">
+        <v>2003</v>
+      </c>
+      <c r="I165"/>
+      <c r="J165" t="s">
+        <v>198</v>
+      </c>
+      <c r="K165" t="s">
+        <v>908</v>
+      </c>
+      <c r="L165" t="s">
+        <v>906</v>
+      </c>
+      <c r="M165" t="s">
+        <v>241</v>
+      </c>
+      <c r="N165" t="s">
+        <v>27</v>
+      </c>
+      <c r="O165" t="s">
+        <v>909</v>
+      </c>
+      <c r="P165" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="166" spans="1:16">
+      <c r="A166" t="s">
+        <v>910</v>
+      </c>
+      <c r="B166" t="s">
+        <v>911</v>
+      </c>
+      <c r="C166" t="s">
+        <v>95</v>
+      </c>
+      <c r="D166" t="s">
+        <v>912</v>
+      </c>
+      <c r="E166" t="s">
+        <v>20</v>
+      </c>
+      <c r="F166" t="s">
+        <v>21</v>
+      </c>
+      <c r="G166" t="s">
+        <v>682</v>
+      </c>
+      <c r="H166">
+        <v>2024</v>
+      </c>
+      <c r="I166"/>
+      <c r="J166" t="s">
+        <v>913</v>
+      </c>
+      <c r="K166" t="s">
+        <v>24</v>
+      </c>
+      <c r="L166" t="s">
+        <v>914</v>
+      </c>
+      <c r="M166" t="s">
+        <v>915</v>
+      </c>
+      <c r="N166" t="s">
+        <v>27</v>
+      </c>
+      <c r="O166" t="s">
+        <v>916</v>
+      </c>
+      <c r="P166" t="s">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="167" spans="1:16">
+      <c r="A167" t="s">
+        <v>918</v>
+      </c>
+      <c r="B167" t="s">
+        <v>919</v>
+      </c>
+      <c r="C167" t="s">
+        <v>95</v>
+      </c>
+      <c r="D167" t="s">
+        <v>350</v>
+      </c>
+      <c r="E167" t="s">
+        <v>20</v>
+      </c>
+      <c r="F167" t="s">
+        <v>21</v>
+      </c>
+      <c r="G167" t="s">
+        <v>22</v>
+      </c>
+      <c r="H167">
+        <v>2010</v>
+      </c>
+      <c r="I167">
+        <v>2021</v>
+      </c>
+      <c r="J167" t="s">
+        <v>97</v>
+      </c>
+      <c r="K167" t="s">
+        <v>228</v>
+      </c>
+      <c r="L167" t="s">
+        <v>920</v>
+      </c>
+      <c r="M167" t="s">
+        <v>99</v>
+      </c>
+      <c r="N167" t="s">
+        <v>100</v>
+      </c>
+      <c r="O167" t="s">
+        <v>921</v>
+      </c>
+      <c r="P167" t="s">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="168" spans="1:16">
+      <c r="A168" t="s">
+        <v>923</v>
+      </c>
+      <c r="B168" t="s">
+        <v>924</v>
+      </c>
+      <c r="C168" t="s">
+        <v>95</v>
+      </c>
+      <c r="D168" t="s">
+        <v>350</v>
+      </c>
+      <c r="E168" t="s">
+        <v>20</v>
+      </c>
+      <c r="F168" t="s">
+        <v>21</v>
+      </c>
+      <c r="G168" t="s">
+        <v>22</v>
+      </c>
+      <c r="H168">
+        <v>2010</v>
+      </c>
+      <c r="I168"/>
+      <c r="J168" t="s">
+        <v>123</v>
+      </c>
+      <c r="K168" t="s">
+        <v>24</v>
+      </c>
+      <c r="L168" t="s">
+        <v>925</v>
+      </c>
+      <c r="M168" t="s">
+        <v>926</v>
+      </c>
+      <c r="N168" t="s">
+        <v>100</v>
+      </c>
+      <c r="O168" t="s">
+        <v>927</v>
+      </c>
+      <c r="P168" t="s">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="169" spans="1:16">
+      <c r="A169" t="s">
+        <v>929</v>
+      </c>
+      <c r="B169" t="s">
+        <v>930</v>
+      </c>
+      <c r="C169" t="s">
+        <v>95</v>
+      </c>
+      <c r="D169" t="s">
+        <v>329</v>
+      </c>
+      <c r="E169" t="s">
+        <v>20</v>
+      </c>
+      <c r="F169" t="s">
+        <v>21</v>
+      </c>
+      <c r="G169" t="s">
+        <v>22</v>
+      </c>
+      <c r="H169">
+        <v>2021</v>
+      </c>
+      <c r="I169"/>
+      <c r="J169" t="s">
+        <v>97</v>
+      </c>
+      <c r="K169" t="s">
+        <v>24</v>
+      </c>
+      <c r="L169" t="s">
+        <v>931</v>
+      </c>
+      <c r="M169" t="s">
+        <v>926</v>
+      </c>
+      <c r="N169" t="s">
+        <v>27</v>
+      </c>
+      <c r="O169" t="s">
+        <v>932</v>
+      </c>
+      <c r="P169" t="s">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="170" spans="1:16">
+      <c r="A170" t="s">
+        <v>934</v>
+      </c>
+      <c r="B170" t="s">
+        <v>935</v>
+      </c>
+      <c r="C170" t="s">
+        <v>95</v>
+      </c>
+      <c r="D170" t="s">
+        <v>246</v>
+      </c>
+      <c r="E170" t="s">
+        <v>20</v>
+      </c>
+      <c r="F170" t="s">
+        <v>21</v>
+      </c>
+      <c r="G170" t="s">
+        <v>22</v>
+      </c>
+      <c r="H170">
+        <v>2013</v>
+      </c>
+      <c r="I170"/>
+      <c r="J170" t="s">
+        <v>97</v>
+      </c>
+      <c r="K170" t="s">
+        <v>248</v>
+      </c>
+      <c r="L170" t="s">
+        <v>936</v>
+      </c>
+      <c r="M170" t="s">
+        <v>926</v>
+      </c>
+      <c r="N170" t="s">
+        <v>250</v>
+      </c>
+      <c r="O170" t="s">
+        <v>937</v>
+      </c>
+      <c r="P170" t="s">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="171" spans="1:16">
+      <c r="A171" t="s">
+        <v>939</v>
+      </c>
+      <c r="B171" t="s">
+        <v>940</v>
+      </c>
+      <c r="C171" t="s">
+        <v>95</v>
+      </c>
+      <c r="D171" t="s">
+        <v>323</v>
+      </c>
+      <c r="E171" t="s">
+        <v>20</v>
+      </c>
+      <c r="F171" t="s">
+        <v>21</v>
+      </c>
+      <c r="G171" t="s">
+        <v>941</v>
+      </c>
+      <c r="H171">
+        <v>2012</v>
+      </c>
+      <c r="I171"/>
+      <c r="J171" t="s">
+        <v>97</v>
+      </c>
+      <c r="K171" t="s">
+        <v>24</v>
+      </c>
+      <c r="L171" t="s">
+        <v>942</v>
+      </c>
+      <c r="M171" t="s">
+        <v>926</v>
+      </c>
+      <c r="N171" t="s">
+        <v>100</v>
+      </c>
+      <c r="O171" t="s">
+        <v>943</v>
+      </c>
+      <c r="P171" t="s">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="172" spans="1:16">
+      <c r="A172" t="s">
+        <v>945</v>
+      </c>
+      <c r="B172" t="s">
+        <v>946</v>
+      </c>
+      <c r="C172" t="s">
+        <v>95</v>
+      </c>
+      <c r="D172" t="s">
+        <v>277</v>
+      </c>
+      <c r="E172" t="s">
+        <v>20</v>
+      </c>
+      <c r="F172" t="s">
+        <v>21</v>
+      </c>
+      <c r="G172" t="s">
+        <v>22</v>
+      </c>
+      <c r="H172">
+        <v>2020</v>
+      </c>
+      <c r="I172"/>
+      <c r="J172" t="s">
+        <v>97</v>
+      </c>
+      <c r="K172" t="s">
+        <v>24</v>
+      </c>
+      <c r="L172" t="s">
+        <v>947</v>
+      </c>
+      <c r="M172" t="s">
+        <v>926</v>
+      </c>
+      <c r="N172" t="s">
+        <v>100</v>
+      </c>
+      <c r="O172" t="s">
+        <v>948</v>
+      </c>
+      <c r="P172" t="s">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="173" spans="1:16">
+      <c r="A173" t="s">
+        <v>950</v>
+      </c>
+      <c r="B173" t="s">
+        <v>951</v>
+      </c>
+      <c r="C173" t="s">
+        <v>95</v>
+      </c>
+      <c r="D173" t="s">
+        <v>45</v>
+      </c>
+      <c r="E173" t="s">
+        <v>20</v>
+      </c>
+      <c r="F173" t="s">
+        <v>21</v>
+      </c>
+      <c r="G173" t="s">
+        <v>22</v>
+      </c>
+      <c r="H173">
+        <v>2013</v>
+      </c>
+      <c r="I173"/>
+      <c r="J173" t="s">
+        <v>123</v>
+      </c>
+      <c r="K173" t="s">
+        <v>24</v>
+      </c>
+      <c r="L173" t="s">
+        <v>952</v>
+      </c>
+      <c r="M173" t="s">
+        <v>99</v>
+      </c>
+      <c r="N173" t="s">
+        <v>27</v>
+      </c>
+      <c r="O173" t="s">
+        <v>953</v>
+      </c>
+      <c r="P173" t="s">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="174" spans="1:16">
+      <c r="A174" t="s">
+        <v>955</v>
+      </c>
+      <c r="B174" t="s">
+        <v>122</v>
+      </c>
+      <c r="C174" t="s">
+        <v>95</v>
+      </c>
+      <c r="D174" t="s">
+        <v>140</v>
+      </c>
+      <c r="E174" t="s">
+        <v>20</v>
+      </c>
+      <c r="F174" t="s">
+        <v>21</v>
+      </c>
+      <c r="G174" t="s">
+        <v>22</v>
+      </c>
+      <c r="H174">
+        <v>2013</v>
+      </c>
+      <c r="I174"/>
+      <c r="J174" t="s">
+        <v>97</v>
+      </c>
+      <c r="K174" t="s">
+        <v>24</v>
+      </c>
+      <c r="L174" t="s">
+        <v>124</v>
+      </c>
+      <c r="M174" t="s">
+        <v>926</v>
+      </c>
+      <c r="N174" t="s">
+        <v>27</v>
+      </c>
+      <c r="O174" t="s">
+        <v>956</v>
+      </c>
+      <c r="P174" t="s">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="175" spans="1:16">
+      <c r="A175" t="s">
+        <v>958</v>
+      </c>
+      <c r="B175" t="s">
+        <v>959</v>
+      </c>
+      <c r="C175" t="s">
+        <v>95</v>
+      </c>
+      <c r="D175" t="s">
+        <v>135</v>
+      </c>
+      <c r="E175" t="s">
+        <v>20</v>
+      </c>
+      <c r="F175" t="s">
+        <v>21</v>
+      </c>
+      <c r="G175" t="s">
+        <v>22</v>
+      </c>
+      <c r="H175">
+        <v>2014</v>
+      </c>
+      <c r="I175"/>
+      <c r="J175" t="s">
+        <v>123</v>
+      </c>
+      <c r="K175" t="s">
+        <v>24</v>
+      </c>
+      <c r="L175" t="s">
+        <v>130</v>
+      </c>
+      <c r="M175" t="s">
+        <v>926</v>
+      </c>
+      <c r="N175" t="s">
+        <v>100</v>
+      </c>
+      <c r="O175" t="s">
+        <v>960</v>
+      </c>
+      <c r="P175" t="s">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="176" spans="1:16">
+      <c r="A176" t="s">
+        <v>962</v>
+      </c>
+      <c r="B176" t="s">
+        <v>963</v>
+      </c>
+      <c r="C176" t="s">
+        <v>95</v>
+      </c>
+      <c r="D176" t="s">
+        <v>964</v>
+      </c>
+      <c r="E176" t="s">
+        <v>20</v>
+      </c>
+      <c r="F176" t="s">
+        <v>21</v>
+      </c>
+      <c r="G176" t="s">
+        <v>682</v>
+      </c>
+      <c r="H176" t="s">
+        <v>965</v>
+      </c>
+      <c r="I176">
+        <v>2024</v>
+      </c>
+      <c r="J176" t="s">
+        <v>966</v>
+      </c>
+      <c r="K176" t="s">
+        <v>24</v>
+      </c>
+      <c r="L176"/>
+      <c r="M176" t="s">
+        <v>926</v>
+      </c>
+      <c r="N176" t="s">
+        <v>100</v>
+      </c>
+      <c r="O176" t="s">
+        <v>967</v>
+      </c>
+      <c r="P176" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="177" spans="1:16">
+      <c r="A177" t="s">
+        <v>969</v>
+      </c>
+      <c r="B177" t="s">
+        <v>970</v>
+      </c>
+      <c r="C177" t="s">
+        <v>95</v>
+      </c>
+      <c r="D177" t="s">
+        <v>129</v>
+      </c>
+      <c r="E177" t="s">
+        <v>20</v>
+      </c>
+      <c r="F177" t="s">
+        <v>21</v>
+      </c>
+      <c r="G177" t="s">
+        <v>22</v>
+      </c>
+      <c r="H177">
+        <v>2014</v>
+      </c>
+      <c r="I177"/>
+      <c r="J177" t="s">
+        <v>123</v>
+      </c>
+      <c r="K177" t="s">
+        <v>24</v>
+      </c>
+      <c r="L177" t="s">
+        <v>971</v>
+      </c>
+      <c r="M177" t="s">
+        <v>926</v>
+      </c>
+      <c r="N177" t="s">
+        <v>100</v>
+      </c>
+      <c r="O177" t="s">
+        <v>972</v>
+      </c>
+      <c r="P177" t="s">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="178" spans="1:16">
+      <c r="A178" t="s">
+        <v>974</v>
+      </c>
+      <c r="B178" t="s">
+        <v>975</v>
+      </c>
+      <c r="C178" t="s">
+        <v>95</v>
+      </c>
+      <c r="D178" t="s">
+        <v>227</v>
+      </c>
+      <c r="E178" t="s">
+        <v>20</v>
+      </c>
+      <c r="F178" t="s">
+        <v>21</v>
+      </c>
+      <c r="G178" t="s">
+        <v>941</v>
+      </c>
+      <c r="H178">
+        <v>2014</v>
+      </c>
+      <c r="I178">
+        <v>2015</v>
+      </c>
+      <c r="J178" t="s">
+        <v>123</v>
+      </c>
+      <c r="K178" t="s">
+        <v>228</v>
+      </c>
+      <c r="L178" t="s">
+        <v>976</v>
+      </c>
+      <c r="M178" t="s">
+        <v>99</v>
+      </c>
+      <c r="N178" t="s">
+        <v>27</v>
+      </c>
+      <c r="O178" t="s">
+        <v>977</v>
+      </c>
+      <c r="P178" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="179" spans="1:16">
+      <c r="A179" t="s">
+        <v>979</v>
+      </c>
+      <c r="B179" t="s">
+        <v>980</v>
+      </c>
+      <c r="C179" t="s">
+        <v>95</v>
+      </c>
+      <c r="D179" t="s">
+        <v>356</v>
+      </c>
+      <c r="E179" t="s">
+        <v>20</v>
+      </c>
+      <c r="F179" t="s">
+        <v>21</v>
+      </c>
+      <c r="G179" t="s">
+        <v>22</v>
+      </c>
+      <c r="H179">
+        <v>2015</v>
+      </c>
+      <c r="I179"/>
+      <c r="J179" t="s">
+        <v>123</v>
+      </c>
+      <c r="K179" t="s">
+        <v>24</v>
+      </c>
+      <c r="L179" t="s">
+        <v>981</v>
+      </c>
+      <c r="M179" t="s">
+        <v>99</v>
+      </c>
+      <c r="N179" t="s">
+        <v>27</v>
+      </c>
+      <c r="O179" t="s">
+        <v>982</v>
+      </c>
+      <c r="P179" t="s">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="180" spans="1:16">
+      <c r="A180" t="s">
+        <v>984</v>
+      </c>
+      <c r="B180" t="s">
+        <v>985</v>
+      </c>
+      <c r="C180" t="s">
+        <v>95</v>
+      </c>
+      <c r="D180" t="s">
+        <v>146</v>
+      </c>
+      <c r="E180" t="s">
+        <v>20</v>
+      </c>
+      <c r="F180" t="s">
+        <v>21</v>
+      </c>
+      <c r="G180" t="s">
+        <v>22</v>
+      </c>
+      <c r="H180">
+        <v>2016</v>
+      </c>
+      <c r="I180"/>
+      <c r="J180" t="s">
+        <v>123</v>
+      </c>
+      <c r="K180" t="s">
+        <v>24</v>
+      </c>
+      <c r="L180" t="s">
+        <v>986</v>
+      </c>
+      <c r="M180" t="s">
+        <v>926</v>
+      </c>
+      <c r="N180" t="s">
+        <v>27</v>
+      </c>
+      <c r="O180" t="s">
+        <v>987</v>
+      </c>
+      <c r="P180" t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="181" spans="1:16">
+      <c r="A181" t="s">
+        <v>989</v>
+      </c>
+      <c r="B181" t="s">
+        <v>990</v>
+      </c>
+      <c r="C181" t="s">
+        <v>95</v>
+      </c>
+      <c r="D181" t="s">
+        <v>171</v>
+      </c>
+      <c r="E181" t="s">
+        <v>20</v>
+      </c>
+      <c r="F181" t="s">
+        <v>21</v>
+      </c>
+      <c r="G181" t="s">
+        <v>22</v>
+      </c>
+      <c r="H181">
+        <v>2016</v>
+      </c>
+      <c r="I181"/>
+      <c r="J181" t="s">
+        <v>123</v>
+      </c>
+      <c r="K181" t="s">
+        <v>24</v>
+      </c>
+      <c r="L181" t="s">
+        <v>991</v>
+      </c>
+      <c r="M181" t="s">
+        <v>926</v>
+      </c>
+      <c r="N181" t="s">
+        <v>27</v>
+      </c>
+      <c r="O181" t="s">
+        <v>992</v>
+      </c>
+      <c r="P181" t="s">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="182" spans="1:16">
+      <c r="A182" t="s">
+        <v>994</v>
+      </c>
+      <c r="B182" t="s">
+        <v>995</v>
+      </c>
+      <c r="C182" t="s">
+        <v>95</v>
+      </c>
+      <c r="D182" t="s">
+        <v>277</v>
+      </c>
+      <c r="E182" t="s">
+        <v>20</v>
+      </c>
+      <c r="F182" t="s">
+        <v>21</v>
+      </c>
+      <c r="G182" t="s">
+        <v>22</v>
+      </c>
+      <c r="H182">
+        <v>2017</v>
+      </c>
+      <c r="I182"/>
+      <c r="J182" t="s">
+        <v>123</v>
+      </c>
+      <c r="K182" t="s">
+        <v>24</v>
+      </c>
+      <c r="L182" t="s">
+        <v>996</v>
+      </c>
+      <c r="M182" t="s">
+        <v>926</v>
+      </c>
+      <c r="N182" t="s">
+        <v>100</v>
+      </c>
+      <c r="O182" t="s">
+        <v>997</v>
+      </c>
+      <c r="P182" t="s">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="183" spans="1:16">
+      <c r="A183" t="s">
+        <v>999</v>
+      </c>
+      <c r="B183" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C183" t="s">
+        <v>95</v>
+      </c>
+      <c r="D183" t="s">
+        <v>312</v>
+      </c>
+      <c r="E183" t="s">
+        <v>20</v>
+      </c>
+      <c r="F183" t="s">
+        <v>21</v>
+      </c>
+      <c r="G183" t="s">
+        <v>22</v>
+      </c>
+      <c r="H183">
+        <v>2019</v>
+      </c>
+      <c r="I183"/>
+      <c r="J183" t="s">
+        <v>97</v>
+      </c>
+      <c r="K183" t="s">
+        <v>24</v>
+      </c>
+      <c r="L183" t="s">
+        <v>1001</v>
+      </c>
+      <c r="M183" t="s">
+        <v>926</v>
+      </c>
+      <c r="N183" t="s">
+        <v>27</v>
+      </c>
+      <c r="O183" t="s">
+        <v>1002</v>
+      </c>
+      <c r="P183" t="s">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="184" spans="1:16">
+      <c r="A184" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B184" t="s">
+        <v>176</v>
+      </c>
+      <c r="C184" t="s">
+        <v>95</v>
+      </c>
+      <c r="D184" t="s">
+        <v>117</v>
+      </c>
+      <c r="E184" t="s">
+        <v>20</v>
+      </c>
+      <c r="F184" t="s">
+        <v>21</v>
+      </c>
+      <c r="G184" t="s">
+        <v>941</v>
+      </c>
+      <c r="H184">
+        <v>2020</v>
+      </c>
+      <c r="I184"/>
+      <c r="J184" t="s">
+        <v>97</v>
+      </c>
+      <c r="K184" t="s">
+        <v>24</v>
+      </c>
+      <c r="L184" t="s">
+        <v>177</v>
+      </c>
+      <c r="M184" t="s">
+        <v>926</v>
+      </c>
+      <c r="N184" t="s">
+        <v>27</v>
+      </c>
+      <c r="O184" t="s">
+        <v>1005</v>
+      </c>
+      <c r="P184" t="s">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="185" spans="1:16">
+      <c r="A185" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B185" t="s">
+        <v>110</v>
+      </c>
+      <c r="C185" t="s">
+        <v>95</v>
+      </c>
+      <c r="D185" t="s">
+        <v>111</v>
+      </c>
+      <c r="E185" t="s">
+        <v>20</v>
+      </c>
+      <c r="F185" t="s">
+        <v>21</v>
+      </c>
+      <c r="G185" t="s">
+        <v>22</v>
+      </c>
+      <c r="H185">
+        <v>2020</v>
+      </c>
+      <c r="I185"/>
+      <c r="J185" t="s">
+        <v>97</v>
+      </c>
+      <c r="K185" t="s">
+        <v>24</v>
+      </c>
+      <c r="L185" t="s">
+        <v>112</v>
+      </c>
+      <c r="M185" t="s">
+        <v>926</v>
+      </c>
+      <c r="N185" t="s">
+        <v>27</v>
+      </c>
+      <c r="O185" t="s">
+        <v>1008</v>
+      </c>
+      <c r="P185" t="s">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="186" spans="1:16">
+      <c r="A186" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B186" t="s">
+        <v>186</v>
+      </c>
+      <c r="C186" t="s">
+        <v>95</v>
+      </c>
+      <c r="D186" t="s">
+        <v>187</v>
+      </c>
+      <c r="E186" t="s">
+        <v>20</v>
+      </c>
+      <c r="F186" t="s">
+        <v>21</v>
+      </c>
+      <c r="G186" t="s">
+        <v>22</v>
+      </c>
+      <c r="H186">
+        <v>2020</v>
+      </c>
+      <c r="I186"/>
+      <c r="J186" t="s">
+        <v>97</v>
+      </c>
+      <c r="K186" t="s">
+        <v>24</v>
+      </c>
+      <c r="L186" t="s">
+        <v>188</v>
+      </c>
+      <c r="M186" t="s">
+        <v>926</v>
+      </c>
+      <c r="N186" t="s">
+        <v>27</v>
+      </c>
+      <c r="O186" t="s">
+        <v>1011</v>
+      </c>
+      <c r="P186" t="s">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="187" spans="1:16">
+      <c r="A187" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B187" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C187" t="s">
+        <v>95</v>
+      </c>
+      <c r="D187" t="s">
+        <v>290</v>
+      </c>
+      <c r="E187" t="s">
+        <v>20</v>
+      </c>
+      <c r="F187" t="s">
+        <v>21</v>
+      </c>
+      <c r="G187" t="s">
+        <v>22</v>
+      </c>
+      <c r="H187">
+        <v>2020</v>
+      </c>
+      <c r="I187"/>
+      <c r="J187" t="s">
+        <v>97</v>
+      </c>
+      <c r="K187" t="s">
+        <v>24</v>
+      </c>
+      <c r="L187" t="s">
+        <v>1015</v>
+      </c>
+      <c r="M187" t="s">
+        <v>926</v>
+      </c>
+      <c r="N187" t="s">
+        <v>100</v>
+      </c>
+      <c r="O187" t="s">
+        <v>1016</v>
+      </c>
+      <c r="P187" t="s">
+        <v>1017</v>
+      </c>
+    </row>
+    <row r="188" spans="1:16">
+      <c r="A188" t="s">
+        <v>1018</v>
+      </c>
+      <c r="B188" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C188" t="s">
+        <v>95</v>
+      </c>
+      <c r="D188" t="s">
+        <v>153</v>
+      </c>
+      <c r="E188" t="s">
+        <v>20</v>
+      </c>
+      <c r="F188" t="s">
+        <v>21</v>
+      </c>
+      <c r="G188" t="s">
+        <v>22</v>
+      </c>
+      <c r="H188">
+        <v>2020</v>
+      </c>
+      <c r="I188"/>
+      <c r="J188" t="s">
+        <v>97</v>
+      </c>
+      <c r="K188" t="s">
+        <v>24</v>
+      </c>
+      <c r="L188" t="s">
+        <v>1020</v>
+      </c>
+      <c r="M188" t="s">
+        <v>926</v>
+      </c>
+      <c r="N188" t="s">
+        <v>100</v>
+      </c>
+      <c r="O188" t="s">
+        <v>1021</v>
+      </c>
+      <c r="P188" t="s">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="189" spans="1:16">
+      <c r="A189" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B189" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C189" t="s">
+        <v>95</v>
+      </c>
+      <c r="D189" t="s">
+        <v>290</v>
+      </c>
+      <c r="E189" t="s">
+        <v>20</v>
+      </c>
+      <c r="F189" t="s">
+        <v>21</v>
+      </c>
+      <c r="G189" t="s">
+        <v>22</v>
+      </c>
+      <c r="H189">
+        <v>2020</v>
+      </c>
+      <c r="I189"/>
+      <c r="J189" t="s">
+        <v>97</v>
+      </c>
+      <c r="K189" t="s">
+        <v>24</v>
+      </c>
+      <c r="L189" t="s">
+        <v>1025</v>
+      </c>
+      <c r="M189" t="s">
+        <v>926</v>
+      </c>
+      <c r="N189" t="s">
+        <v>27</v>
+      </c>
+      <c r="O189" t="s">
+        <v>1026</v>
+      </c>
+      <c r="P189" t="s">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="190" spans="1:16">
+      <c r="A190" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B190" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C190" t="s">
+        <v>95</v>
+      </c>
+      <c r="D190" t="s">
+        <v>578</v>
+      </c>
+      <c r="E190" t="s">
+        <v>20</v>
+      </c>
+      <c r="F190" t="s">
+        <v>21</v>
+      </c>
+      <c r="G190" t="s">
+        <v>941</v>
+      </c>
+      <c r="H190">
+        <v>2021</v>
+      </c>
+      <c r="I190"/>
+      <c r="J190" t="s">
+        <v>97</v>
+      </c>
+      <c r="K190" t="s">
+        <v>1030</v>
+      </c>
+      <c r="L190" t="s">
+        <v>1031</v>
+      </c>
+      <c r="M190" t="s">
+        <v>926</v>
+      </c>
+      <c r="N190" t="s">
+        <v>580</v>
+      </c>
+      <c r="O190" t="s">
+        <v>1032</v>
+      </c>
+      <c r="P190" t="s">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="191" spans="1:16">
+      <c r="A191" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B191" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C191" t="s">
+        <v>95</v>
+      </c>
+      <c r="D191" t="s">
+        <v>246</v>
+      </c>
+      <c r="E191" t="s">
+        <v>20</v>
+      </c>
+      <c r="F191" t="s">
+        <v>21</v>
+      </c>
+      <c r="G191" t="s">
+        <v>1036</v>
+      </c>
+      <c r="H191">
+        <v>2019</v>
+      </c>
+      <c r="I191"/>
+      <c r="J191" t="s">
+        <v>1037</v>
+      </c>
+      <c r="K191" t="s">
+        <v>248</v>
+      </c>
+      <c r="L191" t="s">
+        <v>1038</v>
+      </c>
+      <c r="M191" t="s">
+        <v>926</v>
+      </c>
+      <c r="N191" t="s">
+        <v>250</v>
+      </c>
+      <c r="O191" t="s">
+        <v>1039</v>
+      </c>
+      <c r="P191" t="s">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="192" spans="1:16">
+      <c r="A192" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B192" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C192" t="s">
+        <v>95</v>
+      </c>
+      <c r="D192" t="s">
+        <v>350</v>
+      </c>
+      <c r="E192" t="s">
+        <v>20</v>
+      </c>
+      <c r="F192" t="s">
+        <v>21</v>
+      </c>
+      <c r="G192" t="s">
+        <v>22</v>
+      </c>
+      <c r="H192">
+        <v>2020</v>
+      </c>
+      <c r="I192"/>
+      <c r="J192" t="s">
+        <v>97</v>
+      </c>
+      <c r="K192" t="s">
+        <v>24</v>
+      </c>
+      <c r="L192" t="s">
+        <v>177</v>
+      </c>
+      <c r="M192" t="s">
+        <v>926</v>
+      </c>
+      <c r="N192" t="s">
+        <v>100</v>
+      </c>
+      <c r="O192" t="s">
+        <v>1043</v>
+      </c>
+      <c r="P192" t="s">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="193" spans="1:16">
+      <c r="A193" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B193" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C193" t="s">
+        <v>95</v>
+      </c>
+      <c r="D193" t="s">
+        <v>182</v>
+      </c>
+      <c r="E193" t="s">
+        <v>20</v>
+      </c>
+      <c r="F193" t="s">
+        <v>21</v>
+      </c>
+      <c r="G193" t="s">
+        <v>22</v>
+      </c>
+      <c r="H193">
+        <v>2021</v>
+      </c>
+      <c r="I193"/>
+      <c r="J193" t="s">
+        <v>97</v>
+      </c>
+      <c r="K193" t="s">
+        <v>24</v>
+      </c>
+      <c r="L193" t="s">
+        <v>177</v>
+      </c>
+      <c r="M193" t="s">
+        <v>926</v>
+      </c>
+      <c r="N193" t="s">
+        <v>27</v>
+      </c>
+      <c r="O193" t="s">
+        <v>1047</v>
+      </c>
+      <c r="P193" t="s">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="194" spans="1:16">
+      <c r="A194" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B194" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C194" t="s">
+        <v>95</v>
+      </c>
+      <c r="D194" t="s">
+        <v>1051</v>
+      </c>
+      <c r="E194" t="s">
+        <v>20</v>
+      </c>
+      <c r="F194" t="s">
+        <v>21</v>
+      </c>
+      <c r="G194" t="s">
+        <v>22</v>
+      </c>
+      <c r="H194">
+        <v>2021</v>
+      </c>
+      <c r="I194"/>
+      <c r="J194" t="s">
+        <v>147</v>
+      </c>
+      <c r="K194" t="s">
+        <v>24</v>
+      </c>
+      <c r="L194" t="s">
+        <v>1052</v>
+      </c>
+      <c r="M194" t="s">
+        <v>1053</v>
+      </c>
+      <c r="N194" t="s">
+        <v>27</v>
+      </c>
+      <c r="O194" t="s">
+        <v>1054</v>
+      </c>
+      <c r="P194" t="s">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="195" spans="1:16">
+      <c r="A195" t="s">
+        <v>1056</v>
+      </c>
+      <c r="B195" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C195" t="s">
+        <v>95</v>
+      </c>
+      <c r="D195" t="s">
+        <v>1058</v>
+      </c>
+      <c r="E195" t="s">
+        <v>53</v>
+      </c>
+      <c r="F195" t="s">
+        <v>276</v>
+      </c>
+      <c r="G195" t="s">
+        <v>22</v>
+      </c>
+      <c r="H195">
+        <v>2018</v>
+      </c>
+      <c r="I195"/>
+      <c r="J195" t="s">
+        <v>147</v>
+      </c>
+      <c r="K195" t="s">
+        <v>363</v>
+      </c>
+      <c r="L195" t="s">
+        <v>1059</v>
+      </c>
+      <c r="M195" t="s">
+        <v>1060</v>
+      </c>
+      <c r="N195" t="s">
+        <v>27</v>
+      </c>
+      <c r="O195" t="s">
+        <v>1061</v>
+      </c>
+      <c r="P195" t="s">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="196" spans="1:16">
+      <c r="A196" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B196" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C196" t="s">
+        <v>95</v>
+      </c>
+      <c r="D196" t="s">
+        <v>1065</v>
+      </c>
+      <c r="E196" t="s">
+        <v>53</v>
+      </c>
+      <c r="F196" t="s">
+        <v>276</v>
+      </c>
+      <c r="G196" t="s">
+        <v>22</v>
+      </c>
+      <c r="H196">
+        <v>2021</v>
+      </c>
+      <c r="I196"/>
+      <c r="J196" t="s">
+        <v>147</v>
+      </c>
+      <c r="K196" t="s">
+        <v>24</v>
+      </c>
+      <c r="L196" t="s">
+        <v>1066</v>
+      </c>
+      <c r="M196" t="s">
+        <v>1060</v>
+      </c>
+      <c r="N196" t="s">
+        <v>27</v>
+      </c>
+      <c r="O196" t="s">
+        <v>1067</v>
+      </c>
+      <c r="P196" t="s">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="197" spans="1:16">
+      <c r="A197" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B197" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C197" t="s">
+        <v>95</v>
+      </c>
+      <c r="D197" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E197" t="s">
+        <v>53</v>
+      </c>
+      <c r="F197" t="s">
+        <v>21</v>
+      </c>
+      <c r="G197" t="s">
+        <v>682</v>
+      </c>
+      <c r="H197">
+        <v>2025</v>
+      </c>
+      <c r="I197"/>
+      <c r="J197" t="s">
+        <v>852</v>
+      </c>
+      <c r="K197" t="s">
+        <v>24</v>
+      </c>
+      <c r="L197" t="s">
+        <v>1072</v>
+      </c>
+      <c r="M197" t="s">
+        <v>1073</v>
+      </c>
+      <c r="N197" t="s">
+        <v>27</v>
+      </c>
+      <c r="O197" t="s">
+        <v>1074</v>
+      </c>
+      <c r="P197" t="s">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="198" spans="1:16">
+      <c r="A198" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B198" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C198" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D198" t="s">
+        <v>227</v>
+      </c>
+      <c r="E198" t="s">
+        <v>20</v>
+      </c>
+      <c r="F198" t="s">
+        <v>267</v>
+      </c>
+      <c r="G198" t="s">
+        <v>22</v>
+      </c>
+      <c r="H198">
+        <v>2025</v>
+      </c>
+      <c r="I198"/>
+      <c r="J198" t="s">
+        <v>852</v>
+      </c>
+      <c r="K198" t="s">
+        <v>24</v>
+      </c>
+      <c r="L198"/>
+      <c r="M198" t="s">
+        <v>1079</v>
+      </c>
+      <c r="N198" t="s">
+        <v>27</v>
+      </c>
+      <c r="O198" t="s">
+        <v>1080</v>
+      </c>
+      <c r="P198" t="s">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="199" spans="1:16">
+      <c r="A199" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B199" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C199" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D199" t="s">
+        <v>803</v>
+      </c>
+      <c r="E199" t="s">
+        <v>20</v>
+      </c>
+      <c r="F199" t="s">
+        <v>267</v>
+      </c>
+      <c r="G199" t="s">
+        <v>22</v>
+      </c>
+      <c r="H199">
+        <v>2025</v>
+      </c>
+      <c r="I199"/>
+      <c r="J199" t="s">
+        <v>852</v>
+      </c>
+      <c r="K199" t="s">
+        <v>24</v>
+      </c>
+      <c r="L199" t="s">
+        <v>1084</v>
+      </c>
+      <c r="M199" t="s">
+        <v>1079</v>
+      </c>
+      <c r="N199" t="s">
+        <v>27</v>
+      </c>
+      <c r="O199" t="s">
+        <v>1085</v>
+      </c>
+      <c r="P199" t="s">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="200" spans="1:16">
+      <c r="A200" t="s">
+        <v>1086</v>
+      </c>
+      <c r="B200" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C200" t="s">
+        <v>871</v>
+      </c>
+      <c r="D200" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E200" t="s">
+        <v>20</v>
+      </c>
+      <c r="F200" t="s">
+        <v>21</v>
+      </c>
+      <c r="G200" t="s">
+        <v>22</v>
+      </c>
+      <c r="H200">
+        <v>2022</v>
+      </c>
+      <c r="I200"/>
+      <c r="J200" t="s">
+        <v>1089</v>
+      </c>
+      <c r="K200" t="s">
+        <v>24</v>
+      </c>
+      <c r="L200"/>
+      <c r="M200" t="s">
+        <v>874</v>
+      </c>
+      <c r="N200" t="s">
+        <v>27</v>
+      </c>
+      <c r="O200" t="s">
+        <v>1090</v>
+      </c>
+      <c r="P200" t="s">
+        <v>1091</v>
+      </c>
+    </row>
+    <row r="201" spans="1:16">
+      <c r="A201" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B201" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C201" t="s">
+        <v>871</v>
+      </c>
+      <c r="D201" t="s">
+        <v>32</v>
+      </c>
+      <c r="E201" t="s">
+        <v>20</v>
+      </c>
+      <c r="F201" t="s">
+        <v>21</v>
+      </c>
+      <c r="G201" t="s">
+        <v>22</v>
+      </c>
+      <c r="H201">
+        <v>2012</v>
+      </c>
+      <c r="I201"/>
+      <c r="J201" t="s">
+        <v>819</v>
+      </c>
+      <c r="K201" t="s">
+        <v>24</v>
+      </c>
+      <c r="L201" t="s">
+        <v>34</v>
+      </c>
+      <c r="M201" t="s">
+        <v>874</v>
+      </c>
+      <c r="N201" t="s">
+        <v>27</v>
+      </c>
+      <c r="O201" t="s">
+        <v>1094</v>
+      </c>
+      <c r="P201" t="s">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="202" spans="1:16">
+      <c r="A202" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B202" t="s">
+        <v>1097</v>
+      </c>
+      <c r="C202" t="s">
+        <v>871</v>
+      </c>
+      <c r="D202" t="s">
+        <v>68</v>
+      </c>
+      <c r="E202" t="s">
+        <v>20</v>
+      </c>
+      <c r="F202" t="s">
+        <v>267</v>
+      </c>
+      <c r="G202" t="s">
+        <v>22</v>
+      </c>
+      <c r="H202">
+        <v>2019</v>
+      </c>
+      <c r="I202"/>
+      <c r="J202" t="s">
+        <v>819</v>
+      </c>
+      <c r="K202" t="s">
+        <v>24</v>
+      </c>
+      <c r="L202" t="s">
+        <v>1098</v>
+      </c>
+      <c r="M202" t="s">
+        <v>874</v>
+      </c>
+      <c r="N202" t="s">
+        <v>27</v>
+      </c>
+      <c r="O202" t="s">
+        <v>1099</v>
+      </c>
+      <c r="P202" t="s">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="203" spans="1:16">
+      <c r="A203" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B203" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C203" t="s">
+        <v>239</v>
+      </c>
+      <c r="D203" t="s">
+        <v>117</v>
+      </c>
+      <c r="E203" t="s">
+        <v>53</v>
+      </c>
+      <c r="F203" t="s">
+        <v>276</v>
+      </c>
+      <c r="G203" t="s">
+        <v>22</v>
+      </c>
+      <c r="H203">
+        <v>2013</v>
+      </c>
+      <c r="I203"/>
+      <c r="J203" t="s">
+        <v>198</v>
+      </c>
+      <c r="K203" t="s">
+        <v>24</v>
+      </c>
+      <c r="L203"/>
+      <c r="M203" t="s">
+        <v>721</v>
+      </c>
+      <c r="N203" t="s">
+        <v>27</v>
+      </c>
+      <c r="O203" t="s">
+        <v>1103</v>
+      </c>
+      <c r="P203" t="s">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="204" spans="1:16">
+      <c r="A204" t="s">
+        <v>1105</v>
+      </c>
+      <c r="B204" t="s">
+        <v>1106</v>
+      </c>
+      <c r="C204" t="s">
+        <v>239</v>
+      </c>
+      <c r="D204" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E204" t="s">
+        <v>53</v>
+      </c>
+      <c r="F204" t="s">
+        <v>276</v>
+      </c>
+      <c r="G204" t="s">
+        <v>22</v>
+      </c>
+      <c r="H204">
+        <v>2014</v>
+      </c>
+      <c r="I204"/>
+      <c r="J204" t="s">
+        <v>198</v>
+      </c>
+      <c r="K204" t="s">
+        <v>24</v>
+      </c>
+      <c r="L204"/>
+      <c r="M204" t="s">
+        <v>241</v>
+      </c>
+      <c r="N204" t="s">
+        <v>27</v>
+      </c>
+      <c r="O204" t="s">
+        <v>1108</v>
+      </c>
+      <c r="P204" t="s">
+        <v>1109</v>
+      </c>
+    </row>
+    <row r="205" spans="1:16">
+      <c r="A205" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B205" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C205" t="s">
+        <v>239</v>
+      </c>
+      <c r="D205" t="s">
+        <v>52</v>
+      </c>
+      <c r="E205" t="s">
+        <v>53</v>
+      </c>
+      <c r="F205" t="s">
+        <v>276</v>
+      </c>
+      <c r="G205" t="s">
+        <v>22</v>
+      </c>
+      <c r="H205">
+        <v>2014</v>
+      </c>
+      <c r="I205"/>
+      <c r="J205" t="s">
+        <v>198</v>
+      </c>
+      <c r="K205" t="s">
+        <v>24</v>
+      </c>
+      <c r="L205"/>
+      <c r="M205" t="s">
+        <v>721</v>
+      </c>
+      <c r="N205" t="s">
+        <v>27</v>
+      </c>
+      <c r="O205" t="s">
+        <v>1112</v>
+      </c>
+      <c r="P205" t="s">
+        <v>1113</v>
+      </c>
+    </row>
+    <row r="206" spans="1:16">
+      <c r="A206" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B206" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C206" t="s">
+        <v>239</v>
+      </c>
+      <c r="D206" t="s">
+        <v>1116</v>
+      </c>
+      <c r="E206" t="s">
+        <v>53</v>
+      </c>
+      <c r="F206" t="s">
+        <v>276</v>
+      </c>
+      <c r="G206" t="s">
+        <v>22</v>
+      </c>
+      <c r="H206">
+        <v>2015</v>
+      </c>
+      <c r="I206"/>
+      <c r="J206" t="s">
+        <v>198</v>
+      </c>
+      <c r="K206" t="s">
+        <v>24</v>
+      </c>
+      <c r="L206"/>
+      <c r="M206" t="s">
+        <v>721</v>
+      </c>
+      <c r="N206" t="s">
+        <v>27</v>
+      </c>
+      <c r="O206" t="s">
+        <v>1117</v>
+      </c>
+      <c r="P206" t="s">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="207" spans="1:16">
+      <c r="A207" t="s">
+        <v>1119</v>
+      </c>
+      <c r="B207" t="s">
+        <v>1120</v>
+      </c>
+      <c r="C207" t="s">
+        <v>239</v>
+      </c>
+      <c r="D207" t="s">
+        <v>1121</v>
+      </c>
+      <c r="E207" t="s">
+        <v>53</v>
+      </c>
+      <c r="F207" t="s">
+        <v>276</v>
+      </c>
+      <c r="G207" t="s">
+        <v>22</v>
+      </c>
+      <c r="H207">
+        <v>2016</v>
+      </c>
+      <c r="I207"/>
+      <c r="J207" t="s">
+        <v>198</v>
+      </c>
+      <c r="K207" t="s">
+        <v>24</v>
+      </c>
+      <c r="L207"/>
+      <c r="M207" t="s">
+        <v>721</v>
+      </c>
+      <c r="N207" t="s">
+        <v>27</v>
+      </c>
+      <c r="O207" t="s">
+        <v>1122</v>
+      </c>
+      <c r="P207" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="208" spans="1:16">
+      <c r="A208" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B208" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C208" t="s">
+        <v>239</v>
+      </c>
+      <c r="D208" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E208" t="s">
+        <v>53</v>
+      </c>
+      <c r="F208" t="s">
+        <v>276</v>
+      </c>
+      <c r="G208" t="s">
+        <v>22</v>
+      </c>
+      <c r="H208">
+        <v>2016</v>
+      </c>
+      <c r="I208"/>
+      <c r="J208" t="s">
+        <v>198</v>
+      </c>
+      <c r="K208" t="s">
+        <v>24</v>
+      </c>
+      <c r="L208"/>
+      <c r="M208" t="s">
+        <v>721</v>
+      </c>
+      <c r="N208" t="s">
+        <v>27</v>
+      </c>
+      <c r="O208" t="s">
+        <v>1127</v>
+      </c>
+      <c r="P208" t="s">
+        <v>1128</v>
+      </c>
+    </row>
+    <row r="209" spans="1:16">
+      <c r="A209" t="s">
+        <v>1129</v>
+      </c>
+      <c r="B209" t="s">
+        <v>1130</v>
+      </c>
+      <c r="C209" t="s">
+        <v>239</v>
+      </c>
+      <c r="D209" t="s">
+        <v>812</v>
+      </c>
+      <c r="E209" t="s">
+        <v>53</v>
+      </c>
+      <c r="F209" t="s">
+        <v>276</v>
+      </c>
+      <c r="G209" t="s">
+        <v>22</v>
+      </c>
+      <c r="H209">
+        <v>2016</v>
+      </c>
+      <c r="I209"/>
+      <c r="J209" t="s">
+        <v>198</v>
+      </c>
+      <c r="K209" t="s">
+        <v>24</v>
+      </c>
+      <c r="L209"/>
+      <c r="M209" t="s">
+        <v>721</v>
+      </c>
+      <c r="N209" t="s">
+        <v>27</v>
+      </c>
+      <c r="O209" t="s">
+        <v>1131</v>
+      </c>
+      <c r="P209" t="s">
+        <v>1128</v>
+      </c>
+    </row>
+    <row r="210" spans="1:16">
+      <c r="A210" t="s">
+        <v>1132</v>
+      </c>
+      <c r="B210" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C210" t="s">
+        <v>239</v>
+      </c>
+      <c r="D210" t="s">
+        <v>655</v>
+      </c>
+      <c r="E210" t="s">
+        <v>53</v>
+      </c>
+      <c r="F210" t="s">
+        <v>276</v>
+      </c>
+      <c r="G210" t="s">
+        <v>22</v>
+      </c>
+      <c r="H210">
+        <v>2013</v>
+      </c>
+      <c r="I210"/>
+      <c r="J210" t="s">
+        <v>198</v>
+      </c>
+      <c r="K210" t="s">
+        <v>24</v>
+      </c>
+      <c r="L210"/>
+      <c r="M210" t="s">
+        <v>241</v>
+      </c>
+      <c r="N210" t="s">
+        <v>27</v>
+      </c>
+      <c r="O210" t="s">
+        <v>1134</v>
+      </c>
+      <c r="P210" t="s">
+        <v>1135</v>
+      </c>
+    </row>
+    <row r="211" spans="1:16">
+      <c r="A211" t="s">
+        <v>1136</v>
+      </c>
+      <c r="B211" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C211" t="s">
+        <v>239</v>
+      </c>
+      <c r="D211" t="s">
+        <v>216</v>
+      </c>
+      <c r="E211" t="s">
+        <v>53</v>
+      </c>
+      <c r="F211" t="s">
+        <v>276</v>
+      </c>
+      <c r="G211" t="s">
+        <v>22</v>
+      </c>
+      <c r="H211">
+        <v>2014</v>
+      </c>
+      <c r="I211"/>
+      <c r="J211" t="s">
+        <v>198</v>
+      </c>
+      <c r="K211" t="s">
+        <v>24</v>
+      </c>
+      <c r="L211"/>
+      <c r="M211" t="s">
+        <v>241</v>
+      </c>
+      <c r="N211" t="s">
+        <v>27</v>
+      </c>
+      <c r="O211" t="s">
+        <v>1138</v>
+      </c>
+      <c r="P211" t="s">
+        <v>1139</v>
+      </c>
+    </row>
+    <row r="212" spans="1:16">
+      <c r="A212" t="s">
+        <v>1140</v>
+      </c>
+      <c r="B212" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C212" t="s">
+        <v>239</v>
+      </c>
+      <c r="D212" t="s">
+        <v>1142</v>
+      </c>
+      <c r="E212" t="s">
+        <v>53</v>
+      </c>
+      <c r="F212" t="s">
+        <v>276</v>
+      </c>
+      <c r="G212" t="s">
+        <v>22</v>
+      </c>
+      <c r="H212">
+        <v>2015</v>
+      </c>
+      <c r="I212"/>
+      <c r="J212" t="s">
+        <v>198</v>
+      </c>
+      <c r="K212" t="s">
+        <v>277</v>
+      </c>
+      <c r="L212"/>
+      <c r="M212" t="s">
+        <v>721</v>
+      </c>
+      <c r="N212" t="s">
+        <v>27</v>
+      </c>
+      <c r="O212" t="s">
+        <v>1143</v>
+      </c>
+      <c r="P212" t="s">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="213" spans="1:16">
+      <c r="A213" t="s">
+        <v>1145</v>
+      </c>
+      <c r="B213" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C213" t="s">
+        <v>239</v>
+      </c>
+      <c r="D213" t="s">
+        <v>741</v>
+      </c>
+      <c r="E213" t="s">
+        <v>53</v>
+      </c>
+      <c r="F213" t="s">
+        <v>276</v>
+      </c>
+      <c r="G213" t="s">
+        <v>22</v>
+      </c>
+      <c r="H213">
+        <v>2011</v>
+      </c>
+      <c r="I213"/>
+      <c r="J213" t="s">
+        <v>198</v>
+      </c>
+      <c r="K213" t="s">
+        <v>24</v>
+      </c>
+      <c r="L213" t="s">
+        <v>1147</v>
+      </c>
+      <c r="M213" t="s">
+        <v>241</v>
+      </c>
+      <c r="N213" t="s">
+        <v>27</v>
+      </c>
+      <c r="O213" t="s">
+        <v>1148</v>
+      </c>
+      <c r="P213" t="s">
+        <v>1149</v>
+      </c>
+    </row>
+    <row r="214" spans="1:16">
+      <c r="A214" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B214" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C214" t="s">
+        <v>239</v>
+      </c>
+      <c r="D214" t="s">
+        <v>146</v>
+      </c>
+      <c r="E214" t="s">
+        <v>53</v>
+      </c>
+      <c r="F214" t="s">
+        <v>276</v>
+      </c>
+      <c r="G214" t="s">
+        <v>22</v>
+      </c>
+      <c r="H214">
+        <v>2014</v>
+      </c>
+      <c r="I214"/>
+      <c r="J214" t="s">
+        <v>198</v>
+      </c>
+      <c r="K214" t="s">
+        <v>24</v>
+      </c>
+      <c r="L214" t="s">
+        <v>1150</v>
+      </c>
+      <c r="M214" t="s">
+        <v>241</v>
+      </c>
+      <c r="N214" t="s">
+        <v>27</v>
+      </c>
+      <c r="O214" t="s">
+        <v>1152</v>
+      </c>
+      <c r="P214" t="s">
+        <v>1153</v>
+      </c>
+    </row>
+    <row r="215" spans="1:16">
+      <c r="A215" t="s">
+        <v>1154</v>
+      </c>
+      <c r="B215" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C215" t="s">
+        <v>239</v>
+      </c>
+      <c r="D215" t="s">
+        <v>356</v>
+      </c>
+      <c r="E215" t="s">
+        <v>53</v>
+      </c>
+      <c r="F215" t="s">
+        <v>276</v>
+      </c>
+      <c r="G215" t="s">
+        <v>22</v>
+      </c>
+      <c r="H215">
+        <v>2013</v>
+      </c>
+      <c r="I215"/>
+      <c r="J215" t="s">
+        <v>198</v>
+      </c>
+      <c r="K215" t="s">
+        <v>24</v>
+      </c>
+      <c r="L215"/>
+      <c r="M215" t="s">
+        <v>241</v>
+      </c>
+      <c r="N215" t="s">
+        <v>27</v>
+      </c>
+      <c r="O215" t="s">
+        <v>1156</v>
+      </c>
+      <c r="P215" t="s">
+        <v>1157</v>
+      </c>
+    </row>
+    <row r="216" spans="1:16">
+      <c r="A216" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B216" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C216" t="s">
+        <v>239</v>
+      </c>
+      <c r="D216" t="s">
+        <v>356</v>
+      </c>
+      <c r="E216" t="s">
+        <v>53</v>
+      </c>
+      <c r="F216" t="s">
+        <v>276</v>
+      </c>
+      <c r="G216" t="s">
+        <v>22</v>
+      </c>
+      <c r="H216">
+        <v>2013</v>
+      </c>
+      <c r="I216"/>
+      <c r="J216" t="s">
+        <v>198</v>
+      </c>
+      <c r="K216" t="s">
+        <v>24</v>
+      </c>
+      <c r="L216"/>
+      <c r="M216" t="s">
+        <v>241</v>
+      </c>
+      <c r="N216" t="s">
+        <v>27</v>
+      </c>
+      <c r="O216" t="s">
+        <v>1160</v>
+      </c>
+      <c r="P216" t="s">
+        <v>1161</v>
+      </c>
+    </row>
+    <row r="217" spans="1:16">
+      <c r="A217" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B217" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C217" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D217" t="s">
+        <v>851</v>
+      </c>
+      <c r="E217" t="s">
+        <v>20</v>
+      </c>
+      <c r="F217" t="s">
+        <v>267</v>
+      </c>
+      <c r="G217" t="s">
+        <v>1164</v>
+      </c>
+      <c r="H217">
+        <v>2018</v>
+      </c>
+      <c r="I217"/>
+      <c r="J217" t="s">
+        <v>33</v>
+      </c>
+      <c r="K217" t="s">
+        <v>24</v>
+      </c>
+      <c r="L217" t="s">
+        <v>1165</v>
+      </c>
+      <c r="M217" t="s">
+        <v>1079</v>
+      </c>
+      <c r="N217" t="s">
+        <v>27</v>
+      </c>
+      <c r="O217" t="s">
+        <v>1166</v>
+      </c>
+      <c r="P217" t="s">
+        <v>1167</v>
+      </c>
+    </row>
+    <row r="218" spans="1:16">
+      <c r="A218" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B218" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C218" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D218" t="s">
+        <v>1170</v>
+      </c>
+      <c r="E218" t="s">
+        <v>20</v>
+      </c>
+      <c r="F218" t="s">
+        <v>267</v>
+      </c>
+      <c r="G218" t="s">
+        <v>1164</v>
+      </c>
+      <c r="H218">
+        <v>2013</v>
+      </c>
+      <c r="I218"/>
+      <c r="J218" t="s">
+        <v>33</v>
+      </c>
+      <c r="K218" t="s">
+        <v>24</v>
+      </c>
+      <c r="L218" t="s">
+        <v>1171</v>
+      </c>
+      <c r="M218" t="s">
+        <v>1079</v>
+      </c>
+      <c r="N218" t="s">
+        <v>27</v>
+      </c>
+      <c r="O218" t="s">
+        <v>1172</v>
+      </c>
+      <c r="P218" t="s">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="219" spans="1:16">
+      <c r="A219" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B219" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C219" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D219" t="s">
+        <v>655</v>
+      </c>
+      <c r="E219" t="s">
+        <v>20</v>
+      </c>
+      <c r="F219" t="s">
+        <v>267</v>
+      </c>
+      <c r="G219" t="s">
+        <v>1164</v>
+      </c>
+      <c r="H219">
+        <v>2020</v>
+      </c>
+      <c r="I219"/>
+      <c r="J219" t="s">
+        <v>33</v>
+      </c>
+      <c r="K219" t="s">
+        <v>24</v>
+      </c>
+      <c r="L219" t="s">
+        <v>1176</v>
+      </c>
+      <c r="M219" t="s">
+        <v>1079</v>
+      </c>
+      <c r="N219" t="s">
+        <v>27</v>
+      </c>
+      <c r="O219" t="s">
+        <v>1177</v>
+      </c>
+      <c r="P219" t="s">
+        <v>1178</v>
+      </c>
+    </row>
+    <row r="220" spans="1:16">
+      <c r="A220" t="s">
+        <v>1179</v>
+      </c>
+      <c r="B220" t="s">
+        <v>1180</v>
+      </c>
+      <c r="C220" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D220" t="s">
+        <v>193</v>
+      </c>
+      <c r="E220" t="s">
+        <v>20</v>
+      </c>
+      <c r="F220" t="s">
+        <v>267</v>
+      </c>
+      <c r="G220" t="s">
+        <v>22</v>
+      </c>
+      <c r="H220">
+        <v>2020</v>
+      </c>
+      <c r="I220"/>
+      <c r="J220" t="s">
+        <v>33</v>
+      </c>
+      <c r="K220" t="s">
+        <v>24</v>
+      </c>
+      <c r="L220" t="s">
+        <v>1181</v>
+      </c>
+      <c r="M220" t="s">
+        <v>1079</v>
+      </c>
+      <c r="N220" t="s">
+        <v>27</v>
+      </c>
+      <c r="O220" t="s">
+        <v>1182</v>
+      </c>
+      <c r="P220" t="s">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="221" spans="1:16">
+      <c r="A221" t="s">
+        <v>1184</v>
+      </c>
+      <c r="B221" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C221" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D221" t="s">
+        <v>1186</v>
+      </c>
+      <c r="E221" t="s">
+        <v>20</v>
+      </c>
+      <c r="F221" t="s">
+        <v>21</v>
+      </c>
+      <c r="G221" t="s">
+        <v>22</v>
+      </c>
+      <c r="H221">
+        <v>2015</v>
+      </c>
+      <c r="I221"/>
+      <c r="J221" t="s">
+        <v>33</v>
+      </c>
+      <c r="K221" t="s">
+        <v>24</v>
+      </c>
+      <c r="L221" t="s">
+        <v>1187</v>
+      </c>
+      <c r="M221" t="s">
+        <v>1079</v>
+      </c>
+      <c r="N221" t="s">
+        <v>27</v>
+      </c>
+      <c r="O221" t="s">
+        <v>1188</v>
+      </c>
+      <c r="P221" t="s">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="222" spans="1:16">
+      <c r="A222" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B222" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C222" t="s">
+        <v>817</v>
+      </c>
+      <c r="D222" t="s">
+        <v>1192</v>
+      </c>
+      <c r="E222" t="s">
+        <v>53</v>
+      </c>
+      <c r="F222" t="s">
+        <v>54</v>
+      </c>
+      <c r="G222" t="s">
+        <v>22</v>
+      </c>
+      <c r="H222">
+        <v>2022</v>
+      </c>
+      <c r="I222"/>
+      <c r="J222" t="s">
+        <v>1193</v>
+      </c>
+      <c r="K222" t="s">
+        <v>24</v>
+      </c>
+      <c r="L222" t="s">
+        <v>1194</v>
+      </c>
+      <c r="M222" t="s">
+        <v>1195</v>
+      </c>
+      <c r="N222" t="s">
+        <v>27</v>
+      </c>
+      <c r="O222" t="s">
+        <v>1196</v>
+      </c>
+      <c r="P222" t="s">
+        <v>1197</v>
+      </c>
+    </row>
+    <row r="223" spans="1:16">
+      <c r="A223" t="s">
+        <v>1198</v>
+      </c>
+      <c r="B223" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C223" t="s">
+        <v>817</v>
+      </c>
+      <c r="D223" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E223" t="s">
+        <v>53</v>
+      </c>
+      <c r="F223" t="s">
+        <v>54</v>
+      </c>
+      <c r="G223" t="s">
+        <v>22</v>
+      </c>
+      <c r="H223">
+        <v>2022</v>
+      </c>
+      <c r="I223"/>
+      <c r="J223" t="s">
+        <v>1193</v>
+      </c>
+      <c r="K223" t="s">
+        <v>24</v>
+      </c>
+      <c r="L223" t="s">
+        <v>1201</v>
+      </c>
+      <c r="M223" t="s">
+        <v>1195</v>
+      </c>
+      <c r="N223" t="s">
+        <v>27</v>
+      </c>
+      <c r="O223" t="s">
+        <v>1202</v>
+      </c>
+      <c r="P223" t="s">
+        <v>1203</v>
+      </c>
+    </row>
+    <row r="224" spans="1:16">
+      <c r="A224" t="s">
+        <v>1204</v>
+      </c>
+      <c r="B224" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C224" t="s">
+        <v>817</v>
+      </c>
+      <c r="D224" t="s">
+        <v>1206</v>
+      </c>
+      <c r="E224" t="s">
+        <v>53</v>
+      </c>
+      <c r="F224" t="s">
+        <v>54</v>
+      </c>
+      <c r="G224" t="s">
+        <v>22</v>
+      </c>
+      <c r="H224">
+        <v>2022</v>
+      </c>
+      <c r="I224"/>
+      <c r="J224" t="s">
+        <v>1193</v>
+      </c>
+      <c r="K224" t="s">
+        <v>277</v>
+      </c>
+      <c r="L224" t="s">
+        <v>1207</v>
+      </c>
+      <c r="M224" t="s">
+        <v>1195</v>
+      </c>
+      <c r="N224" t="s">
+        <v>27</v>
+      </c>
+      <c r="O224" t="s">
+        <v>1208</v>
+      </c>
+      <c r="P224" t="s">
+        <v>1209</v>
+      </c>
+    </row>
+    <row r="225" spans="1:16">
+      <c r="A225" t="s">
+        <v>1210</v>
+      </c>
+      <c r="B225" t="s">
+        <v>1211</v>
+      </c>
+      <c r="C225" t="s">
+        <v>817</v>
+      </c>
+      <c r="D225" t="s">
+        <v>1212</v>
+      </c>
+      <c r="E225" t="s">
+        <v>53</v>
+      </c>
+      <c r="F225" t="s">
+        <v>54</v>
+      </c>
+      <c r="G225" t="s">
+        <v>22</v>
+      </c>
+      <c r="H225">
+        <v>2022</v>
+      </c>
+      <c r="I225"/>
+      <c r="J225" t="s">
+        <v>1193</v>
+      </c>
+      <c r="K225" t="s">
+        <v>24</v>
+      </c>
+      <c r="L225" t="s">
+        <v>1213</v>
+      </c>
+      <c r="M225" t="s">
+        <v>1195</v>
+      </c>
+      <c r="N225" t="s">
+        <v>27</v>
+      </c>
+      <c r="O225" t="s">
+        <v>1214</v>
+      </c>
+      <c r="P225" t="s">
+        <v>1215</v>
+      </c>
+    </row>
+    <row r="226" spans="1:16">
+      <c r="A226" t="s">
+        <v>1216</v>
+      </c>
+      <c r="B226" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C226" t="s">
+        <v>817</v>
+      </c>
+      <c r="D226" t="s">
+        <v>1218</v>
+      </c>
+      <c r="E226" t="s">
+        <v>53</v>
+      </c>
+      <c r="F226" t="s">
+        <v>54</v>
+      </c>
+      <c r="G226" t="s">
+        <v>22</v>
+      </c>
+      <c r="H226">
+        <v>2022</v>
+      </c>
+      <c r="I226"/>
+      <c r="J226" t="s">
+        <v>1193</v>
+      </c>
+      <c r="K226" t="s">
+        <v>277</v>
+      </c>
+      <c r="L226" t="s">
+        <v>1219</v>
+      </c>
+      <c r="M226" t="s">
+        <v>1195</v>
+      </c>
+      <c r="N226" t="s">
+        <v>27</v>
+      </c>
+      <c r="O226" t="s">
+        <v>1220</v>
+      </c>
+      <c r="P226" t="s">
+        <v>1221</v>
+      </c>
+    </row>
+    <row r="227" spans="1:16">
+      <c r="A227" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B227" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C227" t="s">
+        <v>817</v>
+      </c>
+      <c r="D227" t="s">
+        <v>1224</v>
+      </c>
+      <c r="E227" t="s">
+        <v>53</v>
+      </c>
+      <c r="F227" t="s">
+        <v>54</v>
+      </c>
+      <c r="G227" t="s">
+        <v>22</v>
+      </c>
+      <c r="H227">
+        <v>2022</v>
+      </c>
+      <c r="I227"/>
+      <c r="J227" t="s">
+        <v>1193</v>
+      </c>
+      <c r="K227" t="s">
+        <v>1225</v>
+      </c>
+      <c r="L227" t="s">
+        <v>1226</v>
+      </c>
+      <c r="M227" t="s">
+        <v>1195</v>
+      </c>
+      <c r="N227" t="s">
+        <v>1227</v>
+      </c>
+      <c r="O227" t="s">
+        <v>1228</v>
+      </c>
+      <c r="P227" t="s">
+        <v>1229</v>
+      </c>
+    </row>
+    <row r="228" spans="1:16">
+      <c r="A228" t="s">
+        <v>1230</v>
+      </c>
+      <c r="B228" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C228" t="s">
+        <v>817</v>
+      </c>
+      <c r="D228" t="s">
+        <v>1232</v>
+      </c>
+      <c r="E228" t="s">
+        <v>53</v>
+      </c>
+      <c r="F228" t="s">
+        <v>54</v>
+      </c>
+      <c r="G228" t="s">
+        <v>22</v>
+      </c>
+      <c r="H228">
+        <v>2022</v>
+      </c>
+      <c r="I228"/>
+      <c r="J228" t="s">
+        <v>1193</v>
+      </c>
+      <c r="K228" t="s">
+        <v>1225</v>
+      </c>
+      <c r="L228" t="s">
+        <v>1233</v>
+      </c>
+      <c r="M228" t="s">
+        <v>1195</v>
+      </c>
+      <c r="N228" t="s">
+        <v>1227</v>
+      </c>
+      <c r="O228" t="s">
+        <v>1234</v>
+      </c>
+      <c r="P228" t="s">
+        <v>1235</v>
+      </c>
+    </row>
+    <row r="229" spans="1:16">
+      <c r="A229" t="s">
+        <v>1236</v>
+      </c>
+      <c r="B229" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C229" t="s">
+        <v>817</v>
+      </c>
+      <c r="D229" t="s">
+        <v>45</v>
+      </c>
+      <c r="E229" t="s">
+        <v>53</v>
+      </c>
+      <c r="F229" t="s">
+        <v>54</v>
+      </c>
+      <c r="G229" t="s">
+        <v>22</v>
+      </c>
+      <c r="H229">
+        <v>2022</v>
+      </c>
+      <c r="I229"/>
+      <c r="J229" t="s">
+        <v>1193</v>
+      </c>
+      <c r="K229" t="s">
+        <v>24</v>
+      </c>
+      <c r="L229" t="s">
+        <v>1238</v>
+      </c>
+      <c r="M229" t="s">
+        <v>1195</v>
+      </c>
+      <c r="N229" t="s">
+        <v>27</v>
+      </c>
+      <c r="O229" t="s">
+        <v>1239</v>
+      </c>
+      <c r="P229" t="s">
+        <v>1240</v>
+      </c>
+    </row>
+    <row r="230" spans="1:16">
+      <c r="A230" t="s">
+        <v>1241</v>
+      </c>
+      <c r="B230" t="s">
+        <v>1242</v>
+      </c>
+      <c r="C230" t="s">
+        <v>817</v>
+      </c>
+      <c r="D230" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E230" t="s">
+        <v>53</v>
+      </c>
+      <c r="F230" t="s">
+        <v>54</v>
+      </c>
+      <c r="G230" t="s">
+        <v>22</v>
+      </c>
+      <c r="H230">
+        <v>2022</v>
+      </c>
+      <c r="I230"/>
+      <c r="J230" t="s">
+        <v>1193</v>
+      </c>
+      <c r="K230" t="s">
+        <v>277</v>
+      </c>
+      <c r="L230" t="s">
+        <v>1244</v>
+      </c>
+      <c r="M230" t="s">
+        <v>1195</v>
+      </c>
+      <c r="N230" t="s">
+        <v>27</v>
+      </c>
+      <c r="O230" t="s">
+        <v>1245</v>
+      </c>
+      <c r="P230" t="s">
+        <v>1246</v>
+      </c>
+    </row>
+    <row r="231" spans="1:16">
+      <c r="A231" t="s">
+        <v>1247</v>
+      </c>
+      <c r="B231" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C231" t="s">
+        <v>817</v>
+      </c>
+      <c r="D231" t="s">
+        <v>1249</v>
+      </c>
+      <c r="E231" t="s">
+        <v>53</v>
+      </c>
+      <c r="F231" t="s">
+        <v>54</v>
+      </c>
+      <c r="G231" t="s">
+        <v>22</v>
+      </c>
+      <c r="H231">
+        <v>2022</v>
+      </c>
+      <c r="I231"/>
+      <c r="J231" t="s">
+        <v>1193</v>
+      </c>
+      <c r="K231" t="s">
+        <v>24</v>
+      </c>
+      <c r="L231" t="s">
+        <v>1250</v>
+      </c>
+      <c r="M231" t="s">
+        <v>1195</v>
+      </c>
+      <c r="N231" t="s">
+        <v>27</v>
+      </c>
+      <c r="O231" t="s">
+        <v>1251</v>
+      </c>
+      <c r="P231" t="s">
+        <v>1252</v>
+      </c>
+    </row>
+    <row r="232" spans="1:16">
+      <c r="A232" t="s">
+        <v>1253</v>
+      </c>
+      <c r="B232" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C232" t="s">
+        <v>621</v>
+      </c>
+      <c r="D232" t="s">
+        <v>52</v>
+      </c>
+      <c r="E232" t="s">
+        <v>53</v>
+      </c>
+      <c r="F232" t="s">
+        <v>276</v>
+      </c>
+      <c r="G232" t="s">
+        <v>22</v>
+      </c>
+      <c r="H232">
+        <v>2012</v>
+      </c>
+      <c r="I232"/>
+      <c r="J232" t="s">
+        <v>23</v>
+      </c>
+      <c r="K232" t="s">
+        <v>24</v>
+      </c>
+      <c r="L232"/>
+      <c r="M232" t="s">
+        <v>624</v>
+      </c>
+      <c r="N232" t="s">
+        <v>27</v>
+      </c>
+      <c r="O232" t="s">
+        <v>1255</v>
+      </c>
+      <c r="P232" t="s">
+        <v>1256</v>
+      </c>
+    </row>
+    <row r="233" spans="1:16">
+      <c r="A233" t="s">
+        <v>1253</v>
+      </c>
+      <c r="B233" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C233" t="s">
+        <v>621</v>
+      </c>
+      <c r="D233" t="s">
+        <v>52</v>
+      </c>
+      <c r="E233" t="s">
+        <v>53</v>
+      </c>
+      <c r="F233" t="s">
+        <v>276</v>
+      </c>
+      <c r="G233" t="s">
+        <v>22</v>
+      </c>
+      <c r="H233">
+        <v>2012</v>
+      </c>
+      <c r="I233"/>
+      <c r="J233" t="s">
+        <v>23</v>
+      </c>
+      <c r="K233" t="s">
+        <v>24</v>
+      </c>
+      <c r="L233"/>
+      <c r="M233" t="s">
+        <v>624</v>
+      </c>
+      <c r="N233" t="s">
+        <v>27</v>
+      </c>
+      <c r="O233" t="s">
+        <v>1258</v>
+      </c>
+      <c r="P233" t="s">
+        <v>1256</v>
+      </c>
+    </row>
+    <row r="234" spans="1:16">
+      <c r="A234" t="s">
+        <v>1253</v>
+      </c>
+      <c r="B234" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C234" t="s">
+        <v>621</v>
+      </c>
+      <c r="D234" t="s">
+        <v>171</v>
+      </c>
+      <c r="E234" t="s">
+        <v>53</v>
+      </c>
+      <c r="F234" t="s">
+        <v>276</v>
+      </c>
+      <c r="G234" t="s">
+        <v>22</v>
+      </c>
+      <c r="H234">
+        <v>2012</v>
+      </c>
+      <c r="I234"/>
+      <c r="J234" t="s">
+        <v>23</v>
+      </c>
+      <c r="K234" t="s">
+        <v>24</v>
+      </c>
+      <c r="L234"/>
+      <c r="M234" t="s">
+        <v>624</v>
+      </c>
+      <c r="N234" t="s">
+        <v>27</v>
+      </c>
+      <c r="O234" t="s">
+        <v>1260</v>
+      </c>
+      <c r="P234" t="s">
+        <v>1256</v>
+      </c>
+    </row>
+    <row r="235" spans="1:16">
+      <c r="A235" t="s">
+        <v>1253</v>
+      </c>
+      <c r="B235" t="s">
+        <v>1261</v>
+      </c>
+      <c r="C235" t="s">
+        <v>621</v>
+      </c>
+      <c r="D235" t="s">
+        <v>1142</v>
+      </c>
+      <c r="E235" t="s">
+        <v>53</v>
+      </c>
+      <c r="F235" t="s">
+        <v>276</v>
+      </c>
+      <c r="G235" t="s">
+        <v>22</v>
+      </c>
+      <c r="H235">
+        <v>2010</v>
+      </c>
+      <c r="I235"/>
+      <c r="J235" t="s">
+        <v>623</v>
+      </c>
+      <c r="K235" t="s">
+        <v>277</v>
+      </c>
+      <c r="L235"/>
+      <c r="M235" t="s">
+        <v>624</v>
+      </c>
+      <c r="N235" t="s">
+        <v>27</v>
+      </c>
+      <c r="O235" t="s">
+        <v>1262</v>
+      </c>
+      <c r="P235" t="s">
+        <v>1263</v>
+      </c>
+    </row>
+    <row r="236" spans="1:16">
+      <c r="A236" t="s">
+        <v>1264</v>
+      </c>
+      <c r="B236" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C236" t="s">
+        <v>95</v>
+      </c>
+      <c r="D236" t="s">
+        <v>1266</v>
+      </c>
+      <c r="E236" t="s">
+        <v>53</v>
+      </c>
+      <c r="F236" t="s">
+        <v>1267</v>
+      </c>
+      <c r="G236" t="s">
+        <v>22</v>
+      </c>
+      <c r="H236">
+        <v>2022</v>
+      </c>
+      <c r="I236"/>
+      <c r="J236" t="s">
+        <v>1268</v>
+      </c>
+      <c r="K236" t="s">
+        <v>363</v>
+      </c>
+      <c r="L236" t="s">
+        <v>1269</v>
+      </c>
+      <c r="M236" t="s">
+        <v>1270</v>
+      </c>
+      <c r="N236" t="s">
+        <v>1271</v>
+      </c>
+      <c r="O236" t="s">
+        <v>1272</v>
+      </c>
+      <c r="P236" t="s">
+        <v>1273</v>
+      </c>
+    </row>
+    <row r="237" spans="1:16">
+      <c r="A237" t="s">
+        <v>1274</v>
+      </c>
+      <c r="B237" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C237" t="s">
+        <v>608</v>
+      </c>
+      <c r="D237" t="s">
+        <v>851</v>
+      </c>
+      <c r="E237" t="s">
+        <v>20</v>
+      </c>
+      <c r="F237" t="s">
+        <v>267</v>
+      </c>
+      <c r="G237" t="s">
+        <v>22</v>
+      </c>
+      <c r="H237">
+        <v>2023</v>
+      </c>
+      <c r="I237">
+        <v>2024</v>
+      </c>
+      <c r="J237" t="s">
+        <v>1276</v>
+      </c>
+      <c r="K237" t="s">
+        <v>24</v>
+      </c>
+      <c r="L237" t="s">
+        <v>1277</v>
+      </c>
+      <c r="M237" t="s">
+        <v>611</v>
+      </c>
+      <c r="N237" t="s">
+        <v>27</v>
+      </c>
+      <c r="O237" t="s">
+        <v>1278</v>
+      </c>
+      <c r="P237" t="s">
+        <v>1279</v>
+      </c>
+    </row>
+    <row r="238" spans="1:16">
+      <c r="A238" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B238" t="s">
+        <v>1281</v>
+      </c>
+      <c r="C238" t="s">
+        <v>608</v>
+      </c>
+      <c r="D238" t="s">
+        <v>210</v>
+      </c>
+      <c r="E238" t="s">
+        <v>20</v>
+      </c>
+      <c r="F238" t="s">
+        <v>267</v>
+      </c>
+      <c r="G238" t="s">
+        <v>22</v>
+      </c>
+      <c r="H238">
+        <v>2024</v>
+      </c>
+      <c r="I238"/>
+      <c r="J238" t="s">
+        <v>1276</v>
+      </c>
+      <c r="K238" t="s">
+        <v>24</v>
+      </c>
+      <c r="L238" t="s">
+        <v>1282</v>
+      </c>
+      <c r="M238" t="s">
+        <v>611</v>
+      </c>
+      <c r="N238" t="s">
+        <v>27</v>
+      </c>
+      <c r="O238" t="s">
+        <v>1283</v>
+      </c>
+      <c r="P238" t="s">
+        <v>1284</v>
+      </c>
+    </row>
+    <row r="239" spans="1:16">
+      <c r="A239" t="s">
+        <v>1285</v>
+      </c>
+      <c r="B239" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C239" t="s">
+        <v>608</v>
+      </c>
+      <c r="D239" t="s">
+        <v>1287</v>
+      </c>
+      <c r="E239" t="s">
+        <v>20</v>
+      </c>
+      <c r="F239" t="s">
+        <v>267</v>
+      </c>
+      <c r="G239" t="s">
+        <v>22</v>
+      </c>
+      <c r="H239">
+        <v>2023</v>
+      </c>
+      <c r="I239"/>
+      <c r="J239" t="s">
+        <v>610</v>
+      </c>
+      <c r="K239" t="s">
+        <v>24</v>
+      </c>
+      <c r="L239" t="s">
+        <v>1288</v>
+      </c>
+      <c r="M239" t="s">
+        <v>611</v>
+      </c>
+      <c r="N239" t="s">
+        <v>27</v>
+      </c>
+      <c r="O239" t="s">
+        <v>1289</v>
+      </c>
+      <c r="P239" t="s">
+        <v>1290</v>
+      </c>
+    </row>
+    <row r="240" spans="1:16">
+      <c r="A240" t="s">
+        <v>1291</v>
+      </c>
+      <c r="B240" t="s">
+        <v>1292</v>
+      </c>
+      <c r="C240" t="s">
+        <v>1293</v>
+      </c>
+      <c r="D240" t="s">
+        <v>277</v>
+      </c>
+      <c r="E240" t="s">
+        <v>20</v>
+      </c>
+      <c r="F240" t="s">
+        <v>267</v>
+      </c>
+      <c r="G240" t="s">
+        <v>22</v>
+      </c>
+      <c r="H240">
+        <v>2024</v>
+      </c>
+      <c r="I240"/>
+      <c r="J240" t="s">
+        <v>1276</v>
+      </c>
+      <c r="K240" t="s">
+        <v>24</v>
+      </c>
+      <c r="L240" t="s">
+        <v>1294</v>
+      </c>
+      <c r="M240" t="s">
+        <v>611</v>
+      </c>
+      <c r="N240" t="s">
+        <v>27</v>
+      </c>
+      <c r="O240" t="s">
+        <v>1295</v>
+      </c>
+      <c r="P240" t="s">
+        <v>1296</v>
+      </c>
+    </row>
+    <row r="241" spans="1:16">
+      <c r="A241" t="s">
+        <v>1297</v>
+      </c>
+      <c r="B241" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C241" t="s">
+        <v>608</v>
+      </c>
+      <c r="D241" t="s">
+        <v>1299</v>
+      </c>
+      <c r="E241" t="s">
+        <v>20</v>
+      </c>
+      <c r="F241" t="s">
+        <v>267</v>
+      </c>
+      <c r="G241" t="s">
+        <v>22</v>
+      </c>
+      <c r="H241">
+        <v>2021</v>
+      </c>
+      <c r="I241">
+        <v>2024</v>
+      </c>
+      <c r="J241" t="s">
+        <v>1276</v>
+      </c>
+      <c r="K241" t="s">
+        <v>24</v>
+      </c>
+      <c r="L241" t="s">
+        <v>1300</v>
+      </c>
+      <c r="M241" t="s">
+        <v>611</v>
+      </c>
+      <c r="N241" t="s">
+        <v>27</v>
+      </c>
+      <c r="O241" t="s">
+        <v>1301</v>
+      </c>
+      <c r="P241" t="s">
+        <v>1302</v>
+      </c>
+    </row>
+    <row r="242" spans="1:16">
+      <c r="A242" t="s">
+        <v>1303</v>
+      </c>
+      <c r="B242" t="s">
+        <v>1304</v>
+      </c>
+      <c r="C242" t="s">
+        <v>608</v>
+      </c>
+      <c r="D242" t="s">
+        <v>689</v>
+      </c>
+      <c r="E242" t="s">
+        <v>20</v>
+      </c>
+      <c r="F242" t="s">
+        <v>267</v>
+      </c>
+      <c r="G242" t="s">
+        <v>22</v>
+      </c>
+      <c r="H242">
+        <v>2021</v>
+      </c>
+      <c r="I242">
+        <v>2024</v>
+      </c>
+      <c r="J242" t="s">
+        <v>1276</v>
+      </c>
+      <c r="K242" t="s">
+        <v>24</v>
+      </c>
+      <c r="L242" t="s">
+        <v>1305</v>
+      </c>
+      <c r="M242" t="s">
+        <v>611</v>
+      </c>
+      <c r="N242" t="s">
+        <v>27</v>
+      </c>
+      <c r="O242" t="s">
+        <v>1306</v>
+      </c>
+      <c r="P242" t="s">
+        <v>1307</v>
+      </c>
+    </row>
+    <row r="243" spans="1:16">
+      <c r="A243" t="s">
+        <v>1308</v>
+      </c>
+      <c r="B243" t="s">
+        <v>1309</v>
+      </c>
+      <c r="C243" t="s">
+        <v>608</v>
+      </c>
+      <c r="D243" t="s">
+        <v>677</v>
+      </c>
+      <c r="E243" t="s">
+        <v>20</v>
+      </c>
+      <c r="F243" t="s">
+        <v>267</v>
+      </c>
+      <c r="G243" t="s">
+        <v>22</v>
+      </c>
+      <c r="H243">
+        <v>2021</v>
+      </c>
+      <c r="I243">
+        <v>2024</v>
+      </c>
+      <c r="J243" t="s">
+        <v>1276</v>
+      </c>
+      <c r="K243" t="s">
+        <v>24</v>
+      </c>
+      <c r="L243" t="s">
+        <v>1310</v>
+      </c>
+      <c r="M243" t="s">
+        <v>611</v>
+      </c>
+      <c r="N243" t="s">
+        <v>27</v>
+      </c>
+      <c r="O243" t="s">
+        <v>1311</v>
+      </c>
+      <c r="P243" t="s">
+        <v>1312</v>
+      </c>
+    </row>
+    <row r="244" spans="1:16">
+      <c r="A244" t="s">
+        <v>1313</v>
+      </c>
+      <c r="B244" t="s">
+        <v>1313</v>
+      </c>
+      <c r="C244" t="s">
+        <v>18</v>
+      </c>
+      <c r="D244" t="s">
+        <v>1314</v>
+      </c>
+      <c r="E244" t="s">
+        <v>20</v>
+      </c>
+      <c r="F244" t="s">
+        <v>54</v>
+      </c>
+      <c r="G244" t="s">
+        <v>22</v>
+      </c>
+      <c r="H244">
+        <v>1990</v>
+      </c>
+      <c r="I244"/>
+      <c r="J244" t="s">
+        <v>198</v>
+      </c>
+      <c r="K244" t="s">
+        <v>24</v>
+      </c>
+      <c r="L244" t="s">
+        <v>1315</v>
+      </c>
+      <c r="M244" t="s">
+        <v>26</v>
+      </c>
+      <c r="N244" t="s">
+        <v>27</v>
+      </c>
+      <c r="O244" t="s">
+        <v>1316</v>
+      </c>
+      <c r="P244" t="s">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="245" spans="1:16">
+      <c r="A245" t="s">
+        <v>1318</v>
+      </c>
+      <c r="B245" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C245" t="s">
+        <v>18</v>
+      </c>
+      <c r="D245" t="s">
+        <v>851</v>
+      </c>
+      <c r="E245" t="s">
+        <v>20</v>
+      </c>
+      <c r="F245" t="s">
+        <v>54</v>
+      </c>
+      <c r="G245" t="s">
+        <v>22</v>
+      </c>
+      <c r="H245">
+        <v>1990</v>
+      </c>
+      <c r="I245"/>
+      <c r="J245" t="s">
+        <v>198</v>
+      </c>
+      <c r="K245" t="s">
+        <v>24</v>
+      </c>
+      <c r="L245" t="s">
+        <v>1319</v>
+      </c>
+      <c r="M245" t="s">
+        <v>26</v>
+      </c>
+      <c r="N245" t="s">
+        <v>27</v>
+      </c>
+      <c r="O245" t="s">
+        <v>1320</v>
+      </c>
+      <c r="P245" t="s">
+        <v>1321</v>
+      </c>
+    </row>
+    <row r="246" spans="1:16">
+      <c r="A246" t="s">
+        <v>1322</v>
+      </c>
+      <c r="B246" t="s">
+        <v>1323</v>
+      </c>
+      <c r="C246" t="s">
+        <v>18</v>
+      </c>
+      <c r="D246" t="s">
+        <v>578</v>
+      </c>
+      <c r="E246" t="s">
+        <v>20</v>
+      </c>
+      <c r="F246" t="s">
+        <v>54</v>
+      </c>
+      <c r="G246" t="s">
+        <v>22</v>
+      </c>
+      <c r="H246">
+        <v>1987</v>
+      </c>
+      <c r="I246"/>
+      <c r="J246" t="s">
+        <v>198</v>
+      </c>
+      <c r="K246" t="s">
+        <v>24</v>
+      </c>
+      <c r="L246" t="s">
+        <v>1324</v>
+      </c>
+      <c r="M246" t="s">
+        <v>26</v>
+      </c>
+      <c r="N246" t="s">
+        <v>27</v>
+      </c>
+      <c r="O246" t="s">
+        <v>1325</v>
+      </c>
+      <c r="P246" t="s">
+        <v>1326</v>
+      </c>
+    </row>
+    <row r="247" spans="1:16">
+      <c r="A247" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B247" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C247" t="s">
+        <v>1329</v>
+      </c>
+      <c r="D247" t="s">
+        <v>74</v>
+      </c>
+      <c r="E247" t="s">
+        <v>20</v>
+      </c>
+      <c r="F247" t="s">
+        <v>54</v>
+      </c>
+      <c r="G247" t="s">
+        <v>682</v>
+      </c>
+      <c r="H247">
+        <v>2008</v>
+      </c>
+      <c r="I247">
+        <v>2014</v>
+      </c>
+      <c r="J247" t="s">
+        <v>819</v>
+      </c>
+      <c r="K247" t="s">
+        <v>24</v>
+      </c>
+      <c r="L247" t="s">
+        <v>1330</v>
+      </c>
+      <c r="M247" t="s">
+        <v>1331</v>
+      </c>
+      <c r="N247" t="s">
+        <v>27</v>
+      </c>
+      <c r="O247" t="s">
+        <v>1332</v>
+      </c>
+      <c r="P247" t="s">
+        <v>1333</v>
+      </c>
+    </row>
+    <row r="248" spans="1:16">
+      <c r="A248" t="s">
+        <v>1334</v>
+      </c>
+      <c r="B248" t="s">
+        <v>1335</v>
+      </c>
+      <c r="C248" t="s">
+        <v>1329</v>
+      </c>
+      <c r="D248" t="s">
+        <v>1336</v>
+      </c>
+      <c r="E248" t="s">
+        <v>20</v>
+      </c>
+      <c r="F248" t="s">
+        <v>54</v>
+      </c>
+      <c r="G248" t="s">
+        <v>22</v>
+      </c>
+      <c r="H248">
+        <v>2024</v>
+      </c>
+      <c r="I248"/>
+      <c r="J248" t="s">
+        <v>712</v>
+      </c>
+      <c r="K248" t="s">
+        <v>24</v>
+      </c>
+      <c r="L248"/>
+      <c r="M248" t="s">
+        <v>1331</v>
+      </c>
+      <c r="N248" t="s">
+        <v>27</v>
+      </c>
+      <c r="O248" t="s">
+        <v>1337</v>
+      </c>
+      <c r="P248" t="s">
+        <v>1333</v>
+      </c>
+    </row>
+    <row r="249" spans="1:16">
+      <c r="A249" t="s">
+        <v>1338</v>
+      </c>
+      <c r="B249" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C249" t="s">
+        <v>1329</v>
+      </c>
+      <c r="D249" t="s">
+        <v>1340</v>
+      </c>
+      <c r="E249" t="s">
+        <v>20</v>
+      </c>
+      <c r="F249" t="s">
+        <v>54</v>
+      </c>
+      <c r="G249" t="s">
+        <v>22</v>
+      </c>
+      <c r="H249"/>
+      <c r="I249">
+        <v>2024</v>
+      </c>
+      <c r="J249" t="s">
+        <v>712</v>
+      </c>
+      <c r="K249" t="s">
+        <v>24</v>
+      </c>
+      <c r="L249"/>
+      <c r="M249" t="s">
+        <v>1331</v>
+      </c>
+      <c r="N249" t="s">
+        <v>27</v>
+      </c>
+      <c r="O249" t="s">
+        <v>1341</v>
+      </c>
+      <c r="P249" t="s">
+        <v>1333</v>
+      </c>
+    </row>
+    <row r="250" spans="1:16">
+      <c r="A250" t="s">
+        <v>1342</v>
+      </c>
+      <c r="B250" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C250" t="s">
+        <v>1329</v>
+      </c>
+      <c r="D250" t="s">
+        <v>689</v>
+      </c>
+      <c r="E250" t="s">
+        <v>20</v>
+      </c>
+      <c r="F250" t="s">
+        <v>54</v>
+      </c>
+      <c r="G250" t="s">
+        <v>682</v>
+      </c>
+      <c r="H250">
+        <v>2008</v>
+      </c>
+      <c r="I250">
+        <v>2014</v>
+      </c>
+      <c r="J250" t="s">
+        <v>819</v>
+      </c>
+      <c r="K250" t="s">
+        <v>24</v>
+      </c>
+      <c r="L250" t="s">
+        <v>1344</v>
+      </c>
+      <c r="M250" t="s">
+        <v>1331</v>
+      </c>
+      <c r="N250" t="s">
+        <v>27</v>
+      </c>
+      <c r="O250" t="s">
+        <v>1345</v>
+      </c>
+      <c r="P250" t="s">
+        <v>1333</v>
+      </c>
+    </row>
+    <row r="251" spans="1:16">
+      <c r="A251" t="s">
+        <v>1346</v>
+      </c>
+      <c r="B251" t="s">
+        <v>1347</v>
+      </c>
+      <c r="C251" t="s">
+        <v>1329</v>
+      </c>
+      <c r="D251" t="s">
+        <v>677</v>
+      </c>
+      <c r="E251" t="s">
+        <v>20</v>
+      </c>
+      <c r="F251" t="s">
+        <v>54</v>
+      </c>
+      <c r="G251" t="s">
+        <v>682</v>
+      </c>
+      <c r="H251">
+        <v>2014</v>
+      </c>
+      <c r="I251"/>
+      <c r="J251" t="s">
+        <v>819</v>
+      </c>
+      <c r="K251" t="s">
+        <v>24</v>
+      </c>
+      <c r="L251" t="s">
+        <v>1348</v>
+      </c>
+      <c r="M251" t="s">
+        <v>1331</v>
+      </c>
+      <c r="N251" t="s">
+        <v>27</v>
+      </c>
+      <c r="O251" t="s">
+        <v>1349</v>
+      </c>
+      <c r="P251" t="s">
+        <v>1333</v>
+      </c>
+    </row>
+    <row r="252" spans="1:16">
+      <c r="A252" t="s">
+        <v>1350</v>
+      </c>
+      <c r="B252" t="s">
+        <v>1351</v>
+      </c>
+      <c r="C252" t="s">
+        <v>1329</v>
+      </c>
+      <c r="D252" t="s">
+        <v>111</v>
+      </c>
+      <c r="E252" t="s">
+        <v>20</v>
+      </c>
+      <c r="F252" t="s">
+        <v>54</v>
+      </c>
+      <c r="G252" t="s">
+        <v>682</v>
+      </c>
+      <c r="H252">
+        <v>2021</v>
+      </c>
+      <c r="I252"/>
+      <c r="J252" t="s">
+        <v>819</v>
+      </c>
+      <c r="K252" t="s">
+        <v>24</v>
+      </c>
+      <c r="L252" t="s">
+        <v>1352</v>
+      </c>
+      <c r="M252" t="s">
+        <v>1331</v>
+      </c>
+      <c r="N252" t="s">
+        <v>27</v>
+      </c>
+      <c r="O252" t="s">
+        <v>1353</v>
+      </c>
+      <c r="P252" t="s">
+        <v>1333</v>
+      </c>
+    </row>
+    <row r="253" spans="1:16">
+      <c r="A253" t="s">
+        <v>1354</v>
+      </c>
+      <c r="B253" t="s">
+        <v>1355</v>
+      </c>
+      <c r="C253" t="s">
+        <v>1329</v>
+      </c>
+      <c r="D253" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E253" t="s">
+        <v>20</v>
+      </c>
+      <c r="F253" t="s">
+        <v>54</v>
+      </c>
+      <c r="G253" t="s">
+        <v>682</v>
+      </c>
+      <c r="H253">
+        <v>2024</v>
+      </c>
+      <c r="I253"/>
+      <c r="J253" t="s">
+        <v>712</v>
+      </c>
+      <c r="K253" t="s">
+        <v>24</v>
+      </c>
+      <c r="L253"/>
+      <c r="M253" t="s">
+        <v>1331</v>
+      </c>
+      <c r="N253" t="s">
+        <v>27</v>
+      </c>
+      <c r="O253" t="s">
+        <v>1357</v>
+      </c>
+      <c r="P253" t="s">
+        <v>1333</v>
+      </c>
+    </row>
+    <row r="254" spans="1:16">
+      <c r="A254" t="s">
+        <v>1358</v>
+      </c>
+      <c r="B254" t="s">
+        <v>1359</v>
+      </c>
+      <c r="C254" t="s">
+        <v>239</v>
+      </c>
+      <c r="D254" t="s">
+        <v>301</v>
+      </c>
+      <c r="E254" t="s">
+        <v>53</v>
+      </c>
+      <c r="F254" t="s">
+        <v>21</v>
+      </c>
+      <c r="G254" t="s">
+        <v>22</v>
+      </c>
+      <c r="H254">
+        <v>2011</v>
+      </c>
+      <c r="I254"/>
+      <c r="J254" t="s">
+        <v>198</v>
+      </c>
+      <c r="K254" t="s">
+        <v>24</v>
+      </c>
+      <c r="L254" t="s">
+        <v>736</v>
+      </c>
+      <c r="M254" t="s">
+        <v>241</v>
+      </c>
+      <c r="N254" t="s">
+        <v>27</v>
+      </c>
+      <c r="O254" t="s">
+        <v>1360</v>
+      </c>
+      <c r="P254" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="255" spans="1:16">
+      <c r="A255" t="s">
+        <v>1361</v>
+      </c>
+      <c r="B255" t="s">
+        <v>1362</v>
+      </c>
+      <c r="C255" t="s">
+        <v>18</v>
+      </c>
+      <c r="D255" t="s">
+        <v>210</v>
+      </c>
+      <c r="E255" t="s">
+        <v>20</v>
+      </c>
+      <c r="F255" t="s">
+        <v>267</v>
+      </c>
+      <c r="G255" t="s">
+        <v>22</v>
+      </c>
+      <c r="H255">
+        <v>2013</v>
+      </c>
+      <c r="I255"/>
+      <c r="J255" t="s">
+        <v>198</v>
+      </c>
+      <c r="K255" t="s">
+        <v>24</v>
+      </c>
+      <c r="L255" t="s">
+        <v>1363</v>
+      </c>
+      <c r="M255" t="s">
+        <v>26</v>
+      </c>
+      <c r="N255" t="s">
+        <v>27</v>
+      </c>
+      <c r="O255" t="s">
+        <v>1364</v>
+      </c>
+      <c r="P255" t="s">
+        <v>1365</v>
+      </c>
+    </row>
+    <row r="256" spans="1:16">
+      <c r="A256" t="s">
+        <v>1366</v>
+      </c>
+      <c r="B256" t="s">
+        <v>1367</v>
+      </c>
+      <c r="C256" t="s">
+        <v>621</v>
+      </c>
+      <c r="D256" t="s">
+        <v>1368</v>
+      </c>
+      <c r="E256" t="s">
+        <v>20</v>
+      </c>
+      <c r="F256" t="s">
+        <v>21</v>
+      </c>
+      <c r="G256" t="s">
+        <v>22</v>
+      </c>
+      <c r="H256">
+        <v>2012</v>
+      </c>
+      <c r="I256"/>
+      <c r="J256" t="s">
+        <v>623</v>
+      </c>
+      <c r="K256" t="s">
+        <v>24</v>
+      </c>
+      <c r="L256"/>
+      <c r="M256" t="s">
+        <v>624</v>
+      </c>
+      <c r="N256" t="s">
+        <v>27</v>
+      </c>
+      <c r="O256" t="s">
+        <v>1369</v>
+      </c>
+      <c r="P256" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="257" spans="1:16">
+      <c r="A257" t="s">
+        <v>1370</v>
+      </c>
+      <c r="B257" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C257" t="s">
+        <v>621</v>
+      </c>
+      <c r="D257" t="s">
+        <v>426</v>
+      </c>
+      <c r="E257" t="s">
+        <v>20</v>
+      </c>
+      <c r="F257" t="s">
+        <v>21</v>
+      </c>
+      <c r="G257" t="s">
+        <v>22</v>
+      </c>
+      <c r="H257">
+        <v>2009</v>
+      </c>
+      <c r="I257"/>
+      <c r="J257" t="s">
+        <v>623</v>
+      </c>
+      <c r="K257" t="s">
+        <v>24</v>
+      </c>
+      <c r="L257"/>
+      <c r="M257" t="s">
+        <v>624</v>
+      </c>
+      <c r="N257" t="s">
+        <v>27</v>
+      </c>
+      <c r="O257" t="s">
+        <v>1372</v>
+      </c>
+      <c r="P257" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="258" spans="1:16">
+      <c r="A258" t="s">
+        <v>1373</v>
+      </c>
+      <c r="B258" t="s">
+        <v>1374</v>
+      </c>
+      <c r="C258" t="s">
+        <v>18</v>
+      </c>
+      <c r="D258" t="s">
+        <v>901</v>
+      </c>
+      <c r="E258" t="s">
+        <v>20</v>
+      </c>
+      <c r="F258" t="s">
+        <v>21</v>
+      </c>
+      <c r="G258" t="s">
+        <v>22</v>
+      </c>
+      <c r="H258">
+        <v>2002</v>
+      </c>
+      <c r="I258"/>
+      <c r="J258" t="s">
+        <v>198</v>
+      </c>
+      <c r="K258" t="s">
+        <v>24</v>
+      </c>
+      <c r="L258"/>
+      <c r="M258" t="s">
+        <v>26</v>
+      </c>
+      <c r="N258" t="s">
+        <v>27</v>
+      </c>
+      <c r="O258" t="s">
+        <v>1375</v>
+      </c>
+      <c r="P258" t="s">
+        <v>1376</v>
+      </c>
+    </row>
+    <row r="259" spans="1:16">
+      <c r="A259" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B259" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C259" t="s">
+        <v>1329</v>
+      </c>
+      <c r="D259" t="s">
+        <v>1336</v>
+      </c>
+      <c r="E259" t="s">
+        <v>20</v>
+      </c>
+      <c r="F259" t="s">
+        <v>21</v>
+      </c>
+      <c r="G259" t="s">
+        <v>22</v>
+      </c>
+      <c r="H259">
+        <v>2025</v>
+      </c>
+      <c r="I259"/>
+      <c r="J259" t="s">
+        <v>712</v>
+      </c>
+      <c r="K259" t="s">
+        <v>24</v>
+      </c>
+      <c r="L259"/>
+      <c r="M259" t="s">
+        <v>1331</v>
+      </c>
+      <c r="N259" t="s">
+        <v>27</v>
+      </c>
+      <c r="O259" t="s">
+        <v>1379</v>
+      </c>
+      <c r="P259" t="s">
+        <v>1380</v>
+      </c>
+    </row>
+    <row r="260" spans="1:16">
+      <c r="A260" t="s">
+        <v>1381</v>
+      </c>
+      <c r="B260" t="s">
+        <v>1382</v>
+      </c>
+      <c r="C260" t="s">
+        <v>1383</v>
+      </c>
+      <c r="D260" t="s">
+        <v>1299</v>
+      </c>
+      <c r="E260" t="s">
+        <v>20</v>
+      </c>
+      <c r="F260" t="s">
+        <v>21</v>
+      </c>
+      <c r="G260" t="s">
+        <v>22</v>
+      </c>
+      <c r="H260">
+        <v>2018</v>
+      </c>
+      <c r="I260"/>
+      <c r="J260" t="s">
+        <v>610</v>
+      </c>
+      <c r="K260" t="s">
+        <v>24</v>
+      </c>
+      <c r="L260" t="s">
+        <v>1384</v>
+      </c>
+      <c r="M260" t="s">
+        <v>1385</v>
+      </c>
+      <c r="N260" t="s">
+        <v>27</v>
+      </c>
+      <c r="O260" t="s">
+        <v>1386</v>
+      </c>
+      <c r="P260" t="s">
+        <v>1387</v>
+      </c>
+    </row>
+    <row r="261" spans="1:16">
+      <c r="A261" t="s">
+        <v>1388</v>
+      </c>
+      <c r="B261" t="s">
+        <v>1389</v>
+      </c>
+      <c r="C261" t="s">
+        <v>18</v>
+      </c>
+      <c r="D261" t="s">
+        <v>629</v>
+      </c>
+      <c r="E261" t="s">
+        <v>20</v>
+      </c>
+      <c r="F261" t="s">
+        <v>21</v>
+      </c>
+      <c r="G261" t="s">
+        <v>22</v>
+      </c>
+      <c r="H261">
+        <v>2013</v>
+      </c>
+      <c r="I261"/>
+      <c r="J261" t="s">
+        <v>198</v>
+      </c>
+      <c r="K261" t="s">
+        <v>24</v>
+      </c>
+      <c r="L261" t="s">
+        <v>1390</v>
+      </c>
+      <c r="M261" t="s">
+        <v>26</v>
+      </c>
+      <c r="N261" t="s">
+        <v>27</v>
+      </c>
+      <c r="O261" t="s">
+        <v>1391</v>
+      </c>
+      <c r="P261" t="s">
+        <v>1392</v>
+      </c>
+    </row>
+    <row r="262" spans="1:16">
+      <c r="A262" t="s">
+        <v>1393</v>
+      </c>
+      <c r="B262" t="s">
+        <v>785</v>
+      </c>
+      <c r="C262" t="s">
+        <v>621</v>
+      </c>
+      <c r="D262" t="s">
+        <v>786</v>
+      </c>
+      <c r="E262" t="s">
+        <v>20</v>
+      </c>
+      <c r="F262" t="s">
+        <v>21</v>
+      </c>
+      <c r="G262" t="s">
+        <v>22</v>
+      </c>
+      <c r="H262">
+        <v>2009</v>
+      </c>
+      <c r="I262"/>
+      <c r="J262" t="s">
+        <v>623</v>
+      </c>
+      <c r="K262" t="s">
+        <v>24</v>
+      </c>
+      <c r="L262" t="s">
+        <v>788</v>
+      </c>
+      <c r="M262" t="s">
+        <v>624</v>
+      </c>
+      <c r="N262" t="s">
+        <v>27</v>
+      </c>
+      <c r="O262" t="s">
+        <v>1394</v>
+      </c>
+      <c r="P262" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="263" spans="1:16">
+      <c r="A263" t="s">
+        <v>1395</v>
+      </c>
+      <c r="B263" t="s">
+        <v>796</v>
+      </c>
+      <c r="C263" t="s">
+        <v>621</v>
+      </c>
+      <c r="D263" t="s">
+        <v>797</v>
+      </c>
+      <c r="E263" t="s">
+        <v>20</v>
+      </c>
+      <c r="F263" t="s">
+        <v>21</v>
+      </c>
+      <c r="G263" t="s">
+        <v>22</v>
+      </c>
+      <c r="H263">
+        <v>2009</v>
+      </c>
+      <c r="I263"/>
+      <c r="J263" t="s">
+        <v>23</v>
+      </c>
+      <c r="K263" t="s">
+        <v>24</v>
+      </c>
+      <c r="L263" t="s">
+        <v>798</v>
+      </c>
+      <c r="M263" t="s">
+        <v>624</v>
+      </c>
+      <c r="N263" t="s">
+        <v>27</v>
+      </c>
+      <c r="O263" t="s">
+        <v>1396</v>
+      </c>
+      <c r="P263" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="264" spans="1:16">
+      <c r="A264" t="s">
+        <v>1397</v>
+      </c>
+      <c r="B264" t="s">
+        <v>1398</v>
+      </c>
+      <c r="C264" t="s">
+        <v>621</v>
+      </c>
+      <c r="D264" t="s">
+        <v>350</v>
+      </c>
+      <c r="E264" t="s">
+        <v>20</v>
+      </c>
+      <c r="F264" t="s">
+        <v>21</v>
+      </c>
+      <c r="G264" t="s">
+        <v>22</v>
+      </c>
+      <c r="H264">
+        <v>2011</v>
+      </c>
+      <c r="I264"/>
+      <c r="J264" t="s">
+        <v>623</v>
+      </c>
+      <c r="K264" t="s">
+        <v>24</v>
+      </c>
+      <c r="L264"/>
+      <c r="M264" t="s">
+        <v>624</v>
+      </c>
+      <c r="N264" t="s">
+        <v>27</v>
+      </c>
+      <c r="O264" t="s">
+        <v>1399</v>
+      </c>
+      <c r="P264" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="265" spans="1:16">
+      <c r="A265" t="s">
+        <v>1400</v>
+      </c>
+      <c r="B265" t="s">
+        <v>1401</v>
+      </c>
+      <c r="C265" t="s">
+        <v>1383</v>
+      </c>
+      <c r="D265" t="s">
+        <v>1402</v>
+      </c>
+      <c r="E265" t="s">
+        <v>20</v>
+      </c>
+      <c r="F265" t="s">
+        <v>21</v>
+      </c>
+      <c r="G265" t="s">
+        <v>22</v>
+      </c>
+      <c r="H265">
+        <v>2018</v>
+      </c>
+      <c r="I265"/>
+      <c r="J265" t="s">
+        <v>610</v>
+      </c>
+      <c r="K265" t="s">
+        <v>24</v>
+      </c>
+      <c r="L265" t="s">
+        <v>1403</v>
+      </c>
+      <c r="M265" t="s">
+        <v>1385</v>
+      </c>
+      <c r="N265" t="s">
+        <v>27</v>
+      </c>
+      <c r="O265" t="s">
+        <v>1404</v>
+      </c>
+      <c r="P265" t="s">
+        <v>1387</v>
+      </c>
+    </row>
+    <row r="266" spans="1:16">
+      <c r="A266" t="s">
+        <v>1405</v>
+      </c>
+      <c r="B266" t="s">
+        <v>1406</v>
+      </c>
+      <c r="C266" t="s">
+        <v>1383</v>
+      </c>
+      <c r="D266" t="s">
+        <v>52</v>
+      </c>
+      <c r="E266" t="s">
+        <v>20</v>
+      </c>
+      <c r="F266" t="s">
+        <v>21</v>
+      </c>
+      <c r="G266" t="s">
+        <v>22</v>
+      </c>
+      <c r="H266">
+        <v>2018</v>
+      </c>
+      <c r="I266"/>
+      <c r="J266" t="s">
+        <v>610</v>
+      </c>
+      <c r="K266" t="s">
+        <v>24</v>
+      </c>
+      <c r="L266" t="s">
+        <v>1407</v>
+      </c>
+      <c r="M266" t="s">
+        <v>1385</v>
+      </c>
+      <c r="N266" t="s">
+        <v>27</v>
+      </c>
+      <c r="O266" t="s">
+        <v>1408</v>
+      </c>
+      <c r="P266" t="s">
+        <v>1387</v>
+      </c>
+    </row>
+    <row r="267" spans="1:16">
+      <c r="A267" t="s">
+        <v>1409</v>
+      </c>
+      <c r="B267" t="s">
+        <v>1410</v>
+      </c>
+      <c r="C267" t="s">
+        <v>621</v>
+      </c>
+      <c r="D267" t="s">
+        <v>807</v>
+      </c>
+      <c r="E267" t="s">
+        <v>20</v>
+      </c>
+      <c r="F267" t="s">
+        <v>21</v>
+      </c>
+      <c r="G267" t="s">
+        <v>22</v>
+      </c>
+      <c r="H267">
+        <v>2004</v>
+      </c>
+      <c r="I267"/>
+      <c r="J267" t="s">
+        <v>23</v>
+      </c>
+      <c r="K267" t="s">
+        <v>24</v>
+      </c>
+      <c r="L267" t="s">
+        <v>808</v>
+      </c>
+      <c r="M267" t="s">
+        <v>624</v>
+      </c>
+      <c r="N267" t="s">
+        <v>27</v>
+      </c>
+      <c r="O267" t="s">
+        <v>1411</v>
+      </c>
+      <c r="P267" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="268" spans="1:16">
+      <c r="A268" t="s">
+        <v>1412</v>
+      </c>
+      <c r="B268" t="s">
+        <v>1413</v>
+      </c>
+      <c r="C268" t="s">
+        <v>1383</v>
+      </c>
+      <c r="D268" t="s">
+        <v>39</v>
+      </c>
+      <c r="E268" t="s">
+        <v>20</v>
+      </c>
+      <c r="F268" t="s">
+        <v>21</v>
+      </c>
+      <c r="G268" t="s">
+        <v>22</v>
+      </c>
+      <c r="H268">
+        <v>2018</v>
+      </c>
+      <c r="I268"/>
+      <c r="J268" t="s">
+        <v>610</v>
+      </c>
+      <c r="K268" t="s">
+        <v>24</v>
+      </c>
+      <c r="L268" t="s">
+        <v>1414</v>
+      </c>
+      <c r="M268" t="s">
+        <v>1385</v>
+      </c>
+      <c r="N268" t="s">
+        <v>27</v>
+      </c>
+      <c r="O268" t="s">
+        <v>1415</v>
+      </c>
+      <c r="P268" t="s">
+        <v>1387</v>
+      </c>
+    </row>
+    <row r="269" spans="1:16">
+      <c r="A269" t="s">
+        <v>1416</v>
+      </c>
+      <c r="B269" t="s">
+        <v>1417</v>
+      </c>
+      <c r="C269" t="s">
+        <v>1329</v>
+      </c>
+      <c r="D269" t="s">
+        <v>1340</v>
+      </c>
+      <c r="E269" t="s">
+        <v>20</v>
+      </c>
+      <c r="F269" t="s">
+        <v>21</v>
+      </c>
+      <c r="G269" t="s">
+        <v>682</v>
+      </c>
+      <c r="H269">
+        <v>2024</v>
+      </c>
+      <c r="I269"/>
+      <c r="J269" t="s">
+        <v>712</v>
+      </c>
+      <c r="K269" t="s">
+        <v>24</v>
+      </c>
+      <c r="L269"/>
+      <c r="M269" t="s">
+        <v>1331</v>
+      </c>
+      <c r="N269" t="s">
+        <v>27</v>
+      </c>
+      <c r="O269" t="s">
+        <v>1418</v>
+      </c>
+      <c r="P269" t="s">
+        <v>1380</v>
+      </c>
+    </row>
+    <row r="270" spans="1:16">
+      <c r="A270" t="s">
+        <v>1419</v>
+      </c>
+      <c r="B270" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C270" t="s">
+        <v>18</v>
+      </c>
+      <c r="D270" t="s">
+        <v>159</v>
+      </c>
+      <c r="E270" t="s">
+        <v>20</v>
+      </c>
+      <c r="F270" t="s">
+        <v>21</v>
+      </c>
+      <c r="G270" t="s">
+        <v>22</v>
+      </c>
+      <c r="H270">
+        <v>2008</v>
+      </c>
+      <c r="I270"/>
+      <c r="J270" t="s">
+        <v>198</v>
+      </c>
+      <c r="K270" t="s">
+        <v>24</v>
+      </c>
+      <c r="L270" t="s">
+        <v>1421</v>
+      </c>
+      <c r="M270" t="s">
+        <v>26</v>
+      </c>
+      <c r="N270" t="s">
+        <v>27</v>
+      </c>
+      <c r="O270" t="s">
+        <v>1422</v>
+      </c>
+      <c r="P270" t="s">
+        <v>1423</v>
+      </c>
+    </row>
+    <row r="271" spans="1:16">
+      <c r="A271" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B271" t="s">
+        <v>673</v>
+      </c>
+      <c r="C271" t="s">
+        <v>621</v>
+      </c>
+      <c r="D271" t="s">
+        <v>159</v>
+      </c>
+      <c r="E271" t="s">
+        <v>20</v>
+      </c>
+      <c r="F271" t="s">
+        <v>21</v>
+      </c>
+      <c r="G271" t="s">
+        <v>22</v>
+      </c>
+      <c r="H271">
+        <v>2015</v>
+      </c>
+      <c r="I271"/>
+      <c r="J271" t="s">
+        <v>623</v>
+      </c>
+      <c r="K271" t="s">
+        <v>24</v>
+      </c>
+      <c r="L271"/>
+      <c r="M271" t="s">
+        <v>624</v>
+      </c>
+      <c r="N271" t="s">
+        <v>27</v>
+      </c>
+      <c r="O271" t="s">
+        <v>1425</v>
+      </c>
+      <c r="P271" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="272" spans="1:16">
+      <c r="A272" t="s">
+        <v>1426</v>
+      </c>
+      <c r="B272" t="s">
+        <v>1427</v>
+      </c>
+      <c r="C272" t="s">
+        <v>1329</v>
+      </c>
+      <c r="D272" t="s">
+        <v>677</v>
+      </c>
+      <c r="E272" t="s">
+        <v>20</v>
+      </c>
+      <c r="F272" t="s">
+        <v>21</v>
+      </c>
+      <c r="G272" t="s">
+        <v>22</v>
+      </c>
+      <c r="H272">
+        <v>2024</v>
+      </c>
+      <c r="I272"/>
+      <c r="J272" t="s">
+        <v>712</v>
+      </c>
+      <c r="K272" t="s">
+        <v>24</v>
+      </c>
+      <c r="L272"/>
+      <c r="M272" t="s">
+        <v>1331</v>
+      </c>
+      <c r="N272" t="s">
+        <v>27</v>
+      </c>
+      <c r="O272" t="s">
+        <v>1428</v>
+      </c>
+      <c r="P272" t="s">
+        <v>1380</v>
+      </c>
+    </row>
+    <row r="273" spans="1:16">
+      <c r="A273" t="s">
+        <v>1429</v>
+      </c>
+      <c r="B273" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C273" t="s">
+        <v>1329</v>
+      </c>
+      <c r="D273" t="s">
+        <v>129</v>
+      </c>
+      <c r="E273" t="s">
+        <v>20</v>
+      </c>
+      <c r="F273" t="s">
+        <v>21</v>
+      </c>
+      <c r="G273" t="s">
+        <v>682</v>
+      </c>
+      <c r="H273">
+        <v>2018</v>
+      </c>
+      <c r="I273"/>
+      <c r="J273" t="s">
+        <v>819</v>
+      </c>
+      <c r="K273" t="s">
+        <v>24</v>
+      </c>
+      <c r="L273" t="s">
+        <v>1431</v>
+      </c>
+      <c r="M273" t="s">
+        <v>1331</v>
+      </c>
+      <c r="N273" t="s">
+        <v>100</v>
+      </c>
+      <c r="O273" t="s">
+        <v>1432</v>
+      </c>
+      <c r="P273" t="s">
+        <v>1380</v>
+      </c>
+    </row>
+    <row r="274" spans="1:16">
+      <c r="A274" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B274" t="s">
+        <v>1434</v>
+      </c>
+      <c r="C274" t="s">
+        <v>1329</v>
+      </c>
+      <c r="D274" t="s">
+        <v>111</v>
+      </c>
+      <c r="E274" t="s">
+        <v>20</v>
+      </c>
+      <c r="F274" t="s">
+        <v>21</v>
+      </c>
+      <c r="G274" t="s">
+        <v>682</v>
+      </c>
+      <c r="H274">
+        <v>2021</v>
+      </c>
+      <c r="I274"/>
+      <c r="J274" t="s">
+        <v>819</v>
+      </c>
+      <c r="K274" t="s">
+        <v>24</v>
+      </c>
+      <c r="L274" t="s">
+        <v>1435</v>
+      </c>
+      <c r="M274" t="s">
+        <v>1331</v>
+      </c>
+      <c r="N274" t="s">
+        <v>27</v>
+      </c>
+      <c r="O274" t="s">
+        <v>1436</v>
+      </c>
+      <c r="P274" t="s">
+        <v>1437</v>
+      </c>
+    </row>
+    <row r="275" spans="1:16">
+      <c r="A275" t="s">
+        <v>1438</v>
+      </c>
+      <c r="B275" t="s">
+        <v>1439</v>
+      </c>
+      <c r="C275" t="s">
+        <v>621</v>
+      </c>
+      <c r="D275" t="s">
+        <v>812</v>
+      </c>
+      <c r="E275" t="s">
+        <v>20</v>
+      </c>
+      <c r="F275" t="s">
+        <v>21</v>
+      </c>
+      <c r="G275" t="s">
+        <v>22</v>
+      </c>
+      <c r="H275">
+        <v>2009</v>
+      </c>
+      <c r="I275"/>
+      <c r="J275" t="s">
+        <v>623</v>
+      </c>
+      <c r="K275" t="s">
+        <v>24</v>
+      </c>
+      <c r="L275" t="s">
+        <v>813</v>
+      </c>
+      <c r="M275" t="s">
+        <v>624</v>
+      </c>
+      <c r="N275" t="s">
+        <v>27</v>
+      </c>
+      <c r="O275" t="s">
+        <v>1440</v>
+      </c>
+      <c r="P275" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="276" spans="1:16">
+      <c r="A276" t="s">
+        <v>1441</v>
+      </c>
+      <c r="B276" t="s">
+        <v>1442</v>
+      </c>
+      <c r="C276" t="s">
+        <v>239</v>
+      </c>
+      <c r="D276" t="s">
+        <v>140</v>
+      </c>
+      <c r="E276" t="s">
+        <v>53</v>
+      </c>
+      <c r="F276" t="s">
+        <v>21</v>
+      </c>
+      <c r="G276" t="s">
+        <v>22</v>
+      </c>
+      <c r="H276">
+        <v>2003</v>
+      </c>
+      <c r="I276"/>
+      <c r="J276" t="s">
+        <v>198</v>
+      </c>
+      <c r="K276" t="s">
+        <v>24</v>
+      </c>
+      <c r="L276" t="s">
+        <v>1443</v>
+      </c>
+      <c r="M276" t="s">
+        <v>721</v>
+      </c>
+      <c r="N276" t="s">
+        <v>27</v>
+      </c>
+      <c r="O276" t="s">
+        <v>1444</v>
+      </c>
+      <c r="P276" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="277" spans="1:16">
+      <c r="A277" t="s">
+        <v>1445</v>
+      </c>
+      <c r="B277" t="s">
+        <v>1446</v>
+      </c>
+      <c r="C277" t="s">
+        <v>1329</v>
+      </c>
+      <c r="D277" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E277" t="s">
+        <v>20</v>
+      </c>
+      <c r="F277" t="s">
+        <v>21</v>
+      </c>
+      <c r="G277" t="s">
+        <v>22</v>
+      </c>
+      <c r="H277">
+        <v>2025</v>
+      </c>
+      <c r="I277"/>
+      <c r="J277" t="s">
+        <v>712</v>
+      </c>
+      <c r="K277" t="s">
+        <v>24</v>
+      </c>
+      <c r="L277"/>
+      <c r="M277" t="s">
+        <v>1331</v>
+      </c>
+      <c r="N277" t="s">
+        <v>27</v>
+      </c>
+      <c r="O277" t="s">
+        <v>1447</v>
+      </c>
+      <c r="P277" t="s">
+        <v>1380</v>
+      </c>
+    </row>
+    <row r="278" spans="1:16">
+      <c r="A278" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B278" t="s">
+        <v>1449</v>
+      </c>
+      <c r="C278" t="s">
+        <v>887</v>
+      </c>
+      <c r="D278" t="s">
+        <v>797</v>
+      </c>
+      <c r="E278" t="s">
+        <v>20</v>
+      </c>
+      <c r="F278" t="s">
+        <v>267</v>
+      </c>
+      <c r="G278" t="s">
+        <v>22</v>
+      </c>
+      <c r="H278">
+        <v>2021</v>
+      </c>
+      <c r="I278"/>
+      <c r="J278" t="s">
+        <v>147</v>
+      </c>
+      <c r="K278" t="s">
+        <v>24</v>
+      </c>
+      <c r="L278" t="s">
+        <v>1450</v>
+      </c>
+      <c r="M278" t="s">
+        <v>1451</v>
+      </c>
+      <c r="N278" t="s">
+        <v>27</v>
+      </c>
+      <c r="O278" t="s">
+        <v>1452</v>
+      </c>
+      <c r="P278" t="s">
+        <v>1453</v>
+      </c>
+    </row>
+    <row r="279" spans="1:16">
+      <c r="A279" t="s">
+        <v>1454</v>
+      </c>
+      <c r="B279" t="s">
+        <v>1455</v>
+      </c>
+      <c r="C279" t="s">
+        <v>887</v>
+      </c>
+      <c r="D279" t="s">
+        <v>689</v>
+      </c>
+      <c r="E279" t="s">
+        <v>20</v>
+      </c>
+      <c r="F279" t="s">
+        <v>267</v>
+      </c>
+      <c r="G279" t="s">
+        <v>1456</v>
+      </c>
+      <c r="H279">
+        <v>2021</v>
+      </c>
+      <c r="I279"/>
+      <c r="J279" t="s">
+        <v>147</v>
+      </c>
+      <c r="K279" t="s">
+        <v>24</v>
+      </c>
+      <c r="L279" t="s">
+        <v>1457</v>
+      </c>
+      <c r="M279" t="s">
+        <v>1451</v>
+      </c>
+      <c r="N279" t="s">
+        <v>27</v>
+      </c>
+      <c r="O279" t="s">
+        <v>1458</v>
+      </c>
+      <c r="P279" t="s">
+        <v>1459</v>
+      </c>
+    </row>
+    <row r="280" spans="1:16">
+      <c r="A280" t="s">
+        <v>1460</v>
+      </c>
+      <c r="B280" t="s">
+        <v>1461</v>
+      </c>
+      <c r="C280" t="s">
+        <v>887</v>
+      </c>
+      <c r="D280" t="s">
+        <v>193</v>
+      </c>
+      <c r="E280" t="s">
+        <v>20</v>
+      </c>
+      <c r="F280" t="s">
+        <v>267</v>
+      </c>
+      <c r="G280" t="s">
+        <v>22</v>
+      </c>
+      <c r="H280">
+        <v>2021</v>
+      </c>
+      <c r="I280"/>
+      <c r="J280" t="s">
+        <v>147</v>
+      </c>
+      <c r="K280" t="s">
+        <v>24</v>
+      </c>
+      <c r="L280" t="s">
+        <v>1462</v>
+      </c>
+      <c r="M280" t="s">
+        <v>1451</v>
+      </c>
+      <c r="N280" t="s">
+        <v>27</v>
+      </c>
+      <c r="O280" t="s">
+        <v>1463</v>
+      </c>
+      <c r="P280" t="s">
+        <v>1464</v>
+      </c>
+    </row>
+    <row r="281" spans="1:16">
+      <c r="A281" t="s">
+        <v>1465</v>
+      </c>
+      <c r="B281" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C281" t="s">
+        <v>1467</v>
+      </c>
+      <c r="D281" t="s">
+        <v>689</v>
+      </c>
+      <c r="E281" t="s">
+        <v>20</v>
+      </c>
+      <c r="F281" t="s">
+        <v>267</v>
+      </c>
+      <c r="G281" t="s">
+        <v>22</v>
+      </c>
+      <c r="H281">
+        <v>2024</v>
+      </c>
+      <c r="I281"/>
+      <c r="J281" t="s">
+        <v>1276</v>
+      </c>
+      <c r="K281" t="s">
+        <v>24</v>
+      </c>
+      <c r="L281" t="s">
+        <v>1468</v>
+      </c>
+      <c r="M281" t="s">
+        <v>1469</v>
+      </c>
+      <c r="N281" t="s">
+        <v>27</v>
+      </c>
+      <c r="O281" t="s">
+        <v>1470</v>
+      </c>
+      <c r="P281" t="s">
+        <v>1471</v>
+      </c>
+    </row>
+    <row r="282" spans="1:16">
+      <c r="A282" t="s">
+        <v>1472</v>
+      </c>
+      <c r="B282"/>
+      <c r="C282" t="s">
+        <v>239</v>
+      </c>
+      <c r="D282" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E282" t="s">
+        <v>20</v>
+      </c>
+      <c r="F282" t="s">
+        <v>21</v>
+      </c>
+      <c r="G282" t="s">
+        <v>22</v>
+      </c>
+      <c r="H282">
+        <v>2021</v>
+      </c>
+      <c r="I282"/>
+      <c r="J282" t="s">
+        <v>147</v>
+      </c>
+      <c r="K282" t="s">
+        <v>24</v>
+      </c>
+      <c r="L282"/>
+      <c r="M282" t="s">
+        <v>241</v>
+      </c>
+      <c r="N282" t="s">
+        <v>27</v>
+      </c>
+      <c r="O282" t="s">
+        <v>1473</v>
+      </c>
+      <c r="P282" t="s">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="283" spans="1:16">
+      <c r="A283" t="s">
+        <v>1475</v>
+      </c>
+      <c r="B283" t="s">
+        <v>1476</v>
+      </c>
+      <c r="C283" t="s">
+        <v>239</v>
+      </c>
+      <c r="D283" t="s">
+        <v>350</v>
+      </c>
+      <c r="E283" t="s">
+        <v>20</v>
+      </c>
+      <c r="F283" t="s">
+        <v>21</v>
+      </c>
+      <c r="G283" t="s">
+        <v>22</v>
+      </c>
+      <c r="H283">
+        <v>2003</v>
+      </c>
+      <c r="I283"/>
+      <c r="J283" t="s">
+        <v>147</v>
+      </c>
+      <c r="K283" t="s">
+        <v>865</v>
+      </c>
+      <c r="L283"/>
+      <c r="M283" t="s">
+        <v>241</v>
+      </c>
+      <c r="N283" t="s">
+        <v>100</v>
+      </c>
+      <c r="O283" t="s">
+        <v>1477</v>
+      </c>
+      <c r="P283" t="s">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="284" spans="1:16">
+      <c r="A284" t="s">
+        <v>1478</v>
+      </c>
+      <c r="B284" t="s">
+        <v>1479</v>
+      </c>
+      <c r="C284" t="s">
+        <v>239</v>
+      </c>
+      <c r="D284" t="s">
+        <v>258</v>
+      </c>
+      <c r="E284" t="s">
+        <v>20</v>
+      </c>
+      <c r="F284" t="s">
+        <v>21</v>
+      </c>
+      <c r="G284" t="s">
+        <v>22</v>
+      </c>
+      <c r="H284">
+        <v>2018</v>
+      </c>
+      <c r="I284"/>
+      <c r="J284" t="s">
+        <v>147</v>
+      </c>
+      <c r="K284" t="s">
+        <v>24</v>
+      </c>
+      <c r="L284"/>
+      <c r="M284" t="s">
+        <v>241</v>
+      </c>
+      <c r="N284" t="s">
+        <v>27</v>
+      </c>
+      <c r="O284" t="s">
+        <v>1480</v>
+      </c>
+      <c r="P284" t="s">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="285" spans="1:16">
+      <c r="A285" t="s">
+        <v>1481</v>
+      </c>
+      <c r="B285" t="s">
+        <v>1482</v>
+      </c>
+      <c r="C285" t="s">
+        <v>239</v>
+      </c>
+      <c r="D285" t="s">
+        <v>258</v>
+      </c>
+      <c r="E285" t="s">
+        <v>20</v>
+      </c>
+      <c r="F285" t="s">
+        <v>21</v>
+      </c>
+      <c r="G285" t="s">
+        <v>22</v>
+      </c>
+      <c r="H285">
+        <v>2016</v>
+      </c>
+      <c r="I285"/>
+      <c r="J285" t="s">
+        <v>147</v>
+      </c>
+      <c r="K285" t="s">
+        <v>24</v>
+      </c>
+      <c r="L285"/>
+      <c r="M285" t="s">
+        <v>241</v>
+      </c>
+      <c r="N285" t="s">
+        <v>27</v>
+      </c>
+      <c r="O285" t="s">
+        <v>1483</v>
+      </c>
+      <c r="P285" t="s">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="286" spans="1:16">
+      <c r="A286" t="s">
+        <v>1484</v>
+      </c>
+      <c r="B286"/>
+      <c r="C286" t="s">
+        <v>239</v>
+      </c>
+      <c r="D286" t="s">
+        <v>52</v>
+      </c>
+      <c r="E286" t="s">
+        <v>20</v>
+      </c>
+      <c r="F286" t="s">
+        <v>21</v>
+      </c>
+      <c r="G286" t="s">
+        <v>22</v>
+      </c>
+      <c r="H286">
+        <v>2010</v>
+      </c>
+      <c r="I286"/>
+      <c r="J286" t="s">
+        <v>147</v>
+      </c>
+      <c r="K286" t="s">
+        <v>24</v>
+      </c>
+      <c r="L286"/>
+      <c r="M286" t="s">
+        <v>241</v>
+      </c>
+      <c r="N286" t="s">
+        <v>27</v>
+      </c>
+      <c r="O286" t="s">
+        <v>1485</v>
+      </c>
+      <c r="P286" t="s">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="287" spans="1:16">
+      <c r="A287" t="s">
+        <v>1486</v>
+      </c>
+      <c r="B287"/>
+      <c r="C287" t="s">
+        <v>239</v>
+      </c>
+      <c r="D287" t="s">
+        <v>834</v>
+      </c>
+      <c r="E287" t="s">
+        <v>20</v>
+      </c>
+      <c r="F287" t="s">
+        <v>21</v>
+      </c>
+      <c r="G287" t="s">
+        <v>22</v>
+      </c>
+      <c r="H287">
+        <v>2011</v>
+      </c>
+      <c r="I287">
+        <v>2016</v>
+      </c>
+      <c r="J287" t="s">
+        <v>147</v>
+      </c>
+      <c r="K287" t="s">
+        <v>24</v>
+      </c>
+      <c r="L287"/>
+      <c r="M287" t="s">
+        <v>241</v>
+      </c>
+      <c r="N287" t="s">
+        <v>27</v>
+      </c>
+      <c r="O287" t="s">
+        <v>1487</v>
+      </c>
+      <c r="P287" t="s">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="288" spans="1:16">
+      <c r="A288" t="s">
+        <v>1488</v>
+      </c>
+      <c r="B288"/>
+      <c r="C288" t="s">
+        <v>239</v>
+      </c>
+      <c r="D288" t="s">
+        <v>83</v>
+      </c>
+      <c r="E288" t="s">
+        <v>20</v>
+      </c>
+      <c r="F288" t="s">
+        <v>21</v>
+      </c>
+      <c r="G288" t="s">
+        <v>22</v>
+      </c>
+      <c r="H288">
+        <v>2015</v>
+      </c>
+      <c r="I288"/>
+      <c r="J288" t="s">
+        <v>147</v>
+      </c>
+      <c r="K288" t="s">
+        <v>24</v>
+      </c>
+      <c r="L288"/>
+      <c r="M288" t="s">
+        <v>241</v>
+      </c>
+      <c r="N288" t="s">
+        <v>27</v>
+      </c>
+      <c r="O288" t="s">
+        <v>1489</v>
+      </c>
+      <c r="P288" t="s">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="289" spans="1:16">
+      <c r="A289" t="s">
+        <v>1490</v>
+      </c>
+      <c r="B289"/>
+      <c r="C289" t="s">
+        <v>239</v>
+      </c>
+      <c r="D289" t="s">
+        <v>204</v>
+      </c>
+      <c r="E289" t="s">
+        <v>20</v>
+      </c>
+      <c r="F289" t="s">
+        <v>21</v>
+      </c>
+      <c r="G289" t="s">
+        <v>22</v>
+      </c>
+      <c r="H289">
+        <v>2015</v>
+      </c>
+      <c r="I289"/>
+      <c r="J289" t="s">
+        <v>147</v>
+      </c>
+      <c r="K289" t="s">
+        <v>24</v>
+      </c>
+      <c r="L289"/>
+      <c r="M289" t="s">
+        <v>241</v>
+      </c>
+      <c r="N289" t="s">
+        <v>27</v>
+      </c>
+      <c r="O289" t="s">
+        <v>1491</v>
+      </c>
+      <c r="P289" t="s">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="290" spans="1:16">
+      <c r="A290" t="s">
+        <v>1492</v>
+      </c>
+      <c r="B290"/>
+      <c r="C290" t="s">
+        <v>239</v>
+      </c>
+      <c r="D290" t="s">
+        <v>901</v>
+      </c>
+      <c r="E290" t="s">
+        <v>20</v>
+      </c>
+      <c r="F290" t="s">
+        <v>21</v>
+      </c>
+      <c r="G290" t="s">
+        <v>22</v>
+      </c>
+      <c r="H290">
+        <v>2009</v>
+      </c>
+      <c r="I290"/>
+      <c r="J290" t="s">
+        <v>147</v>
+      </c>
+      <c r="K290" t="s">
+        <v>24</v>
+      </c>
+      <c r="L290"/>
+      <c r="M290" t="s">
+        <v>241</v>
+      </c>
+      <c r="N290" t="s">
+        <v>27</v>
+      </c>
+      <c r="O290" t="s">
+        <v>1493</v>
+      </c>
+      <c r="P290" t="s">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="291" spans="1:16">
+      <c r="A291" t="s">
+        <v>1494</v>
+      </c>
+      <c r="B291"/>
+      <c r="C291" t="s">
+        <v>239</v>
+      </c>
+      <c r="D291" t="s">
+        <v>52</v>
+      </c>
+      <c r="E291" t="s">
+        <v>20</v>
+      </c>
+      <c r="F291" t="s">
+        <v>21</v>
+      </c>
+      <c r="G291" t="s">
+        <v>22</v>
+      </c>
+      <c r="H291">
+        <v>2012</v>
+      </c>
+      <c r="I291"/>
+      <c r="J291" t="s">
+        <v>147</v>
+      </c>
+      <c r="K291" t="s">
+        <v>24</v>
+      </c>
+      <c r="L291"/>
+      <c r="M291" t="s">
+        <v>241</v>
+      </c>
+      <c r="N291" t="s">
+        <v>27</v>
+      </c>
+      <c r="O291" t="s">
+        <v>1495</v>
+      </c>
+      <c r="P291" t="s">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="292" spans="1:16">
+      <c r="A292" t="s">
+        <v>1496</v>
+      </c>
+      <c r="B292"/>
+      <c r="C292" t="s">
+        <v>239</v>
+      </c>
+      <c r="D292" t="s">
+        <v>1497</v>
+      </c>
+      <c r="E292" t="s">
+        <v>20</v>
+      </c>
+      <c r="F292" t="s">
+        <v>21</v>
+      </c>
+      <c r="G292" t="s">
+        <v>22</v>
+      </c>
+      <c r="H292">
+        <v>2014</v>
+      </c>
+      <c r="I292"/>
+      <c r="J292" t="s">
+        <v>147</v>
+      </c>
+      <c r="K292" t="s">
+        <v>24</v>
+      </c>
+      <c r="L292"/>
+      <c r="M292" t="s">
+        <v>241</v>
+      </c>
+      <c r="N292" t="s">
+        <v>27</v>
+      </c>
+      <c r="O292" t="s">
+        <v>1498</v>
+      </c>
+      <c r="P292" t="s">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="293" spans="1:16">
+      <c r="A293" t="s">
+        <v>1499</v>
+      </c>
+      <c r="B293" t="s">
+        <v>1500</v>
+      </c>
+      <c r="C293" t="s">
+        <v>239</v>
+      </c>
+      <c r="D293" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E293" t="s">
+        <v>20</v>
+      </c>
+      <c r="F293" t="s">
+        <v>21</v>
+      </c>
+      <c r="G293" t="s">
+        <v>22</v>
+      </c>
+      <c r="H293">
+        <v>2002</v>
+      </c>
+      <c r="I293"/>
+      <c r="J293" t="s">
+        <v>147</v>
+      </c>
+      <c r="K293" t="s">
+        <v>24</v>
+      </c>
+      <c r="L293"/>
+      <c r="M293" t="s">
+        <v>241</v>
+      </c>
+      <c r="N293" t="s">
+        <v>27</v>
+      </c>
+      <c r="O293" t="s">
+        <v>1502</v>
+      </c>
+      <c r="P293"/>
+    </row>
+    <row r="294" spans="1:16">
+      <c r="A294" t="s">
+        <v>1503</v>
+      </c>
+      <c r="B294"/>
+      <c r="C294" t="s">
+        <v>239</v>
+      </c>
+      <c r="D294" t="s">
+        <v>193</v>
+      </c>
+      <c r="E294" t="s">
+        <v>20</v>
+      </c>
+      <c r="F294" t="s">
+        <v>21</v>
+      </c>
+      <c r="G294" t="s">
+        <v>22</v>
+      </c>
+      <c r="H294">
+        <v>2020</v>
+      </c>
+      <c r="I294"/>
+      <c r="J294" t="s">
+        <v>147</v>
+      </c>
+      <c r="K294" t="s">
+        <v>24</v>
+      </c>
+      <c r="L294"/>
+      <c r="M294" t="s">
+        <v>241</v>
+      </c>
+      <c r="N294" t="s">
+        <v>27</v>
+      </c>
+      <c r="O294" t="s">
+        <v>1504</v>
+      </c>
+      <c r="P294" t="s">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="295" spans="1:16">
+      <c r="A295" t="s">
+        <v>1505</v>
+      </c>
+      <c r="B295"/>
+      <c r="C295" t="s">
+        <v>239</v>
+      </c>
+      <c r="D295" t="s">
+        <v>1506</v>
+      </c>
+      <c r="E295" t="s">
+        <v>20</v>
+      </c>
+      <c r="F295" t="s">
+        <v>21</v>
+      </c>
+      <c r="G295" t="s">
+        <v>22</v>
+      </c>
+      <c r="H295">
+        <v>2010</v>
+      </c>
+      <c r="I295"/>
+      <c r="J295" t="s">
+        <v>147</v>
+      </c>
+      <c r="K295" t="s">
+        <v>24</v>
+      </c>
+      <c r="L295"/>
+      <c r="M295" t="s">
+        <v>241</v>
+      </c>
+      <c r="N295" t="s">
+        <v>27</v>
+      </c>
+      <c r="O295" t="s">
+        <v>1507</v>
+      </c>
+      <c r="P295" t="s">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="296" spans="1:16">
+      <c r="A296" t="s">
+        <v>1508</v>
+      </c>
+      <c r="B296"/>
+      <c r="C296" t="s">
+        <v>239</v>
+      </c>
+      <c r="D296" t="s">
+        <v>258</v>
+      </c>
+      <c r="E296" t="s">
+        <v>20</v>
+      </c>
+      <c r="F296" t="s">
+        <v>21</v>
+      </c>
+      <c r="G296" t="s">
+        <v>22</v>
+      </c>
+      <c r="H296">
+        <v>2018</v>
+      </c>
+      <c r="I296"/>
+      <c r="J296" t="s">
+        <v>147</v>
+      </c>
+      <c r="K296" t="s">
+        <v>24</v>
+      </c>
+      <c r="L296"/>
+      <c r="M296" t="s">
+        <v>241</v>
+      </c>
+      <c r="N296" t="s">
+        <v>27</v>
+      </c>
+      <c r="O296" t="s">
+        <v>1509</v>
+      </c>
+      <c r="P296" t="s">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="297" spans="1:16">
+      <c r="A297" t="s">
+        <v>1510</v>
+      </c>
+      <c r="B297" t="s">
+        <v>1511</v>
+      </c>
+      <c r="C297" t="s">
+        <v>239</v>
+      </c>
+      <c r="D297" t="s">
+        <v>590</v>
+      </c>
+      <c r="E297" t="s">
+        <v>20</v>
+      </c>
+      <c r="F297" t="s">
+        <v>21</v>
+      </c>
+      <c r="G297" t="s">
+        <v>22</v>
+      </c>
+      <c r="H297">
+        <v>2020</v>
+      </c>
+      <c r="I297"/>
+      <c r="J297" t="s">
+        <v>147</v>
+      </c>
+      <c r="K297" t="s">
+        <v>24</v>
+      </c>
+      <c r="L297"/>
+      <c r="M297" t="s">
+        <v>241</v>
+      </c>
+      <c r="N297" t="s">
+        <v>27</v>
+      </c>
+      <c r="O297" t="s">
+        <v>1512</v>
+      </c>
+      <c r="P297" t="s">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="298" spans="1:16">
+      <c r="A298" t="s">
+        <v>1513</v>
+      </c>
+      <c r="B298" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C298" t="s">
+        <v>239</v>
+      </c>
+      <c r="D298" t="s">
+        <v>74</v>
+      </c>
+      <c r="E298" t="s">
+        <v>20</v>
+      </c>
+      <c r="F298" t="s">
+        <v>21</v>
+      </c>
+      <c r="G298" t="s">
+        <v>22</v>
+      </c>
+      <c r="H298">
+        <v>2002</v>
+      </c>
+      <c r="I298"/>
+      <c r="J298" t="s">
+        <v>147</v>
+      </c>
+      <c r="K298" t="s">
+        <v>24</v>
+      </c>
+      <c r="L298"/>
+      <c r="M298" t="s">
+        <v>241</v>
+      </c>
+      <c r="N298" t="s">
+        <v>27</v>
+      </c>
+      <c r="O298" t="s">
+        <v>1515</v>
+      </c>
+      <c r="P298" t="s">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="299" spans="1:16">
+      <c r="A299" t="s">
+        <v>1516</v>
+      </c>
+      <c r="B299" t="s">
+        <v>1517</v>
+      </c>
+      <c r="C299" t="s">
+        <v>863</v>
+      </c>
+      <c r="D299" t="s">
+        <v>864</v>
+      </c>
+      <c r="E299" t="s">
+        <v>53</v>
+      </c>
+      <c r="F299" t="s">
+        <v>21</v>
+      </c>
+      <c r="G299" t="s">
+        <v>22</v>
+      </c>
+      <c r="H299">
+        <v>2013</v>
+      </c>
+      <c r="I299"/>
+      <c r="J299" t="s">
+        <v>46</v>
+      </c>
+      <c r="K299" t="s">
+        <v>24</v>
+      </c>
+      <c r="L299"/>
+      <c r="M299" t="s">
+        <v>866</v>
+      </c>
+      <c r="N299" t="s">
+        <v>27</v>
+      </c>
+      <c r="O299" t="s">
+        <v>1518</v>
+      </c>
+      <c r="P299" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="300" spans="1:16">
+      <c r="A300" t="s">
+        <v>1519</v>
+      </c>
+      <c r="B300" t="s">
+        <v>1520</v>
+      </c>
+      <c r="C300" t="s">
+        <v>887</v>
+      </c>
+      <c r="D300" t="s">
+        <v>1521</v>
+      </c>
+      <c r="E300" t="s">
+        <v>20</v>
+      </c>
+      <c r="F300" t="s">
+        <v>267</v>
+      </c>
+      <c r="G300" t="s">
+        <v>22</v>
+      </c>
+      <c r="H300">
+        <v>2021</v>
+      </c>
+      <c r="I300"/>
+      <c r="J300" t="s">
+        <v>147</v>
+      </c>
+      <c r="K300" t="s">
+        <v>24</v>
+      </c>
+      <c r="L300"/>
+      <c r="M300" t="s">
+        <v>888</v>
+      </c>
+      <c r="N300" t="s">
+        <v>27</v>
+      </c>
+      <c r="O300" t="s">
+        <v>1522</v>
+      </c>
+      <c r="P300" t="s">
+        <v>1523</v>
+      </c>
+    </row>
+    <row r="301" spans="1:16">
+      <c r="A301" t="s">
+        <v>1524</v>
+      </c>
+      <c r="B301" t="s">
+        <v>1525</v>
+      </c>
+      <c r="C301" t="s">
+        <v>817</v>
+      </c>
+      <c r="D301" t="s">
+        <v>1142</v>
+      </c>
+      <c r="E301" t="s">
+        <v>53</v>
+      </c>
+      <c r="F301" t="s">
+        <v>1526</v>
+      </c>
+      <c r="G301" t="s">
+        <v>22</v>
+      </c>
+      <c r="H301">
+        <v>2018</v>
+      </c>
+      <c r="I301"/>
+      <c r="J301" t="s">
+        <v>1527</v>
+      </c>
+      <c r="K301" t="s">
+        <v>277</v>
+      </c>
+      <c r="L301"/>
+      <c r="M301" t="s">
+        <v>1195</v>
+      </c>
+      <c r="N301" t="s">
+        <v>27</v>
+      </c>
+      <c r="O301" t="s">
+        <v>1528</v>
+      </c>
+      <c r="P301" t="s">
+        <v>1529</v>
+      </c>
+    </row>
+    <row r="302" spans="1:16">
+      <c r="A302" t="s">
+        <v>1530</v>
+      </c>
+      <c r="B302" t="s">
+        <v>1531</v>
+      </c>
+      <c r="C302" t="s">
+        <v>817</v>
+      </c>
+      <c r="D302" t="s">
+        <v>1532</v>
+      </c>
+      <c r="E302" t="s">
+        <v>53</v>
+      </c>
+      <c r="F302" t="s">
+        <v>1526</v>
+      </c>
+      <c r="G302" t="s">
+        <v>22</v>
+      </c>
+      <c r="H302">
+        <v>2009</v>
+      </c>
+      <c r="I302"/>
+      <c r="J302" t="s">
+        <v>1193</v>
+      </c>
+      <c r="K302" t="s">
+        <v>24</v>
+      </c>
+      <c r="L302"/>
+      <c r="M302" t="s">
+        <v>1195</v>
+      </c>
+      <c r="N302" t="s">
+        <v>27</v>
+      </c>
+      <c r="O302" t="s">
+        <v>1533</v>
+      </c>
+      <c r="P302" t="s">
+        <v>1534</v>
+      </c>
+    </row>
+    <row r="303" spans="1:16">
+      <c r="A303" t="s">
+        <v>1535</v>
+      </c>
+      <c r="B303" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C303" t="s">
+        <v>817</v>
+      </c>
+      <c r="D303" t="s">
+        <v>39</v>
+      </c>
+      <c r="E303" t="s">
+        <v>53</v>
+      </c>
+      <c r="F303" t="s">
+        <v>1526</v>
+      </c>
+      <c r="G303" t="s">
+        <v>22</v>
+      </c>
+      <c r="H303">
+        <v>2015</v>
+      </c>
+      <c r="I303"/>
+      <c r="J303" t="s">
+        <v>1193</v>
+      </c>
+      <c r="K303" t="s">
+        <v>24</v>
+      </c>
+      <c r="L303"/>
+      <c r="M303" t="s">
+        <v>1195</v>
+      </c>
+      <c r="N303" t="s">
+        <v>27</v>
+      </c>
+      <c r="O303" t="s">
+        <v>1537</v>
+      </c>
+      <c r="P303" t="s">
+        <v>1538</v>
+      </c>
+    </row>
+    <row r="304" spans="1:16">
+      <c r="A304" t="s">
+        <v>1539</v>
+      </c>
+      <c r="B304" t="s">
+        <v>1540</v>
+      </c>
+      <c r="C304" t="s">
+        <v>817</v>
+      </c>
+      <c r="D304" t="s">
+        <v>1541</v>
+      </c>
+      <c r="E304" t="s">
+        <v>53</v>
+      </c>
+      <c r="F304" t="s">
+        <v>1526</v>
+      </c>
+      <c r="G304" t="s">
+        <v>22</v>
+      </c>
+      <c r="H304">
+        <v>2009</v>
+      </c>
+      <c r="I304"/>
+      <c r="J304" t="s">
+        <v>1193</v>
+      </c>
+      <c r="K304" t="s">
+        <v>24</v>
+      </c>
+      <c r="L304"/>
+      <c r="M304" t="s">
+        <v>1195</v>
+      </c>
+      <c r="N304" t="s">
+        <v>27</v>
+      </c>
+      <c r="O304" t="s">
+        <v>1542</v>
+      </c>
+      <c r="P304" t="s">
+        <v>1543</v>
+      </c>
+    </row>
+    <row r="305" spans="1:16">
+      <c r="A305" t="s">
+        <v>1544</v>
+      </c>
+      <c r="B305" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C305" t="s">
+        <v>817</v>
+      </c>
+      <c r="D305" t="s">
+        <v>193</v>
+      </c>
+      <c r="E305" t="s">
+        <v>53</v>
+      </c>
+      <c r="F305" t="s">
+        <v>1526</v>
+      </c>
+      <c r="G305" t="s">
+        <v>22</v>
+      </c>
+      <c r="H305">
+        <v>2009</v>
+      </c>
+      <c r="I305"/>
+      <c r="J305" t="s">
+        <v>1527</v>
+      </c>
+      <c r="K305" t="s">
+        <v>24</v>
+      </c>
+      <c r="L305"/>
+      <c r="M305" t="s">
+        <v>1195</v>
+      </c>
+      <c r="N305" t="s">
+        <v>27</v>
+      </c>
+      <c r="O305" t="s">
+        <v>1546</v>
+      </c>
+      <c r="P305" t="s">
+        <v>1547</v>
+      </c>
+    </row>
+    <row r="306" spans="1:16">
+      <c r="A306" t="s">
+        <v>1548</v>
+      </c>
+      <c r="B306" t="s">
+        <v>1549</v>
+      </c>
+      <c r="C306" t="s">
+        <v>817</v>
+      </c>
+      <c r="D306" t="s">
+        <v>1550</v>
+      </c>
+      <c r="E306" t="s">
+        <v>53</v>
+      </c>
+      <c r="F306" t="s">
+        <v>1526</v>
+      </c>
+      <c r="G306" t="s">
+        <v>22</v>
+      </c>
+      <c r="H306">
+        <v>2015</v>
+      </c>
+      <c r="I306"/>
+      <c r="J306" t="s">
+        <v>1193</v>
+      </c>
+      <c r="K306" t="s">
+        <v>24</v>
+      </c>
+      <c r="L306"/>
+      <c r="M306" t="s">
+        <v>1551</v>
+      </c>
+      <c r="N306" t="s">
+        <v>27</v>
+      </c>
+      <c r="O306" t="s">
+        <v>1552</v>
+      </c>
+      <c r="P306" t="s">
+        <v>1553</v>
+      </c>
+    </row>
+    <row r="307" spans="1:16">
+      <c r="A307" t="s">
+        <v>1554</v>
+      </c>
+      <c r="B307" t="s">
+        <v>1555</v>
+      </c>
+      <c r="C307" t="s">
+        <v>817</v>
+      </c>
+      <c r="D307" t="s">
+        <v>52</v>
+      </c>
+      <c r="E307" t="s">
+        <v>53</v>
+      </c>
+      <c r="F307" t="s">
+        <v>21</v>
+      </c>
+      <c r="G307" t="s">
+        <v>22</v>
+      </c>
+      <c r="H307">
+        <v>2015</v>
+      </c>
+      <c r="I307"/>
+      <c r="J307" t="s">
+        <v>1193</v>
+      </c>
+      <c r="K307" t="s">
+        <v>24</v>
+      </c>
+      <c r="L307"/>
+      <c r="M307" t="s">
+        <v>1195</v>
+      </c>
+      <c r="N307" t="s">
+        <v>27</v>
+      </c>
+      <c r="O307" t="s">
+        <v>1556</v>
+      </c>
+      <c r="P307" t="s">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="308" spans="1:16">
+      <c r="A308" t="s">
+        <v>1558</v>
+      </c>
+      <c r="B308" t="s">
+        <v>1559</v>
+      </c>
+      <c r="C308" t="s">
+        <v>817</v>
+      </c>
+      <c r="D308" t="s">
+        <v>1550</v>
+      </c>
+      <c r="E308" t="s">
+        <v>53</v>
+      </c>
+      <c r="F308" t="s">
+        <v>1526</v>
+      </c>
+      <c r="G308" t="s">
+        <v>22</v>
+      </c>
+      <c r="H308">
+        <v>2015</v>
+      </c>
+      <c r="I308"/>
+      <c r="J308" t="s">
+        <v>1193</v>
+      </c>
+      <c r="K308" t="s">
+        <v>24</v>
+      </c>
+      <c r="L308"/>
+      <c r="M308" t="s">
+        <v>1195</v>
+      </c>
+      <c r="N308" t="s">
+        <v>27</v>
+      </c>
+      <c r="O308" t="s">
+        <v>1560</v>
+      </c>
+      <c r="P308" t="s">
+        <v>1561</v>
+      </c>
+    </row>
+    <row r="309" spans="1:16">
+      <c r="A309" t="s">
+        <v>1562</v>
+      </c>
+      <c r="B309" t="s">
+        <v>1563</v>
+      </c>
+      <c r="C309" t="s">
+        <v>817</v>
+      </c>
+      <c r="D309" t="s">
+        <v>1564</v>
+      </c>
+      <c r="E309" t="s">
+        <v>53</v>
+      </c>
+      <c r="F309" t="s">
+        <v>1526</v>
+      </c>
+      <c r="G309" t="s">
+        <v>22</v>
+      </c>
+      <c r="H309">
+        <v>2015</v>
+      </c>
+      <c r="I309"/>
+      <c r="J309" t="s">
+        <v>1193</v>
+      </c>
+      <c r="K309" t="s">
+        <v>24</v>
+      </c>
+      <c r="L309"/>
+      <c r="M309" t="s">
+        <v>1195</v>
+      </c>
+      <c r="N309" t="s">
+        <v>27</v>
+      </c>
+      <c r="O309" t="s">
+        <v>1565</v>
+      </c>
+      <c r="P309" t="s">
+        <v>1566</v>
+      </c>
+    </row>
+    <row r="310" spans="1:16">
+      <c r="A310" t="s">
+        <v>1567</v>
+      </c>
+      <c r="B310" t="s">
+        <v>1568</v>
+      </c>
+      <c r="C310" t="s">
+        <v>817</v>
+      </c>
+      <c r="D310" t="s">
+        <v>1569</v>
+      </c>
+      <c r="E310" t="s">
+        <v>53</v>
+      </c>
+      <c r="F310" t="s">
+        <v>1526</v>
+      </c>
+      <c r="G310" t="s">
+        <v>22</v>
+      </c>
+      <c r="H310">
+        <v>2009</v>
+      </c>
+      <c r="I310"/>
+      <c r="J310" t="s">
+        <v>1193</v>
+      </c>
+      <c r="K310" t="s">
+        <v>24</v>
+      </c>
+      <c r="L310"/>
+      <c r="M310" t="s">
+        <v>1195</v>
+      </c>
+      <c r="N310" t="s">
+        <v>27</v>
+      </c>
+      <c r="O310" t="s">
+        <v>1570</v>
+      </c>
+      <c r="P310" t="s">
+        <v>1571</v>
+      </c>
+    </row>
+    <row r="311" spans="1:16">
+      <c r="A311" t="s">
+        <v>1572</v>
+      </c>
+      <c r="B311" t="s">
+        <v>1573</v>
+      </c>
+      <c r="C311" t="s">
+        <v>817</v>
+      </c>
+      <c r="D311" t="s">
+        <v>1550</v>
+      </c>
+      <c r="E311" t="s">
+        <v>53</v>
+      </c>
+      <c r="F311" t="s">
+        <v>1526</v>
+      </c>
+      <c r="G311" t="s">
+        <v>22</v>
+      </c>
+      <c r="H311">
+        <v>2015</v>
+      </c>
+      <c r="I311"/>
+      <c r="J311" t="s">
+        <v>1193</v>
+      </c>
+      <c r="K311" t="s">
+        <v>24</v>
+      </c>
+      <c r="L311"/>
+      <c r="M311" t="s">
+        <v>1195</v>
+      </c>
+      <c r="N311" t="s">
+        <v>27</v>
+      </c>
+      <c r="O311" t="s">
+        <v>1574</v>
+      </c>
+      <c r="P311" t="s">
+        <v>1575</v>
+      </c>
+    </row>
+    <row r="312" spans="1:16">
+      <c r="A312" t="s">
+        <v>1576</v>
+      </c>
+      <c r="B312" t="s">
+        <v>1577</v>
+      </c>
+      <c r="C312" t="s">
+        <v>817</v>
+      </c>
+      <c r="D312" t="s">
+        <v>1578</v>
+      </c>
+      <c r="E312" t="s">
+        <v>53</v>
+      </c>
+      <c r="F312" t="s">
+        <v>1526</v>
+      </c>
+      <c r="G312" t="s">
+        <v>22</v>
+      </c>
+      <c r="H312">
+        <v>2015</v>
+      </c>
+      <c r="I312"/>
+      <c r="J312" t="s">
+        <v>1193</v>
+      </c>
+      <c r="K312" t="s">
+        <v>24</v>
+      </c>
+      <c r="L312"/>
+      <c r="M312" t="s">
+        <v>1195</v>
+      </c>
+      <c r="N312" t="s">
+        <v>27</v>
+      </c>
+      <c r="O312" t="s">
+        <v>1579</v>
+      </c>
+      <c r="P312" t="s">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="313" spans="1:16">
+      <c r="A313" t="s">
+        <v>1581</v>
+      </c>
+      <c r="B313" t="s">
+        <v>1582</v>
+      </c>
+      <c r="C313" t="s">
+        <v>817</v>
+      </c>
+      <c r="D313" t="s">
+        <v>1583</v>
+      </c>
+      <c r="E313" t="s">
+        <v>53</v>
+      </c>
+      <c r="F313" t="s">
+        <v>1526</v>
+      </c>
+      <c r="G313" t="s">
+        <v>22</v>
+      </c>
+      <c r="H313">
+        <v>2015</v>
+      </c>
+      <c r="I313"/>
+      <c r="J313" t="s">
+        <v>1193</v>
+      </c>
+      <c r="K313" t="s">
+        <v>24</v>
+      </c>
+      <c r="L313"/>
+      <c r="M313" t="s">
+        <v>1195</v>
+      </c>
+      <c r="N313" t="s">
+        <v>27</v>
+      </c>
+      <c r="O313" t="s">
+        <v>1584</v>
+      </c>
+      <c r="P313" t="s">
+        <v>1585</v>
+      </c>
+    </row>
+    <row r="314" spans="1:16">
+      <c r="A314" t="s">
+        <v>1586</v>
+      </c>
+      <c r="B314" t="s">
+        <v>1587</v>
+      </c>
+      <c r="C314" t="s">
+        <v>817</v>
+      </c>
+      <c r="D314" t="s">
+        <v>1588</v>
+      </c>
+      <c r="E314" t="s">
+        <v>53</v>
+      </c>
+      <c r="F314" t="s">
+        <v>1526</v>
+      </c>
+      <c r="G314" t="s">
+        <v>22</v>
+      </c>
+      <c r="H314">
+        <v>2015</v>
+      </c>
+      <c r="I314"/>
+      <c r="J314" t="s">
+        <v>1193</v>
+      </c>
+      <c r="K314" t="s">
+        <v>24</v>
+      </c>
+      <c r="L314"/>
+      <c r="M314" t="s">
+        <v>1195</v>
+      </c>
+      <c r="N314" t="s">
+        <v>27</v>
+      </c>
+      <c r="O314" t="s">
+        <v>1589</v>
+      </c>
+      <c r="P314" t="s">
+        <v>1590</v>
+      </c>
+    </row>
+    <row r="315" spans="1:16">
+      <c r="A315" t="s">
+        <v>1591</v>
+      </c>
+      <c r="B315" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C315" t="s">
+        <v>817</v>
+      </c>
+      <c r="D315" t="s">
+        <v>129</v>
+      </c>
+      <c r="E315" t="s">
+        <v>53</v>
+      </c>
+      <c r="F315" t="s">
+        <v>1526</v>
+      </c>
+      <c r="G315" t="s">
+        <v>22</v>
+      </c>
+      <c r="H315">
+        <v>2015</v>
+      </c>
+      <c r="I315"/>
+      <c r="J315" t="s">
+        <v>1193</v>
+      </c>
+      <c r="K315" t="s">
+        <v>24</v>
+      </c>
+      <c r="L315"/>
+      <c r="M315" t="s">
+        <v>1195</v>
+      </c>
+      <c r="N315" t="s">
+        <v>27</v>
+      </c>
+      <c r="O315" t="s">
+        <v>1593</v>
+      </c>
+      <c r="P315" t="s">
+        <v>1594</v>
+      </c>
+    </row>
+    <row r="316" spans="1:16">
+      <c r="A316" t="s">
+        <v>1595</v>
+      </c>
+      <c r="B316" t="s">
+        <v>1596</v>
+      </c>
+      <c r="C316" t="s">
+        <v>817</v>
+      </c>
+      <c r="D316" t="s">
+        <v>1249</v>
+      </c>
+      <c r="E316" t="s">
+        <v>53</v>
+      </c>
+      <c r="F316" t="s">
+        <v>1526</v>
+      </c>
+      <c r="G316" t="s">
+        <v>22</v>
+      </c>
+      <c r="H316">
+        <v>2015</v>
+      </c>
+      <c r="I316"/>
+      <c r="J316" t="s">
+        <v>1193</v>
+      </c>
+      <c r="K316" t="s">
+        <v>24</v>
+      </c>
+      <c r="L316"/>
+      <c r="M316" t="s">
+        <v>1195</v>
+      </c>
+      <c r="N316" t="s">
+        <v>27</v>
+      </c>
+      <c r="O316" t="s">
+        <v>1597</v>
+      </c>
+      <c r="P316" t="s">
+        <v>1598</v>
+      </c>
+    </row>
+    <row r="317" spans="1:16">
+      <c r="A317" t="s">
+        <v>1599</v>
+      </c>
+      <c r="B317" t="s">
+        <v>1600</v>
+      </c>
+      <c r="C317" t="s">
+        <v>817</v>
+      </c>
+      <c r="D317" t="s">
+        <v>1601</v>
+      </c>
+      <c r="E317" t="s">
+        <v>53</v>
+      </c>
+      <c r="F317" t="s">
+        <v>1526</v>
+      </c>
+      <c r="G317" t="s">
+        <v>22</v>
+      </c>
+      <c r="H317">
+        <v>2015</v>
+      </c>
+      <c r="I317"/>
+      <c r="J317" t="s">
+        <v>1193</v>
+      </c>
+      <c r="K317" t="s">
+        <v>24</v>
+      </c>
+      <c r="L317"/>
+      <c r="M317" t="s">
+        <v>1195</v>
+      </c>
+      <c r="N317" t="s">
+        <v>27</v>
+      </c>
+      <c r="O317" t="s">
+        <v>1602</v>
+      </c>
+      <c r="P317" t="s">
+        <v>1603</v>
+      </c>
+    </row>
+    <row r="318" spans="1:16">
+      <c r="A318" t="s">
+        <v>1604</v>
+      </c>
+      <c r="B318" t="s">
+        <v>1605</v>
+      </c>
+      <c r="C318" t="s">
+        <v>817</v>
+      </c>
+      <c r="D318" t="s">
+        <v>1606</v>
+      </c>
+      <c r="E318" t="s">
+        <v>1607</v>
+      </c>
+      <c r="F318" t="s">
+        <v>1526</v>
+      </c>
+      <c r="G318" t="s">
+        <v>22</v>
+      </c>
+      <c r="H318">
+        <v>2021</v>
+      </c>
+      <c r="I318"/>
+      <c r="J318" t="s">
+        <v>1193</v>
+      </c>
+      <c r="K318" t="s">
+        <v>24</v>
+      </c>
+      <c r="L318"/>
+      <c r="M318" t="s">
+        <v>1195</v>
+      </c>
+      <c r="N318" t="s">
+        <v>27</v>
+      </c>
+      <c r="O318" t="s">
+        <v>1608</v>
+      </c>
+      <c r="P318" t="s">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="319" spans="1:16">
+      <c r="A319" t="s">
+        <v>1604</v>
+      </c>
+      <c r="B319" t="s">
+        <v>1610</v>
+      </c>
+      <c r="C319" t="s">
+        <v>817</v>
+      </c>
+      <c r="D319" t="s">
+        <v>1606</v>
+      </c>
+      <c r="E319" t="s">
+        <v>53</v>
+      </c>
+      <c r="F319" t="s">
+        <v>1526</v>
+      </c>
+      <c r="G319" t="s">
+        <v>22</v>
+      </c>
+      <c r="H319">
+        <v>2021</v>
+      </c>
+      <c r="I319"/>
+      <c r="J319" t="s">
+        <v>1193</v>
+      </c>
+      <c r="K319" t="s">
+        <v>24</v>
+      </c>
+      <c r="L319"/>
+      <c r="M319" t="s">
+        <v>1195</v>
+      </c>
+      <c r="N319" t="s">
+        <v>27</v>
+      </c>
+      <c r="O319" t="s">
+        <v>1611</v>
+      </c>
+      <c r="P319" t="s">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="320" spans="1:16">
+      <c r="A320" t="s">
+        <v>1612</v>
+      </c>
+      <c r="B320" t="s">
+        <v>1613</v>
+      </c>
+      <c r="C320" t="s">
+        <v>817</v>
+      </c>
+      <c r="D320" t="s">
+        <v>356</v>
+      </c>
+      <c r="E320" t="s">
+        <v>53</v>
+      </c>
+      <c r="F320" t="s">
+        <v>1526</v>
+      </c>
+      <c r="G320" t="s">
+        <v>22</v>
+      </c>
+      <c r="H320">
+        <v>2021</v>
+      </c>
+      <c r="I320"/>
+      <c r="J320" t="s">
+        <v>1527</v>
+      </c>
+      <c r="K320" t="s">
+        <v>24</v>
+      </c>
+      <c r="L320"/>
+      <c r="M320" t="s">
+        <v>1195</v>
+      </c>
+      <c r="N320" t="s">
+        <v>27</v>
+      </c>
+      <c r="O320" t="s">
+        <v>1614</v>
+      </c>
+      <c r="P320" t="s">
+        <v>1615</v>
+      </c>
+    </row>
+    <row r="321" spans="1:16">
+      <c r="A321" t="s">
+        <v>1616</v>
+      </c>
+      <c r="B321" t="s">
+        <v>1617</v>
+      </c>
+      <c r="C321" t="s">
+        <v>817</v>
+      </c>
+      <c r="D321" t="s">
+        <v>1618</v>
+      </c>
+      <c r="E321" t="s">
+        <v>53</v>
+      </c>
+      <c r="F321" t="s">
+        <v>1526</v>
+      </c>
+      <c r="G321" t="s">
+        <v>22</v>
+      </c>
+      <c r="H321">
+        <v>2021</v>
+      </c>
+      <c r="I321"/>
+      <c r="J321" t="s">
+        <v>1193</v>
+      </c>
+      <c r="K321" t="s">
+        <v>24</v>
+      </c>
+      <c r="L321"/>
+      <c r="M321" t="s">
+        <v>1195</v>
+      </c>
+      <c r="N321" t="s">
+        <v>27</v>
+      </c>
+      <c r="O321" t="s">
+        <v>1619</v>
+      </c>
+      <c r="P321" t="s">
+        <v>1620</v>
+      </c>
+    </row>
+    <row r="322" spans="1:16">
+      <c r="A322" t="s">
+        <v>1621</v>
+      </c>
+      <c r="B322" t="s">
+        <v>1622</v>
+      </c>
+      <c r="C322" t="s">
+        <v>817</v>
+      </c>
+      <c r="D322" t="s">
+        <v>350</v>
+      </c>
+      <c r="E322" t="s">
+        <v>53</v>
+      </c>
+      <c r="F322" t="s">
+        <v>1526</v>
+      </c>
+      <c r="G322" t="s">
+        <v>22</v>
+      </c>
+      <c r="H322">
+        <v>2009</v>
+      </c>
+      <c r="I322"/>
+      <c r="J322" t="s">
+        <v>1527</v>
+      </c>
+      <c r="K322" t="s">
+        <v>24</v>
+      </c>
+      <c r="L322"/>
+      <c r="M322" t="s">
+        <v>1195</v>
+      </c>
+      <c r="N322" t="s">
+        <v>27</v>
+      </c>
+      <c r="O322" t="s">
+        <v>1623</v>
+      </c>
+      <c r="P322" t="s">
+        <v>1624</v>
+      </c>
+    </row>
+    <row r="323" spans="1:16">
+      <c r="A323" t="s">
+        <v>1625</v>
+      </c>
+      <c r="B323" t="s">
+        <v>1626</v>
+      </c>
+      <c r="C323" t="s">
+        <v>817</v>
+      </c>
+      <c r="D323" t="s">
+        <v>1627</v>
+      </c>
+      <c r="E323" t="s">
+        <v>53</v>
+      </c>
+      <c r="F323" t="s">
+        <v>1526</v>
+      </c>
+      <c r="G323" t="s">
+        <v>22</v>
+      </c>
+      <c r="H323">
+        <v>2021</v>
+      </c>
+      <c r="I323"/>
+      <c r="J323" t="s">
+        <v>1193</v>
+      </c>
+      <c r="K323" t="s">
+        <v>24</v>
+      </c>
+      <c r="L323"/>
+      <c r="M323" t="s">
+        <v>1195</v>
+      </c>
+      <c r="N323" t="s">
+        <v>27</v>
+      </c>
+      <c r="O323" t="s">
+        <v>1628</v>
+      </c>
+      <c r="P323" t="s">
+        <v>1629</v>
+      </c>
+    </row>
+    <row r="324" spans="1:16">
+      <c r="A324" t="s">
+        <v>1630</v>
+      </c>
+      <c r="B324" t="s">
+        <v>1631</v>
+      </c>
+      <c r="C324" t="s">
+        <v>817</v>
+      </c>
+      <c r="D324" t="s">
+        <v>689</v>
+      </c>
+      <c r="E324" t="s">
+        <v>53</v>
+      </c>
+      <c r="F324" t="s">
+        <v>1526</v>
+      </c>
+      <c r="G324" t="s">
+        <v>22</v>
+      </c>
+      <c r="H324">
+        <v>2009</v>
+      </c>
+      <c r="I324"/>
+      <c r="J324" t="s">
+        <v>1193</v>
+      </c>
+      <c r="K324" t="s">
+        <v>24</v>
+      </c>
+      <c r="L324"/>
+      <c r="M324" t="s">
+        <v>1195</v>
+      </c>
+      <c r="N324" t="s">
+        <v>27</v>
+      </c>
+      <c r="O324" t="s">
+        <v>1632</v>
+      </c>
+      <c r="P324" t="s">
+        <v>1633</v>
+      </c>
+    </row>
+    <row r="325" spans="1:16">
+      <c r="A325" t="s">
+        <v>1634</v>
+      </c>
+      <c r="B325" t="s">
+        <v>1635</v>
+      </c>
+      <c r="C325" t="s">
+        <v>817</v>
+      </c>
+      <c r="D325" t="s">
+        <v>74</v>
+      </c>
+      <c r="E325" t="s">
+        <v>20</v>
+      </c>
+      <c r="F325" t="s">
+        <v>1526</v>
+      </c>
+      <c r="G325" t="s">
+        <v>22</v>
+      </c>
+      <c r="H325">
+        <v>2009</v>
+      </c>
+      <c r="I325"/>
+      <c r="J325" t="s">
+        <v>1527</v>
+      </c>
+      <c r="K325" t="s">
+        <v>24</v>
+      </c>
+      <c r="L325"/>
+      <c r="M325" t="s">
+        <v>1195</v>
+      </c>
+      <c r="N325" t="s">
+        <v>27</v>
+      </c>
+      <c r="O325" t="s">
+        <v>1636</v>
+      </c>
+      <c r="P325" t="s">
+        <v>1637</v>
+      </c>
+    </row>
+    <row r="326" spans="1:16">
+      <c r="A326" t="s">
+        <v>1638</v>
+      </c>
+      <c r="B326" t="s">
+        <v>1639</v>
+      </c>
+      <c r="C326" t="s">
+        <v>817</v>
+      </c>
+      <c r="D326" t="s">
+        <v>1640</v>
+      </c>
+      <c r="E326" t="s">
+        <v>53</v>
+      </c>
+      <c r="F326" t="s">
+        <v>1526</v>
+      </c>
+      <c r="G326" t="s">
+        <v>22</v>
+      </c>
+      <c r="H326">
+        <v>2015</v>
+      </c>
+      <c r="I326"/>
+      <c r="J326" t="s">
+        <v>1193</v>
+      </c>
+      <c r="K326" t="s">
+        <v>24</v>
+      </c>
+      <c r="L326"/>
+      <c r="M326" t="s">
+        <v>1195</v>
+      </c>
+      <c r="N326" t="s">
+        <v>27</v>
+      </c>
+      <c r="O326" t="s">
+        <v>1641</v>
+      </c>
+      <c r="P326" t="s">
+        <v>1642</v>
+      </c>
+    </row>
+    <row r="327" spans="1:16">
+      <c r="A327" t="s">
+        <v>1643</v>
+      </c>
+      <c r="B327" t="s">
+        <v>1644</v>
+      </c>
+      <c r="C327" t="s">
+        <v>817</v>
+      </c>
+      <c r="D327" t="s">
+        <v>1170</v>
+      </c>
+      <c r="E327" t="s">
+        <v>53</v>
+      </c>
+      <c r="F327" t="s">
+        <v>1526</v>
+      </c>
+      <c r="G327" t="s">
+        <v>22</v>
+      </c>
+      <c r="H327">
+        <v>2015</v>
+      </c>
+      <c r="I327"/>
+      <c r="J327" t="s">
+        <v>1193</v>
+      </c>
+      <c r="K327" t="s">
+        <v>24</v>
+      </c>
+      <c r="L327"/>
+      <c r="M327" t="s">
+        <v>1195</v>
+      </c>
+      <c r="N327" t="s">
+        <v>27</v>
+      </c>
+      <c r="O327" t="s">
+        <v>1645</v>
+      </c>
+      <c r="P327" t="s">
+        <v>1646</v>
+      </c>
+    </row>
+    <row r="328" spans="1:16">
+      <c r="A328" t="s">
+        <v>1647</v>
+      </c>
+      <c r="B328" t="s">
+        <v>1648</v>
+      </c>
+      <c r="C328" t="s">
+        <v>817</v>
+      </c>
+      <c r="D328" t="s">
+        <v>1601</v>
+      </c>
+      <c r="E328" t="s">
+        <v>53</v>
+      </c>
+      <c r="F328" t="s">
+        <v>1526</v>
+      </c>
+      <c r="G328" t="s">
+        <v>22</v>
+      </c>
+      <c r="H328">
+        <v>2015</v>
+      </c>
+      <c r="I328"/>
+      <c r="J328" t="s">
+        <v>1193</v>
+      </c>
+      <c r="K328" t="s">
+        <v>24</v>
+      </c>
+      <c r="L328"/>
+      <c r="M328" t="s">
+        <v>1195</v>
+      </c>
+      <c r="N328" t="s">
+        <v>27</v>
+      </c>
+      <c r="O328" t="s">
+        <v>1649</v>
+      </c>
+      <c r="P328" t="s">
+        <v>1650</v>
+      </c>
+    </row>
+    <row r="329" spans="1:16">
+      <c r="A329" t="s">
+        <v>1651</v>
+      </c>
+      <c r="B329" t="s">
+        <v>1652</v>
+      </c>
+      <c r="C329" t="s">
+        <v>817</v>
+      </c>
+      <c r="D329" t="s">
+        <v>45</v>
+      </c>
+      <c r="E329" t="s">
+        <v>53</v>
+      </c>
+      <c r="F329" t="s">
+        <v>1526</v>
+      </c>
+      <c r="G329" t="s">
+        <v>22</v>
+      </c>
+      <c r="H329">
+        <v>2015</v>
+      </c>
+      <c r="I329"/>
+      <c r="J329" t="s">
+        <v>1527</v>
+      </c>
+      <c r="K329" t="s">
+        <v>1225</v>
+      </c>
+      <c r="L329"/>
+      <c r="M329" t="s">
+        <v>1195</v>
+      </c>
+      <c r="N329" t="s">
+        <v>27</v>
+      </c>
+      <c r="O329" t="s">
+        <v>1653</v>
+      </c>
+      <c r="P329" t="s">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="330" spans="1:16">
+      <c r="A330" t="s">
+        <v>1655</v>
+      </c>
+      <c r="B330" t="s">
+        <v>1656</v>
+      </c>
+      <c r="C330" t="s">
+        <v>817</v>
+      </c>
+      <c r="D330" t="s">
+        <v>1657</v>
+      </c>
+      <c r="E330" t="s">
+        <v>53</v>
+      </c>
+      <c r="F330" t="s">
+        <v>1526</v>
+      </c>
+      <c r="G330" t="s">
+        <v>22</v>
+      </c>
+      <c r="H330">
+        <v>2015</v>
+      </c>
+      <c r="I330"/>
+      <c r="J330" t="s">
+        <v>1193</v>
+      </c>
+      <c r="K330" t="s">
+        <v>24</v>
+      </c>
+      <c r="L330"/>
+      <c r="M330" t="s">
+        <v>1195</v>
+      </c>
+      <c r="N330" t="s">
+        <v>27</v>
+      </c>
+      <c r="O330" t="s">
+        <v>1658</v>
+      </c>
+      <c r="P330" t="s">
+        <v>1659</v>
+      </c>
+    </row>
+    <row r="331" spans="1:16">
+      <c r="A331" t="s">
+        <v>1660</v>
+      </c>
+      <c r="B331" t="s">
+        <v>1661</v>
+      </c>
+      <c r="C331" t="s">
+        <v>817</v>
+      </c>
+      <c r="D331" t="s">
+        <v>1662</v>
+      </c>
+      <c r="E331" t="s">
+        <v>53</v>
+      </c>
+      <c r="F331" t="s">
+        <v>21</v>
+      </c>
+      <c r="G331" t="s">
+        <v>22</v>
+      </c>
+      <c r="H331">
+        <v>2015</v>
+      </c>
+      <c r="I331"/>
+      <c r="J331" t="s">
+        <v>1193</v>
+      </c>
+      <c r="K331" t="s">
+        <v>24</v>
+      </c>
+      <c r="L331"/>
+      <c r="M331" t="s">
+        <v>1195</v>
+      </c>
+      <c r="N331" t="s">
+        <v>27</v>
+      </c>
+      <c r="O331" t="s">
+        <v>1663</v>
+      </c>
+      <c r="P331" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="332" spans="1:16">
+      <c r="A332" t="s">
+        <v>1665</v>
+      </c>
+      <c r="B332" t="s">
+        <v>1666</v>
+      </c>
+      <c r="C332" t="s">
+        <v>817</v>
+      </c>
+      <c r="D332" t="s">
+        <v>1583</v>
+      </c>
+      <c r="E332" t="s">
+        <v>1607</v>
+      </c>
+      <c r="F332" t="s">
+        <v>1526</v>
+      </c>
+      <c r="G332" t="s">
+        <v>22</v>
+      </c>
+      <c r="H332">
+        <v>2015</v>
+      </c>
+      <c r="I332"/>
+      <c r="J332" t="s">
+        <v>1193</v>
+      </c>
+      <c r="K332" t="s">
+        <v>24</v>
+      </c>
+      <c r="L332"/>
+      <c r="M332" t="s">
+        <v>1195</v>
+      </c>
+      <c r="N332" t="s">
+        <v>27</v>
+      </c>
+      <c r="O332" t="s">
+        <v>1667</v>
+      </c>
+      <c r="P332" t="s">
+        <v>1668</v>
+      </c>
+    </row>
+    <row r="333" spans="1:16">
+      <c r="A333" t="s">
+        <v>1669</v>
+      </c>
+      <c r="B333" t="s">
+        <v>1670</v>
+      </c>
+      <c r="C333" t="s">
+        <v>817</v>
+      </c>
+      <c r="D333" t="s">
+        <v>1583</v>
+      </c>
+      <c r="E333" t="s">
+        <v>53</v>
+      </c>
+      <c r="F333" t="s">
+        <v>1526</v>
+      </c>
+      <c r="G333" t="s">
+        <v>22</v>
+      </c>
+      <c r="H333">
+        <v>2015</v>
+      </c>
+      <c r="I333"/>
+      <c r="J333" t="s">
+        <v>1193</v>
+      </c>
+      <c r="K333" t="s">
+        <v>24</v>
+      </c>
+      <c r="L333"/>
+      <c r="M333" t="s">
+        <v>1195</v>
+      </c>
+      <c r="N333" t="s">
+        <v>27</v>
+      </c>
+      <c r="O333" t="s">
+        <v>1671</v>
+      </c>
+      <c r="P333" t="s">
+        <v>1672</v>
+      </c>
+    </row>
+    <row r="334" spans="1:16">
+      <c r="A334" t="s">
+        <v>1673</v>
+      </c>
+      <c r="B334" t="s">
+        <v>1674</v>
+      </c>
+      <c r="C334" t="s">
+        <v>1467</v>
+      </c>
+      <c r="D334" t="s">
+        <v>1675</v>
+      </c>
+      <c r="E334" t="s">
+        <v>20</v>
+      </c>
+      <c r="F334" t="s">
+        <v>267</v>
+      </c>
+      <c r="G334" t="s">
+        <v>22</v>
+      </c>
+      <c r="H334">
+        <v>2014</v>
+      </c>
+      <c r="I334">
+        <v>2024</v>
+      </c>
+      <c r="J334" t="s">
+        <v>1276</v>
+      </c>
+      <c r="K334" t="s">
+        <v>24</v>
+      </c>
+      <c r="L334" t="s">
+        <v>1676</v>
+      </c>
+      <c r="M334" t="s">
+        <v>1469</v>
+      </c>
+      <c r="N334" t="s">
+        <v>27</v>
+      </c>
+      <c r="O334" t="s">
+        <v>1677</v>
+      </c>
+      <c r="P334" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="335" spans="1:16">
+      <c r="A335" t="s">
+        <v>1679</v>
+      </c>
+      <c r="B335" t="s">
+        <v>1680</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1467</v>
+      </c>
+      <c r="D335" t="s">
+        <v>74</v>
+      </c>
+      <c r="E335" t="s">
+        <v>20</v>
+      </c>
+      <c r="F335" t="s">
+        <v>267</v>
+      </c>
+      <c r="G335" t="s">
+        <v>22</v>
+      </c>
+      <c r="H335">
+        <v>2014</v>
+      </c>
+      <c r="I335">
+        <v>2024</v>
+      </c>
+      <c r="J335" t="s">
+        <v>1276</v>
+      </c>
+      <c r="K335" t="s">
+        <v>24</v>
+      </c>
+      <c r="L335" t="s">
+        <v>1681</v>
+      </c>
+      <c r="M335" t="s">
+        <v>1469</v>
+      </c>
+      <c r="N335" t="s">
+        <v>27</v>
+      </c>
+      <c r="O335" t="s">
+        <v>1682</v>
+      </c>
+      <c r="P335" t="s">
+        <v>1683</v>
+      </c>
+    </row>
+    <row r="336" spans="1:16">
+      <c r="A336" t="s">
+        <v>1684</v>
+      </c>
+      <c r="B336" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1685</v>
+      </c>
+      <c r="D336" t="s">
+        <v>1686</v>
+      </c>
+      <c r="E336" t="s">
+        <v>53</v>
+      </c>
+      <c r="F336" t="s">
+        <v>1267</v>
+      </c>
+      <c r="G336" t="s">
+        <v>682</v>
+      </c>
+      <c r="H336">
+        <v>2023</v>
+      </c>
+      <c r="I336"/>
+      <c r="J336" t="s">
+        <v>835</v>
+      </c>
+      <c r="K336" t="s">
+        <v>363</v>
+      </c>
+      <c r="L336" t="s">
+        <v>1269</v>
+      </c>
+      <c r="M336" t="s">
+        <v>1687</v>
+      </c>
+      <c r="N336" t="s">
+        <v>1271</v>
+      </c>
+      <c r="O336" t="s">
+        <v>1688</v>
+      </c>
+      <c r="P336" t="s">
+        <v>1689</v>
+      </c>
+    </row>
+    <row r="337" spans="1:16">
+      <c r="A337" t="s">
+        <v>1690</v>
+      </c>
+      <c r="B337" t="s">
+        <v>1691</v>
+      </c>
+      <c r="C337" t="s">
+        <v>608</v>
+      </c>
+      <c r="D337" t="s">
+        <v>901</v>
+      </c>
+      <c r="E337" t="s">
+        <v>20</v>
+      </c>
+      <c r="F337" t="s">
+        <v>54</v>
+      </c>
+      <c r="G337" t="s">
+        <v>22</v>
+      </c>
+      <c r="H337">
+        <v>2002</v>
+      </c>
+      <c r="I337"/>
+      <c r="J337" t="s">
+        <v>597</v>
+      </c>
+      <c r="K337" t="s">
+        <v>24</v>
+      </c>
+      <c r="L337"/>
+      <c r="M337" t="s">
+        <v>611</v>
+      </c>
+      <c r="N337" t="s">
+        <v>27</v>
+      </c>
+      <c r="O337" t="s">
+        <v>1692</v>
+      </c>
+      <c r="P337" t="s">
+        <v>1693</v>
+      </c>
+    </row>
+    <row r="338" spans="1:16">
+      <c r="A338" t="s">
+        <v>1694</v>
+      </c>
+      <c r="B338" t="s">
+        <v>1695</v>
+      </c>
+      <c r="C338" t="s">
+        <v>608</v>
+      </c>
+      <c r="D338" t="s">
+        <v>39</v>
+      </c>
+      <c r="E338" t="s">
+        <v>20</v>
+      </c>
+      <c r="F338" t="s">
+        <v>54</v>
+      </c>
+      <c r="G338" t="s">
+        <v>22</v>
+      </c>
+      <c r="H338">
+        <v>2006</v>
+      </c>
+      <c r="I338"/>
+      <c r="J338" t="s">
+        <v>597</v>
+      </c>
+      <c r="K338" t="s">
+        <v>24</v>
+      </c>
+      <c r="L338" t="s">
+        <v>1696</v>
+      </c>
+      <c r="M338" t="s">
+        <v>611</v>
+      </c>
+      <c r="N338" t="s">
+        <v>27</v>
+      </c>
+      <c r="O338" t="s">
+        <v>1697</v>
+      </c>
+      <c r="P338" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="339" spans="1:16">
+      <c r="A339" t="s">
+        <v>1699</v>
+      </c>
+      <c r="B339" t="s">
+        <v>1700</v>
+      </c>
+      <c r="C339" t="s">
+        <v>608</v>
+      </c>
+      <c r="D339" t="s">
+        <v>901</v>
+      </c>
+      <c r="E339" t="s">
+        <v>20</v>
+      </c>
+      <c r="F339" t="s">
+        <v>54</v>
+      </c>
+      <c r="G339" t="s">
+        <v>22</v>
+      </c>
+      <c r="H339">
+        <v>2007</v>
+      </c>
+      <c r="I339"/>
+      <c r="J339" t="s">
+        <v>597</v>
+      </c>
+      <c r="K339" t="s">
+        <v>24</v>
+      </c>
+      <c r="L339" t="s">
+        <v>1701</v>
+      </c>
+      <c r="M339" t="s">
+        <v>611</v>
+      </c>
+      <c r="N339" t="s">
+        <v>27</v>
+      </c>
+      <c r="O339" t="s">
+        <v>1702</v>
+      </c>
+      <c r="P339" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="340" spans="1:16">
+      <c r="A340" t="s">
+        <v>1703</v>
+      </c>
+      <c r="B340" t="s">
+        <v>1704</v>
+      </c>
+      <c r="C340" t="s">
+        <v>608</v>
+      </c>
+      <c r="D340" t="s">
+        <v>677</v>
+      </c>
+      <c r="E340" t="s">
+        <v>20</v>
+      </c>
+      <c r="F340" t="s">
+        <v>54</v>
+      </c>
+      <c r="G340" t="s">
+        <v>22</v>
+      </c>
+      <c r="H340">
+        <v>2013</v>
+      </c>
+      <c r="I340"/>
+      <c r="J340" t="s">
+        <v>597</v>
+      </c>
+      <c r="K340" t="s">
+        <v>24</v>
+      </c>
+      <c r="L340" t="s">
+        <v>1705</v>
+      </c>
+      <c r="M340" t="s">
+        <v>611</v>
+      </c>
+      <c r="N340" t="s">
+        <v>27</v>
+      </c>
+      <c r="O340" t="s">
+        <v>1706</v>
+      </c>
+      <c r="P340" t="s">
+        <v>1707</v>
+      </c>
+    </row>
+    <row r="341" spans="1:16">
+      <c r="A341" t="s">
+        <v>1708</v>
+      </c>
+      <c r="B341" t="s">
+        <v>1709</v>
+      </c>
+      <c r="C341" t="s">
+        <v>608</v>
+      </c>
+      <c r="D341" t="s">
+        <v>68</v>
+      </c>
+      <c r="E341" t="s">
+        <v>20</v>
+      </c>
+      <c r="F341" t="s">
+        <v>54</v>
+      </c>
+      <c r="G341" t="s">
+        <v>22</v>
+      </c>
+      <c r="H341">
+        <v>2013</v>
+      </c>
+      <c r="I341"/>
+      <c r="J341" t="s">
+        <v>597</v>
+      </c>
+      <c r="K341" t="s">
+        <v>24</v>
+      </c>
+      <c r="L341" t="s">
+        <v>1710</v>
+      </c>
+      <c r="M341" t="s">
+        <v>611</v>
+      </c>
+      <c r="N341" t="s">
+        <v>27</v>
+      </c>
+      <c r="O341" t="s">
+        <v>1711</v>
+      </c>
+      <c r="P341" t="s">
+        <v>1712</v>
+      </c>
+    </row>
+    <row r="342" spans="1:16">
+      <c r="A342" t="s">
+        <v>1713</v>
+      </c>
+      <c r="B342" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C342" t="s">
+        <v>608</v>
+      </c>
+      <c r="D342" t="s">
+        <v>851</v>
+      </c>
+      <c r="E342" t="s">
+        <v>20</v>
+      </c>
+      <c r="F342" t="s">
+        <v>54</v>
+      </c>
+      <c r="G342" t="s">
+        <v>22</v>
+      </c>
+      <c r="H342">
+        <v>2013</v>
+      </c>
+      <c r="I342"/>
+      <c r="J342" t="s">
+        <v>597</v>
+      </c>
+      <c r="K342" t="s">
+        <v>24</v>
+      </c>
+      <c r="L342" t="s">
+        <v>1715</v>
+      </c>
+      <c r="M342" t="s">
+        <v>611</v>
+      </c>
+      <c r="N342" t="s">
+        <v>27</v>
+      </c>
+      <c r="O342" t="s">
+        <v>1716</v>
+      </c>
+      <c r="P342" t="s">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="343" spans="1:16">
+      <c r="A343" t="s">
+        <v>1718</v>
+      </c>
+      <c r="B343" t="s">
+        <v>1719</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1720</v>
+      </c>
+      <c r="D343" t="s">
+        <v>1686</v>
+      </c>
+      <c r="E343" t="s">
+        <v>20</v>
+      </c>
+      <c r="F343" t="s">
+        <v>1267</v>
+      </c>
+      <c r="G343" t="s">
+        <v>22</v>
+      </c>
+      <c r="H343">
+        <v>2020</v>
+      </c>
+      <c r="I343"/>
+      <c r="J343" t="s">
+        <v>123</v>
+      </c>
+      <c r="K343" t="s">
+        <v>363</v>
+      </c>
+      <c r="L343" t="s">
+        <v>1269</v>
+      </c>
+      <c r="M343" t="s">
+        <v>1721</v>
+      </c>
+      <c r="N343" t="s">
+        <v>1271</v>
+      </c>
+      <c r="O343" t="s">
+        <v>1722</v>
+      </c>
+      <c r="P343" t="s">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="344" spans="1:16">
+      <c r="A344" t="s">
+        <v>1724</v>
+      </c>
+      <c r="B344" t="s">
+        <v>1725</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1726</v>
+      </c>
+      <c r="D344" t="s">
+        <v>622</v>
+      </c>
+      <c r="E344" t="s">
+        <v>20</v>
+      </c>
+      <c r="F344" t="s">
+        <v>267</v>
+      </c>
+      <c r="G344" t="s">
+        <v>682</v>
+      </c>
+      <c r="H344">
+        <v>2024</v>
+      </c>
+      <c r="I344"/>
+      <c r="J344" t="s">
+        <v>1727</v>
+      </c>
+      <c r="K344" t="s">
+        <v>24</v>
+      </c>
+      <c r="L344" t="s">
+        <v>1728</v>
+      </c>
+      <c r="M344" t="s">
+        <v>1729</v>
+      </c>
+      <c r="N344" t="s">
+        <v>27</v>
+      </c>
+      <c r="O344" t="s">
+        <v>1730</v>
+      </c>
+      <c r="P344" t="s">
+        <v>1731</v>
+      </c>
+    </row>
+    <row r="345" spans="1:16">
+      <c r="A345" t="s">
+        <v>1732</v>
+      </c>
+      <c r="B345" t="s">
+        <v>1733</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1726</v>
+      </c>
+      <c r="D345" t="s">
+        <v>1734</v>
+      </c>
+      <c r="E345" t="s">
+        <v>20</v>
+      </c>
+      <c r="F345" t="s">
+        <v>1735</v>
+      </c>
+      <c r="G345" t="s">
+        <v>682</v>
+      </c>
+      <c r="H345">
+        <v>2024</v>
+      </c>
+      <c r="I345"/>
+      <c r="J345" t="s">
+        <v>1727</v>
+      </c>
+      <c r="K345" t="s">
+        <v>24</v>
+      </c>
+      <c r="L345" t="s">
+        <v>1736</v>
+      </c>
+      <c r="M345" t="s">
+        <v>1729</v>
+      </c>
+      <c r="N345" t="s">
+        <v>27</v>
+      </c>
+      <c r="O345" t="s">
+        <v>1737</v>
+      </c>
+      <c r="P345" t="s">
+        <v>1731</v>
+      </c>
+    </row>
+    <row r="346" spans="1:16">
+      <c r="A346" t="s">
+        <v>1738</v>
+      </c>
+      <c r="B346" t="s">
+        <v>1739</v>
+      </c>
+      <c r="C346" t="s">
+        <v>239</v>
+      </c>
+      <c r="D346" t="s">
+        <v>356</v>
+      </c>
+      <c r="E346" t="s">
+        <v>20</v>
+      </c>
+      <c r="F346" t="s">
+        <v>54</v>
+      </c>
+      <c r="G346" t="s">
+        <v>22</v>
+      </c>
+      <c r="H346">
+        <v>2016</v>
+      </c>
+      <c r="I346"/>
+      <c r="J346" t="s">
+        <v>198</v>
+      </c>
+      <c r="K346" t="s">
+        <v>24</v>
+      </c>
+      <c r="L346"/>
+      <c r="M346" t="s">
+        <v>241</v>
+      </c>
+      <c r="N346" t="s">
+        <v>27</v>
+      </c>
+      <c r="O346" t="s">
+        <v>1740</v>
+      </c>
+      <c r="P346" t="s">
+        <v>1741</v>
+      </c>
+    </row>
+    <row r="347" spans="1:16">
+      <c r="A347" t="s">
+        <v>1742</v>
+      </c>
+      <c r="B347" t="s">
+        <v>1743</v>
+      </c>
+      <c r="C347" t="s">
+        <v>239</v>
+      </c>
+      <c r="D347" t="s">
+        <v>356</v>
+      </c>
+      <c r="E347" t="s">
+        <v>20</v>
+      </c>
+      <c r="F347" t="s">
+        <v>54</v>
+      </c>
+      <c r="G347" t="s">
+        <v>22</v>
+      </c>
+      <c r="H347">
+        <v>2016</v>
+      </c>
+      <c r="I347"/>
+      <c r="J347" t="s">
+        <v>198</v>
+      </c>
+      <c r="K347" t="s">
+        <v>24</v>
+      </c>
+      <c r="L347"/>
+      <c r="M347" t="s">
+        <v>241</v>
+      </c>
+      <c r="N347" t="s">
+        <v>27</v>
+      </c>
+      <c r="O347" t="s">
+        <v>1744</v>
+      </c>
+      <c r="P347" t="s">
+        <v>1745</v>
+      </c>
+    </row>
+    <row r="348" spans="1:16">
+      <c r="A348" t="s">
+        <v>1746</v>
+      </c>
+      <c r="B348" t="s">
+        <v>1747</v>
+      </c>
+      <c r="C348" t="s">
+        <v>239</v>
+      </c>
+      <c r="D348" t="s">
+        <v>204</v>
+      </c>
+      <c r="E348" t="s">
+        <v>20</v>
+      </c>
+      <c r="F348" t="s">
+        <v>267</v>
+      </c>
+      <c r="G348" t="s">
+        <v>22</v>
+      </c>
+      <c r="H348">
+        <v>2015</v>
+      </c>
+      <c r="I348"/>
+      <c r="J348" t="s">
+        <v>198</v>
+      </c>
+      <c r="K348" t="s">
+        <v>24</v>
+      </c>
+      <c r="L348"/>
+      <c r="M348" t="s">
+        <v>241</v>
+      </c>
+      <c r="N348" t="s">
+        <v>27</v>
+      </c>
+      <c r="O348" t="s">
+        <v>1748</v>
+      </c>
+      <c r="P348" t="s">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="349" spans="1:16">
+      <c r="A349" t="s">
+        <v>1749</v>
+      </c>
+      <c r="B349" t="s">
+        <v>1750</v>
+      </c>
+      <c r="C349" t="s">
+        <v>239</v>
+      </c>
+      <c r="D349" t="s">
+        <v>356</v>
+      </c>
+      <c r="E349" t="s">
+        <v>20</v>
+      </c>
+      <c r="F349" t="s">
+        <v>267</v>
+      </c>
+      <c r="G349" t="s">
+        <v>22</v>
+      </c>
+      <c r="H349">
+        <v>2018</v>
+      </c>
+      <c r="I349"/>
+      <c r="J349" t="s">
+        <v>198</v>
+      </c>
+      <c r="K349" t="s">
+        <v>24</v>
+      </c>
+      <c r="L349"/>
+      <c r="M349" t="s">
+        <v>241</v>
+      </c>
+      <c r="N349" t="s">
+        <v>27</v>
+      </c>
+      <c r="O349" t="s">
+        <v>1751</v>
+      </c>
+      <c r="P349" t="s">
+        <v>1752</v>
+      </c>
+    </row>
+    <row r="350" spans="1:16">
+      <c r="A350" t="s">
+        <v>1753</v>
+      </c>
+      <c r="B350" t="s">
+        <v>1754</v>
+      </c>
+      <c r="C350" t="s">
+        <v>239</v>
+      </c>
+      <c r="D350" t="s">
+        <v>356</v>
+      </c>
+      <c r="E350" t="s">
+        <v>53</v>
+      </c>
+      <c r="F350" t="s">
+        <v>267</v>
+      </c>
+      <c r="G350" t="s">
+        <v>22</v>
+      </c>
+      <c r="H350">
+        <v>2018</v>
+      </c>
+      <c r="I350"/>
+      <c r="J350" t="s">
+        <v>198</v>
+      </c>
+      <c r="K350" t="s">
+        <v>24</v>
+      </c>
+      <c r="L350"/>
+      <c r="M350" t="s">
+        <v>241</v>
+      </c>
+      <c r="N350" t="s">
+        <v>27</v>
+      </c>
+      <c r="O350" t="s">
+        <v>1755</v>
+      </c>
+      <c r="P350" t="s">
+        <v>1756</v>
+      </c>
+    </row>
+    <row r="351" spans="1:16">
+      <c r="A351" t="s">
+        <v>1757</v>
+      </c>
+      <c r="B351" t="s">
+        <v>1758</v>
+      </c>
+      <c r="C351" t="s">
+        <v>239</v>
+      </c>
+      <c r="D351" t="s">
+        <v>79</v>
+      </c>
+      <c r="E351" t="s">
+        <v>53</v>
+      </c>
+      <c r="F351" t="s">
+        <v>54</v>
+      </c>
+      <c r="G351" t="s">
+        <v>22</v>
+      </c>
+      <c r="H351">
+        <v>2013</v>
+      </c>
+      <c r="I351"/>
+      <c r="J351" t="s">
+        <v>198</v>
+      </c>
+      <c r="K351" t="s">
+        <v>228</v>
+      </c>
+      <c r="L351"/>
+      <c r="M351" t="s">
+        <v>241</v>
+      </c>
+      <c r="N351" t="s">
+        <v>27</v>
+      </c>
+      <c r="O351" t="s">
+        <v>1759</v>
+      </c>
+      <c r="P351" t="s">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="352" spans="1:16">
+      <c r="A352" t="s">
+        <v>1761</v>
+      </c>
+      <c r="B352" t="s">
+        <v>1762</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1383</v>
+      </c>
+      <c r="D352" t="s">
+        <v>1763</v>
+      </c>
+      <c r="E352" t="s">
+        <v>20</v>
+      </c>
+      <c r="F352" t="s">
+        <v>54</v>
+      </c>
+      <c r="G352" t="s">
+        <v>22</v>
+      </c>
+      <c r="H352">
+        <v>2018</v>
+      </c>
+      <c r="I352"/>
+      <c r="J352" t="s">
+        <v>268</v>
+      </c>
+      <c r="K352" t="s">
+        <v>24</v>
+      </c>
+      <c r="L352"/>
+      <c r="M352" t="s">
+        <v>1385</v>
+      </c>
+      <c r="N352" t="s">
+        <v>27</v>
+      </c>
+      <c r="O352" t="s">
+        <v>1764</v>
+      </c>
+      <c r="P352" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="353" spans="1:16">
+      <c r="A353" t="s">
+        <v>1766</v>
+      </c>
+      <c r="B353" t="s">
+        <v>1767</v>
+      </c>
+      <c r="C353" t="s">
+        <v>681</v>
+      </c>
+      <c r="D353" t="s">
+        <v>1768</v>
+      </c>
+      <c r="E353" t="s">
+        <v>53</v>
+      </c>
+      <c r="F353" t="s">
+        <v>267</v>
+      </c>
+      <c r="G353" t="s">
+        <v>22</v>
+      </c>
+      <c r="H353">
+        <v>2015</v>
+      </c>
+      <c r="I353"/>
+      <c r="J353" t="s">
+        <v>147</v>
+      </c>
+      <c r="K353" t="s">
+        <v>908</v>
+      </c>
+      <c r="L353" t="s">
+        <v>1769</v>
+      </c>
+      <c r="M353" t="s">
+        <v>685</v>
+      </c>
+      <c r="N353" t="s">
+        <v>27</v>
+      </c>
+      <c r="O353" t="s">
+        <v>1770</v>
+      </c>
+      <c r="P353" t="s">
+        <v>1771</v>
+      </c>
+    </row>
+    <row r="354" spans="1:16">
+      <c r="A354" t="s">
+        <v>1772</v>
+      </c>
+      <c r="B354" t="s">
+        <v>1773</v>
+      </c>
+      <c r="C354" t="s">
+        <v>681</v>
+      </c>
+      <c r="D354" t="s">
+        <v>629</v>
+      </c>
+      <c r="E354" t="s">
+        <v>53</v>
+      </c>
+      <c r="F354" t="s">
+        <v>276</v>
+      </c>
+      <c r="G354" t="s">
+        <v>22</v>
+      </c>
+      <c r="H354">
+        <v>2011</v>
+      </c>
+      <c r="I354"/>
+      <c r="J354" t="s">
+        <v>147</v>
+      </c>
+      <c r="K354" t="s">
+        <v>24</v>
+      </c>
+      <c r="L354" t="s">
+        <v>1774</v>
+      </c>
+      <c r="M354" t="s">
+        <v>685</v>
+      </c>
+      <c r="N354" t="s">
+        <v>27</v>
+      </c>
+      <c r="O354" t="s">
+        <v>1775</v>
+      </c>
+      <c r="P354" t="s">
+        <v>1776</v>
+      </c>
+    </row>
+    <row r="355" spans="1:16">
+      <c r="A355" t="s">
+        <v>1777</v>
+      </c>
+      <c r="B355" t="s">
+        <v>1778</v>
+      </c>
+      <c r="C355" t="s">
+        <v>681</v>
+      </c>
+      <c r="D355" t="s">
+        <v>644</v>
+      </c>
+      <c r="E355" t="s">
+        <v>53</v>
+      </c>
+      <c r="F355" t="s">
+        <v>276</v>
+      </c>
+      <c r="G355" t="s">
+        <v>22</v>
+      </c>
+      <c r="H355">
+        <v>2014</v>
+      </c>
+      <c r="I355"/>
+      <c r="J355" t="s">
+        <v>147</v>
+      </c>
+      <c r="K355" t="s">
+        <v>24</v>
+      </c>
+      <c r="L355" t="s">
+        <v>1779</v>
+      </c>
+      <c r="M355" t="s">
+        <v>685</v>
+      </c>
+      <c r="N355" t="s">
+        <v>27</v>
+      </c>
+      <c r="O355" t="s">
+        <v>1780</v>
+      </c>
+      <c r="P355" t="s">
+        <v>1781</v>
+      </c>
+    </row>
+    <row r="356" spans="1:16">
+      <c r="A356" t="s">
+        <v>1782</v>
+      </c>
+      <c r="B356" t="s">
+        <v>1783</v>
+      </c>
+      <c r="C356" t="s">
+        <v>681</v>
+      </c>
+      <c r="D356" t="s">
+        <v>362</v>
+      </c>
+      <c r="E356" t="s">
+        <v>53</v>
+      </c>
+      <c r="F356" t="s">
+        <v>267</v>
+      </c>
+      <c r="G356" t="s">
+        <v>22</v>
+      </c>
+      <c r="H356">
+        <v>2013</v>
+      </c>
+      <c r="I356"/>
+      <c r="J356" t="s">
+        <v>147</v>
+      </c>
+      <c r="K356" t="s">
+        <v>24</v>
+      </c>
+      <c r="L356" t="s">
+        <v>1784</v>
+      </c>
+      <c r="M356" t="s">
+        <v>685</v>
+      </c>
+      <c r="N356" t="s">
+        <v>1271</v>
+      </c>
+      <c r="O356" t="s">
+        <v>1785</v>
+      </c>
+      <c r="P356" t="s">
+        <v>1786</v>
+      </c>
+    </row>
+    <row r="357" spans="1:16">
+      <c r="A357" t="s">
+        <v>1787</v>
+      </c>
+      <c r="B357" t="s">
+        <v>1788</v>
+      </c>
+      <c r="C357" t="s">
+        <v>681</v>
+      </c>
+      <c r="D357" t="s">
+        <v>140</v>
+      </c>
+      <c r="E357" t="s">
+        <v>53</v>
+      </c>
+      <c r="F357" t="s">
+        <v>267</v>
+      </c>
+      <c r="G357" t="s">
+        <v>22</v>
+      </c>
+      <c r="H357">
+        <v>2018</v>
+      </c>
+      <c r="I357"/>
+      <c r="J357" t="s">
+        <v>147</v>
+      </c>
+      <c r="K357" t="s">
+        <v>24</v>
+      </c>
+      <c r="L357" t="s">
+        <v>1789</v>
+      </c>
+      <c r="M357" t="s">
+        <v>685</v>
+      </c>
+      <c r="N357" t="s">
+        <v>27</v>
+      </c>
+      <c r="O357" t="s">
+        <v>1790</v>
+      </c>
+      <c r="P357" t="s">
+        <v>1791</v>
+      </c>
+    </row>
+    <row r="358" spans="1:16">
+      <c r="A358" t="s">
+        <v>1792</v>
+      </c>
+      <c r="B358" t="s">
+        <v>1793</v>
+      </c>
+      <c r="C358" t="s">
+        <v>681</v>
+      </c>
+      <c r="D358" t="s">
+        <v>655</v>
+      </c>
+      <c r="E358" t="s">
+        <v>53</v>
+      </c>
+      <c r="F358" t="s">
+        <v>267</v>
+      </c>
+      <c r="G358" t="s">
+        <v>22</v>
+      </c>
+      <c r="H358">
+        <v>2019</v>
+      </c>
+      <c r="I358"/>
+      <c r="J358" t="s">
+        <v>147</v>
+      </c>
+      <c r="K358" t="s">
+        <v>24</v>
+      </c>
+      <c r="L358" t="s">
+        <v>1794</v>
+      </c>
+      <c r="M358" t="s">
+        <v>685</v>
+      </c>
+      <c r="N358" t="s">
+        <v>27</v>
+      </c>
+      <c r="O358" t="s">
+        <v>1795</v>
+      </c>
+      <c r="P358" t="s">
+        <v>1796</v>
+      </c>
+    </row>
+    <row r="359" spans="1:16">
+      <c r="A359" t="s">
+        <v>1797</v>
+      </c>
+      <c r="B359" t="s">
+        <v>1798</v>
+      </c>
+      <c r="C359" t="s">
+        <v>681</v>
+      </c>
+      <c r="D359" t="s">
+        <v>204</v>
+      </c>
+      <c r="E359" t="s">
+        <v>53</v>
+      </c>
+      <c r="F359" t="s">
+        <v>267</v>
+      </c>
+      <c r="G359" t="s">
+        <v>22</v>
+      </c>
+      <c r="H359">
+        <v>2019</v>
+      </c>
+      <c r="I359"/>
+      <c r="J359" t="s">
+        <v>147</v>
+      </c>
+      <c r="K359" t="s">
+        <v>363</v>
+      </c>
+      <c r="L359" t="s">
+        <v>1799</v>
+      </c>
+      <c r="M359" t="s">
+        <v>685</v>
+      </c>
+      <c r="N359" t="s">
+        <v>1800</v>
+      </c>
+      <c r="O359" t="s">
+        <v>1801</v>
+      </c>
+      <c r="P359" t="s">
+        <v>1802</v>
+      </c>
+    </row>
+    <row r="360" spans="1:16">
+      <c r="A360" t="s">
+        <v>1803</v>
+      </c>
+      <c r="B360" t="s">
+        <v>1804</v>
+      </c>
+      <c r="C360" t="s">
+        <v>681</v>
+      </c>
+      <c r="D360" t="s">
+        <v>803</v>
+      </c>
+      <c r="E360" t="s">
+        <v>53</v>
+      </c>
+      <c r="F360" t="s">
+        <v>267</v>
+      </c>
+      <c r="G360" t="s">
+        <v>22</v>
+      </c>
+      <c r="H360">
+        <v>2020</v>
+      </c>
+      <c r="I360"/>
+      <c r="J360" t="s">
+        <v>147</v>
+      </c>
+      <c r="K360" t="s">
+        <v>24</v>
+      </c>
+      <c r="L360" t="s">
+        <v>1805</v>
+      </c>
+      <c r="M360" t="s">
+        <v>685</v>
+      </c>
+      <c r="N360" t="s">
+        <v>27</v>
+      </c>
+      <c r="O360" t="s">
+        <v>1806</v>
+      </c>
+      <c r="P360" t="s">
+        <v>1807</v>
+      </c>
+    </row>
+    <row r="361" spans="1:16">
+      <c r="A361" t="s">
+        <v>1808</v>
+      </c>
+      <c r="B361" t="s">
+        <v>1809</v>
+      </c>
+      <c r="C361" t="s">
+        <v>681</v>
+      </c>
+      <c r="D361" t="s">
+        <v>677</v>
+      </c>
+      <c r="E361" t="s">
+        <v>53</v>
+      </c>
+      <c r="F361" t="s">
+        <v>267</v>
+      </c>
+      <c r="G361" t="s">
+        <v>22</v>
+      </c>
+      <c r="H361">
+        <v>2021</v>
+      </c>
+      <c r="I361"/>
+      <c r="J361" t="s">
+        <v>147</v>
+      </c>
+      <c r="K361" t="s">
+        <v>24</v>
+      </c>
+      <c r="L361" t="s">
+        <v>1810</v>
+      </c>
+      <c r="M361" t="s">
+        <v>685</v>
+      </c>
+      <c r="N361" t="s">
+        <v>27</v>
+      </c>
+      <c r="O361" t="s">
+        <v>1811</v>
+      </c>
+      <c r="P361" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="362" spans="1:16">
+      <c r="A362" t="s">
+        <v>1812</v>
+      </c>
+      <c r="B362" t="s">
+        <v>1813</v>
+      </c>
+      <c r="C362" t="s">
+        <v>681</v>
+      </c>
+      <c r="D362" t="s">
+        <v>1814</v>
+      </c>
+      <c r="E362" t="s">
+        <v>53</v>
+      </c>
+      <c r="F362" t="s">
+        <v>267</v>
+      </c>
+      <c r="G362" t="s">
+        <v>22</v>
+      </c>
+      <c r="H362">
+        <v>2021</v>
+      </c>
+      <c r="I362"/>
+      <c r="J362" t="s">
+        <v>147</v>
+      </c>
+      <c r="K362" t="s">
+        <v>24</v>
+      </c>
+      <c r="L362" t="s">
+        <v>1815</v>
+      </c>
+      <c r="M362" t="s">
+        <v>685</v>
+      </c>
+      <c r="N362" t="s">
+        <v>100</v>
+      </c>
+      <c r="O362" t="s">
+        <v>1816</v>
+      </c>
+      <c r="P362" t="s">
+        <v>1817</v>
+      </c>
+    </row>
+    <row r="363" spans="1:16">
+      <c r="A363" t="s">
+        <v>1818</v>
+      </c>
+      <c r="B363" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C363" t="s">
+        <v>681</v>
+      </c>
+      <c r="D363" t="s">
+        <v>1814</v>
+      </c>
+      <c r="E363" t="s">
+        <v>53</v>
+      </c>
+      <c r="F363" t="s">
+        <v>267</v>
+      </c>
+      <c r="G363" t="s">
+        <v>22</v>
+      </c>
+      <c r="H363">
+        <v>2021</v>
+      </c>
+      <c r="I363"/>
+      <c r="J363" t="s">
+        <v>147</v>
+      </c>
+      <c r="K363" t="s">
+        <v>24</v>
+      </c>
+      <c r="L363" t="s">
+        <v>1820</v>
+      </c>
+      <c r="M363" t="s">
+        <v>685</v>
+      </c>
+      <c r="N363" t="s">
+        <v>27</v>
+      </c>
+      <c r="O363" t="s">
+        <v>1821</v>
+      </c>
+      <c r="P363" t="s">
+        <v>1822</v>
+      </c>
+    </row>
+    <row r="364" spans="1:16">
+      <c r="A364" t="s">
+        <v>1823</v>
+      </c>
+      <c r="B364" t="s">
+        <v>1824</v>
+      </c>
+      <c r="C364" t="s">
+        <v>681</v>
+      </c>
+      <c r="D364" t="s">
+        <v>350</v>
+      </c>
+      <c r="E364" t="s">
+        <v>53</v>
+      </c>
+      <c r="F364" t="s">
+        <v>267</v>
+      </c>
+      <c r="G364" t="s">
+        <v>22</v>
+      </c>
+      <c r="H364">
+        <v>2024</v>
+      </c>
+      <c r="I364"/>
+      <c r="J364" t="s">
+        <v>913</v>
+      </c>
+      <c r="K364" t="s">
+        <v>1825</v>
+      </c>
+      <c r="L364" t="s">
+        <v>1826</v>
+      </c>
+      <c r="M364" t="s">
+        <v>685</v>
+      </c>
+      <c r="N364" t="s">
+        <v>100</v>
+      </c>
+      <c r="O364" t="s">
+        <v>1827</v>
+      </c>
+      <c r="P364" t="s">
+        <v>1828</v>
+      </c>
+    </row>
+    <row r="365" spans="1:16">
+      <c r="A365" t="s">
+        <v>1829</v>
+      </c>
+      <c r="B365" t="s">
+        <v>1830</v>
+      </c>
+      <c r="C365" t="s">
+        <v>681</v>
+      </c>
+      <c r="D365" t="s">
+        <v>1831</v>
+      </c>
+      <c r="E365" t="s">
+        <v>53</v>
+      </c>
+      <c r="F365" t="s">
+        <v>267</v>
+      </c>
+      <c r="G365" t="s">
+        <v>22</v>
+      </c>
+      <c r="H365">
+        <v>2024</v>
+      </c>
+      <c r="I365"/>
+      <c r="J365" t="s">
+        <v>913</v>
+      </c>
+      <c r="K365" t="s">
+        <v>24</v>
+      </c>
+      <c r="L365" t="s">
+        <v>1832</v>
+      </c>
+      <c r="M365" t="s">
+        <v>1833</v>
+      </c>
+      <c r="N365" t="s">
+        <v>27</v>
+      </c>
+      <c r="O365" t="s">
+        <v>1834</v>
+      </c>
+      <c r="P365" t="s">
+        <v>1835</v>
+      </c>
+    </row>
+    <row r="366" spans="1:16">
+      <c r="A366" t="s">
+        <v>1836</v>
+      </c>
+      <c r="B366" t="s">
+        <v>1837</v>
+      </c>
+      <c r="C366" t="s">
+        <v>681</v>
+      </c>
+      <c r="D366" t="s">
+        <v>1838</v>
+      </c>
+      <c r="E366" t="s">
+        <v>53</v>
+      </c>
+      <c r="F366" t="s">
+        <v>267</v>
+      </c>
+      <c r="G366" t="s">
+        <v>22</v>
+      </c>
+      <c r="H366">
+        <v>2024</v>
+      </c>
+      <c r="I366"/>
+      <c r="J366" t="s">
+        <v>913</v>
+      </c>
+      <c r="K366" t="s">
+        <v>24</v>
+      </c>
+      <c r="L366" t="s">
+        <v>1839</v>
+      </c>
+      <c r="M366" t="s">
+        <v>685</v>
+      </c>
+      <c r="N366" t="s">
+        <v>27</v>
+      </c>
+      <c r="O366" t="s">
+        <v>1840</v>
+      </c>
+      <c r="P366" t="s">
+        <v>1841</v>
+      </c>
+    </row>
+    <row r="367" spans="1:16">
+      <c r="A367" t="s">
+        <v>1842</v>
+      </c>
+      <c r="B367" t="s">
+        <v>1843</v>
+      </c>
+      <c r="C367" t="s">
+        <v>681</v>
+      </c>
+      <c r="D367" t="s">
+        <v>129</v>
+      </c>
+      <c r="E367" t="s">
+        <v>53</v>
+      </c>
+      <c r="F367" t="s">
+        <v>267</v>
+      </c>
+      <c r="G367" t="s">
+        <v>22</v>
+      </c>
+      <c r="H367">
+        <v>2010</v>
+      </c>
+      <c r="I367"/>
+      <c r="J367" t="s">
+        <v>147</v>
+      </c>
+      <c r="K367" t="s">
+        <v>24</v>
+      </c>
+      <c r="L367" t="s">
+        <v>1844</v>
+      </c>
+      <c r="M367" t="s">
+        <v>685</v>
+      </c>
+      <c r="N367" t="s">
+        <v>27</v>
+      </c>
+      <c r="O367" t="s">
+        <v>1845</v>
+      </c>
+      <c r="P367" t="s">
+        <v>1846</v>
+      </c>
+    </row>
+    <row r="368" spans="1:16">
+      <c r="A368" t="s">
+        <v>1847</v>
+      </c>
+      <c r="B368" t="s">
+        <v>1848</v>
+      </c>
+      <c r="C368" t="s">
+        <v>681</v>
+      </c>
+      <c r="D368" t="s">
+        <v>45</v>
+      </c>
+      <c r="E368" t="s">
+        <v>53</v>
+      </c>
+      <c r="F368" t="s">
+        <v>267</v>
+      </c>
+      <c r="G368" t="s">
+        <v>22</v>
+      </c>
+      <c r="H368">
+        <v>2014</v>
+      </c>
+      <c r="I368"/>
+      <c r="J368" t="s">
+        <v>147</v>
+      </c>
+      <c r="K368" t="s">
+        <v>1225</v>
+      </c>
+      <c r="L368" t="s">
+        <v>1849</v>
+      </c>
+      <c r="M368" t="s">
+        <v>685</v>
+      </c>
+      <c r="N368" t="s">
+        <v>27</v>
+      </c>
+      <c r="O368" t="s">
+        <v>1850</v>
+      </c>
+      <c r="P368" t="s">
+        <v>1851</v>
+      </c>
+    </row>
+    <row r="369" spans="1:16">
+      <c r="A369" t="s">
+        <v>1852</v>
+      </c>
+      <c r="B369" t="s">
+        <v>1853</v>
+      </c>
+      <c r="C369" t="s">
+        <v>681</v>
+      </c>
+      <c r="D369" t="s">
+        <v>1854</v>
+      </c>
+      <c r="E369" t="s">
+        <v>53</v>
+      </c>
+      <c r="F369" t="s">
+        <v>267</v>
+      </c>
+      <c r="G369" t="s">
+        <v>22</v>
+      </c>
+      <c r="H369">
+        <v>2021</v>
+      </c>
+      <c r="I369"/>
+      <c r="J369" t="s">
+        <v>147</v>
+      </c>
+      <c r="K369" t="s">
+        <v>24</v>
+      </c>
+      <c r="L369" t="s">
+        <v>1855</v>
+      </c>
+      <c r="M369" t="s">
+        <v>685</v>
+      </c>
+      <c r="N369" t="s">
+        <v>27</v>
+      </c>
+      <c r="O369" t="s">
+        <v>1856</v>
+      </c>
+      <c r="P369" t="s">
+        <v>1857</v>
+      </c>
+    </row>
+    <row r="370" spans="1:16">
+      <c r="A370" t="s">
+        <v>1858</v>
+      </c>
+      <c r="B370" t="s">
+        <v>1859</v>
+      </c>
+      <c r="C370" t="s">
+        <v>239</v>
+      </c>
+      <c r="D370" t="s">
+        <v>52</v>
+      </c>
+      <c r="E370" t="s">
+        <v>53</v>
+      </c>
+      <c r="F370" t="s">
+        <v>21</v>
+      </c>
+      <c r="G370" t="s">
+        <v>22</v>
+      </c>
+      <c r="H370">
+        <v>2010</v>
+      </c>
+      <c r="I370"/>
+      <c r="J370" t="s">
+        <v>198</v>
+      </c>
+      <c r="K370" t="s">
+        <v>24</v>
+      </c>
+      <c r="L370" t="s">
+        <v>1860</v>
+      </c>
+      <c r="M370" t="s">
+        <v>241</v>
+      </c>
+      <c r="N370" t="s">
+        <v>27</v>
+      </c>
+      <c r="O370" t="s">
+        <v>1861</v>
+      </c>
+      <c r="P370" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="371" spans="1:16">
+      <c r="A371" t="s">
+        <v>1862</v>
+      </c>
+      <c r="B371" t="s">
+        <v>1863</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1329</v>
+      </c>
+      <c r="D371" t="s">
+        <v>19</v>
+      </c>
+      <c r="E371" t="s">
+        <v>53</v>
+      </c>
+      <c r="F371" t="s">
+        <v>276</v>
+      </c>
+      <c r="G371" t="s">
+        <v>22</v>
+      </c>
+      <c r="H371">
+        <v>2012</v>
+      </c>
+      <c r="I371"/>
+      <c r="J371" t="s">
+        <v>623</v>
+      </c>
+      <c r="K371" t="s">
+        <v>24</v>
+      </c>
+      <c r="L371"/>
+      <c r="M371" t="s">
+        <v>1864</v>
+      </c>
+      <c r="N371" t="s">
+        <v>27</v>
+      </c>
+      <c r="O371" t="s">
+        <v>1865</v>
+      </c>
+      <c r="P371" t="s">
+        <v>1866</v>
+      </c>
+    </row>
+    <row r="372" spans="1:16">
+      <c r="A372" t="s">
+        <v>1867</v>
+      </c>
+      <c r="B372" t="s">
+        <v>1868</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1329</v>
+      </c>
+      <c r="D372" t="s">
+        <v>578</v>
+      </c>
+      <c r="E372" t="s">
+        <v>53</v>
+      </c>
+      <c r="F372" t="s">
+        <v>276</v>
+      </c>
+      <c r="G372" t="s">
+        <v>22</v>
+      </c>
+      <c r="H372">
+        <v>2013</v>
+      </c>
+      <c r="I372"/>
+      <c r="J372" t="s">
+        <v>623</v>
+      </c>
+      <c r="K372" t="s">
+        <v>24</v>
+      </c>
+      <c r="L372"/>
+      <c r="M372" t="s">
+        <v>1864</v>
+      </c>
+      <c r="N372" t="s">
+        <v>27</v>
+      </c>
+      <c r="O372" t="s">
+        <v>1869</v>
+      </c>
+      <c r="P372" t="s">
+        <v>1870</v>
+      </c>
+    </row>
+    <row r="373" spans="1:16">
+      <c r="A373" t="s">
+        <v>1871</v>
+      </c>
+      <c r="B373" t="s">
+        <v>1872</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1329</v>
+      </c>
+      <c r="D373" t="s">
+        <v>83</v>
+      </c>
+      <c r="E373" t="s">
+        <v>53</v>
+      </c>
+      <c r="F373" t="s">
+        <v>276</v>
+      </c>
+      <c r="G373" t="s">
+        <v>22</v>
+      </c>
+      <c r="H373">
+        <v>2017</v>
+      </c>
+      <c r="I373"/>
+      <c r="J373" t="s">
+        <v>268</v>
+      </c>
+      <c r="K373" t="s">
+        <v>24</v>
+      </c>
+      <c r="L373"/>
+      <c r="M373" t="s">
+        <v>1864</v>
+      </c>
+      <c r="N373" t="s">
+        <v>27</v>
+      </c>
+      <c r="O373" t="s">
+        <v>1873</v>
+      </c>
+      <c r="P373" t="s">
+        <v>1874</v>
+      </c>
+    </row>
+    <row r="374" spans="1:16">
+      <c r="A374" t="s">
+        <v>1875</v>
+      </c>
+      <c r="B374" t="s">
+        <v>1876</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1329</v>
+      </c>
+      <c r="D374" t="s">
+        <v>45</v>
+      </c>
+      <c r="E374" t="s">
+        <v>53</v>
+      </c>
+      <c r="F374" t="s">
+        <v>276</v>
+      </c>
+      <c r="G374" t="s">
+        <v>22</v>
+      </c>
+      <c r="H374">
+        <v>2017</v>
+      </c>
+      <c r="I374"/>
+      <c r="J374" t="s">
+        <v>268</v>
+      </c>
+      <c r="K374" t="s">
+        <v>228</v>
+      </c>
+      <c r="L374"/>
+      <c r="M374" t="s">
+        <v>1864</v>
+      </c>
+      <c r="N374" t="s">
+        <v>27</v>
+      </c>
+      <c r="O374" t="s">
+        <v>1877</v>
+      </c>
+      <c r="P374" t="s">
+        <v>1878</v>
+      </c>
+    </row>
+    <row r="375" spans="1:16">
+      <c r="A375" t="s">
+        <v>1879</v>
+      </c>
+      <c r="B375" t="s">
+        <v>1880</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1329</v>
+      </c>
+      <c r="D375" t="s">
+        <v>204</v>
+      </c>
+      <c r="E375" t="s">
+        <v>53</v>
+      </c>
+      <c r="F375" t="s">
+        <v>276</v>
+      </c>
+      <c r="G375" t="s">
+        <v>22</v>
+      </c>
+      <c r="H375">
+        <v>2017</v>
+      </c>
+      <c r="I375"/>
+      <c r="J375" t="s">
+        <v>268</v>
+      </c>
+      <c r="K375" t="s">
+        <v>1881</v>
+      </c>
+      <c r="L375"/>
+      <c r="M375" t="s">
+        <v>1864</v>
+      </c>
+      <c r="N375" t="s">
+        <v>27</v>
+      </c>
+      <c r="O375" t="s">
+        <v>1882</v>
+      </c>
+      <c r="P375" t="s">
+        <v>1883</v>
+      </c>
+    </row>
+    <row r="376" spans="1:16">
+      <c r="A376" t="s">
+        <v>1884</v>
+      </c>
+      <c r="B376" t="s">
+        <v>1885</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1329</v>
+      </c>
+      <c r="D376" t="s">
+        <v>1886</v>
+      </c>
+      <c r="E376" t="s">
+        <v>53</v>
+      </c>
+      <c r="F376" t="s">
+        <v>276</v>
+      </c>
+      <c r="G376" t="s">
+        <v>22</v>
+      </c>
+      <c r="H376">
+        <v>2017</v>
+      </c>
+      <c r="I376"/>
+      <c r="J376" t="s">
+        <v>268</v>
+      </c>
+      <c r="K376" t="s">
+        <v>363</v>
+      </c>
+      <c r="L376"/>
+      <c r="M376" t="s">
+        <v>1864</v>
+      </c>
+      <c r="N376" t="s">
+        <v>27</v>
+      </c>
+      <c r="O376" t="s">
+        <v>1887</v>
+      </c>
+      <c r="P376" t="s">
+        <v>1888</v>
+      </c>
+    </row>
+    <row r="377" spans="1:16">
+      <c r="A377" t="s">
+        <v>1889</v>
+      </c>
+      <c r="B377" t="s">
+        <v>1890</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1329</v>
+      </c>
+      <c r="D377" t="s">
+        <v>1891</v>
+      </c>
+      <c r="E377" t="s">
+        <v>53</v>
+      </c>
+      <c r="F377" t="s">
+        <v>276</v>
+      </c>
+      <c r="G377" t="s">
+        <v>22</v>
+      </c>
+      <c r="H377">
+        <v>2017</v>
+      </c>
+      <c r="I377"/>
+      <c r="J377" t="s">
+        <v>268</v>
+      </c>
+      <c r="K377" t="s">
+        <v>363</v>
+      </c>
+      <c r="L377"/>
+      <c r="M377" t="s">
+        <v>1864</v>
+      </c>
+      <c r="N377" t="s">
+        <v>27</v>
+      </c>
+      <c r="O377" t="s">
+        <v>1892</v>
+      </c>
+      <c r="P377" t="s">
+        <v>1893</v>
+      </c>
+    </row>
+    <row r="378" spans="1:16">
+      <c r="A378" t="s">
+        <v>1894</v>
+      </c>
+      <c r="B378" t="s">
+        <v>1894</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1895</v>
+      </c>
+      <c r="D378" t="s">
+        <v>901</v>
+      </c>
+      <c r="E378" t="s">
+        <v>20</v>
+      </c>
+      <c r="F378" t="s">
+        <v>267</v>
+      </c>
+      <c r="G378" t="s">
+        <v>22</v>
+      </c>
+      <c r="H378">
+        <v>2012</v>
+      </c>
+      <c r="I378"/>
+      <c r="J378" t="s">
+        <v>33</v>
+      </c>
+      <c r="K378" t="s">
+        <v>24</v>
+      </c>
+      <c r="L378" t="s">
+        <v>1896</v>
+      </c>
+      <c r="M378" t="s">
+        <v>1897</v>
+      </c>
+      <c r="N378" t="s">
+        <v>27</v>
+      </c>
+      <c r="O378" t="s">
+        <v>1898</v>
+      </c>
+      <c r="P378" t="s">
+        <v>1899</v>
+      </c>
+    </row>
+    <row r="379" spans="1:16">
+      <c r="A379" t="s">
+        <v>1900</v>
+      </c>
+      <c r="B379" t="s">
+        <v>1900</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1895</v>
+      </c>
+      <c r="D379" t="s">
+        <v>629</v>
+      </c>
+      <c r="E379" t="s">
+        <v>53</v>
+      </c>
+      <c r="F379" t="s">
+        <v>267</v>
+      </c>
+      <c r="G379" t="s">
+        <v>22</v>
+      </c>
+      <c r="H379">
+        <v>2018</v>
+      </c>
+      <c r="I379"/>
+      <c r="J379" t="s">
+        <v>33</v>
+      </c>
+      <c r="K379" t="s">
+        <v>24</v>
+      </c>
+      <c r="L379"/>
+      <c r="M379" t="s">
+        <v>1897</v>
+      </c>
+      <c r="N379" t="s">
+        <v>27</v>
+      </c>
+      <c r="O379" t="s">
+        <v>1901</v>
+      </c>
+      <c r="P379" t="s">
+        <v>1902</v>
+      </c>
+    </row>
+    <row r="380" spans="1:16">
+      <c r="A380" t="s">
+        <v>1903</v>
+      </c>
+      <c r="B380" t="s">
+        <v>1903</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1895</v>
+      </c>
+      <c r="D380" t="s">
+        <v>74</v>
+      </c>
+      <c r="E380" t="s">
+        <v>20</v>
+      </c>
+      <c r="F380" t="s">
+        <v>267</v>
+      </c>
+      <c r="G380" t="s">
+        <v>22</v>
+      </c>
+      <c r="H380">
+        <v>2018</v>
+      </c>
+      <c r="I380"/>
+      <c r="J380" t="s">
+        <v>33</v>
+      </c>
+      <c r="K380" t="s">
+        <v>24</v>
+      </c>
+      <c r="L380"/>
+      <c r="M380" t="s">
+        <v>1897</v>
+      </c>
+      <c r="N380" t="s">
+        <v>27</v>
+      </c>
+      <c r="O380" t="s">
+        <v>1904</v>
+      </c>
+      <c r="P380" t="s">
+        <v>1905</v>
+      </c>
+    </row>
+    <row r="381" spans="1:16">
+      <c r="A381" t="s">
+        <v>1906</v>
+      </c>
+      <c r="B381" t="s">
+        <v>1907</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1895</v>
+      </c>
+      <c r="D381" t="s">
+        <v>741</v>
+      </c>
+      <c r="E381" t="s">
+        <v>20</v>
+      </c>
+      <c r="F381" t="s">
+        <v>267</v>
+      </c>
+      <c r="G381" t="s">
+        <v>22</v>
+      </c>
+      <c r="H381">
+        <v>2011</v>
+      </c>
+      <c r="I381"/>
+      <c r="J381" t="s">
+        <v>33</v>
+      </c>
+      <c r="K381" t="s">
+        <v>24</v>
+      </c>
+      <c r="L381" t="s">
+        <v>1908</v>
+      </c>
+      <c r="M381" t="s">
+        <v>1897</v>
+      </c>
+      <c r="N381" t="s">
+        <v>27</v>
+      </c>
+      <c r="O381" t="s">
+        <v>1909</v>
+      </c>
+      <c r="P381" t="s">
+        <v>1910</v>
+      </c>
+    </row>
+    <row r="382" spans="1:16">
+      <c r="A382" t="s">
+        <v>1911</v>
+      </c>
+      <c r="B382" t="s">
+        <v>1912</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1895</v>
+      </c>
+      <c r="D382" t="s">
+        <v>39</v>
+      </c>
+      <c r="E382" t="s">
+        <v>20</v>
+      </c>
+      <c r="F382" t="s">
+        <v>267</v>
+      </c>
+      <c r="G382" t="s">
+        <v>22</v>
+      </c>
+      <c r="H382">
+        <v>2016</v>
+      </c>
+      <c r="I382"/>
+      <c r="J382" t="s">
+        <v>1913</v>
+      </c>
+      <c r="K382" t="s">
+        <v>24</v>
+      </c>
+      <c r="L382"/>
+      <c r="M382" t="s">
+        <v>1897</v>
+      </c>
+      <c r="N382" t="s">
+        <v>27</v>
+      </c>
+      <c r="O382" t="s">
+        <v>1914</v>
+      </c>
+      <c r="P382" t="s">
+        <v>1915</v>
+      </c>
+    </row>
+    <row r="383" spans="1:16">
+      <c r="A383" t="s">
+        <v>1916</v>
+      </c>
+      <c r="B383" t="s">
+        <v>1917</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1895</v>
+      </c>
+      <c r="D383" t="s">
+        <v>689</v>
+      </c>
+      <c r="E383" t="s">
+        <v>20</v>
+      </c>
+      <c r="F383" t="s">
+        <v>267</v>
+      </c>
+      <c r="G383" t="s">
+        <v>22</v>
+      </c>
+      <c r="H383">
+        <v>2020</v>
+      </c>
+      <c r="I383"/>
+      <c r="J383" t="s">
+        <v>33</v>
+      </c>
+      <c r="K383" t="s">
+        <v>24</v>
+      </c>
+      <c r="L383" t="s">
+        <v>1918</v>
+      </c>
+      <c r="M383" t="s">
+        <v>1897</v>
+      </c>
+      <c r="N383" t="s">
+        <v>27</v>
+      </c>
+      <c r="O383" t="s">
+        <v>1919</v>
+      </c>
+      <c r="P383" t="s">
+        <v>1920</v>
+      </c>
+    </row>
+    <row r="384" spans="1:16">
+      <c r="A384" t="s">
+        <v>1921</v>
+      </c>
+      <c r="B384" t="s">
+        <v>1922</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1923</v>
+      </c>
+      <c r="D384" t="s">
+        <v>1924</v>
+      </c>
+      <c r="E384" t="s">
+        <v>53</v>
+      </c>
+      <c r="F384" t="s">
+        <v>267</v>
+      </c>
+      <c r="G384" t="s">
+        <v>682</v>
+      </c>
+      <c r="H384">
+        <v>2025</v>
+      </c>
+      <c r="I384"/>
+      <c r="J384" t="s">
+        <v>1925</v>
+      </c>
+      <c r="K384" t="s">
+        <v>24</v>
+      </c>
+      <c r="L384" t="s">
+        <v>1926</v>
+      </c>
+      <c r="M384" t="s">
+        <v>1927</v>
+      </c>
+      <c r="N384" t="s">
+        <v>27</v>
+      </c>
+      <c r="O384" t="s">
+        <v>1928</v>
+      </c>
+      <c r="P384" t="s">
+        <v>1929</v>
+      </c>
+    </row>
+    <row r="385" spans="1:16">
+      <c r="A385" t="s">
+        <v>1930</v>
+      </c>
+      <c r="B385" t="s">
+        <v>1931</v>
+      </c>
+      <c r="C385" t="s">
+        <v>596</v>
+      </c>
+      <c r="D385" t="s">
+        <v>105</v>
+      </c>
+      <c r="E385" t="s">
+        <v>20</v>
+      </c>
+      <c r="F385" t="s">
+        <v>21</v>
+      </c>
+      <c r="G385" t="s">
+        <v>22</v>
+      </c>
+      <c r="H385">
+        <v>2014</v>
+      </c>
+      <c r="I385"/>
+      <c r="J385" t="s">
+        <v>610</v>
+      </c>
+      <c r="K385" t="s">
+        <v>24</v>
+      </c>
+      <c r="L385" t="s">
+        <v>1932</v>
+      </c>
+      <c r="M385" t="s">
+        <v>598</v>
+      </c>
+      <c r="N385" t="s">
+        <v>27</v>
+      </c>
+      <c r="O385" t="s">
+        <v>1933</v>
+      </c>
+      <c r="P385" t="s">
+        <v>1934</v>
+      </c>
+    </row>
+    <row r="386" spans="1:16">
+      <c r="A386" t="s">
+        <v>1935</v>
+      </c>
+      <c r="B386" t="s">
+        <v>1936</v>
+      </c>
+      <c r="C386" t="s">
+        <v>596</v>
+      </c>
+      <c r="D386" t="s">
+        <v>165</v>
+      </c>
+      <c r="E386" t="s">
+        <v>20</v>
+      </c>
+      <c r="F386" t="s">
+        <v>21</v>
+      </c>
+      <c r="G386" t="s">
+        <v>22</v>
+      </c>
+      <c r="H386">
+        <v>2017</v>
+      </c>
+      <c r="I386"/>
+      <c r="J386" t="s">
+        <v>597</v>
+      </c>
+      <c r="K386" t="s">
+        <v>24</v>
+      </c>
+      <c r="L386"/>
+      <c r="M386" t="s">
+        <v>598</v>
+      </c>
+      <c r="N386" t="s">
+        <v>27</v>
+      </c>
+      <c r="O386" t="s">
+        <v>1937</v>
+      </c>
+      <c r="P386" t="s">
+        <v>1938</v>
+      </c>
+    </row>
+    <row r="387" spans="1:16">
+      <c r="A387" t="s">
+        <v>1939</v>
+      </c>
+      <c r="B387" t="s">
+        <v>1940</v>
+      </c>
+      <c r="C387" t="s">
+        <v>596</v>
+      </c>
+      <c r="D387" t="s">
+        <v>117</v>
+      </c>
+      <c r="E387" t="s">
+        <v>20</v>
+      </c>
+      <c r="F387" t="s">
+        <v>21</v>
+      </c>
+      <c r="G387" t="s">
+        <v>22</v>
+      </c>
+      <c r="H387">
+        <v>2019</v>
+      </c>
+      <c r="I387"/>
+      <c r="J387" t="s">
+        <v>852</v>
+      </c>
+      <c r="K387" t="s">
+        <v>24</v>
+      </c>
+      <c r="L387"/>
+      <c r="M387" t="s">
+        <v>598</v>
+      </c>
+      <c r="N387" t="s">
+        <v>27</v>
+      </c>
+      <c r="O387" t="s">
+        <v>1941</v>
+      </c>
+      <c r="P387" t="s">
+        <v>1942</v>
+      </c>
+    </row>
+    <row r="388" spans="1:16">
+      <c r="A388" t="s">
+        <v>1943</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1944</v>
+      </c>
+      <c r="C388" t="s">
+        <v>596</v>
+      </c>
+      <c r="D388" t="s">
+        <v>834</v>
+      </c>
+      <c r="E388" t="s">
+        <v>53</v>
+      </c>
+      <c r="F388" t="s">
+        <v>21</v>
+      </c>
+      <c r="G388" t="s">
+        <v>22</v>
+      </c>
+      <c r="H388">
+        <v>2021</v>
+      </c>
+      <c r="I388"/>
+      <c r="J388" t="s">
+        <v>852</v>
+      </c>
+      <c r="K388" t="s">
+        <v>24</v>
+      </c>
+      <c r="L388"/>
+      <c r="M388" t="s">
+        <v>598</v>
+      </c>
+      <c r="N388" t="s">
+        <v>27</v>
+      </c>
+      <c r="O388" t="s">
+        <v>1945</v>
+      </c>
+      <c r="P388"/>
+    </row>
+    <row r="389" spans="1:16">
+      <c r="A389" t="s">
+        <v>1946</v>
+      </c>
+      <c r="B389" t="s">
+        <v>1947</v>
+      </c>
+      <c r="C389" t="s">
+        <v>596</v>
+      </c>
+      <c r="D389" t="s">
+        <v>1948</v>
+      </c>
+      <c r="E389" t="s">
+        <v>20</v>
+      </c>
+      <c r="F389" t="s">
+        <v>21</v>
+      </c>
+      <c r="G389" t="s">
+        <v>682</v>
+      </c>
+      <c r="H389">
+        <v>2021</v>
+      </c>
+      <c r="I389"/>
+      <c r="J389" t="s">
+        <v>610</v>
+      </c>
+      <c r="K389" t="s">
+        <v>24</v>
+      </c>
+      <c r="L389"/>
+      <c r="M389" t="s">
+        <v>598</v>
+      </c>
+      <c r="N389" t="s">
+        <v>27</v>
+      </c>
+      <c r="O389" t="s">
+        <v>1949</v>
+      </c>
+      <c r="P389" t="s">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="390" spans="1:16">
+      <c r="A390" t="s">
+        <v>1951</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1952</v>
+      </c>
+      <c r="C390" t="s">
+        <v>596</v>
+      </c>
+      <c r="D390" t="s">
+        <v>1953</v>
+      </c>
+      <c r="E390" t="s">
+        <v>20</v>
+      </c>
+      <c r="F390" t="s">
+        <v>21</v>
+      </c>
+      <c r="G390" t="s">
+        <v>682</v>
+      </c>
+      <c r="H390">
+        <v>2021</v>
+      </c>
+      <c r="I390"/>
+      <c r="J390" t="s">
+        <v>610</v>
+      </c>
+      <c r="K390" t="s">
+        <v>24</v>
+      </c>
+      <c r="L390"/>
+      <c r="M390" t="s">
+        <v>598</v>
+      </c>
+      <c r="N390" t="s">
+        <v>27</v>
+      </c>
+      <c r="O390" t="s">
+        <v>1954</v>
+      </c>
+      <c r="P390" t="s">
+        <v>1955</v>
+      </c>
+    </row>
+    <row r="391" spans="1:16">
+      <c r="A391" t="s">
+        <v>1956</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1957</v>
+      </c>
+      <c r="C391" t="s">
+        <v>596</v>
+      </c>
+      <c r="D391" t="s">
+        <v>74</v>
+      </c>
+      <c r="E391" t="s">
+        <v>20</v>
+      </c>
+      <c r="F391" t="s">
+        <v>21</v>
+      </c>
+      <c r="G391" t="s">
+        <v>682</v>
+      </c>
+      <c r="H391">
+        <v>2021</v>
+      </c>
+      <c r="I391"/>
+      <c r="J391" t="s">
+        <v>610</v>
+      </c>
+      <c r="K391" t="s">
+        <v>24</v>
+      </c>
+      <c r="L391"/>
+      <c r="M391" t="s">
+        <v>598</v>
+      </c>
+      <c r="N391" t="s">
+        <v>27</v>
+      </c>
+      <c r="O391" t="s">
+        <v>1958</v>
+      </c>
+      <c r="P391" t="s">
+        <v>1959</v>
+      </c>
+    </row>
+    <row r="392" spans="1:16">
+      <c r="A392" t="s">
+        <v>1960</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1961</v>
+      </c>
+      <c r="C392" t="s">
+        <v>596</v>
+      </c>
+      <c r="D392" t="s">
+        <v>204</v>
+      </c>
+      <c r="E392" t="s">
+        <v>20</v>
+      </c>
+      <c r="F392" t="s">
+        <v>21</v>
+      </c>
+      <c r="G392" t="s">
+        <v>22</v>
+      </c>
+      <c r="H392">
+        <v>2009</v>
+      </c>
+      <c r="I392"/>
+      <c r="J392" t="s">
+        <v>597</v>
+      </c>
+      <c r="K392" t="s">
+        <v>363</v>
+      </c>
+      <c r="L392"/>
+      <c r="M392" t="s">
+        <v>598</v>
+      </c>
+      <c r="N392" t="s">
+        <v>27</v>
+      </c>
+      <c r="O392" t="s">
+        <v>1962</v>
+      </c>
+      <c r="P392" t="s">
+        <v>1963</v>
+      </c>
+    </row>
+    <row r="393" spans="1:16">
+      <c r="A393" t="s">
+        <v>1964</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1965</v>
+      </c>
+      <c r="C393" t="s">
+        <v>596</v>
+      </c>
+      <c r="D393" t="s">
+        <v>644</v>
+      </c>
+      <c r="E393" t="s">
+        <v>20</v>
+      </c>
+      <c r="F393" t="s">
+        <v>21</v>
+      </c>
+      <c r="G393" t="s">
+        <v>22</v>
+      </c>
+      <c r="H393">
+        <v>2012</v>
+      </c>
+      <c r="I393"/>
+      <c r="J393" t="s">
+        <v>610</v>
+      </c>
+      <c r="K393" t="s">
+        <v>24</v>
+      </c>
+      <c r="L393" t="s">
+        <v>1779</v>
+      </c>
+      <c r="M393" t="s">
+        <v>598</v>
+      </c>
+      <c r="N393" t="s">
+        <v>27</v>
+      </c>
+      <c r="O393" t="s">
+        <v>1966</v>
+      </c>
+      <c r="P393" t="s">
+        <v>1967</v>
+      </c>
+    </row>
+    <row r="394" spans="1:16">
+      <c r="A394" t="s">
+        <v>1968</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1969</v>
+      </c>
+      <c r="C394" t="s">
+        <v>596</v>
+      </c>
+      <c r="D394" t="s">
+        <v>677</v>
+      </c>
+      <c r="E394" t="s">
+        <v>20</v>
+      </c>
+      <c r="F394" t="s">
+        <v>21</v>
+      </c>
+      <c r="G394" t="s">
+        <v>22</v>
+      </c>
+      <c r="H394">
+        <v>2012</v>
+      </c>
+      <c r="I394"/>
+      <c r="J394" t="s">
+        <v>610</v>
+      </c>
+      <c r="K394" t="s">
+        <v>24</v>
+      </c>
+      <c r="L394"/>
+      <c r="M394" t="s">
+        <v>598</v>
+      </c>
+      <c r="N394" t="s">
+        <v>27</v>
+      </c>
+      <c r="O394" t="s">
+        <v>1970</v>
+      </c>
+      <c r="P394" t="s">
+        <v>1971</v>
+      </c>
+    </row>
+    <row r="395" spans="1:16">
+      <c r="A395" t="s">
+        <v>1972</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1973</v>
+      </c>
+      <c r="C395" t="s">
+        <v>596</v>
+      </c>
+      <c r="D395" t="s">
+        <v>834</v>
+      </c>
+      <c r="E395" t="s">
+        <v>20</v>
+      </c>
+      <c r="F395" t="s">
+        <v>21</v>
+      </c>
+      <c r="G395" t="s">
+        <v>682</v>
+      </c>
+      <c r="H395">
+        <v>2021</v>
+      </c>
+      <c r="I395"/>
+      <c r="J395" t="s">
+        <v>610</v>
+      </c>
+      <c r="K395" t="s">
+        <v>24</v>
+      </c>
+      <c r="L395" t="s">
+        <v>1974</v>
+      </c>
+      <c r="M395" t="s">
+        <v>598</v>
+      </c>
+      <c r="N395" t="s">
+        <v>100</v>
+      </c>
+      <c r="O395" t="s">
+        <v>1975</v>
+      </c>
+      <c r="P395" t="s">
+        <v>1976</v>
+      </c>
+    </row>
+    <row r="396" spans="1:16">
+      <c r="A396" t="s">
+        <v>1977</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1978</v>
+      </c>
+      <c r="C396" t="s">
+        <v>817</v>
+      </c>
+      <c r="D396" t="s">
+        <v>1979</v>
+      </c>
+      <c r="E396" t="s">
+        <v>53</v>
+      </c>
+      <c r="F396" t="s">
+        <v>276</v>
+      </c>
+      <c r="G396" t="s">
+        <v>22</v>
+      </c>
+      <c r="H396">
+        <v>2014</v>
+      </c>
+      <c r="I396"/>
+      <c r="J396" t="s">
+        <v>1193</v>
+      </c>
+      <c r="K396" t="s">
+        <v>24</v>
+      </c>
+      <c r="L396" t="s">
+        <v>1980</v>
+      </c>
+      <c r="M396" t="s">
+        <v>1981</v>
+      </c>
+      <c r="N396" t="s">
+        <v>27</v>
+      </c>
+      <c r="O396" t="s">
+        <v>1982</v>
+      </c>
+      <c r="P396" t="s">
+        <v>1983</v>
+      </c>
+    </row>
+    <row r="397" spans="1:16">
+      <c r="A397" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1985</v>
+      </c>
+      <c r="C397" t="s">
+        <v>817</v>
+      </c>
+      <c r="D397" t="s">
+        <v>1142</v>
+      </c>
+      <c r="E397" t="s">
+        <v>53</v>
+      </c>
+      <c r="F397" t="s">
+        <v>276</v>
+      </c>
+      <c r="G397" t="s">
+        <v>22</v>
+      </c>
+      <c r="H397">
+        <v>1997</v>
+      </c>
+      <c r="I397">
+        <v>2011</v>
+      </c>
+      <c r="J397" t="s">
+        <v>1527</v>
+      </c>
+      <c r="K397" t="s">
+        <v>277</v>
+      </c>
+      <c r="L397" t="s">
+        <v>1986</v>
+      </c>
+      <c r="M397" t="s">
+        <v>1981</v>
+      </c>
+      <c r="N397" t="s">
+        <v>27</v>
+      </c>
+      <c r="O397" t="s">
+        <v>1987</v>
+      </c>
+      <c r="P397" t="s">
+        <v>1988</v>
+      </c>
+    </row>
+    <row r="398" spans="1:16">
+      <c r="A398" t="s">
+        <v>1989</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1990</v>
+      </c>
+      <c r="C398" t="s">
+        <v>817</v>
+      </c>
+      <c r="D398" t="s">
+        <v>578</v>
+      </c>
+      <c r="E398" t="s">
+        <v>53</v>
+      </c>
+      <c r="F398" t="s">
+        <v>276</v>
+      </c>
+      <c r="G398" t="s">
+        <v>22</v>
+      </c>
+      <c r="H398">
+        <v>2013</v>
+      </c>
+      <c r="I398"/>
+      <c r="J398" t="s">
+        <v>46</v>
+      </c>
+      <c r="K398" t="s">
+        <v>24</v>
+      </c>
+      <c r="L398" t="s">
+        <v>1991</v>
+      </c>
+      <c r="M398" t="s">
+        <v>1981</v>
+      </c>
+      <c r="N398" t="s">
+        <v>27</v>
+      </c>
+      <c r="O398" t="s">
+        <v>1992</v>
+      </c>
+      <c r="P398" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="399" spans="1:16">
+      <c r="A399" t="s">
+        <v>1994</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1995</v>
+      </c>
+      <c r="C399" t="s">
+        <v>817</v>
+      </c>
+      <c r="D399" t="s">
+        <v>1996</v>
+      </c>
+      <c r="E399" t="s">
+        <v>53</v>
+      </c>
+      <c r="F399" t="s">
+        <v>276</v>
+      </c>
+      <c r="G399" t="s">
+        <v>22</v>
+      </c>
+      <c r="H399">
+        <v>2012</v>
+      </c>
+      <c r="I399"/>
+      <c r="J399" t="s">
+        <v>1527</v>
+      </c>
+      <c r="K399" t="s">
+        <v>277</v>
+      </c>
+      <c r="L399" t="s">
+        <v>1997</v>
+      </c>
+      <c r="M399" t="s">
+        <v>1981</v>
+      </c>
+      <c r="N399" t="s">
+        <v>27</v>
+      </c>
+      <c r="O399" t="s">
+        <v>1998</v>
+      </c>
+      <c r="P399" t="s">
+        <v>1999</v>
+      </c>
+    </row>
+    <row r="400" spans="1:16">
+      <c r="A400" t="s">
+        <v>2000</v>
+      </c>
+      <c r="B400" t="s">
+        <v>2001</v>
+      </c>
+      <c r="C400" t="s">
+        <v>817</v>
+      </c>
+      <c r="D400" t="s">
+        <v>2002</v>
+      </c>
+      <c r="E400" t="s">
+        <v>53</v>
+      </c>
+      <c r="F400" t="s">
+        <v>276</v>
+      </c>
+      <c r="G400" t="s">
+        <v>22</v>
+      </c>
+      <c r="H400">
+        <v>2011</v>
+      </c>
+      <c r="I400"/>
+      <c r="J400" t="s">
+        <v>1527</v>
+      </c>
+      <c r="K400" t="s">
+        <v>24</v>
+      </c>
+      <c r="L400" t="s">
+        <v>2003</v>
+      </c>
+      <c r="M400" t="s">
+        <v>1981</v>
+      </c>
+      <c r="N400" t="s">
+        <v>27</v>
+      </c>
+      <c r="O400" t="s">
+        <v>2004</v>
+      </c>
+      <c r="P400" t="s">
+        <v>2005</v>
+      </c>
+    </row>
+    <row r="401" spans="1:16">
+      <c r="A401" t="s">
+        <v>2006</v>
+      </c>
+      <c r="B401" t="s">
+        <v>2007</v>
+      </c>
+      <c r="C401" t="s">
+        <v>817</v>
+      </c>
+      <c r="D401" t="s">
+        <v>1212</v>
+      </c>
+      <c r="E401" t="s">
+        <v>53</v>
+      </c>
+      <c r="F401" t="s">
+        <v>276</v>
+      </c>
+      <c r="G401" t="s">
+        <v>22</v>
+      </c>
+      <c r="H401">
+        <v>2013</v>
+      </c>
+      <c r="I401"/>
+      <c r="J401" t="s">
+        <v>46</v>
+      </c>
+      <c r="K401" t="s">
+        <v>24</v>
+      </c>
+      <c r="L401" t="s">
+        <v>2008</v>
+      </c>
+      <c r="M401" t="s">
+        <v>1981</v>
+      </c>
+      <c r="N401" t="s">
+        <v>27</v>
+      </c>
+      <c r="O401" t="s">
+        <v>2009</v>
+      </c>
+      <c r="P401" t="s">
+        <v>2010</v>
+      </c>
+    </row>
+    <row r="402" spans="1:16">
+      <c r="A402" t="s">
+        <v>2011</v>
+      </c>
+      <c r="B402" t="s">
+        <v>2012</v>
+      </c>
+      <c r="C402" t="s">
+        <v>817</v>
+      </c>
+      <c r="D402" t="s">
+        <v>2013</v>
+      </c>
+      <c r="E402" t="s">
+        <v>53</v>
+      </c>
+      <c r="F402" t="s">
+        <v>276</v>
+      </c>
+      <c r="G402" t="s">
+        <v>22</v>
+      </c>
+      <c r="H402">
+        <v>2013</v>
+      </c>
+      <c r="I402"/>
+      <c r="J402" t="s">
+        <v>1527</v>
+      </c>
+      <c r="K402" t="s">
+        <v>24</v>
+      </c>
+      <c r="L402" t="s">
+        <v>2014</v>
+      </c>
+      <c r="M402" t="s">
+        <v>1981</v>
+      </c>
+      <c r="N402" t="s">
+        <v>27</v>
+      </c>
+      <c r="O402" t="s">
+        <v>2015</v>
+      </c>
+      <c r="P402" t="s">
+        <v>2016</v>
+      </c>
+    </row>
+    <row r="403" spans="1:16">
+      <c r="A403" t="s">
+        <v>2017</v>
+      </c>
+      <c r="B403" t="s">
+        <v>2018</v>
+      </c>
+      <c r="C403" t="s">
+        <v>817</v>
+      </c>
+      <c r="D403" t="s">
+        <v>193</v>
+      </c>
+      <c r="E403" t="s">
+        <v>53</v>
+      </c>
+      <c r="F403" t="s">
+        <v>276</v>
+      </c>
+      <c r="G403" t="s">
+        <v>22</v>
+      </c>
+      <c r="H403">
+        <v>2012</v>
+      </c>
+      <c r="I403"/>
+      <c r="J403" t="s">
+        <v>1527</v>
+      </c>
+      <c r="K403" t="s">
+        <v>24</v>
+      </c>
+      <c r="L403" t="s">
+        <v>2019</v>
+      </c>
+      <c r="M403" t="s">
+        <v>1981</v>
+      </c>
+      <c r="N403" t="s">
+        <v>27</v>
+      </c>
+      <c r="O403" t="s">
+        <v>2020</v>
+      </c>
+      <c r="P403" t="s">
+        <v>2021</v>
+      </c>
+    </row>
+    <row r="404" spans="1:16">
+      <c r="A404" t="s">
+        <v>2022</v>
+      </c>
+      <c r="B404" t="s">
+        <v>2023</v>
+      </c>
+      <c r="C404" t="s">
+        <v>817</v>
+      </c>
+      <c r="D404" t="s">
+        <v>1569</v>
+      </c>
+      <c r="E404" t="s">
+        <v>53</v>
+      </c>
+      <c r="F404" t="s">
+        <v>276</v>
+      </c>
+      <c r="G404" t="s">
+        <v>22</v>
+      </c>
+      <c r="H404">
+        <v>2012</v>
+      </c>
+      <c r="I404"/>
+      <c r="J404" t="s">
+        <v>1193</v>
+      </c>
+      <c r="K404" t="s">
+        <v>24</v>
+      </c>
+      <c r="L404" t="s">
+        <v>2024</v>
+      </c>
+      <c r="M404" t="s">
+        <v>1981</v>
+      </c>
+      <c r="N404" t="s">
+        <v>27</v>
+      </c>
+      <c r="O404" t="s">
+        <v>2025</v>
+      </c>
+      <c r="P404" t="s">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="405" spans="1:16">
+      <c r="A405" t="s">
+        <v>2027</v>
+      </c>
+      <c r="B405" t="s">
+        <v>2028</v>
+      </c>
+      <c r="C405" t="s">
+        <v>817</v>
+      </c>
+      <c r="D405" t="s">
+        <v>2029</v>
+      </c>
+      <c r="E405" t="s">
+        <v>53</v>
+      </c>
+      <c r="F405" t="s">
+        <v>276</v>
+      </c>
+      <c r="G405" t="s">
+        <v>22</v>
+      </c>
+      <c r="H405">
+        <v>2013</v>
+      </c>
+      <c r="I405"/>
+      <c r="J405" t="s">
+        <v>2030</v>
+      </c>
+      <c r="K405" t="s">
+        <v>24</v>
+      </c>
+      <c r="L405" t="s">
+        <v>2031</v>
+      </c>
+      <c r="M405" t="s">
+        <v>1981</v>
+      </c>
+      <c r="N405" t="s">
+        <v>27</v>
+      </c>
+      <c r="O405" t="s">
+        <v>2032</v>
+      </c>
+      <c r="P405" t="s">
+        <v>2033</v>
+      </c>
+    </row>
+    <row r="406" spans="1:16">
+      <c r="A406" t="s">
+        <v>2034</v>
+      </c>
+      <c r="B406" t="s">
+        <v>2035</v>
+      </c>
+      <c r="C406" t="s">
+        <v>817</v>
+      </c>
+      <c r="D406" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E406" t="s">
+        <v>53</v>
+      </c>
+      <c r="F406" t="s">
+        <v>276</v>
+      </c>
+      <c r="G406" t="s">
+        <v>22</v>
+      </c>
+      <c r="H406">
+        <v>2012</v>
+      </c>
+      <c r="I406"/>
+      <c r="J406" t="s">
+        <v>1527</v>
+      </c>
+      <c r="K406" t="s">
+        <v>24</v>
+      </c>
+      <c r="L406" t="s">
+        <v>2036</v>
+      </c>
+      <c r="M406" t="s">
+        <v>1981</v>
+      </c>
+      <c r="N406" t="s">
+        <v>27</v>
+      </c>
+      <c r="O406" t="s">
+        <v>2037</v>
+      </c>
+      <c r="P406" t="s">
+        <v>2038</v>
+      </c>
+    </row>
+    <row r="407" spans="1:16">
+      <c r="A407" t="s">
+        <v>2039</v>
+      </c>
+      <c r="B407" t="s">
+        <v>2040</v>
+      </c>
+      <c r="C407" t="s">
+        <v>817</v>
+      </c>
+      <c r="D407" t="s">
+        <v>79</v>
+      </c>
+      <c r="E407" t="s">
+        <v>53</v>
+      </c>
+      <c r="F407" t="s">
+        <v>276</v>
+      </c>
+      <c r="G407" t="s">
+        <v>22</v>
+      </c>
+      <c r="H407">
+        <v>2014</v>
+      </c>
+      <c r="I407"/>
+      <c r="J407" t="s">
+        <v>1527</v>
+      </c>
+      <c r="K407" t="s">
+        <v>24</v>
+      </c>
+      <c r="L407" t="s">
+        <v>2041</v>
+      </c>
+      <c r="M407" t="s">
+        <v>1981</v>
+      </c>
+      <c r="N407" t="s">
+        <v>27</v>
+      </c>
+      <c r="O407" t="s">
+        <v>2042</v>
+      </c>
+      <c r="P407" t="s">
+        <v>2043</v>
+      </c>
+    </row>
+    <row r="408" spans="1:16">
+      <c r="A408" t="s">
+        <v>2044</v>
+      </c>
+      <c r="B408" t="s">
+        <v>2045</v>
+      </c>
+      <c r="C408" t="s">
+        <v>817</v>
+      </c>
+      <c r="D408" t="s">
+        <v>129</v>
+      </c>
+      <c r="E408" t="s">
+        <v>53</v>
+      </c>
+      <c r="F408" t="s">
+        <v>276</v>
+      </c>
+      <c r="G408" t="s">
+        <v>22</v>
+      </c>
+      <c r="H408">
+        <v>1998</v>
+      </c>
+      <c r="I408"/>
+      <c r="J408" t="s">
+        <v>1527</v>
+      </c>
+      <c r="K408" t="s">
+        <v>24</v>
+      </c>
+      <c r="L408" t="s">
+        <v>2046</v>
+      </c>
+      <c r="M408" t="s">
+        <v>1981</v>
+      </c>
+      <c r="N408" t="s">
+        <v>100</v>
+      </c>
+      <c r="O408" t="s">
+        <v>2047</v>
+      </c>
+      <c r="P408" t="s">
+        <v>2048</v>
+      </c>
+    </row>
+    <row r="409" spans="1:16">
+      <c r="A409" t="s">
+        <v>2049</v>
+      </c>
+      <c r="B409" t="s">
+        <v>2050</v>
+      </c>
+      <c r="C409" t="s">
+        <v>817</v>
+      </c>
+      <c r="D409" t="s">
+        <v>644</v>
+      </c>
+      <c r="E409" t="s">
+        <v>53</v>
+      </c>
+      <c r="F409" t="s">
+        <v>276</v>
+      </c>
+      <c r="G409" t="s">
+        <v>22</v>
+      </c>
+      <c r="H409">
+        <v>2018</v>
+      </c>
+      <c r="I409"/>
+      <c r="J409" t="s">
+        <v>1527</v>
+      </c>
+      <c r="K409" t="s">
+        <v>24</v>
+      </c>
+      <c r="L409" t="s">
+        <v>2051</v>
+      </c>
+      <c r="M409" t="s">
+        <v>1981</v>
+      </c>
+      <c r="N409" t="s">
+        <v>27</v>
+      </c>
+      <c r="O409" t="s">
+        <v>2052</v>
+      </c>
+      <c r="P409" t="s">
+        <v>2053</v>
+      </c>
+    </row>
+    <row r="410" spans="1:16">
+      <c r="A410" t="s">
+        <v>2054</v>
+      </c>
+      <c r="B410" t="s">
+        <v>2055</v>
+      </c>
+      <c r="C410" t="s">
+        <v>817</v>
+      </c>
+      <c r="D410" t="s">
+        <v>644</v>
+      </c>
+      <c r="E410" t="s">
+        <v>53</v>
+      </c>
+      <c r="F410" t="s">
+        <v>276</v>
+      </c>
+      <c r="G410" t="s">
+        <v>22</v>
+      </c>
+      <c r="H410">
+        <v>2018</v>
+      </c>
+      <c r="I410"/>
+      <c r="J410" t="s">
+        <v>1527</v>
+      </c>
+      <c r="K410" t="s">
+        <v>24</v>
+      </c>
+      <c r="L410" t="s">
+        <v>2056</v>
+      </c>
+      <c r="M410" t="s">
+        <v>1981</v>
+      </c>
+      <c r="N410" t="s">
+        <v>27</v>
+      </c>
+      <c r="O410" t="s">
+        <v>2057</v>
+      </c>
+      <c r="P410" t="s">
+        <v>2058</v>
+      </c>
+    </row>
+    <row r="411" spans="1:16">
+      <c r="A411" t="s">
+        <v>2059</v>
+      </c>
+      <c r="B411" t="s">
+        <v>2060</v>
+      </c>
+      <c r="C411" t="s">
+        <v>817</v>
+      </c>
+      <c r="D411" t="s">
+        <v>426</v>
+      </c>
+      <c r="E411" t="s">
+        <v>53</v>
+      </c>
+      <c r="F411" t="s">
+        <v>276</v>
+      </c>
+      <c r="G411" t="s">
+        <v>22</v>
+      </c>
+      <c r="H411">
+        <v>2012</v>
+      </c>
+      <c r="I411"/>
+      <c r="J411" t="s">
+        <v>1527</v>
+      </c>
+      <c r="K411" t="s">
+        <v>24</v>
+      </c>
+      <c r="L411" t="s">
+        <v>2061</v>
+      </c>
+      <c r="M411" t="s">
+        <v>1981</v>
+      </c>
+      <c r="N411" t="s">
+        <v>27</v>
+      </c>
+      <c r="O411" t="s">
+        <v>2062</v>
+      </c>
+      <c r="P411" t="s">
+        <v>2063</v>
+      </c>
+    </row>
+    <row r="412" spans="1:16">
+      <c r="A412" t="s">
+        <v>2064</v>
+      </c>
+      <c r="B412" t="s">
+        <v>2065</v>
+      </c>
+      <c r="C412" t="s">
+        <v>817</v>
+      </c>
+      <c r="D412" t="s">
+        <v>2066</v>
+      </c>
+      <c r="E412" t="s">
+        <v>53</v>
+      </c>
+      <c r="F412" t="s">
+        <v>276</v>
+      </c>
+      <c r="G412" t="s">
+        <v>22</v>
+      </c>
+      <c r="H412">
+        <v>2014</v>
+      </c>
+      <c r="I412"/>
+      <c r="J412" t="s">
+        <v>1193</v>
+      </c>
+      <c r="K412" t="s">
+        <v>24</v>
+      </c>
+      <c r="L412" t="s">
+        <v>2067</v>
+      </c>
+      <c r="M412" t="s">
+        <v>1981</v>
+      </c>
+      <c r="N412" t="s">
+        <v>27</v>
+      </c>
+      <c r="O412" t="s">
+        <v>2068</v>
+      </c>
+      <c r="P412" t="s">
+        <v>2069</v>
+      </c>
+    </row>
+    <row r="413" spans="1:16">
+      <c r="A413" t="s">
+        <v>2070</v>
+      </c>
+      <c r="B413" t="s">
+        <v>2071</v>
+      </c>
+      <c r="C413" t="s">
+        <v>817</v>
+      </c>
+      <c r="D413" t="s">
+        <v>380</v>
+      </c>
+      <c r="E413" t="s">
+        <v>53</v>
+      </c>
+      <c r="F413" t="s">
+        <v>276</v>
+      </c>
+      <c r="G413" t="s">
+        <v>22</v>
+      </c>
+      <c r="H413">
+        <v>2015</v>
+      </c>
+      <c r="I413"/>
+      <c r="J413" t="s">
+        <v>1527</v>
+      </c>
+      <c r="K413" t="s">
+        <v>24</v>
+      </c>
+      <c r="L413" t="s">
+        <v>2072</v>
+      </c>
+      <c r="M413" t="s">
+        <v>1981</v>
+      </c>
+      <c r="N413" t="s">
+        <v>27</v>
+      </c>
+      <c r="O413" t="s">
+        <v>2073</v>
+      </c>
+      <c r="P413" t="s">
+        <v>2074</v>
+      </c>
+    </row>
+    <row r="414" spans="1:16">
+      <c r="A414" t="s">
+        <v>2075</v>
+      </c>
+      <c r="B414" t="s">
+        <v>2076</v>
+      </c>
+      <c r="C414" t="s">
+        <v>817</v>
+      </c>
+      <c r="D414" t="s">
+        <v>812</v>
+      </c>
+      <c r="E414" t="s">
+        <v>53</v>
+      </c>
+      <c r="F414" t="s">
+        <v>276</v>
+      </c>
+      <c r="G414" t="s">
+        <v>22</v>
+      </c>
+      <c r="H414">
+        <v>2012</v>
+      </c>
+      <c r="I414"/>
+      <c r="J414" t="s">
+        <v>1527</v>
+      </c>
+      <c r="K414" t="s">
+        <v>24</v>
+      </c>
+      <c r="L414" t="s">
+        <v>2077</v>
+      </c>
+      <c r="M414" t="s">
+        <v>1981</v>
+      </c>
+      <c r="N414" t="s">
+        <v>27</v>
+      </c>
+      <c r="O414" t="s">
+        <v>2078</v>
+      </c>
+      <c r="P414" t="s">
+        <v>2079</v>
+      </c>
+    </row>
+    <row r="415" spans="1:16">
+      <c r="A415" t="s">
+        <v>2080</v>
+      </c>
+      <c r="B415" t="s">
+        <v>2081</v>
+      </c>
+      <c r="C415" t="s">
+        <v>817</v>
+      </c>
+      <c r="D415" t="s">
+        <v>637</v>
+      </c>
+      <c r="E415" t="s">
+        <v>53</v>
+      </c>
+      <c r="F415" t="s">
+        <v>276</v>
+      </c>
+      <c r="G415" t="s">
+        <v>22</v>
+      </c>
+      <c r="H415">
+        <v>2004</v>
+      </c>
+      <c r="I415"/>
+      <c r="J415" t="s">
+        <v>1527</v>
+      </c>
+      <c r="K415" t="s">
+        <v>24</v>
+      </c>
+      <c r="L415" t="s">
+        <v>2082</v>
+      </c>
+      <c r="M415" t="s">
+        <v>1981</v>
+      </c>
+      <c r="N415" t="s">
+        <v>27</v>
+      </c>
+      <c r="O415" t="s">
+        <v>2083</v>
+      </c>
+      <c r="P415" t="s">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="416" spans="1:16">
+      <c r="A416" t="s">
+        <v>2085</v>
+      </c>
+      <c r="B416" t="s">
+        <v>2086</v>
+      </c>
+      <c r="C416" t="s">
+        <v>817</v>
+      </c>
+      <c r="D416" t="s">
+        <v>290</v>
+      </c>
+      <c r="E416" t="s">
+        <v>53</v>
+      </c>
+      <c r="F416" t="s">
+        <v>276</v>
+      </c>
+      <c r="G416" t="s">
+        <v>22</v>
+      </c>
+      <c r="H416">
+        <v>2014</v>
+      </c>
+      <c r="I416"/>
+      <c r="J416" t="s">
+        <v>1527</v>
+      </c>
+      <c r="K416" t="s">
+        <v>24</v>
+      </c>
+      <c r="L416" t="s">
+        <v>2087</v>
+      </c>
+      <c r="M416" t="s">
+        <v>1981</v>
+      </c>
+      <c r="N416" t="s">
+        <v>27</v>
+      </c>
+      <c r="O416" t="s">
+        <v>2088</v>
+      </c>
+      <c r="P416" t="s">
+        <v>2089</v>
+      </c>
+    </row>
+    <row r="417" spans="1:16">
+      <c r="A417" t="s">
+        <v>2090</v>
+      </c>
+      <c r="B417" t="s">
+        <v>2091</v>
+      </c>
+      <c r="C417" t="s">
+        <v>817</v>
+      </c>
+      <c r="D417" t="s">
+        <v>153</v>
+      </c>
+      <c r="E417" t="s">
+        <v>53</v>
+      </c>
+      <c r="F417" t="s">
+        <v>54</v>
+      </c>
+      <c r="G417" t="s">
+        <v>682</v>
+      </c>
+      <c r="H417">
+        <v>2021</v>
+      </c>
+      <c r="I417"/>
+      <c r="J417" t="s">
+        <v>819</v>
+      </c>
+      <c r="K417" t="s">
+        <v>24</v>
+      </c>
+      <c r="L417" t="s">
+        <v>2092</v>
+      </c>
+      <c r="M417" t="s">
+        <v>821</v>
+      </c>
+      <c r="N417" t="s">
+        <v>27</v>
+      </c>
+      <c r="O417" t="s">
+        <v>2093</v>
+      </c>
+      <c r="P417" t="s">
+        <v>2094</v>
+      </c>
+    </row>
+    <row r="418" spans="1:16">
+      <c r="A418" t="s">
+        <v>2095</v>
+      </c>
+      <c r="B418" t="s">
+        <v>2096</v>
+      </c>
+      <c r="C418" t="s">
+        <v>817</v>
+      </c>
+      <c r="D418" t="s">
+        <v>74</v>
+      </c>
+      <c r="E418" t="s">
+        <v>20</v>
+      </c>
+      <c r="F418" t="s">
+        <v>21</v>
+      </c>
+      <c r="G418" t="s">
+        <v>22</v>
+      </c>
+      <c r="H418">
+        <v>2023</v>
+      </c>
+      <c r="I418"/>
+      <c r="J418" t="s">
+        <v>819</v>
+      </c>
+      <c r="K418" t="s">
+        <v>24</v>
+      </c>
+      <c r="L418"/>
+      <c r="M418" t="s">
+        <v>2097</v>
+      </c>
+      <c r="N418" t="s">
+        <v>27</v>
+      </c>
+      <c r="O418" t="s">
+        <v>2098</v>
+      </c>
+      <c r="P418" t="s">
+        <v>2099</v>
+      </c>
+    </row>
+    <row r="419" spans="1:16">
+      <c r="A419" t="s">
+        <v>2100</v>
+      </c>
+      <c r="B419" t="s">
+        <v>2101</v>
+      </c>
+      <c r="C419" t="s">
+        <v>817</v>
+      </c>
+      <c r="D419" t="s">
+        <v>689</v>
+      </c>
+      <c r="E419" t="s">
+        <v>20</v>
+      </c>
+      <c r="F419" t="s">
+        <v>21</v>
+      </c>
+      <c r="G419" t="s">
+        <v>1164</v>
+      </c>
+      <c r="H419">
+        <v>2004</v>
+      </c>
+      <c r="I419"/>
+      <c r="J419" t="s">
+        <v>852</v>
+      </c>
+      <c r="K419" t="s">
+        <v>24</v>
+      </c>
+      <c r="L419" t="s">
+        <v>2102</v>
+      </c>
+      <c r="M419" t="s">
+        <v>2103</v>
+      </c>
+      <c r="N419" t="s">
+        <v>27</v>
+      </c>
+      <c r="O419" t="s">
+        <v>2104</v>
+      </c>
+      <c r="P419" t="s">
+        <v>2105</v>
+      </c>
+    </row>
+    <row r="420" spans="1:16">
+      <c r="A420" t="s">
+        <v>2106</v>
+      </c>
+      <c r="B420" t="s">
+        <v>2107</v>
+      </c>
+      <c r="C420" t="s">
+        <v>817</v>
+      </c>
+      <c r="D420" t="s">
+        <v>2108</v>
+      </c>
+      <c r="E420" t="s">
+        <v>53</v>
+      </c>
+      <c r="F420" t="s">
+        <v>21</v>
+      </c>
+      <c r="G420" t="s">
+        <v>22</v>
+      </c>
+      <c r="H420">
+        <v>2013</v>
+      </c>
+      <c r="I420"/>
+      <c r="J420" t="s">
+        <v>1193</v>
+      </c>
+      <c r="K420" t="s">
+        <v>24</v>
+      </c>
+      <c r="L420"/>
+      <c r="M420" t="s">
+        <v>2103</v>
+      </c>
+      <c r="N420" t="s">
+        <v>27</v>
+      </c>
+      <c r="O420" t="s">
+        <v>2109</v>
+      </c>
+      <c r="P420" t="s">
+        <v>2110</v>
+      </c>
+    </row>
+    <row r="421" spans="1:16">
+      <c r="A421" t="s">
+        <v>2111</v>
+      </c>
+      <c r="B421" t="s">
+        <v>2112</v>
+      </c>
+      <c r="C421" t="s">
+        <v>817</v>
+      </c>
+      <c r="D421" t="s">
+        <v>1550</v>
+      </c>
+      <c r="E421" t="s">
+        <v>53</v>
+      </c>
+      <c r="F421" t="s">
+        <v>21</v>
+      </c>
+      <c r="G421" t="s">
+        <v>22</v>
+      </c>
+      <c r="H421">
+        <v>2014</v>
+      </c>
+      <c r="I421"/>
+      <c r="J421" t="s">
+        <v>1193</v>
+      </c>
+      <c r="K421" t="s">
+        <v>24</v>
+      </c>
+      <c r="L421"/>
+      <c r="M421" t="s">
+        <v>2103</v>
+      </c>
+      <c r="N421" t="s">
+        <v>27</v>
+      </c>
+      <c r="O421" t="s">
+        <v>2113</v>
+      </c>
+      <c r="P421" t="s">
+        <v>2114</v>
+      </c>
+    </row>
+    <row r="422" spans="1:16">
+      <c r="A422" t="s">
+        <v>2115</v>
+      </c>
+      <c r="B422" t="s">
+        <v>2116</v>
+      </c>
+      <c r="C422" t="s">
+        <v>817</v>
+      </c>
+      <c r="D422" t="s">
+        <v>1550</v>
+      </c>
+      <c r="E422" t="s">
+        <v>20</v>
+      </c>
+      <c r="F422" t="s">
+        <v>21</v>
+      </c>
+      <c r="G422" t="s">
+        <v>22</v>
+      </c>
+      <c r="H422">
+        <v>2017</v>
+      </c>
+      <c r="I422"/>
+      <c r="J422" t="s">
+        <v>1193</v>
+      </c>
+      <c r="K422" t="s">
+        <v>24</v>
+      </c>
+      <c r="L422"/>
+      <c r="M422" t="s">
+        <v>2103</v>
+      </c>
+      <c r="N422" t="s">
+        <v>27</v>
+      </c>
+      <c r="O422" t="s">
+        <v>2117</v>
+      </c>
+      <c r="P422" t="s">
+        <v>2118</v>
+      </c>
+    </row>
+    <row r="423" spans="1:16">
+      <c r="A423" t="s">
+        <v>2119</v>
+      </c>
+      <c r="B423" t="s">
+        <v>2120</v>
+      </c>
+      <c r="C423" t="s">
+        <v>817</v>
+      </c>
+      <c r="D423" t="s">
+        <v>2121</v>
+      </c>
+      <c r="E423" t="s">
+        <v>53</v>
+      </c>
+      <c r="F423" t="s">
+        <v>21</v>
+      </c>
+      <c r="G423" t="s">
+        <v>22</v>
+      </c>
+      <c r="H423">
+        <v>2012</v>
+      </c>
+      <c r="I423"/>
+      <c r="J423" t="s">
+        <v>1193</v>
+      </c>
+      <c r="K423" t="s">
+        <v>24</v>
+      </c>
+      <c r="L423"/>
+      <c r="M423" t="s">
+        <v>2103</v>
+      </c>
+      <c r="N423" t="s">
+        <v>27</v>
+      </c>
+      <c r="O423" t="s">
+        <v>2122</v>
+      </c>
+      <c r="P423" t="s">
+        <v>2123</v>
+      </c>
+    </row>
+    <row r="424" spans="1:16">
+      <c r="A424" t="s">
+        <v>2124</v>
+      </c>
+      <c r="B424" t="s">
+        <v>2125</v>
+      </c>
+      <c r="C424" t="s">
+        <v>817</v>
+      </c>
+      <c r="D424" t="s">
+        <v>2126</v>
+      </c>
+      <c r="E424" t="s">
+        <v>53</v>
+      </c>
+      <c r="F424" t="s">
+        <v>21</v>
+      </c>
+      <c r="G424" t="s">
+        <v>22</v>
+      </c>
+      <c r="H424">
+        <v>2013</v>
+      </c>
+      <c r="I424"/>
+      <c r="J424" t="s">
+        <v>819</v>
+      </c>
+      <c r="K424" t="s">
+        <v>24</v>
+      </c>
+      <c r="L424"/>
+      <c r="M424" t="s">
+        <v>2103</v>
+      </c>
+      <c r="N424" t="s">
+        <v>27</v>
+      </c>
+      <c r="O424" t="s">
+        <v>2127</v>
+      </c>
+      <c r="P424" t="s">
+        <v>2128</v>
+      </c>
+    </row>
+    <row r="425" spans="1:16">
+      <c r="A425" t="s">
+        <v>2129</v>
+      </c>
+      <c r="B425" t="s">
+        <v>2130</v>
+      </c>
+      <c r="C425" t="s">
+        <v>817</v>
+      </c>
+      <c r="D425" t="s">
+        <v>1657</v>
+      </c>
+      <c r="E425" t="s">
+        <v>53</v>
+      </c>
+      <c r="F425" t="s">
+        <v>21</v>
+      </c>
+      <c r="G425" t="s">
+        <v>22</v>
+      </c>
+      <c r="H425">
+        <v>2013</v>
+      </c>
+      <c r="I425"/>
+      <c r="J425" t="s">
+        <v>1193</v>
+      </c>
+      <c r="K425" t="s">
+        <v>24</v>
+      </c>
+      <c r="L425"/>
+      <c r="M425" t="s">
+        <v>2103</v>
+      </c>
+      <c r="N425" t="s">
+        <v>27</v>
+      </c>
+      <c r="O425" t="s">
+        <v>2131</v>
+      </c>
+      <c r="P425" t="s">
+        <v>2132</v>
+      </c>
+    </row>
+    <row r="426" spans="1:16">
+      <c r="A426" t="s">
+        <v>2133</v>
+      </c>
+      <c r="B426" t="s">
+        <v>2134</v>
+      </c>
+      <c r="C426" t="s">
+        <v>817</v>
+      </c>
+      <c r="D426" t="s">
+        <v>1564</v>
+      </c>
+      <c r="E426" t="s">
+        <v>53</v>
+      </c>
+      <c r="F426" t="s">
+        <v>21</v>
+      </c>
+      <c r="G426" t="s">
+        <v>22</v>
+      </c>
+      <c r="H426">
+        <v>2013</v>
+      </c>
+      <c r="I426"/>
+      <c r="J426" t="s">
+        <v>1193</v>
+      </c>
+      <c r="K426" t="s">
+        <v>24</v>
+      </c>
+      <c r="L426"/>
+      <c r="M426" t="s">
+        <v>2103</v>
+      </c>
+      <c r="N426" t="s">
+        <v>27</v>
+      </c>
+      <c r="O426" t="s">
+        <v>2135</v>
+      </c>
+      <c r="P426" t="s">
+        <v>2136</v>
+      </c>
+    </row>
+    <row r="427" spans="1:16">
+      <c r="A427" t="s">
+        <v>2137</v>
+      </c>
+      <c r="B427" t="s">
+        <v>2138</v>
+      </c>
+      <c r="C427" t="s">
+        <v>817</v>
+      </c>
+      <c r="D427" t="s">
+        <v>1601</v>
+      </c>
+      <c r="E427" t="s">
+        <v>53</v>
+      </c>
+      <c r="F427" t="s">
+        <v>21</v>
+      </c>
+      <c r="G427" t="s">
+        <v>22</v>
+      </c>
+      <c r="H427">
+        <v>2013</v>
+      </c>
+      <c r="I427"/>
+      <c r="J427" t="s">
+        <v>1193</v>
+      </c>
+      <c r="K427" t="s">
+        <v>24</v>
+      </c>
+      <c r="L427"/>
+      <c r="M427" t="s">
+        <v>2103</v>
+      </c>
+      <c r="N427" t="s">
+        <v>27</v>
+      </c>
+      <c r="O427" t="s">
+        <v>2139</v>
+      </c>
+      <c r="P427" t="s">
+        <v>2140</v>
+      </c>
+    </row>
+    <row r="428" spans="1:16">
+      <c r="A428" t="s">
+        <v>2141</v>
+      </c>
+      <c r="B428" t="s">
+        <v>2142</v>
+      </c>
+      <c r="C428" t="s">
+        <v>817</v>
+      </c>
+      <c r="D428" t="s">
+        <v>2143</v>
+      </c>
+      <c r="E428" t="s">
+        <v>53</v>
+      </c>
+      <c r="F428" t="s">
+        <v>21</v>
+      </c>
+      <c r="G428" t="s">
+        <v>1456</v>
+      </c>
+      <c r="H428">
+        <v>2014</v>
+      </c>
+      <c r="I428"/>
+      <c r="J428" t="s">
+        <v>852</v>
+      </c>
+      <c r="K428" t="s">
+        <v>24</v>
+      </c>
+      <c r="L428"/>
+      <c r="M428" t="s">
+        <v>2103</v>
+      </c>
+      <c r="N428" t="s">
+        <v>27</v>
+      </c>
+      <c r="O428" t="s">
+        <v>2144</v>
+      </c>
+      <c r="P428" t="s">
+        <v>2145</v>
+      </c>
+    </row>
+    <row r="429" spans="1:16">
+      <c r="A429" t="s">
+        <v>2146</v>
+      </c>
+      <c r="B429" t="s">
+        <v>2147</v>
+      </c>
+      <c r="C429" t="s">
+        <v>817</v>
+      </c>
+      <c r="D429" t="s">
+        <v>1627</v>
+      </c>
+      <c r="E429" t="s">
+        <v>53</v>
+      </c>
+      <c r="F429" t="s">
+        <v>21</v>
+      </c>
+      <c r="G429" t="s">
+        <v>22</v>
+      </c>
+      <c r="H429">
+        <v>2014</v>
+      </c>
+      <c r="I429"/>
+      <c r="J429" t="s">
+        <v>1193</v>
+      </c>
+      <c r="K429" t="s">
+        <v>24</v>
+      </c>
+      <c r="L429"/>
+      <c r="M429" t="s">
+        <v>2103</v>
+      </c>
+      <c r="N429" t="s">
+        <v>27</v>
+      </c>
+      <c r="O429" t="s">
+        <v>2148</v>
+      </c>
+      <c r="P429" t="s">
+        <v>2149</v>
+      </c>
+    </row>
+    <row r="430" spans="1:16">
+      <c r="A430" t="s">
+        <v>2150</v>
+      </c>
+      <c r="B430" t="s">
+        <v>2151</v>
+      </c>
+      <c r="C430" t="s">
+        <v>817</v>
+      </c>
+      <c r="D430" t="s">
+        <v>2152</v>
+      </c>
+      <c r="E430" t="s">
+        <v>53</v>
+      </c>
+      <c r="F430" t="s">
+        <v>21</v>
+      </c>
+      <c r="G430" t="s">
+        <v>22</v>
+      </c>
+      <c r="H430">
+        <v>2016</v>
+      </c>
+      <c r="I430"/>
+      <c r="J430" t="s">
+        <v>1193</v>
+      </c>
+      <c r="K430" t="s">
+        <v>24</v>
+      </c>
+      <c r="L430"/>
+      <c r="M430" t="s">
+        <v>2103</v>
+      </c>
+      <c r="N430" t="s">
+        <v>27</v>
+      </c>
+      <c r="O430" t="s">
+        <v>2153</v>
+      </c>
+      <c r="P430" t="s">
+        <v>2154</v>
+      </c>
+    </row>
+    <row r="431" spans="1:16">
+      <c r="A431" t="s">
+        <v>2155</v>
+      </c>
+      <c r="B431" t="s">
+        <v>2156</v>
+      </c>
+      <c r="C431" t="s">
+        <v>817</v>
+      </c>
+      <c r="D431" t="s">
+        <v>1618</v>
+      </c>
+      <c r="E431" t="s">
+        <v>53</v>
+      </c>
+      <c r="F431" t="s">
+        <v>21</v>
+      </c>
+      <c r="G431" t="s">
+        <v>22</v>
+      </c>
+      <c r="H431">
+        <v>2016</v>
+      </c>
+      <c r="I431"/>
+      <c r="J431" t="s">
+        <v>1193</v>
+      </c>
+      <c r="K431" t="s">
+        <v>24</v>
+      </c>
+      <c r="L431"/>
+      <c r="M431" t="s">
+        <v>2103</v>
+      </c>
+      <c r="N431" t="s">
+        <v>27</v>
+      </c>
+      <c r="O431" t="s">
+        <v>2157</v>
+      </c>
+      <c r="P431" t="s">
+        <v>2158</v>
+      </c>
+    </row>
+    <row r="432" spans="1:16">
+      <c r="A432" t="s">
+        <v>2159</v>
+      </c>
+      <c r="B432" t="s">
+        <v>2160</v>
+      </c>
+      <c r="C432" t="s">
+        <v>817</v>
+      </c>
+      <c r="D432" t="s">
+        <v>2161</v>
+      </c>
+      <c r="E432" t="s">
+        <v>53</v>
+      </c>
+      <c r="F432" t="s">
+        <v>21</v>
+      </c>
+      <c r="G432" t="s">
+        <v>22</v>
+      </c>
+      <c r="H432">
+        <v>2016</v>
+      </c>
+      <c r="I432"/>
+      <c r="J432" t="s">
+        <v>1193</v>
+      </c>
+      <c r="K432" t="s">
+        <v>24</v>
+      </c>
+      <c r="L432"/>
+      <c r="M432" t="s">
+        <v>2103</v>
+      </c>
+      <c r="N432" t="s">
+        <v>27</v>
+      </c>
+      <c r="O432" t="s">
+        <v>2162</v>
+      </c>
+      <c r="P432" t="s">
+        <v>2163</v>
+      </c>
+    </row>
+    <row r="433" spans="1:16">
+      <c r="A433" t="s">
+        <v>2164</v>
+      </c>
+      <c r="B433" t="s">
+        <v>2165</v>
+      </c>
+      <c r="C433" t="s">
+        <v>817</v>
+      </c>
+      <c r="D433" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E433" t="s">
+        <v>53</v>
+      </c>
+      <c r="F433" t="s">
+        <v>21</v>
+      </c>
+      <c r="G433" t="s">
+        <v>22</v>
+      </c>
+      <c r="H433">
+        <v>2007</v>
+      </c>
+      <c r="I433"/>
+      <c r="J433" t="s">
+        <v>1193</v>
+      </c>
+      <c r="K433" t="s">
+        <v>24</v>
+      </c>
+      <c r="L433"/>
+      <c r="M433" t="s">
+        <v>2103</v>
+      </c>
+      <c r="N433" t="s">
+        <v>27</v>
+      </c>
+      <c r="O433" t="s">
+        <v>2166</v>
+      </c>
+      <c r="P433" t="s">
+        <v>2167</v>
+      </c>
+    </row>
+    <row r="434" spans="1:16">
+      <c r="A434" t="s">
+        <v>2168</v>
+      </c>
+      <c r="B434" t="s">
+        <v>2169</v>
+      </c>
+      <c r="C434" t="s">
+        <v>2170</v>
+      </c>
+      <c r="D434" t="s">
+        <v>266</v>
+      </c>
+      <c r="E434" t="s">
+        <v>53</v>
+      </c>
+      <c r="F434" t="s">
+        <v>267</v>
+      </c>
+      <c r="G434" t="s">
+        <v>22</v>
+      </c>
+      <c r="H434">
+        <v>2016</v>
+      </c>
+      <c r="I434"/>
+      <c r="J434" t="s">
+        <v>597</v>
+      </c>
+      <c r="K434" t="s">
+        <v>24</v>
+      </c>
+      <c r="L434" t="s">
+        <v>269</v>
+      </c>
+      <c r="M434" t="s">
+        <v>2171</v>
+      </c>
+      <c r="N434" t="s">
+        <v>27</v>
+      </c>
+      <c r="O434" t="s">
+        <v>2172</v>
+      </c>
+      <c r="P434" t="s">
+        <v>2173</v>
+      </c>
+    </row>
+    <row r="435" spans="1:16">
+      <c r="A435" t="s">
+        <v>2174</v>
+      </c>
+      <c r="B435" t="s">
+        <v>2175</v>
+      </c>
+      <c r="C435" t="s">
+        <v>95</v>
+      </c>
+      <c r="D435" t="s">
+        <v>2176</v>
+      </c>
+      <c r="E435" t="s">
+        <v>53</v>
+      </c>
+      <c r="F435" t="s">
+        <v>276</v>
+      </c>
+      <c r="G435" t="s">
+        <v>22</v>
+      </c>
+      <c r="H435">
+        <v>2017</v>
+      </c>
+      <c r="I435"/>
+      <c r="J435" t="s">
+        <v>247</v>
+      </c>
+      <c r="K435" t="s">
+        <v>248</v>
+      </c>
+      <c r="L435"/>
+      <c r="M435" t="s">
+        <v>279</v>
+      </c>
+      <c r="N435" t="s">
+        <v>250</v>
+      </c>
+      <c r="O435" t="s">
+        <v>2177</v>
+      </c>
+      <c r="P435" t="s">
+        <v>2178</v>
+      </c>
+    </row>
+  </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>