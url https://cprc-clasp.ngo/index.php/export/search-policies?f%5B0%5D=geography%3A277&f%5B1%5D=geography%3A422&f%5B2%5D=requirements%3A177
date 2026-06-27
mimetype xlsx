--- v0 (2026-04-08)
+++ v1 (2026-06-27)
@@ -3143,50 +3143,53 @@
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7FBCCD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28380-2012 Minimum allowable values of energy efficiency and energy grades for microcomputers</t>
   </si>
   <si>
     <t>This policy applies to general purpose microcomputers, including desktop computers with integrated display functions and portable PCs. Also applies to microcomputers with two or more independent graphic displays. Does not apply to microcomputers with rated power higher than 750W or portable computers with a display diagonal less than 0.2946m or 11.6 inches.</t>
   </si>
   <si>
     <t>,   
                     GB 28380-2012</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28380-2012-minimum-allowable-values-energy-efficiency-and-energy-grades-microcomputers</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E1CFD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28381-2012 Minimum allowable values of energy efficiency and evaluating values of energy conservation for centrifugal blower</t>
   </si>
   <si>
     <t>This policy covers centrifugal blowers.</t>
   </si>
   <si>
+    <t>Entered into force, New, To Be Superseded</t>
+  </si>
+  <si>
     <t>JB/T 2977; JB/T 3165; JB/T 7258</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28381-2012-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E151D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28736-2019 Minimum allowable values of energy efficiency and energy efficiency grades for welding machines</t>
   </si>
   <si>
     <t>This policy covers welding machines.</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>GB/T 156; GB/T 2900.22; GB/T 8118; GB/T 8366; GB/T 14549-1993; GB 15578; GB/T 15579.1; GB/T 25301</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28736-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA9400FA80CE05397BE0A0A84AC</t>
@@ -3345,53 +3348,50 @@
     <t>This standard applies to LED lighting products intended for general indoor illumination: LED downlights, directional integrated LED lamps, non-directional integrated LED lamps, LED high-bay lights, and double-capped retrofit LED lamps (hereinafter referred to as “double-capped LED lamps”).
 It does not apply to LED lighting products that emit non-white light, nor to products whose rated correlated color temperature (CCT) range includes values below 2700 K or above 6500 K.</t>
   </si>
   <si>
     <t>April 2026</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=4C3F6F0A5DC551C9E06397BE0A0AE746</t>
   </si>
   <si>
     <t>GB/T29293
 ,   
                     GB/T3901</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
   </si>
   <si>
     <t>GB 30531-2014 Minimum allowable values of energy efficiency and energy efficiency grades for commercial gas cooking appliances</t>
   </si>
   <si>
     <t>Applies to commercial gas-to-energy single stoves with rated thermal load of not more than 60 kW</t>
-  </si>
-[...1 lines deleted...]
-    <t>Entered into force, New, To Be Superseded</t>
   </si>
   <si>
     <t>GB / T 13611</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30531-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7ED10D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30717-2019 Minimum allowable values of water efficiency and water efficiency grades for squatting pans</t>
   </si>
   <si>
     <t>It covers Squatting Toilets</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30717-2019-minimum-allowable-values-water-efficiency-and-water-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA93FF5A80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 30720-2014 Minimum allowable values of energy efficiency and energy efficiency grades for domestic gas cooking appliances</t>
   </si>
@@ -3834,51 +3834,51 @@
     <t>This guide outlines the minimum energy performance standard (MEPS) and energy efficiency label for air conditioners with the following criteria:
 (a) single-phase;
 (b) non-ducted;
 (c) single-split wall mounted;
 (d) vapor compression air conditioners; and
 (e) with a cooling capacity of up to 7.1 kW</t>
   </si>
   <si>
     <t>Asia and Pacific, Malaysia</t>
   </si>
   <si>
     <t>March 2025</t>
   </si>
   <si>
     <t>MS ISO 5151:2012
 ,   
                     ISO 5151:2010</t>
   </si>
   <si>
     <t>Suruhanjaya Tenaga - ST (Energy Commission)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gpstno502024-guidelines-energy-using-product-air-conditioner</t>
   </si>
   <si>
-    <t>https://www.st.gov.my/contents/2025/EECA/07-20250415%20GUIDELINES%20ON%20ENERGY%20USING%20PRODUCT.pdf</t>
+    <t>https://united4efficiency.org/wp-content/uploads/2024/03/20240107-GUIDELINES-ON-ENERGY-USING-PRODUCT.pdf</t>
   </si>
   <si>
     <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Domestic Fans</t>
   </si>
   <si>
     <t>This guideline specifies minimum energy performance standards and star rating for domestic fan that are used in household that is connected to main power supply, including—(a) the ceiling fan with size from 48 inch up to 60 inch (1200mm up to 1500mm);
 (b) the pedestal fan with size from 10 inch up to 16 inch (250mm up to 400mm); 
 (c) the wall fan with size from 10 inch up to16 inch (250mm up to 400mm);
 (d) the desk fan with size from 10 inch up to16 inch (250mm up to 400mm); and
 (e) the box/mist/moving louver fan (250mm/10inch-350mm/14 inch).</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>MS 1220:2010</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gpstno502024-guidelines-energy-using-product-domestic-fans</t>
   </si>
   <si>
     <t>https://www.st.gov.my/contents/2025/EECA/20250505%20GUIDELINES%20ON%20ENERGY%20USING%20PRODUCT.pdf</t>
   </si>
   <si>
     <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Electric Oven</t>
@@ -14288,51 +14288,51 @@
       </c>
       <c r="P140" t="s">
         <v>774</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>775</v>
       </c>
       <c r="B141" t="s">
         <v>776</v>
       </c>
       <c r="C141" t="s">
         <v>161</v>
       </c>
       <c r="D141" t="s">
         <v>382</v>
       </c>
       <c r="E141" t="s">
         <v>20</v>
       </c>
       <c r="F141" t="s">
         <v>45</v>
       </c>
       <c r="G141" t="s">
-        <v>22</v>
+        <v>763</v>
       </c>
       <c r="H141">
         <v>1989</v>
       </c>
       <c r="I141">
         <v>2013</v>
       </c>
       <c r="J141" t="s">
         <v>188</v>
       </c>
       <c r="K141" t="s">
         <v>24</v>
       </c>
       <c r="L141" t="s">
         <v>383</v>
       </c>
       <c r="M141" t="s">
         <v>165</v>
       </c>
       <c r="N141" t="s">
         <v>27</v>
       </c>
       <c r="O141" t="s">
         <v>777</v>
       </c>
@@ -16578,735 +16578,735 @@
       </c>
       <c r="P186" t="s">
         <v>1003</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
         <v>1004</v>
       </c>
       <c r="B187" t="s">
         <v>1005</v>
       </c>
       <c r="C187" t="s">
         <v>161</v>
       </c>
       <c r="D187" t="s">
         <v>344</v>
       </c>
       <c r="E187" t="s">
         <v>20</v>
       </c>
       <c r="F187" t="s">
         <v>45</v>
       </c>
       <c r="G187" t="s">
-        <v>35</v>
+        <v>1006</v>
       </c>
       <c r="H187">
         <v>2012</v>
       </c>
       <c r="I187"/>
       <c r="J187" t="s">
         <v>163</v>
       </c>
       <c r="K187" t="s">
         <v>24</v>
       </c>
       <c r="L187" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="M187" t="s">
         <v>931</v>
       </c>
       <c r="N187" t="s">
         <v>166</v>
       </c>
       <c r="O187" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="P187" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="B188" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="C188" t="s">
         <v>161</v>
       </c>
       <c r="D188" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="E188" t="s">
         <v>20</v>
       </c>
       <c r="F188" t="s">
         <v>45</v>
       </c>
       <c r="G188" t="s">
         <v>35</v>
       </c>
       <c r="H188">
         <v>2020</v>
       </c>
       <c r="I188"/>
       <c r="J188" t="s">
         <v>163</v>
       </c>
       <c r="K188" t="s">
         <v>24</v>
       </c>
       <c r="L188" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="M188" t="s">
         <v>931</v>
       </c>
       <c r="N188" t="s">
         <v>166</v>
       </c>
       <c r="O188" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="P188" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="B189" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="C189" t="s">
         <v>161</v>
       </c>
       <c r="D189" t="s">
         <v>109</v>
       </c>
       <c r="E189" t="s">
         <v>20</v>
       </c>
       <c r="F189" t="s">
         <v>45</v>
       </c>
       <c r="G189" t="s">
         <v>22</v>
       </c>
       <c r="H189">
         <v>2003</v>
       </c>
       <c r="I189">
         <v>2013</v>
       </c>
       <c r="J189" t="s">
         <v>188</v>
       </c>
       <c r="K189" t="s">
         <v>24</v>
       </c>
       <c r="L189" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="M189" t="s">
         <v>165</v>
       </c>
       <c r="N189" t="s">
         <v>27</v>
       </c>
       <c r="O189" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="P189" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="B190" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="C190" t="s">
         <v>161</v>
       </c>
       <c r="D190" t="s">
         <v>113</v>
       </c>
       <c r="E190" t="s">
         <v>20</v>
       </c>
       <c r="F190" t="s">
         <v>45</v>
       </c>
       <c r="G190" t="s">
         <v>780</v>
       </c>
       <c r="H190">
         <v>2000</v>
       </c>
       <c r="I190">
         <v>2012</v>
       </c>
       <c r="J190" t="s">
         <v>188</v>
       </c>
       <c r="K190" t="s">
         <v>24</v>
       </c>
       <c r="L190" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="M190" t="s">
         <v>165</v>
       </c>
       <c r="N190" t="s">
         <v>27</v>
       </c>
       <c r="O190" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="P190" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="B191" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="C191" t="s">
         <v>161</v>
       </c>
       <c r="D191" t="s">
         <v>75</v>
       </c>
       <c r="E191" t="s">
         <v>20</v>
       </c>
       <c r="F191" t="s">
         <v>45</v>
       </c>
       <c r="G191" t="s">
         <v>22</v>
       </c>
       <c r="H191">
         <v>2003</v>
       </c>
       <c r="I191">
         <v>2013</v>
       </c>
       <c r="J191" t="s">
         <v>188</v>
       </c>
       <c r="K191" t="s">
         <v>24</v>
       </c>
       <c r="L191" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="M191" t="s">
         <v>165</v>
       </c>
       <c r="N191" t="s">
         <v>27</v>
       </c>
       <c r="O191" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="P191" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B192" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="C192" t="s">
         <v>161</v>
       </c>
       <c r="D192" t="s">
         <v>97</v>
       </c>
       <c r="E192" t="s">
         <v>20</v>
       </c>
       <c r="F192" t="s">
         <v>45</v>
       </c>
       <c r="G192" t="s">
         <v>35</v>
       </c>
       <c r="H192">
         <v>2013</v>
       </c>
       <c r="I192"/>
       <c r="J192" t="s">
         <v>188</v>
       </c>
       <c r="K192" t="s">
         <v>24</v>
       </c>
       <c r="L192" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="M192" t="s">
         <v>165</v>
       </c>
       <c r="N192" t="s">
         <v>27</v>
       </c>
       <c r="O192" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="P192" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="B193" t="s">
         <v>187</v>
       </c>
       <c r="C193" t="s">
         <v>161</v>
       </c>
       <c r="D193" t="s">
         <v>69</v>
       </c>
       <c r="E193" t="s">
         <v>20</v>
       </c>
       <c r="F193" t="s">
         <v>45</v>
       </c>
       <c r="G193" t="s">
         <v>35</v>
       </c>
       <c r="H193">
         <v>2013</v>
       </c>
       <c r="I193"/>
       <c r="J193" t="s">
         <v>163</v>
       </c>
       <c r="K193" t="s">
         <v>24</v>
       </c>
       <c r="L193" t="s">
         <v>189</v>
       </c>
       <c r="M193" t="s">
         <v>931</v>
       </c>
       <c r="N193" t="s">
         <v>27</v>
       </c>
       <c r="O193" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="P193" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="B194" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="C194" t="s">
         <v>161</v>
       </c>
       <c r="D194" t="s">
         <v>303</v>
       </c>
       <c r="E194" t="s">
         <v>20</v>
       </c>
       <c r="F194" t="s">
         <v>45</v>
       </c>
       <c r="G194" t="s">
         <v>22</v>
       </c>
       <c r="H194">
         <v>2008</v>
       </c>
       <c r="I194">
         <v>2013</v>
       </c>
       <c r="J194" t="s">
         <v>188</v>
       </c>
       <c r="K194" t="s">
         <v>24</v>
       </c>
       <c r="L194" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="M194" t="s">
         <v>165</v>
       </c>
       <c r="N194" t="s">
         <v>27</v>
       </c>
       <c r="O194" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="P194" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="B195" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="C195" t="s">
         <v>161</v>
       </c>
       <c r="D195" t="s">
         <v>199</v>
       </c>
       <c r="E195" t="s">
         <v>20</v>
       </c>
       <c r="F195" t="s">
         <v>45</v>
       </c>
       <c r="G195" t="s">
         <v>35</v>
       </c>
       <c r="H195">
         <v>2014</v>
       </c>
       <c r="I195"/>
       <c r="J195" t="s">
         <v>188</v>
       </c>
       <c r="K195" t="s">
         <v>24</v>
       </c>
       <c r="L195" t="s">
         <v>194</v>
       </c>
       <c r="M195" t="s">
         <v>931</v>
       </c>
       <c r="N195" t="s">
         <v>166</v>
       </c>
       <c r="O195" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
       <c r="P195" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="B196" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="C196" t="s">
         <v>161</v>
       </c>
       <c r="D196" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="E196" t="s">
         <v>20</v>
       </c>
       <c r="F196" t="s">
         <v>45</v>
       </c>
       <c r="G196" t="s">
         <v>514</v>
       </c>
       <c r="H196" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="I196">
         <v>2024</v>
       </c>
       <c r="J196" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="K196" t="s">
         <v>24</v>
       </c>
       <c r="L196"/>
       <c r="M196" t="s">
         <v>931</v>
       </c>
       <c r="N196" t="s">
         <v>166</v>
       </c>
       <c r="O196" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="P196" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
       <c r="B197" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
       <c r="C197" t="s">
         <v>161</v>
       </c>
       <c r="D197" t="s">
         <v>104</v>
       </c>
       <c r="E197" t="s">
         <v>20</v>
       </c>
       <c r="F197" t="s">
         <v>45</v>
       </c>
       <c r="G197" t="s">
         <v>35</v>
       </c>
       <c r="H197">
         <v>2014</v>
       </c>
       <c r="I197"/>
       <c r="J197" t="s">
         <v>188</v>
       </c>
       <c r="K197" t="s">
         <v>24</v>
       </c>
       <c r="L197" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
       <c r="M197" t="s">
         <v>931</v>
       </c>
       <c r="N197" t="s">
         <v>166</v>
       </c>
       <c r="O197" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="P197" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="B198" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="C198" t="s">
         <v>161</v>
       </c>
       <c r="D198" t="s">
         <v>109</v>
       </c>
       <c r="E198" t="s">
         <v>20</v>
       </c>
       <c r="F198" t="s">
         <v>45</v>
       </c>
       <c r="G198" t="s">
         <v>22</v>
       </c>
       <c r="H198">
         <v>2013</v>
       </c>
       <c r="I198">
         <v>2020</v>
       </c>
       <c r="J198" t="s">
         <v>188</v>
       </c>
       <c r="K198" t="s">
         <v>24</v>
       </c>
       <c r="L198" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="M198" t="s">
         <v>165</v>
       </c>
       <c r="N198" t="s">
         <v>27</v>
       </c>
       <c r="O198" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="P198" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="B199" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="C199" t="s">
         <v>161</v>
       </c>
       <c r="D199" t="s">
         <v>605</v>
       </c>
       <c r="E199" t="s">
         <v>20</v>
       </c>
       <c r="F199" t="s">
         <v>45</v>
       </c>
       <c r="G199" t="s">
         <v>8</v>
       </c>
       <c r="H199">
         <v>2013</v>
       </c>
       <c r="I199">
         <v>2026</v>
       </c>
       <c r="J199" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="K199" t="s">
         <v>24</v>
       </c>
       <c r="L199"/>
       <c r="M199" t="s">
         <v>165</v>
       </c>
       <c r="N199" t="s">
         <v>27</v>
       </c>
       <c r="O199" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="P199" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="B200" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="C200" t="s">
         <v>161</v>
       </c>
       <c r="D200" t="s">
         <v>605</v>
       </c>
       <c r="E200" t="s">
         <v>20</v>
       </c>
       <c r="F200" t="s">
         <v>45</v>
       </c>
       <c r="G200" t="s">
         <v>8</v>
       </c>
       <c r="H200">
         <v>2013</v>
       </c>
       <c r="I200">
         <v>2026</v>
       </c>
       <c r="J200" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="K200" t="s">
         <v>24</v>
       </c>
       <c r="L200" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="M200" t="s">
         <v>165</v>
       </c>
       <c r="N200" t="s">
         <v>27</v>
       </c>
       <c r="O200" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="P200" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="B201" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="C201" t="s">
         <v>161</v>
       </c>
       <c r="D201" t="s">
         <v>415</v>
       </c>
       <c r="E201" t="s">
         <v>20</v>
       </c>
       <c r="F201" t="s">
         <v>45</v>
       </c>
       <c r="G201" t="s">
-        <v>1073</v>
+        <v>1006</v>
       </c>
       <c r="H201">
         <v>2014</v>
       </c>
       <c r="I201">
         <v>2015</v>
       </c>
       <c r="J201" t="s">
         <v>188</v>
       </c>
       <c r="K201" t="s">
         <v>292</v>
       </c>
       <c r="L201" t="s">
         <v>1074</v>
       </c>
       <c r="M201" t="s">
         <v>165</v>
       </c>
       <c r="N201" t="s">
         <v>27</v>
       </c>
       <c r="O201" t="s">
         <v>1075</v>
       </c>
@@ -17747,51 +17747,51 @@
       </c>
       <c r="M210" t="s">
         <v>931</v>
       </c>
       <c r="N210" t="s">
         <v>166</v>
       </c>
       <c r="O210" t="s">
         <v>1120</v>
       </c>
       <c r="P210" t="s">
         <v>1121</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
         <v>1122</v>
       </c>
       <c r="B211" t="s">
         <v>1123</v>
       </c>
       <c r="C211" t="s">
         <v>161</v>
       </c>
       <c r="D211" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="E211" t="s">
         <v>20</v>
       </c>
       <c r="F211" t="s">
         <v>45</v>
       </c>
       <c r="G211" t="s">
         <v>35</v>
       </c>
       <c r="H211">
         <v>2017</v>
       </c>
       <c r="I211"/>
       <c r="J211" t="s">
         <v>188</v>
       </c>
       <c r="K211" t="s">
         <v>24</v>
       </c>
       <c r="L211" t="s">
         <v>1124</v>
       </c>
       <c r="M211" t="s">
         <v>931</v>
@@ -18000,51 +18000,51 @@
       </c>
       <c r="P215" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
         <v>1146</v>
       </c>
       <c r="B216" t="s">
         <v>259</v>
       </c>
       <c r="C216" t="s">
         <v>161</v>
       </c>
       <c r="D216" t="s">
         <v>182</v>
       </c>
       <c r="E216" t="s">
         <v>20</v>
       </c>
       <c r="F216" t="s">
         <v>45</v>
       </c>
       <c r="G216" t="s">
-        <v>1073</v>
+        <v>1006</v>
       </c>
       <c r="H216">
         <v>2020</v>
       </c>
       <c r="I216"/>
       <c r="J216" t="s">
         <v>163</v>
       </c>
       <c r="K216" t="s">
         <v>24</v>
       </c>
       <c r="L216" t="s">
         <v>260</v>
       </c>
       <c r="M216" t="s">
         <v>931</v>
       </c>
       <c r="N216" t="s">
         <v>27</v>
       </c>
       <c r="O216" t="s">
         <v>1147</v>
       </c>
       <c r="P216" t="s">
         <v>1148</v>
@@ -18338,51 +18338,51 @@
       </c>
       <c r="P222" t="s">
         <v>1174</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
         <v>1175</v>
       </c>
       <c r="B223" t="s">
         <v>1176</v>
       </c>
       <c r="C223" t="s">
         <v>161</v>
       </c>
       <c r="D223" t="s">
         <v>595</v>
       </c>
       <c r="E223" t="s">
         <v>20</v>
       </c>
       <c r="F223" t="s">
         <v>45</v>
       </c>
       <c r="G223" t="s">
-        <v>1073</v>
+        <v>1006</v>
       </c>
       <c r="H223">
         <v>2021</v>
       </c>
       <c r="I223"/>
       <c r="J223" t="s">
         <v>163</v>
       </c>
       <c r="K223" t="s">
         <v>1177</v>
       </c>
       <c r="L223" t="s">
         <v>1178</v>
       </c>
       <c r="M223" t="s">
         <v>931</v>
       </c>
       <c r="N223" t="s">
         <v>1179</v>
       </c>
       <c r="O223" t="s">
         <v>1180</v>
       </c>
       <c r="P223" t="s">
         <v>1181</v>
@@ -21309,51 +21309,51 @@
       </c>
       <c r="M283" t="s">
         <v>498</v>
       </c>
       <c r="N283" t="s">
         <v>27</v>
       </c>
       <c r="O283" t="s">
         <v>1482</v>
       </c>
       <c r="P283" t="s">
         <v>1483</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
         <v>1484</v>
       </c>
       <c r="B284" t="s">
         <v>1485</v>
       </c>
       <c r="C284" t="s">
         <v>1486</v>
       </c>
       <c r="D284" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="E284" t="s">
         <v>20</v>
       </c>
       <c r="F284" t="s">
         <v>21</v>
       </c>
       <c r="G284" t="s">
         <v>35</v>
       </c>
       <c r="H284">
         <v>2024</v>
       </c>
       <c r="I284"/>
       <c r="J284" t="s">
         <v>1464</v>
       </c>
       <c r="K284" t="s">
         <v>24</v>
       </c>
       <c r="L284" t="s">
         <v>1487</v>
       </c>
       <c r="M284" t="s">
         <v>498</v>
@@ -25050,51 +25050,51 @@
       </c>
       <c r="B361" t="s">
         <v>1768</v>
       </c>
       <c r="C361" t="s">
         <v>545</v>
       </c>
       <c r="D361" t="s">
         <v>1769</v>
       </c>
       <c r="E361" t="s">
         <v>20</v>
       </c>
       <c r="F361" t="s">
         <v>45</v>
       </c>
       <c r="G361" t="s">
         <v>1411</v>
       </c>
       <c r="H361"/>
       <c r="I361"/>
       <c r="J361" t="s">
         <v>553</v>
       </c>
       <c r="K361" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="L361"/>
       <c r="M361" t="s">
         <v>547</v>
       </c>
       <c r="N361" t="s">
         <v>27</v>
       </c>
       <c r="O361" t="s">
         <v>1770</v>
       </c>
       <c r="P361" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="362" spans="1:16">
       <c r="A362" t="s">
         <v>1771</v>
       </c>
       <c r="B362" t="s">
         <v>1772</v>
       </c>
       <c r="C362" t="s">
         <v>53</v>
       </c>