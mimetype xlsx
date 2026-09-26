--- v3 (2026-05-19)
+++ v4 (2026-09-26)
@@ -2830,50 +2830,53 @@
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7FBCCD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28380-2012 Minimum allowable values of energy efficiency and energy grades for microcomputers</t>
   </si>
   <si>
     <t>This policy applies to general purpose microcomputers, including desktop computers with integrated display functions and portable PCs. Also applies to microcomputers with two or more independent graphic displays. Does not apply to microcomputers with rated power higher than 750W or portable computers with a display diagonal less than 0.2946m or 11.6 inches.</t>
   </si>
   <si>
     <t>,   
                     GB 28380-2012</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28380-2012-minimum-allowable-values-energy-efficiency-and-energy-grades-microcomputers</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E1CFD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28381-2012 Minimum allowable values of energy efficiency and evaluating values of energy conservation for centrifugal blower</t>
   </si>
   <si>
     <t>This policy covers centrifugal blowers.</t>
   </si>
   <si>
+    <t>Entered into force, New, To Be Superseded</t>
+  </si>
+  <si>
     <t>JB/T 2977; JB/T 3165; JB/T 7258</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28381-2012-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E151D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28736-2019 Minimum allowable values of energy efficiency and energy efficiency grades for welding machines</t>
   </si>
   <si>
     <t>This policy covers welding machines.</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>GB/T 156; GB/T 2900.22; GB/T 8118; GB/T 8366; GB/T 14549-1993; GB 15578; GB/T 15579.1; GB/T 25301</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28736-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA9400FA80CE05397BE0A0A84AC</t>
@@ -2972,53 +2975,50 @@
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30254-2013-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-cage</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E8DAD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30255-2019 Minimum allowable values of energy efficiency and energy efficiency grades of LED products for indoor lighting</t>
   </si>
   <si>
     <t>This policy applies to non-directional self-ballasted LED-lamps for general lighting services.</t>
   </si>
   <si>
     <t>GB/T 24842; GB/T 24826; GB/T 24908; GB/T 29293; GB/T 29294; GB/T 29295; GB/T 29296; GB/T 31112</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=86000D0C5CB70E10E05397BE0A0A5BBB</t>
   </si>
   <si>
     <t>GB 30531-2014 Minimum allowable values of energy efficiency and energy efficiency grades for commercial gas cooking appliances</t>
   </si>
   <si>
     <t>Applies to commercial gas-to-energy single stoves with rated thermal load of not more than 60 kW</t>
-  </si>
-[...1 lines deleted...]
-    <t>Entered into force, New, To Be Superseded</t>
   </si>
   <si>
     <t>GB / T 13611</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30531-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7ED10D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30717-2019 Minimum allowable values of water efficiency and water efficiency grades for squatting pans</t>
   </si>
   <si>
     <t>It covers Squatting Toilets</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30717-2019-minimum-allowable-values-water-efficiency-and-water-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA93FF5A80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 30720-2014 Minimum allowable values of energy efficiency and energy efficiency grades for domestic gas cooking appliances</t>
   </si>
@@ -14623,539 +14623,539 @@
       </c>
       <c r="P170" t="s">
         <v>909</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
         <v>910</v>
       </c>
       <c r="B171" t="s">
         <v>911</v>
       </c>
       <c r="C171" t="s">
         <v>151</v>
       </c>
       <c r="D171" t="s">
         <v>334</v>
       </c>
       <c r="E171" t="s">
         <v>20</v>
       </c>
       <c r="F171" t="s">
         <v>34</v>
       </c>
       <c r="G171" t="s">
-        <v>65</v>
+        <v>912</v>
       </c>
       <c r="H171">
         <v>2012</v>
       </c>
       <c r="I171"/>
       <c r="J171" t="s">
         <v>153</v>
       </c>
       <c r="K171" t="s">
         <v>24</v>
       </c>
       <c r="L171" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="M171" t="s">
         <v>846</v>
       </c>
       <c r="N171" t="s">
         <v>156</v>
       </c>
       <c r="O171" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="P171" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="B172" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="C172" t="s">
         <v>151</v>
       </c>
       <c r="D172" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="E172" t="s">
         <v>20</v>
       </c>
       <c r="F172" t="s">
         <v>34</v>
       </c>
       <c r="G172" t="s">
         <v>65</v>
       </c>
       <c r="H172">
         <v>2020</v>
       </c>
       <c r="I172"/>
       <c r="J172" t="s">
         <v>153</v>
       </c>
       <c r="K172" t="s">
         <v>24</v>
       </c>
       <c r="L172" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="M172" t="s">
         <v>846</v>
       </c>
       <c r="N172" t="s">
         <v>156</v>
       </c>
       <c r="O172" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="P172" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="B173" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="C173" t="s">
         <v>151</v>
       </c>
       <c r="D173" t="s">
         <v>99</v>
       </c>
       <c r="E173" t="s">
         <v>20</v>
       </c>
       <c r="F173" t="s">
         <v>34</v>
       </c>
       <c r="G173" t="s">
         <v>22</v>
       </c>
       <c r="H173">
         <v>2003</v>
       </c>
       <c r="I173">
         <v>2013</v>
       </c>
       <c r="J173" t="s">
         <v>178</v>
       </c>
       <c r="K173" t="s">
         <v>24</v>
       </c>
       <c r="L173" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="M173" t="s">
         <v>155</v>
       </c>
       <c r="N173" t="s">
         <v>27</v>
       </c>
       <c r="O173" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="P173" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="B174" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="C174" t="s">
         <v>151</v>
       </c>
       <c r="D174" t="s">
         <v>64</v>
       </c>
       <c r="E174" t="s">
         <v>20</v>
       </c>
       <c r="F174" t="s">
         <v>34</v>
       </c>
       <c r="G174" t="s">
         <v>22</v>
       </c>
       <c r="H174">
         <v>2003</v>
       </c>
       <c r="I174">
         <v>2013</v>
       </c>
       <c r="J174" t="s">
         <v>178</v>
       </c>
       <c r="K174" t="s">
         <v>24</v>
       </c>
       <c r="L174" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="M174" t="s">
         <v>155</v>
       </c>
       <c r="N174" t="s">
         <v>27</v>
       </c>
       <c r="O174" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="P174" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="B175" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="C175" t="s">
         <v>151</v>
       </c>
       <c r="D175" t="s">
         <v>87</v>
       </c>
       <c r="E175" t="s">
         <v>20</v>
       </c>
       <c r="F175" t="s">
         <v>34</v>
       </c>
       <c r="G175" t="s">
         <v>65</v>
       </c>
       <c r="H175">
         <v>2013</v>
       </c>
       <c r="I175"/>
       <c r="J175" t="s">
         <v>178</v>
       </c>
       <c r="K175" t="s">
         <v>24</v>
       </c>
       <c r="L175" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="M175" t="s">
         <v>155</v>
       </c>
       <c r="N175" t="s">
         <v>27</v>
       </c>
       <c r="O175" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="P175" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="B176" t="s">
         <v>177</v>
       </c>
       <c r="C176" t="s">
         <v>151</v>
       </c>
       <c r="D176" t="s">
         <v>58</v>
       </c>
       <c r="E176" t="s">
         <v>20</v>
       </c>
       <c r="F176" t="s">
         <v>34</v>
       </c>
       <c r="G176" t="s">
         <v>65</v>
       </c>
       <c r="H176">
         <v>2013</v>
       </c>
       <c r="I176"/>
       <c r="J176" t="s">
         <v>153</v>
       </c>
       <c r="K176" t="s">
         <v>24</v>
       </c>
       <c r="L176" t="s">
         <v>179</v>
       </c>
       <c r="M176" t="s">
         <v>846</v>
       </c>
       <c r="N176" t="s">
         <v>27</v>
       </c>
       <c r="O176" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="P176" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="B177" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="C177" t="s">
         <v>151</v>
       </c>
       <c r="D177" t="s">
         <v>293</v>
       </c>
       <c r="E177" t="s">
         <v>20</v>
       </c>
       <c r="F177" t="s">
         <v>34</v>
       </c>
       <c r="G177" t="s">
         <v>22</v>
       </c>
       <c r="H177">
         <v>2008</v>
       </c>
       <c r="I177">
         <v>2013</v>
       </c>
       <c r="J177" t="s">
         <v>178</v>
       </c>
       <c r="K177" t="s">
         <v>24</v>
       </c>
       <c r="L177" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="M177" t="s">
         <v>155</v>
       </c>
       <c r="N177" t="s">
         <v>27</v>
       </c>
       <c r="O177" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="P177" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="B178" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="C178" t="s">
         <v>151</v>
       </c>
       <c r="D178" t="s">
         <v>189</v>
       </c>
       <c r="E178" t="s">
         <v>20</v>
       </c>
       <c r="F178" t="s">
         <v>34</v>
       </c>
       <c r="G178" t="s">
         <v>65</v>
       </c>
       <c r="H178">
         <v>2014</v>
       </c>
       <c r="I178"/>
       <c r="J178" t="s">
         <v>178</v>
       </c>
       <c r="K178" t="s">
         <v>24</v>
       </c>
       <c r="L178" t="s">
         <v>184</v>
       </c>
       <c r="M178" t="s">
         <v>846</v>
       </c>
       <c r="N178" t="s">
         <v>156</v>
       </c>
       <c r="O178" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="P178" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="B179" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="C179" t="s">
         <v>151</v>
       </c>
       <c r="D179" t="s">
         <v>94</v>
       </c>
       <c r="E179" t="s">
         <v>20</v>
       </c>
       <c r="F179" t="s">
         <v>34</v>
       </c>
       <c r="G179" t="s">
         <v>65</v>
       </c>
       <c r="H179">
         <v>2014</v>
       </c>
       <c r="I179"/>
       <c r="J179" t="s">
         <v>178</v>
       </c>
       <c r="K179" t="s">
         <v>24</v>
       </c>
       <c r="L179" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="M179" t="s">
         <v>846</v>
       </c>
       <c r="N179" t="s">
         <v>156</v>
       </c>
       <c r="O179" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="P179" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="B180" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="C180" t="s">
         <v>151</v>
       </c>
       <c r="D180" t="s">
         <v>99</v>
       </c>
       <c r="E180" t="s">
         <v>20</v>
       </c>
       <c r="F180" t="s">
         <v>34</v>
       </c>
       <c r="G180" t="s">
         <v>22</v>
       </c>
       <c r="H180">
         <v>2013</v>
       </c>
       <c r="I180">
         <v>2020</v>
       </c>
       <c r="J180" t="s">
         <v>178</v>
       </c>
       <c r="K180" t="s">
         <v>24</v>
       </c>
       <c r="L180" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="M180" t="s">
         <v>155</v>
       </c>
       <c r="N180" t="s">
         <v>27</v>
       </c>
       <c r="O180" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="P180" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="B181" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="C181" t="s">
         <v>151</v>
       </c>
       <c r="D181" t="s">
         <v>405</v>
       </c>
       <c r="E181" t="s">
         <v>20</v>
       </c>
       <c r="F181" t="s">
         <v>34</v>
       </c>
       <c r="G181" t="s">
-        <v>960</v>
+        <v>912</v>
       </c>
       <c r="H181">
         <v>2014</v>
       </c>
       <c r="I181">
         <v>2015</v>
       </c>
       <c r="J181" t="s">
         <v>178</v>
       </c>
       <c r="K181" t="s">
         <v>282</v>
       </c>
       <c r="L181" t="s">
         <v>961</v>
       </c>
       <c r="M181" t="s">
         <v>155</v>
       </c>
       <c r="N181" t="s">
         <v>27</v>
       </c>
       <c r="O181" t="s">
         <v>962</v>
       </c>
@@ -15596,51 +15596,51 @@
       </c>
       <c r="M190" t="s">
         <v>846</v>
       </c>
       <c r="N190" t="s">
         <v>156</v>
       </c>
       <c r="O190" t="s">
         <v>1007</v>
       </c>
       <c r="P190" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
         <v>1009</v>
       </c>
       <c r="B191" t="s">
         <v>1010</v>
       </c>
       <c r="C191" t="s">
         <v>151</v>
       </c>
       <c r="D191" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="E191" t="s">
         <v>20</v>
       </c>
       <c r="F191" t="s">
         <v>34</v>
       </c>
       <c r="G191" t="s">
         <v>65</v>
       </c>
       <c r="H191">
         <v>2017</v>
       </c>
       <c r="I191"/>
       <c r="J191" t="s">
         <v>178</v>
       </c>
       <c r="K191" t="s">
         <v>24</v>
       </c>
       <c r="L191" t="s">
         <v>1011</v>
       </c>
       <c r="M191" t="s">
         <v>846</v>
@@ -15801,51 +15801,51 @@
       </c>
       <c r="P194" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
         <v>1030</v>
       </c>
       <c r="B195" t="s">
         <v>249</v>
       </c>
       <c r="C195" t="s">
         <v>151</v>
       </c>
       <c r="D195" t="s">
         <v>172</v>
       </c>
       <c r="E195" t="s">
         <v>20</v>
       </c>
       <c r="F195" t="s">
         <v>34</v>
       </c>
       <c r="G195" t="s">
-        <v>960</v>
+        <v>912</v>
       </c>
       <c r="H195">
         <v>2020</v>
       </c>
       <c r="I195"/>
       <c r="J195" t="s">
         <v>153</v>
       </c>
       <c r="K195" t="s">
         <v>24</v>
       </c>
       <c r="L195" t="s">
         <v>250</v>
       </c>
       <c r="M195" t="s">
         <v>846</v>
       </c>
       <c r="N195" t="s">
         <v>27</v>
       </c>
       <c r="O195" t="s">
         <v>1031</v>
       </c>
       <c r="P195" t="s">
         <v>1032</v>
@@ -16089,51 +16089,51 @@
       </c>
       <c r="P200" t="s">
         <v>1053</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
         <v>1054</v>
       </c>
       <c r="B201" t="s">
         <v>1055</v>
       </c>
       <c r="C201" t="s">
         <v>151</v>
       </c>
       <c r="D201" t="s">
         <v>579</v>
       </c>
       <c r="E201" t="s">
         <v>20</v>
       </c>
       <c r="F201" t="s">
         <v>34</v>
       </c>
       <c r="G201" t="s">
-        <v>960</v>
+        <v>912</v>
       </c>
       <c r="H201">
         <v>2021</v>
       </c>
       <c r="I201"/>
       <c r="J201" t="s">
         <v>153</v>
       </c>
       <c r="K201" t="s">
         <v>1056</v>
       </c>
       <c r="L201" t="s">
         <v>1057</v>
       </c>
       <c r="M201" t="s">
         <v>846</v>
       </c>
       <c r="N201" t="s">
         <v>1058</v>
       </c>
       <c r="O201" t="s">
         <v>1059</v>
       </c>
       <c r="P201" t="s">
         <v>1060</v>
@@ -18396,51 +18396,51 @@
       </c>
       <c r="M247" t="s">
         <v>488</v>
       </c>
       <c r="N247" t="s">
         <v>27</v>
       </c>
       <c r="O247" t="s">
         <v>1291</v>
       </c>
       <c r="P247" t="s">
         <v>1292</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
         <v>1293</v>
       </c>
       <c r="B248" t="s">
         <v>1294</v>
       </c>
       <c r="C248" t="s">
         <v>1295</v>
       </c>
       <c r="D248" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="E248" t="s">
         <v>20</v>
       </c>
       <c r="F248" t="s">
         <v>21</v>
       </c>
       <c r="G248" t="s">
         <v>65</v>
       </c>
       <c r="H248">
         <v>2024</v>
       </c>
       <c r="I248"/>
       <c r="J248" t="s">
         <v>1278</v>
       </c>
       <c r="K248" t="s">
         <v>24</v>
       </c>
       <c r="L248" t="s">
         <v>1296</v>
       </c>
       <c r="M248" t="s">
         <v>488</v>