--- v0 (2026-02-04)
+++ v1 (2026-07-31)
@@ -1344,50 +1344,53 @@
   <si>
     <t>GB 28379-2012 Minimum allowable values of water efficiency and water efficiency grades for flush valve for water closets</t>
   </si>
   <si>
     <t>This policy covers flush valves for water closets.</t>
   </si>
   <si>
     <t>GB/T 8170-2008</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28379-2012-minimum-allowable-values-water-efficiency-and-water-efficiency-grades-flush</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7FBCCD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28381-2012 Minimum allowable values of energy efficiency and evaluating values of energy conservation for centrifugal blower</t>
   </si>
   <si>
     <t>This policy covers centrifugal blowers.</t>
   </si>
   <si>
     <t>Industrial Blowers</t>
   </si>
   <si>
+    <t>Entered into force, New, To Be Superseded</t>
+  </si>
+  <si>
     <t>JB/T 2977; JB/T 3165; JB/T 7258</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28381-2012-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E151D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28736-2019 Minimum allowable values of energy efficiency and energy efficiency grades for welding machines</t>
   </si>
   <si>
     <t>This policy covers welding machines.</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>GB/T 156; GB/T 2900.22; GB/T 8118; GB/T 8366; GB/T 14549-1993; GB 15578; GB/T 15579.1; GB/T 25301</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28736-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA9400FA80CE05397BE0A0A84AC</t>
@@ -1447,53 +1450,50 @@
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30253-2024-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=23EE8C718E21E8A3E06397BE0A0AC332</t>
   </si>
   <si>
     <t>GB 30254-2013 Minimum allowable values of energy efficiency and the energy efficiency grades for cage three-phase high voltage induction motors</t>
   </si>
   <si>
     <t>This policy covers cage three-phase high voltage induction motors.</t>
   </si>
   <si>
     <t>GB 755-2008; GB/T 1032-2012; GB 10068-2008; GB 10069.3-2008</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30254-2013-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-cage</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E8DAD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30531-2014 Minimum allowable values of energy efficiency and energy efficiency grades for commercial gas cooking appliances</t>
   </si>
   <si>
     <t>Applies to commercial gas-to-energy single stoves with rated thermal load of not more than 60 kW</t>
-  </si>
-[...1 lines deleted...]
-    <t>Entered into force, New, To Be Superseded</t>
   </si>
   <si>
     <t>GB / T 13611</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30531-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7ED10D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30978-2014 Minimum allowable values of the energy efficiency and energy efficiency grades for water dispensers</t>
   </si>
   <si>
     <t>Applies to the hot or cold water dispensers with rated voltage not exceeding 250 V. Does not apply to the instant hot water dispensers with rated power of more than 4 000 W.</t>
   </si>
   <si>
     <t>GB/T 2828.1; GB/T 2829; GB 4706.1; GB/T 22090-2008</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30978-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7FF8FD3A7E05397BE0A0AB82A</t>
   </si>
@@ -6979,387 +6979,387 @@
       </c>
       <c r="P70" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>428</v>
       </c>
       <c r="B71" t="s">
         <v>429</v>
       </c>
       <c r="C71" t="s">
         <v>88</v>
       </c>
       <c r="D71" t="s">
         <v>430</v>
       </c>
       <c r="E71" t="s">
         <v>20</v>
       </c>
       <c r="F71" t="s">
         <v>21</v>
       </c>
       <c r="G71" t="s">
-        <v>22</v>
+        <v>431</v>
       </c>
       <c r="H71">
         <v>2012</v>
       </c>
       <c r="I71"/>
       <c r="J71" t="s">
         <v>91</v>
       </c>
       <c r="K71" t="s">
         <v>24</v>
       </c>
       <c r="L71" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="M71" t="s">
         <v>414</v>
       </c>
       <c r="N71" t="s">
         <v>94</v>
       </c>
       <c r="O71" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="P71" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="B72" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="C72" t="s">
         <v>88</v>
       </c>
       <c r="D72" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E72" t="s">
         <v>20</v>
       </c>
       <c r="F72" t="s">
         <v>21</v>
       </c>
       <c r="G72" t="s">
         <v>22</v>
       </c>
       <c r="H72">
         <v>2020</v>
       </c>
       <c r="I72"/>
       <c r="J72" t="s">
         <v>91</v>
       </c>
       <c r="K72" t="s">
         <v>24</v>
       </c>
       <c r="L72" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="M72" t="s">
         <v>414</v>
       </c>
       <c r="N72" t="s">
         <v>94</v>
       </c>
       <c r="O72" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="P72" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="B73" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="C73" t="s">
         <v>88</v>
       </c>
       <c r="D73" t="s">
         <v>45</v>
       </c>
       <c r="E73" t="s">
         <v>20</v>
       </c>
       <c r="F73" t="s">
         <v>21</v>
       </c>
       <c r="G73" t="s">
         <v>22</v>
       </c>
       <c r="H73">
         <v>2013</v>
       </c>
       <c r="I73"/>
       <c r="J73" t="s">
         <v>117</v>
       </c>
       <c r="K73" t="s">
         <v>24</v>
       </c>
       <c r="L73" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="M73" t="s">
         <v>93</v>
       </c>
       <c r="N73" t="s">
         <v>27</v>
       </c>
       <c r="O73" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="P73" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="B74" t="s">
         <v>116</v>
       </c>
       <c r="C74" t="s">
         <v>88</v>
       </c>
       <c r="D74" t="s">
         <v>134</v>
       </c>
       <c r="E74" t="s">
         <v>20</v>
       </c>
       <c r="F74" t="s">
         <v>21</v>
       </c>
       <c r="G74" t="s">
         <v>22</v>
       </c>
       <c r="H74">
         <v>2013</v>
       </c>
       <c r="I74"/>
       <c r="J74" t="s">
         <v>91</v>
       </c>
       <c r="K74" t="s">
         <v>24</v>
       </c>
       <c r="L74" t="s">
         <v>118</v>
       </c>
       <c r="M74" t="s">
         <v>414</v>
       </c>
       <c r="N74" t="s">
         <v>27</v>
       </c>
       <c r="O74" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="P74" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="B75" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="C75" t="s">
         <v>88</v>
       </c>
       <c r="D75" t="s">
         <v>129</v>
       </c>
       <c r="E75" t="s">
         <v>20</v>
       </c>
       <c r="F75" t="s">
         <v>21</v>
       </c>
       <c r="G75" t="s">
         <v>22</v>
       </c>
       <c r="H75">
         <v>2014</v>
       </c>
       <c r="I75"/>
       <c r="J75" t="s">
         <v>117</v>
       </c>
       <c r="K75" t="s">
         <v>24</v>
       </c>
       <c r="L75" t="s">
         <v>124</v>
       </c>
       <c r="M75" t="s">
         <v>414</v>
       </c>
       <c r="N75" t="s">
         <v>94</v>
       </c>
       <c r="O75" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="P75" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="B76" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="C76" t="s">
         <v>88</v>
       </c>
       <c r="D76" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E76" t="s">
         <v>20</v>
       </c>
       <c r="F76" t="s">
         <v>21</v>
       </c>
       <c r="G76" t="s">
         <v>300</v>
       </c>
       <c r="H76" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="I76">
         <v>2024</v>
       </c>
       <c r="J76" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="K76" t="s">
         <v>24</v>
       </c>
       <c r="L76"/>
       <c r="M76" t="s">
         <v>414</v>
       </c>
       <c r="N76" t="s">
         <v>94</v>
       </c>
       <c r="O76" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="P76" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="B77" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="C77" t="s">
         <v>88</v>
       </c>
       <c r="D77" t="s">
         <v>123</v>
       </c>
       <c r="E77" t="s">
         <v>20</v>
       </c>
       <c r="F77" t="s">
         <v>21</v>
       </c>
       <c r="G77" t="s">
         <v>22</v>
       </c>
       <c r="H77">
         <v>2014</v>
       </c>
       <c r="I77"/>
       <c r="J77" t="s">
         <v>117</v>
       </c>
       <c r="K77" t="s">
         <v>24</v>
       </c>
       <c r="L77" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="M77" t="s">
         <v>414</v>
       </c>
       <c r="N77" t="s">
         <v>94</v>
       </c>
       <c r="O77" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="P77" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="B78" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="C78" t="s">
         <v>88</v>
       </c>
       <c r="D78" t="s">
         <v>221</v>
       </c>
       <c r="E78" t="s">
         <v>20</v>
       </c>
       <c r="F78" t="s">
         <v>21</v>
       </c>
       <c r="G78" t="s">
-        <v>466</v>
+        <v>431</v>
       </c>
       <c r="H78">
         <v>2014</v>
       </c>
       <c r="I78">
         <v>2015</v>
       </c>
       <c r="J78" t="s">
         <v>117</v>
       </c>
       <c r="K78" t="s">
         <v>222</v>
       </c>
       <c r="L78" t="s">
         <v>467</v>
       </c>
       <c r="M78" t="s">
         <v>93</v>
       </c>
       <c r="N78" t="s">
         <v>27</v>
       </c>
       <c r="O78" t="s">
         <v>468</v>
       </c>
@@ -7500,51 +7500,51 @@
       </c>
       <c r="M81" t="s">
         <v>414</v>
       </c>
       <c r="N81" t="s">
         <v>27</v>
       </c>
       <c r="O81" t="s">
         <v>483</v>
       </c>
       <c r="P81" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>485</v>
       </c>
       <c r="B82" t="s">
         <v>486</v>
       </c>
       <c r="C82" t="s">
         <v>88</v>
       </c>
       <c r="D82" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E82" t="s">
         <v>20</v>
       </c>
       <c r="F82" t="s">
         <v>21</v>
       </c>
       <c r="G82" t="s">
         <v>22</v>
       </c>
       <c r="H82">
         <v>2017</v>
       </c>
       <c r="I82"/>
       <c r="J82" t="s">
         <v>117</v>
       </c>
       <c r="K82" t="s">
         <v>24</v>
       </c>
       <c r="L82" t="s">
         <v>487</v>
       </c>
       <c r="M82" t="s">
         <v>414</v>
@@ -7605,51 +7605,51 @@
       </c>
       <c r="P83" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>496</v>
       </c>
       <c r="B84" t="s">
         <v>170</v>
       </c>
       <c r="C84" t="s">
         <v>88</v>
       </c>
       <c r="D84" t="s">
         <v>111</v>
       </c>
       <c r="E84" t="s">
         <v>20</v>
       </c>
       <c r="F84" t="s">
         <v>21</v>
       </c>
       <c r="G84" t="s">
-        <v>466</v>
+        <v>431</v>
       </c>
       <c r="H84">
         <v>2020</v>
       </c>
       <c r="I84"/>
       <c r="J84" t="s">
         <v>91</v>
       </c>
       <c r="K84" t="s">
         <v>24</v>
       </c>
       <c r="L84" t="s">
         <v>171</v>
       </c>
       <c r="M84" t="s">
         <v>414</v>
       </c>
       <c r="N84" t="s">
         <v>27</v>
       </c>
       <c r="O84" t="s">
         <v>497</v>
       </c>
       <c r="P84" t="s">
         <v>498</v>
@@ -7893,51 +7893,51 @@
       </c>
       <c r="P89" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>521</v>
       </c>
       <c r="B90" t="s">
         <v>522</v>
       </c>
       <c r="C90" t="s">
         <v>88</v>
       </c>
       <c r="D90" t="s">
         <v>523</v>
       </c>
       <c r="E90" t="s">
         <v>20</v>
       </c>
       <c r="F90" t="s">
         <v>21</v>
       </c>
       <c r="G90" t="s">
-        <v>466</v>
+        <v>431</v>
       </c>
       <c r="H90">
         <v>2021</v>
       </c>
       <c r="I90"/>
       <c r="J90" t="s">
         <v>91</v>
       </c>
       <c r="K90" t="s">
         <v>524</v>
       </c>
       <c r="L90" t="s">
         <v>525</v>
       </c>
       <c r="M90" t="s">
         <v>414</v>
       </c>
       <c r="N90" t="s">
         <v>526</v>
       </c>
       <c r="O90" t="s">
         <v>527</v>
       </c>
       <c r="P90" t="s">
         <v>528</v>
@@ -8746,51 +8746,51 @@
       </c>
       <c r="M107" t="s">
         <v>289</v>
       </c>
       <c r="N107" t="s">
         <v>27</v>
       </c>
       <c r="O107" t="s">
         <v>620</v>
       </c>
       <c r="P107" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>622</v>
       </c>
       <c r="B108" t="s">
         <v>623</v>
       </c>
       <c r="C108" t="s">
         <v>624</v>
       </c>
       <c r="D108" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E108" t="s">
         <v>20</v>
       </c>
       <c r="F108" t="s">
         <v>254</v>
       </c>
       <c r="G108" t="s">
         <v>22</v>
       </c>
       <c r="H108">
         <v>2024</v>
       </c>
       <c r="I108"/>
       <c r="J108" t="s">
         <v>607</v>
       </c>
       <c r="K108" t="s">
         <v>24</v>
       </c>
       <c r="L108" t="s">
         <v>625</v>
       </c>
       <c r="M108" t="s">
         <v>289</v>