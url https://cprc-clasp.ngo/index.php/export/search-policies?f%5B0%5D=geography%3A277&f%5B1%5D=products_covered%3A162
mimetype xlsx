--- v2 (2026-05-19)
+++ v3 (2026-09-27)
@@ -841,62 +841,62 @@
     <t>GB 30255-2019 Minimum allowable values of energy efficiency and energy efficiency grades of LED products for indoor lighting</t>
   </si>
   <si>
     <t>This policy applies to non-directional self-ballasted LED-lamps for general lighting services.</t>
   </si>
   <si>
     <t>GB/T 24842; GB/T 24826; GB/T 24908; GB/T 29293; GB/T 29294; GB/T 29295; GB/T 29296; GB/T 31112</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=86000D0C5CB70E10E05397BE0A0A5BBB</t>
   </si>
   <si>
     <t>GB 30255-2026 Minimum allowable values of energy efficiency and energy efficiency grades of LED products for indoor lighting</t>
   </si>
   <si>
     <t>This standard applies to LED lighting products intended for general indoor illumination: LED downlights, directional integrated LED lamps, non-directional integrated LED lamps, LED high-bay lights, and double-capped retrofit LED lamps (hereinafter referred to as “double-capped LED lamps”).
 It does not apply to LED lighting products that emit non-white light, nor to products whose rated correlated color temperature (CCT) range includes values below 2700 K or above 6500 K.</t>
   </si>
   <si>
     <t>April 2026</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
-[...4 lines deleted...]
-  <si>
     <t>GB/T29293
 ,   
                     GB/T3901</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=4C3F6F0A5DC551C9E06397BE0A0AE746</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
   </si>
   <si>
     <t>GB 31276-2014 Minimum allowable values of energy efficiency and evaluating values of energy conservation of tungsten halogen lamp</t>
   </si>
   <si>
     <t>Applies to non-directional tungsten halogen lamp for general lighting purposes with rated voltage no larger than 24V; power range 5W-100W; with rated voltage 220V-250V; power range 15W-500W.</t>
   </si>
   <si>
     <t>GB/T 14094; GB 14196.2; GB 14196.3; GB/T 26178</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-31276-2014-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D80887D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Lamp</t>
   </si>
   <si>
     <t>This policy regulates minimum performance standards and star rating for lamps that have the following criteria:
 (a) T5 and T8 double capped fluorescent lamps;
 (b) self-ballasted single-capped lamps (compact fluorescent lamps (CFL)) for general lighting services;
 (c) single-capped fluorescent lamps (non-integrated compact
 fluorescent lamps) and circular fluorescent lamps for general
@@ -3856,112 +3856,112 @@
       </c>
       <c r="D39" t="s">
         <v>183</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
         <v>34</v>
       </c>
       <c r="G39" t="s">
         <v>8</v>
       </c>
       <c r="H39">
         <v>2013</v>
       </c>
       <c r="I39">
         <v>2026</v>
       </c>
       <c r="J39" t="s">
         <v>267</v>
       </c>
       <c r="K39" t="s">
         <v>24</v>
       </c>
-      <c r="L39"/>
+      <c r="L39" t="s">
+        <v>268</v>
+      </c>
       <c r="M39" t="s">
         <v>66</v>
       </c>
       <c r="N39" t="s">
         <v>27</v>
       </c>
       <c r="O39" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="P39" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>265</v>
       </c>
       <c r="B40" t="s">
         <v>266</v>
       </c>
       <c r="C40" t="s">
         <v>63</v>
       </c>
       <c r="D40" t="s">
         <v>183</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
         <v>34</v>
       </c>
       <c r="G40" t="s">
         <v>8</v>
       </c>
       <c r="H40">
         <v>2013</v>
       </c>
       <c r="I40">
         <v>2026</v>
       </c>
       <c r="J40" t="s">
         <v>267</v>
       </c>
       <c r="K40" t="s">
         <v>24</v>
       </c>
-      <c r="L40" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L40"/>
       <c r="M40" t="s">
         <v>66</v>
       </c>
       <c r="N40" t="s">
         <v>27</v>
       </c>
       <c r="O40" t="s">
         <v>271</v>
       </c>
       <c r="P40" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>272</v>
       </c>
       <c r="B41" t="s">
         <v>273</v>
       </c>
       <c r="C41" t="s">
         <v>63</v>
       </c>
       <c r="D41" t="s">
         <v>44</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" t="s">
         <v>34</v>
       </c>
       <c r="G41" t="s">
         <v>22</v>
       </c>
       <c r="H41">