--- v3 (2026-05-19)
+++ v4 (2026-09-27)
@@ -429,65 +429,65 @@
     <t>Taiwan of China</t>
   </si>
   <si>
     <t>August 2018</t>
   </si>
   <si>
     <t>Bureau of Energy, Ministry of Economic Affairs</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/fluorescent-tubes</t>
   </si>
   <si>
     <t>http://www.moeaboe.gov.tw/ECW/english/content/Content.aspx?menu_id=1535</t>
   </si>
   <si>
     <t>GB 30255-2026 Minimum allowable values of energy efficiency and energy efficiency grades of LED products for indoor lighting</t>
   </si>
   <si>
     <t>This standard applies to LED lighting products intended for general indoor illumination: LED downlights, directional integrated LED lamps, non-directional integrated LED lamps, LED high-bay lights, and double-capped retrofit LED lamps (hereinafter referred to as “double-capped LED lamps”).
 It does not apply to LED lighting products that emit non-white light, nor to products whose rated correlated color temperature (CCT) range includes values below 2700 K or above 6500 K.</t>
   </si>
   <si>
     <t>April 2026</t>
   </si>
   <si>
-    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
-[...7 lines deleted...]
-  <si>
     <t>GB/T29293
 ,   
                     GB/T3901</t>
   </si>
   <si>
+    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
+  </si>
+  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=4C3F6F0A5DC551C9E06397BE0A0AE746</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
   </si>
   <si>
     <t>GB19043-2013 Minimum allowable values of energy efficiency grades of double-capped fluorescent lamps for general lighting service</t>
   </si>
   <si>
     <t>Applies to non-directional self-ballasted LED lamps with the rated rated power of 2W-60W; rated voltage of 220V; frequency 50Hz</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb19043-2013-minimum-allowable-values-energy-efficiency-grades-double-capped-fluorescent</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E6C0D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Lamp</t>
   </si>
   <si>
     <t>This policy regulates minimum performance standards and star rating for lamps that have the following criteria:
 (a) T5 and T8 double capped fluorescent lamps;
 (b) self-ballasted single-capped lamps (compact fluorescent lamps (CFL)) for general lighting services;
 (c) single-capped fluorescent lamps (non-integrated compact
 fluorescent lamps) and circular fluorescent lamps for general
 lighting services;
 (d) self-ballasted Light Emitting Diode (LED) lamps for general lighting
 services with lamp cap E14, E27, GU10, B22d and G13; and
@@ -2033,153 +2033,153 @@
       </c>
       <c r="D16" t="s">
         <v>106</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
         <v>34</v>
       </c>
       <c r="G16" t="s">
         <v>8</v>
       </c>
       <c r="H16">
         <v>2013</v>
       </c>
       <c r="I16">
         <v>2026</v>
       </c>
       <c r="J16" t="s">
         <v>135</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
-      <c r="L16"/>
+      <c r="L16" t="s">
+        <v>136</v>
+      </c>
       <c r="M16" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="P16" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>133</v>
       </c>
       <c r="B17" t="s">
         <v>134</v>
       </c>
       <c r="C17" t="s">
         <v>62</v>
       </c>
       <c r="D17" t="s">
         <v>106</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
         <v>34</v>
       </c>
       <c r="G17" t="s">
         <v>8</v>
       </c>
       <c r="H17">
         <v>2013</v>
       </c>
       <c r="I17">
         <v>2026</v>
       </c>
       <c r="J17" t="s">
         <v>135</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
-      <c r="L17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L17"/>
       <c r="M17" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
         <v>140</v>
       </c>
       <c r="P17" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>141</v>
       </c>
       <c r="B18" t="s">
         <v>142</v>
       </c>
       <c r="C18" t="s">
         <v>62</v>
       </c>
       <c r="D18" t="s">
         <v>33</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
         <v>34</v>
       </c>
       <c r="G18" t="s">
         <v>22</v>
       </c>
       <c r="H18">
         <v>2003</v>
       </c>
       <c r="I18">
         <v>2013</v>
       </c>
       <c r="J18" t="s">
         <v>56</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
       <c r="L18" t="s">
         <v>71</v>
       </c>
       <c r="M18" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
         <v>143</v>
       </c>
       <c r="P18" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>145</v>
       </c>
       <c r="B19" t="s">
         <v>146</v>
       </c>
       <c r="C19" t="s">
         <v>147</v>
       </c>
       <c r="D19" t="s">
         <v>148</v>
       </c>
       <c r="E19" t="s">