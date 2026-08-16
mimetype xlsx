--- v0 (2025-12-11)
+++ v1 (2026-08-16)
@@ -3348,51 +3348,51 @@
       </c>
       <c r="P33" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>222</v>
       </c>
       <c r="B34" t="s">
         <v>223</v>
       </c>
       <c r="C34" t="s">
         <v>18</v>
       </c>
       <c r="D34" t="s">
         <v>224</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
         <v>74</v>
       </c>
       <c r="G34" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H34">
         <v>2021</v>
       </c>
       <c r="I34">
         <v>2024</v>
       </c>
       <c r="J34" t="s">
         <v>225</v>
       </c>
       <c r="K34" t="s">
         <v>24</v>
       </c>
       <c r="L34" t="s">
         <v>226</v>
       </c>
       <c r="M34" t="s">
         <v>25</v>
       </c>
       <c r="N34" t="s">
         <v>26</v>
       </c>
       <c r="O34" t="s">
         <v>227</v>
       </c>