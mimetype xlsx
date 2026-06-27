--- v2 (2026-02-06)
+++ v3 (2026-06-27)
@@ -3795,50 +3795,53 @@
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7FBCCD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28380-2012 Minimum allowable values of energy efficiency and energy grades for microcomputers</t>
   </si>
   <si>
     <t>This policy applies to general purpose microcomputers, including desktop computers with integrated display functions and portable PCs. Also applies to microcomputers with two or more independent graphic displays. Does not apply to microcomputers with rated power higher than 750W or portable computers with a display diagonal less than 0.2946m or 11.6 inches.</t>
   </si>
   <si>
     <t>,   
                     GB 28380-2012</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28380-2012-minimum-allowable-values-energy-efficiency-and-energy-grades-microcomputers</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E1CFD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28381-2012 Minimum allowable values of energy efficiency and evaluating values of energy conservation for centrifugal blower</t>
   </si>
   <si>
     <t>This policy covers centrifugal blowers.</t>
   </si>
   <si>
+    <t>Entered into force, New, To Be Superseded</t>
+  </si>
+  <si>
     <t>JB/T 2977; JB/T 3165; JB/T 7258</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28381-2012-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E151D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28736-2019 Minimum allowable values of energy efficiency and energy efficiency grades for welding machines</t>
   </si>
   <si>
     <t>This policy covers welding machines.</t>
   </si>
   <si>
     <t>GB/T 156; GB/T 2900.22; GB/T 8118; GB/T 8366; GB/T 14549-1993; GB 15578; GB/T 15579.1; GB/T 25301</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28736-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA9400FA80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 29142-2012 Minimum allowable values of energy efficiency and energy efficiency grades for single-capped electrodeless fluorescent lamps</t>
@@ -3934,53 +3937,50 @@
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30254-2013-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-cage</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E8DAD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30255-2019 Minimum allowable values of energy efficiency and energy efficiency grades of LED products for indoor lighting</t>
   </si>
   <si>
     <t>This policy applies to non-directional self-ballasted LED-lamps for general lighting services.</t>
   </si>
   <si>
     <t>GB/T 24842; GB/T 24826; GB/T 24908; GB/T 29293; GB/T 29294; GB/T 29295; GB/T 29296; GB/T 31112</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=86000D0C5CB70E10E05397BE0A0A5BBB</t>
   </si>
   <si>
     <t>GB 30531-2014 Minimum allowable values of energy efficiency and energy efficiency grades for commercial gas cooking appliances</t>
   </si>
   <si>
     <t>Applies to commercial gas-to-energy single stoves with rated thermal load of not more than 60 kW</t>
-  </si>
-[...1 lines deleted...]
-    <t>Entered into force, New, To Be Superseded</t>
   </si>
   <si>
     <t>GB / T 13611</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30531-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7ED10D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30717-2019 Minimum allowable values of water efficiency and water efficiency grades for squatting pans</t>
   </si>
   <si>
     <t>It covers Squatting Toilets</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30717-2019-minimum-allowable-values-water-efficiency-and-water-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA93FF5A80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 30720-2014 Minimum allowable values of energy efficiency and energy efficiency grades for domestic gas cooking appliances</t>
   </si>
@@ -14742,51 +14742,51 @@
       </c>
       <c r="P195" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
         <v>1064</v>
       </c>
       <c r="B196" t="s">
         <v>1065</v>
       </c>
       <c r="C196" t="s">
         <v>18</v>
       </c>
       <c r="D196" t="s">
         <v>253</v>
       </c>
       <c r="E196" t="s">
         <v>20</v>
       </c>
       <c r="F196" t="s">
         <v>978</v>
       </c>
       <c r="G196" t="s">
-        <v>75</v>
+        <v>1059</v>
       </c>
       <c r="H196">
         <v>1989</v>
       </c>
       <c r="I196">
         <v>2013</v>
       </c>
       <c r="J196" t="s">
         <v>51</v>
       </c>
       <c r="K196" t="s">
         <v>24</v>
       </c>
       <c r="L196" t="s">
         <v>254</v>
       </c>
       <c r="M196" t="s">
         <v>26</v>
       </c>
       <c r="N196" t="s">
         <v>34</v>
       </c>
       <c r="O196" t="s">
         <v>1066</v>
       </c>
@@ -16584,539 +16584,539 @@
       </c>
       <c r="P232" t="s">
         <v>1237</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
         <v>1238</v>
       </c>
       <c r="B233" t="s">
         <v>1239</v>
       </c>
       <c r="C233" t="s">
         <v>18</v>
       </c>
       <c r="D233" t="s">
         <v>214</v>
       </c>
       <c r="E233" t="s">
         <v>20</v>
       </c>
       <c r="F233" t="s">
         <v>978</v>
       </c>
       <c r="G233" t="s">
-        <v>22</v>
+        <v>1240</v>
       </c>
       <c r="H233">
         <v>2012</v>
       </c>
       <c r="I233"/>
       <c r="J233" t="s">
         <v>23</v>
       </c>
       <c r="K233" t="s">
         <v>24</v>
       </c>
       <c r="L233" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="M233" t="s">
         <v>1129</v>
       </c>
       <c r="N233" t="s">
         <v>27</v>
       </c>
       <c r="O233" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
       <c r="P233" t="s">
-        <v>1242</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
       <c r="B234" t="s">
-        <v>1244</v>
+        <v>1245</v>
       </c>
       <c r="C234" t="s">
         <v>18</v>
       </c>
       <c r="D234" t="s">
         <v>332</v>
       </c>
       <c r="E234" t="s">
         <v>20</v>
       </c>
       <c r="F234" t="s">
         <v>978</v>
       </c>
       <c r="G234" t="s">
         <v>22</v>
       </c>
       <c r="H234">
         <v>2020</v>
       </c>
       <c r="I234"/>
       <c r="J234" t="s">
         <v>23</v>
       </c>
       <c r="K234" t="s">
         <v>24</v>
       </c>
       <c r="L234" t="s">
-        <v>1245</v>
+        <v>1246</v>
       </c>
       <c r="M234" t="s">
         <v>1129</v>
       </c>
       <c r="N234" t="s">
         <v>27</v>
       </c>
       <c r="O234" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="P234" t="s">
-        <v>1247</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>1248</v>
+        <v>1249</v>
       </c>
       <c r="B235" t="s">
-        <v>1249</v>
+        <v>1250</v>
       </c>
       <c r="C235" t="s">
         <v>18</v>
       </c>
       <c r="D235" t="s">
         <v>259</v>
       </c>
       <c r="E235" t="s">
         <v>20</v>
       </c>
       <c r="F235" t="s">
         <v>978</v>
       </c>
       <c r="G235" t="s">
         <v>75</v>
       </c>
       <c r="H235">
         <v>2003</v>
       </c>
       <c r="I235">
         <v>2013</v>
       </c>
       <c r="J235" t="s">
         <v>51</v>
       </c>
       <c r="K235" t="s">
         <v>24</v>
       </c>
       <c r="L235" t="s">
-        <v>1250</v>
+        <v>1251</v>
       </c>
       <c r="M235" t="s">
         <v>26</v>
       </c>
       <c r="N235" t="s">
         <v>34</v>
       </c>
       <c r="O235" t="s">
-        <v>1251</v>
+        <v>1252</v>
       </c>
       <c r="P235" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>1253</v>
+        <v>1254</v>
       </c>
       <c r="B236" t="s">
-        <v>1254</v>
+        <v>1255</v>
       </c>
       <c r="C236" t="s">
         <v>18</v>
       </c>
       <c r="D236" t="s">
         <v>1031</v>
       </c>
       <c r="E236" t="s">
         <v>20</v>
       </c>
       <c r="F236" t="s">
         <v>978</v>
       </c>
       <c r="G236" t="s">
         <v>75</v>
       </c>
       <c r="H236">
         <v>2003</v>
       </c>
       <c r="I236">
         <v>2013</v>
       </c>
       <c r="J236" t="s">
         <v>51</v>
       </c>
       <c r="K236" t="s">
         <v>24</v>
       </c>
       <c r="L236" t="s">
-        <v>1255</v>
+        <v>1256</v>
       </c>
       <c r="M236" t="s">
         <v>26</v>
       </c>
       <c r="N236" t="s">
         <v>34</v>
       </c>
       <c r="O236" t="s">
-        <v>1256</v>
+        <v>1257</v>
       </c>
       <c r="P236" t="s">
-        <v>1257</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>1258</v>
+        <v>1259</v>
       </c>
       <c r="B237" t="s">
-        <v>1259</v>
+        <v>1260</v>
       </c>
       <c r="C237" t="s">
         <v>18</v>
       </c>
       <c r="D237" t="s">
         <v>265</v>
       </c>
       <c r="E237" t="s">
         <v>20</v>
       </c>
       <c r="F237" t="s">
         <v>978</v>
       </c>
       <c r="G237" t="s">
         <v>22</v>
       </c>
       <c r="H237">
         <v>2013</v>
       </c>
       <c r="I237"/>
       <c r="J237" t="s">
         <v>51</v>
       </c>
       <c r="K237" t="s">
         <v>24</v>
       </c>
       <c r="L237" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
       <c r="M237" t="s">
         <v>26</v>
       </c>
       <c r="N237" t="s">
         <v>34</v>
       </c>
       <c r="O237" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="P237" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="B238" t="s">
         <v>50</v>
       </c>
       <c r="C238" t="s">
         <v>18</v>
       </c>
       <c r="D238" t="s">
         <v>68</v>
       </c>
       <c r="E238" t="s">
         <v>20</v>
       </c>
       <c r="F238" t="s">
         <v>978</v>
       </c>
       <c r="G238" t="s">
         <v>22</v>
       </c>
       <c r="H238">
         <v>2013</v>
       </c>
       <c r="I238"/>
       <c r="J238" t="s">
         <v>23</v>
       </c>
       <c r="K238" t="s">
         <v>24</v>
       </c>
       <c r="L238" t="s">
         <v>52</v>
       </c>
       <c r="M238" t="s">
         <v>1129</v>
       </c>
       <c r="N238" t="s">
         <v>34</v>
       </c>
       <c r="O238" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="P238" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
       <c r="B239" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
       <c r="C239" t="s">
         <v>18</v>
       </c>
       <c r="D239" t="s">
         <v>172</v>
       </c>
       <c r="E239" t="s">
         <v>20</v>
       </c>
       <c r="F239" t="s">
         <v>978</v>
       </c>
       <c r="G239" t="s">
         <v>75</v>
       </c>
       <c r="H239">
         <v>2008</v>
       </c>
       <c r="I239">
         <v>2013</v>
       </c>
       <c r="J239" t="s">
         <v>51</v>
       </c>
       <c r="K239" t="s">
         <v>24</v>
       </c>
       <c r="L239" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="M239" t="s">
         <v>26</v>
       </c>
       <c r="N239" t="s">
         <v>34</v>
       </c>
       <c r="O239" t="s">
-        <v>1269</v>
+        <v>1270</v>
       </c>
       <c r="P239" t="s">
-        <v>1270</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>1271</v>
+        <v>1272</v>
       </c>
       <c r="B240" t="s">
-        <v>1272</v>
+        <v>1273</v>
       </c>
       <c r="C240" t="s">
         <v>18</v>
       </c>
       <c r="D240" t="s">
         <v>63</v>
       </c>
       <c r="E240" t="s">
         <v>20</v>
       </c>
       <c r="F240" t="s">
         <v>978</v>
       </c>
       <c r="G240" t="s">
         <v>22</v>
       </c>
       <c r="H240">
         <v>2014</v>
       </c>
       <c r="I240"/>
       <c r="J240" t="s">
         <v>51</v>
       </c>
       <c r="K240" t="s">
         <v>24</v>
       </c>
       <c r="L240" t="s">
         <v>58</v>
       </c>
       <c r="M240" t="s">
         <v>1129</v>
       </c>
       <c r="N240" t="s">
         <v>27</v>
       </c>
       <c r="O240" t="s">
-        <v>1273</v>
+        <v>1274</v>
       </c>
       <c r="P240" t="s">
-        <v>1274</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>1275</v>
+        <v>1276</v>
       </c>
       <c r="B241" t="s">
-        <v>1276</v>
+        <v>1277</v>
       </c>
       <c r="C241" t="s">
         <v>18</v>
       </c>
       <c r="D241" t="s">
         <v>57</v>
       </c>
       <c r="E241" t="s">
         <v>20</v>
       </c>
       <c r="F241" t="s">
         <v>978</v>
       </c>
       <c r="G241" t="s">
         <v>22</v>
       </c>
       <c r="H241">
         <v>2014</v>
       </c>
       <c r="I241"/>
       <c r="J241" t="s">
         <v>51</v>
       </c>
       <c r="K241" t="s">
         <v>24</v>
       </c>
       <c r="L241" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
       <c r="M241" t="s">
         <v>1129</v>
       </c>
       <c r="N241" t="s">
         <v>27</v>
       </c>
       <c r="O241" t="s">
-        <v>1278</v>
+        <v>1279</v>
       </c>
       <c r="P241" t="s">
-        <v>1279</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>1280</v>
+        <v>1281</v>
       </c>
       <c r="B242" t="s">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="C242" t="s">
         <v>18</v>
       </c>
       <c r="D242" t="s">
         <v>259</v>
       </c>
       <c r="E242" t="s">
         <v>20</v>
       </c>
       <c r="F242" t="s">
         <v>978</v>
       </c>
       <c r="G242" t="s">
         <v>75</v>
       </c>
       <c r="H242">
         <v>2013</v>
       </c>
       <c r="I242">
         <v>2020</v>
       </c>
       <c r="J242" t="s">
         <v>51</v>
       </c>
       <c r="K242" t="s">
         <v>24</v>
       </c>
       <c r="L242" t="s">
-        <v>1282</v>
+        <v>1283</v>
       </c>
       <c r="M242" t="s">
         <v>26</v>
       </c>
       <c r="N242" t="s">
         <v>34</v>
       </c>
       <c r="O242" t="s">
-        <v>1283</v>
+        <v>1284</v>
       </c>
       <c r="P242" t="s">
-        <v>1284</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>1285</v>
+        <v>1286</v>
       </c>
       <c r="B243" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
       <c r="C243" t="s">
         <v>18</v>
       </c>
       <c r="D243" t="s">
         <v>288</v>
       </c>
       <c r="E243" t="s">
         <v>20</v>
       </c>
       <c r="F243" t="s">
         <v>978</v>
       </c>
       <c r="G243" t="s">
-        <v>1287</v>
+        <v>1240</v>
       </c>
       <c r="H243">
         <v>2014</v>
       </c>
       <c r="I243">
         <v>2015</v>
       </c>
       <c r="J243" t="s">
         <v>51</v>
       </c>
       <c r="K243" t="s">
         <v>160</v>
       </c>
       <c r="L243" t="s">
         <v>1288</v>
       </c>
       <c r="M243" t="s">
         <v>26</v>
       </c>
       <c r="N243" t="s">
         <v>34</v>
       </c>
       <c r="O243" t="s">
         <v>1289</v>
       </c>
@@ -17862,51 +17862,51 @@
       </c>
       <c r="P258" t="s">
         <v>1365</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
         <v>1366</v>
       </c>
       <c r="B259" t="s">
         <v>126</v>
       </c>
       <c r="C259" t="s">
         <v>18</v>
       </c>
       <c r="D259" t="s">
         <v>45</v>
       </c>
       <c r="E259" t="s">
         <v>20</v>
       </c>
       <c r="F259" t="s">
         <v>978</v>
       </c>
       <c r="G259" t="s">
-        <v>1287</v>
+        <v>1240</v>
       </c>
       <c r="H259">
         <v>2020</v>
       </c>
       <c r="I259"/>
       <c r="J259" t="s">
         <v>23</v>
       </c>
       <c r="K259" t="s">
         <v>24</v>
       </c>
       <c r="L259" t="s">
         <v>127</v>
       </c>
       <c r="M259" t="s">
         <v>1129</v>
       </c>
       <c r="N259" t="s">
         <v>34</v>
       </c>
       <c r="O259" t="s">
         <v>1367</v>
       </c>
       <c r="P259" t="s">
         <v>1368</v>
@@ -18150,51 +18150,51 @@
       </c>
       <c r="P264" t="s">
         <v>1389</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
         <v>1390</v>
       </c>
       <c r="B265" t="s">
         <v>1391</v>
       </c>
       <c r="C265" t="s">
         <v>18</v>
       </c>
       <c r="D265" t="s">
         <v>927</v>
       </c>
       <c r="E265" t="s">
         <v>20</v>
       </c>
       <c r="F265" t="s">
         <v>978</v>
       </c>
       <c r="G265" t="s">
-        <v>1287</v>
+        <v>1240</v>
       </c>
       <c r="H265">
         <v>2021</v>
       </c>
       <c r="I265"/>
       <c r="J265" t="s">
         <v>23</v>
       </c>
       <c r="K265" t="s">
         <v>1392</v>
       </c>
       <c r="L265" t="s">
         <v>1393</v>
       </c>
       <c r="M265" t="s">
         <v>1129</v>
       </c>
       <c r="N265" t="s">
         <v>929</v>
       </c>
       <c r="O265" t="s">
         <v>1394</v>
       </c>
       <c r="P265" t="s">
         <v>1395</v>