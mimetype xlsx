--- v1 (2026-02-09)
+++ v2 (2026-06-27)
@@ -8212,51 +8212,51 @@
       </c>
       <c r="P103" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>589</v>
       </c>
       <c r="B104" t="s">
         <v>590</v>
       </c>
       <c r="C104" t="s">
         <v>32</v>
       </c>
       <c r="D104" t="s">
         <v>146</v>
       </c>
       <c r="E104" t="s">
         <v>20</v>
       </c>
       <c r="F104" t="s">
         <v>21</v>
       </c>
       <c r="G104" t="s">
-        <v>22</v>
+        <v>584</v>
       </c>
       <c r="H104">
         <v>1989</v>
       </c>
       <c r="I104">
         <v>2013</v>
       </c>
       <c r="J104" t="s">
         <v>78</v>
       </c>
       <c r="K104" t="s">
         <v>24</v>
       </c>
       <c r="L104" t="s">
         <v>147</v>
       </c>
       <c r="M104" t="s">
         <v>58</v>
       </c>
       <c r="N104" t="s">
         <v>27</v>
       </c>
       <c r="O104" t="s">
         <v>591</v>
       </c>