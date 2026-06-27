--- v0 (2026-02-13)
+++ v1 (2026-06-27)
@@ -3526,50 +3526,53 @@
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7FBCCD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28380-2012 Minimum allowable values of energy efficiency and energy grades for microcomputers</t>
   </si>
   <si>
     <t>This policy applies to general purpose microcomputers, including desktop computers with integrated display functions and portable PCs. Also applies to microcomputers with two or more independent graphic displays. Does not apply to microcomputers with rated power higher than 750W or portable computers with a display diagonal less than 0.2946m or 11.6 inches.</t>
   </si>
   <si>
     <t>,   
                     GB 28380-2012</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28380-2012-minimum-allowable-values-energy-efficiency-and-energy-grades-microcomputers</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E1CFD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28381-2012 Minimum allowable values of energy efficiency and evaluating values of energy conservation for centrifugal blower</t>
   </si>
   <si>
     <t>This policy covers centrifugal blowers.</t>
   </si>
   <si>
+    <t>Entered into force, New, To Be Superseded</t>
+  </si>
+  <si>
     <t>JB/T 2977; JB/T 3165; JB/T 7258</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28381-2012-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E151D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28736-2019 Minimum allowable values of energy efficiency and energy efficiency grades for welding machines</t>
   </si>
   <si>
     <t>This policy covers welding machines.</t>
   </si>
   <si>
     <t>GB/T 156; GB/T 2900.22; GB/T 8118; GB/T 8366; GB/T 14549-1993; GB 15578; GB/T 15579.1; GB/T 25301</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28736-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA9400FA80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 29142-2012 Minimum allowable values of energy efficiency and energy efficiency grades for single-capped electrodeless fluorescent lamps</t>
@@ -3668,53 +3671,50 @@
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30254-2013-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-cage</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E8DAD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30255-2019 Minimum allowable values of energy efficiency and energy efficiency grades of LED products for indoor lighting</t>
   </si>
   <si>
     <t>This policy applies to non-directional self-ballasted LED-lamps for general lighting services.</t>
   </si>
   <si>
     <t>GB/T 24842; GB/T 24826; GB/T 24908; GB/T 29293; GB/T 29294; GB/T 29295; GB/T 29296; GB/T 31112</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=86000D0C5CB70E10E05397BE0A0A5BBB</t>
   </si>
   <si>
     <t>GB 30531-2014 Minimum allowable values of energy efficiency and energy efficiency grades for commercial gas cooking appliances</t>
   </si>
   <si>
     <t>Applies to commercial gas-to-energy single stoves with rated thermal load of not more than 60 kW</t>
-  </si>
-[...1 lines deleted...]
-    <t>Entered into force, New, To Be Superseded</t>
   </si>
   <si>
     <t>GB / T 13611</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30531-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7ED10D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30717-2019 Minimum allowable values of water efficiency and water efficiency grades for squatting pans</t>
   </si>
   <si>
     <t>It covers Squatting Toilets</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30717-2019-minimum-allowable-values-water-efficiency-and-water-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA93FF5A80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 30720-2014 Minimum allowable values of energy efficiency and energy efficiency grades for domestic gas cooking appliances</t>
   </si>
@@ -4131,51 +4131,51 @@
   </si>
   <si>
     <t>Asia and Pacific, Malaysia</t>
   </si>
   <si>
     <t>Air Conditioning</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>March 2025</t>
   </si>
   <si>
     <t>MS ISO 5151:2012
 ,   
                     ISO 5151:2010</t>
   </si>
   <si>
     <t>Suruhanjaya Tenaga - ST (Energy Commission)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gpstno502024-guidelines-energy-using-product-air-conditioner</t>
   </si>
   <si>
-    <t>https://www.st.gov.my/contents/2025/EECA/07-20250415%20GUIDELINES%20ON%20ENERGY%20USING%20PRODUCT.pdf</t>
+    <t>https://united4efficiency.org/wp-content/uploads/2024/03/20240107-GUIDELINES-ON-ENERGY-USING-PRODUCT.pdf</t>
   </si>
   <si>
     <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Domestic Fans</t>
   </si>
   <si>
     <t>This guideline specifies minimum energy performance standards and star rating for domestic fan that are used in household that is connected to main power supply, including—(a) the ceiling fan with size from 48 inch up to 60 inch (1200mm up to 1500mm);
 (b) the pedestal fan with size from 10 inch up to 16 inch (250mm up to 400mm); 
 (c) the wall fan with size from 10 inch up to16 inch (250mm up to 400mm);
 (d) the desk fan with size from 10 inch up to16 inch (250mm up to 400mm); and
 (e) the box/mist/moving louver fan (250mm/10inch-350mm/14 inch).</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>August 2025</t>
   </si>
   <si>
     <t>MS 1220:2010</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gpstno502024-guidelines-energy-using-product-domestic-fans</t>
   </si>
   <si>
     <t>https://www.st.gov.my/contents/2025/EECA/20250505%20GUIDELINES%20ON%20ENERGY%20USING%20PRODUCT.pdf</t>
@@ -13663,51 +13663,51 @@
       </c>
       <c r="P180" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
         <v>979</v>
       </c>
       <c r="B181" t="s">
         <v>980</v>
       </c>
       <c r="C181" t="s">
         <v>18</v>
       </c>
       <c r="D181" t="s">
         <v>253</v>
       </c>
       <c r="E181" t="s">
         <v>20</v>
       </c>
       <c r="F181" t="s">
         <v>968</v>
       </c>
       <c r="G181" t="s">
-        <v>75</v>
+        <v>974</v>
       </c>
       <c r="H181">
         <v>1989</v>
       </c>
       <c r="I181">
         <v>2013</v>
       </c>
       <c r="J181" t="s">
         <v>51</v>
       </c>
       <c r="K181" t="s">
         <v>24</v>
       </c>
       <c r="L181" t="s">
         <v>254</v>
       </c>
       <c r="M181" t="s">
         <v>26</v>
       </c>
       <c r="N181" t="s">
         <v>34</v>
       </c>
       <c r="O181" t="s">
         <v>981</v>
       </c>
@@ -15505,539 +15505,539 @@
       </c>
       <c r="P217" t="s">
         <v>1152</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
         <v>1153</v>
       </c>
       <c r="B218" t="s">
         <v>1154</v>
       </c>
       <c r="C218" t="s">
         <v>18</v>
       </c>
       <c r="D218" t="s">
         <v>214</v>
       </c>
       <c r="E218" t="s">
         <v>20</v>
       </c>
       <c r="F218" t="s">
         <v>968</v>
       </c>
       <c r="G218" t="s">
-        <v>22</v>
+        <v>1155</v>
       </c>
       <c r="H218">
         <v>2012</v>
       </c>
       <c r="I218"/>
       <c r="J218" t="s">
         <v>23</v>
       </c>
       <c r="K218" t="s">
         <v>24</v>
       </c>
       <c r="L218" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
       <c r="M218" t="s">
         <v>1044</v>
       </c>
       <c r="N218" t="s">
         <v>27</v>
       </c>
       <c r="O218" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
       <c r="P218" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="B219" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
       <c r="C219" t="s">
         <v>18</v>
       </c>
       <c r="D219" t="s">
         <v>332</v>
       </c>
       <c r="E219" t="s">
         <v>20</v>
       </c>
       <c r="F219" t="s">
         <v>968</v>
       </c>
       <c r="G219" t="s">
         <v>22</v>
       </c>
       <c r="H219">
         <v>2020</v>
       </c>
       <c r="I219"/>
       <c r="J219" t="s">
         <v>23</v>
       </c>
       <c r="K219" t="s">
         <v>24</v>
       </c>
       <c r="L219" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
       <c r="M219" t="s">
         <v>1044</v>
       </c>
       <c r="N219" t="s">
         <v>27</v>
       </c>
       <c r="O219" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
       <c r="P219" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
       <c r="B220" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="C220" t="s">
         <v>18</v>
       </c>
       <c r="D220" t="s">
         <v>259</v>
       </c>
       <c r="E220" t="s">
         <v>20</v>
       </c>
       <c r="F220" t="s">
         <v>968</v>
       </c>
       <c r="G220" t="s">
         <v>75</v>
       </c>
       <c r="H220">
         <v>2003</v>
       </c>
       <c r="I220">
         <v>2013</v>
       </c>
       <c r="J220" t="s">
         <v>51</v>
       </c>
       <c r="K220" t="s">
         <v>24</v>
       </c>
       <c r="L220" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
       <c r="M220" t="s">
         <v>26</v>
       </c>
       <c r="N220" t="s">
         <v>34</v>
       </c>
       <c r="O220" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
       <c r="P220" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
       <c r="B221" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
       <c r="C221" t="s">
         <v>18</v>
       </c>
       <c r="D221" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
       <c r="E221" t="s">
         <v>20</v>
       </c>
       <c r="F221" t="s">
         <v>968</v>
       </c>
       <c r="G221" t="s">
         <v>75</v>
       </c>
       <c r="H221">
         <v>2003</v>
       </c>
       <c r="I221">
         <v>2013</v>
       </c>
       <c r="J221" t="s">
         <v>51</v>
       </c>
       <c r="K221" t="s">
         <v>24</v>
       </c>
       <c r="L221" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="M221" t="s">
         <v>26</v>
       </c>
       <c r="N221" t="s">
         <v>34</v>
       </c>
       <c r="O221" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
       <c r="P221" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
       <c r="B222" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="C222" t="s">
         <v>18</v>
       </c>
       <c r="D222" t="s">
         <v>265</v>
       </c>
       <c r="E222" t="s">
         <v>20</v>
       </c>
       <c r="F222" t="s">
         <v>968</v>
       </c>
       <c r="G222" t="s">
         <v>22</v>
       </c>
       <c r="H222">
         <v>2013</v>
       </c>
       <c r="I222"/>
       <c r="J222" t="s">
         <v>51</v>
       </c>
       <c r="K222" t="s">
         <v>24</v>
       </c>
       <c r="L222" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="M222" t="s">
         <v>26</v>
       </c>
       <c r="N222" t="s">
         <v>34</v>
       </c>
       <c r="O222" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="P222" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>1179</v>
+        <v>1180</v>
       </c>
       <c r="B223" t="s">
         <v>50</v>
       </c>
       <c r="C223" t="s">
         <v>18</v>
       </c>
       <c r="D223" t="s">
         <v>68</v>
       </c>
       <c r="E223" t="s">
         <v>20</v>
       </c>
       <c r="F223" t="s">
         <v>968</v>
       </c>
       <c r="G223" t="s">
         <v>22</v>
       </c>
       <c r="H223">
         <v>2013</v>
       </c>
       <c r="I223"/>
       <c r="J223" t="s">
         <v>23</v>
       </c>
       <c r="K223" t="s">
         <v>24</v>
       </c>
       <c r="L223" t="s">
         <v>52</v>
       </c>
       <c r="M223" t="s">
         <v>1044</v>
       </c>
       <c r="N223" t="s">
         <v>34</v>
       </c>
       <c r="O223" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="P223" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="B224" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
       <c r="C224" t="s">
         <v>18</v>
       </c>
       <c r="D224" t="s">
         <v>172</v>
       </c>
       <c r="E224" t="s">
         <v>20</v>
       </c>
       <c r="F224" t="s">
         <v>968</v>
       </c>
       <c r="G224" t="s">
         <v>75</v>
       </c>
       <c r="H224">
         <v>2008</v>
       </c>
       <c r="I224">
         <v>2013</v>
       </c>
       <c r="J224" t="s">
         <v>51</v>
       </c>
       <c r="K224" t="s">
         <v>24</v>
       </c>
       <c r="L224" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
       <c r="M224" t="s">
         <v>26</v>
       </c>
       <c r="N224" t="s">
         <v>34</v>
       </c>
       <c r="O224" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
       <c r="P224" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="B225" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="C225" t="s">
         <v>18</v>
       </c>
       <c r="D225" t="s">
         <v>63</v>
       </c>
       <c r="E225" t="s">
         <v>20</v>
       </c>
       <c r="F225" t="s">
         <v>968</v>
       </c>
       <c r="G225" t="s">
         <v>22</v>
       </c>
       <c r="H225">
         <v>2014</v>
       </c>
       <c r="I225"/>
       <c r="J225" t="s">
         <v>51</v>
       </c>
       <c r="K225" t="s">
         <v>24</v>
       </c>
       <c r="L225" t="s">
         <v>58</v>
       </c>
       <c r="M225" t="s">
         <v>1044</v>
       </c>
       <c r="N225" t="s">
         <v>27</v>
       </c>
       <c r="O225" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
       <c r="P225" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="B226" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
       <c r="C226" t="s">
         <v>18</v>
       </c>
       <c r="D226" t="s">
         <v>57</v>
       </c>
       <c r="E226" t="s">
         <v>20</v>
       </c>
       <c r="F226" t="s">
         <v>968</v>
       </c>
       <c r="G226" t="s">
         <v>22</v>
       </c>
       <c r="H226">
         <v>2014</v>
       </c>
       <c r="I226"/>
       <c r="J226" t="s">
         <v>51</v>
       </c>
       <c r="K226" t="s">
         <v>24</v>
       </c>
       <c r="L226" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
       <c r="M226" t="s">
         <v>1044</v>
       </c>
       <c r="N226" t="s">
         <v>27</v>
       </c>
       <c r="O226" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
       <c r="P226" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
       <c r="B227" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
       <c r="C227" t="s">
         <v>18</v>
       </c>
       <c r="D227" t="s">
         <v>259</v>
       </c>
       <c r="E227" t="s">
         <v>20</v>
       </c>
       <c r="F227" t="s">
         <v>968</v>
       </c>
       <c r="G227" t="s">
         <v>75</v>
       </c>
       <c r="H227">
         <v>2013</v>
       </c>
       <c r="I227">
         <v>2020</v>
       </c>
       <c r="J227" t="s">
         <v>51</v>
       </c>
       <c r="K227" t="s">
         <v>24</v>
       </c>
       <c r="L227" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
       <c r="M227" t="s">
         <v>26</v>
       </c>
       <c r="N227" t="s">
         <v>34</v>
       </c>
       <c r="O227" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="P227" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="B228" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="C228" t="s">
         <v>18</v>
       </c>
       <c r="D228" t="s">
         <v>288</v>
       </c>
       <c r="E228" t="s">
         <v>20</v>
       </c>
       <c r="F228" t="s">
         <v>968</v>
       </c>
       <c r="G228" t="s">
-        <v>1203</v>
+        <v>1155</v>
       </c>
       <c r="H228">
         <v>2014</v>
       </c>
       <c r="I228">
         <v>2015</v>
       </c>
       <c r="J228" t="s">
         <v>51</v>
       </c>
       <c r="K228" t="s">
         <v>160</v>
       </c>
       <c r="L228" t="s">
         <v>1204</v>
       </c>
       <c r="M228" t="s">
         <v>26</v>
       </c>
       <c r="N228" t="s">
         <v>34</v>
       </c>
       <c r="O228" t="s">
         <v>1205</v>
       </c>
@@ -16783,51 +16783,51 @@
       </c>
       <c r="P243" t="s">
         <v>1281</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
         <v>1282</v>
       </c>
       <c r="B244" t="s">
         <v>126</v>
       </c>
       <c r="C244" t="s">
         <v>18</v>
       </c>
       <c r="D244" t="s">
         <v>45</v>
       </c>
       <c r="E244" t="s">
         <v>20</v>
       </c>
       <c r="F244" t="s">
         <v>968</v>
       </c>
       <c r="G244" t="s">
-        <v>1203</v>
+        <v>1155</v>
       </c>
       <c r="H244">
         <v>2020</v>
       </c>
       <c r="I244"/>
       <c r="J244" t="s">
         <v>23</v>
       </c>
       <c r="K244" t="s">
         <v>24</v>
       </c>
       <c r="L244" t="s">
         <v>127</v>
       </c>
       <c r="M244" t="s">
         <v>1044</v>
       </c>
       <c r="N244" t="s">
         <v>34</v>
       </c>
       <c r="O244" t="s">
         <v>1283</v>
       </c>
       <c r="P244" t="s">
         <v>1284</v>
@@ -17071,51 +17071,51 @@
       </c>
       <c r="P249" t="s">
         <v>1305</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
         <v>1306</v>
       </c>
       <c r="B250" t="s">
         <v>1307</v>
       </c>
       <c r="C250" t="s">
         <v>18</v>
       </c>
       <c r="D250" t="s">
         <v>927</v>
       </c>
       <c r="E250" t="s">
         <v>20</v>
       </c>
       <c r="F250" t="s">
         <v>968</v>
       </c>
       <c r="G250" t="s">
-        <v>1203</v>
+        <v>1155</v>
       </c>
       <c r="H250">
         <v>2021</v>
       </c>
       <c r="I250"/>
       <c r="J250" t="s">
         <v>23</v>
       </c>
       <c r="K250" t="s">
         <v>1308</v>
       </c>
       <c r="L250" t="s">
         <v>1309</v>
       </c>
       <c r="M250" t="s">
         <v>1044</v>
       </c>
       <c r="N250" t="s">
         <v>929</v>
       </c>
       <c r="O250" t="s">
         <v>1310</v>
       </c>
       <c r="P250" t="s">
         <v>1311</v>