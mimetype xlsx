--- v0 (2026-02-15)
+++ v1 (2026-06-27)
@@ -7873,51 +7873,51 @@
       </c>
       <c r="P96" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>561</v>
       </c>
       <c r="B97" t="s">
         <v>562</v>
       </c>
       <c r="C97" t="s">
         <v>51</v>
       </c>
       <c r="D97" t="s">
         <v>164</v>
       </c>
       <c r="E97" t="s">
         <v>20</v>
       </c>
       <c r="F97" t="s">
         <v>21</v>
       </c>
       <c r="G97" t="s">
-        <v>22</v>
+        <v>556</v>
       </c>
       <c r="H97">
         <v>1989</v>
       </c>
       <c r="I97">
         <v>2013</v>
       </c>
       <c r="J97" t="s">
         <v>98</v>
       </c>
       <c r="K97" t="s">
         <v>24</v>
       </c>
       <c r="L97" t="s">
         <v>165</v>
       </c>
       <c r="M97" t="s">
         <v>78</v>
       </c>
       <c r="N97" t="s">
         <v>27</v>
       </c>
       <c r="O97" t="s">
         <v>563</v>
       </c>