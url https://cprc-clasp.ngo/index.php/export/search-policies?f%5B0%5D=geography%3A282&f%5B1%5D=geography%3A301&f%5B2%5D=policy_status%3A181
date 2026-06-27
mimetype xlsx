--- v1 (2026-02-06)
+++ v2 (2026-06-27)
@@ -4381,50 +4381,53 @@
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7FBCCD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28380-2012 Minimum allowable values of energy efficiency and energy grades for microcomputers</t>
   </si>
   <si>
     <t>This policy applies to general purpose microcomputers, including desktop computers with integrated display functions and portable PCs. Also applies to microcomputers with two or more independent graphic displays. Does not apply to microcomputers with rated power higher than 750W or portable computers with a display diagonal less than 0.2946m or 11.6 inches.</t>
   </si>
   <si>
     <t>,   
                     GB 28380-2012</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28380-2012-minimum-allowable-values-energy-efficiency-and-energy-grades-microcomputers</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E1CFD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28381-2012 Minimum allowable values of energy efficiency and evaluating values of energy conservation for centrifugal blower</t>
   </si>
   <si>
     <t>This policy covers centrifugal blowers.</t>
   </si>
   <si>
+    <t>Entered into force, New, To Be Superseded</t>
+  </si>
+  <si>
     <t>JB/T 2977; JB/T 3165; JB/T 7258</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28381-2012-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E151D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28736-2019 Minimum allowable values of energy efficiency and energy efficiency grades for welding machines</t>
   </si>
   <si>
     <t>This policy covers welding machines.</t>
   </si>
   <si>
     <t>GB/T 156; GB/T 2900.22; GB/T 8118; GB/T 8366; GB/T 14549-1993; GB 15578; GB/T 15579.1; GB/T 25301</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28736-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA9400FA80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 29142-2012 Minimum allowable values of energy efficiency and energy efficiency grades for single-capped electrodeless fluorescent lamps</t>
@@ -4523,53 +4526,50 @@
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30254-2013-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-cage</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E8DAD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30255-2019 Minimum allowable values of energy efficiency and energy efficiency grades of LED products for indoor lighting</t>
   </si>
   <si>
     <t>This policy applies to non-directional self-ballasted LED-lamps for general lighting services.</t>
   </si>
   <si>
     <t>GB/T 24842; GB/T 24826; GB/T 24908; GB/T 29293; GB/T 29294; GB/T 29295; GB/T 29296; GB/T 31112</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=86000D0C5CB70E10E05397BE0A0A5BBB</t>
   </si>
   <si>
     <t>GB 30531-2014 Minimum allowable values of energy efficiency and energy efficiency grades for commercial gas cooking appliances</t>
   </si>
   <si>
     <t>Applies to commercial gas-to-energy single stoves with rated thermal load of not more than 60 kW</t>
-  </si>
-[...1 lines deleted...]
-    <t>Entered into force, New, To Be Superseded</t>
   </si>
   <si>
     <t>GB / T 13611</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30531-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7ED10D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30717-2019 Minimum allowable values of water efficiency and water efficiency grades for squatting pans</t>
   </si>
   <si>
     <t>It covers Squatting Toilets</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30717-2019-minimum-allowable-values-water-efficiency-and-water-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA93FF5A80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 30720-2014 Minimum allowable values of energy efficiency and energy efficiency grades for domestic gas cooking appliances</t>
   </si>
@@ -18125,51 +18125,51 @@
       </c>
       <c r="P238" t="s">
         <v>1261</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
         <v>1262</v>
       </c>
       <c r="B239" t="s">
         <v>1263</v>
       </c>
       <c r="C239" t="s">
         <v>18</v>
       </c>
       <c r="D239" t="s">
         <v>253</v>
       </c>
       <c r="E239" t="s">
         <v>20</v>
       </c>
       <c r="F239" t="s">
         <v>312</v>
       </c>
       <c r="G239" t="s">
-        <v>75</v>
+        <v>1257</v>
       </c>
       <c r="H239">
         <v>1989</v>
       </c>
       <c r="I239">
         <v>2013</v>
       </c>
       <c r="J239" t="s">
         <v>51</v>
       </c>
       <c r="K239" t="s">
         <v>24</v>
       </c>
       <c r="L239" t="s">
         <v>254</v>
       </c>
       <c r="M239" t="s">
         <v>26</v>
       </c>
       <c r="N239" t="s">
         <v>34</v>
       </c>
       <c r="O239" t="s">
         <v>1264</v>
       </c>
@@ -19967,539 +19967,539 @@
       </c>
       <c r="P275" t="s">
         <v>1435</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
         <v>1436</v>
       </c>
       <c r="B276" t="s">
         <v>1437</v>
       </c>
       <c r="C276" t="s">
         <v>18</v>
       </c>
       <c r="D276" t="s">
         <v>214</v>
       </c>
       <c r="E276" t="s">
         <v>20</v>
       </c>
       <c r="F276" t="s">
         <v>312</v>
       </c>
       <c r="G276" t="s">
-        <v>22</v>
+        <v>1438</v>
       </c>
       <c r="H276">
         <v>2012</v>
       </c>
       <c r="I276"/>
       <c r="J276" t="s">
         <v>23</v>
       </c>
       <c r="K276" t="s">
         <v>24</v>
       </c>
       <c r="L276" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
       <c r="M276" t="s">
         <v>1327</v>
       </c>
       <c r="N276" t="s">
         <v>27</v>
       </c>
       <c r="O276" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
       <c r="P276" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="B277" t="s">
-        <v>1442</v>
+        <v>1443</v>
       </c>
       <c r="C277" t="s">
         <v>18</v>
       </c>
       <c r="D277" t="s">
         <v>344</v>
       </c>
       <c r="E277" t="s">
         <v>20</v>
       </c>
       <c r="F277" t="s">
         <v>312</v>
       </c>
       <c r="G277" t="s">
         <v>22</v>
       </c>
       <c r="H277">
         <v>2020</v>
       </c>
       <c r="I277"/>
       <c r="J277" t="s">
         <v>23</v>
       </c>
       <c r="K277" t="s">
         <v>24</v>
       </c>
       <c r="L277" t="s">
-        <v>1443</v>
+        <v>1444</v>
       </c>
       <c r="M277" t="s">
         <v>1327</v>
       </c>
       <c r="N277" t="s">
         <v>27</v>
       </c>
       <c r="O277" t="s">
-        <v>1444</v>
+        <v>1445</v>
       </c>
       <c r="P277" t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>1446</v>
+        <v>1447</v>
       </c>
       <c r="B278" t="s">
-        <v>1447</v>
+        <v>1448</v>
       </c>
       <c r="C278" t="s">
         <v>18</v>
       </c>
       <c r="D278" t="s">
         <v>259</v>
       </c>
       <c r="E278" t="s">
         <v>20</v>
       </c>
       <c r="F278" t="s">
         <v>312</v>
       </c>
       <c r="G278" t="s">
         <v>75</v>
       </c>
       <c r="H278">
         <v>2003</v>
       </c>
       <c r="I278">
         <v>2013</v>
       </c>
       <c r="J278" t="s">
         <v>51</v>
       </c>
       <c r="K278" t="s">
         <v>24</v>
       </c>
       <c r="L278" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
       <c r="M278" t="s">
         <v>26</v>
       </c>
       <c r="N278" t="s">
         <v>34</v>
       </c>
       <c r="O278" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
       <c r="P278" t="s">
-        <v>1450</v>
+        <v>1451</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>1451</v>
+        <v>1452</v>
       </c>
       <c r="B279" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="C279" t="s">
         <v>18</v>
       </c>
       <c r="D279" t="s">
-        <v>1453</v>
+        <v>1454</v>
       </c>
       <c r="E279" t="s">
         <v>20</v>
       </c>
       <c r="F279" t="s">
         <v>312</v>
       </c>
       <c r="G279" t="s">
         <v>75</v>
       </c>
       <c r="H279">
         <v>2003</v>
       </c>
       <c r="I279">
         <v>2013</v>
       </c>
       <c r="J279" t="s">
         <v>51</v>
       </c>
       <c r="K279" t="s">
         <v>24</v>
       </c>
       <c r="L279" t="s">
-        <v>1454</v>
+        <v>1455</v>
       </c>
       <c r="M279" t="s">
         <v>26</v>
       </c>
       <c r="N279" t="s">
         <v>34</v>
       </c>
       <c r="O279" t="s">
-        <v>1455</v>
+        <v>1456</v>
       </c>
       <c r="P279" t="s">
-        <v>1456</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>1457</v>
+        <v>1458</v>
       </c>
       <c r="B280" t="s">
-        <v>1458</v>
+        <v>1459</v>
       </c>
       <c r="C280" t="s">
         <v>18</v>
       </c>
       <c r="D280" t="s">
         <v>265</v>
       </c>
       <c r="E280" t="s">
         <v>20</v>
       </c>
       <c r="F280" t="s">
         <v>312</v>
       </c>
       <c r="G280" t="s">
         <v>22</v>
       </c>
       <c r="H280">
         <v>2013</v>
       </c>
       <c r="I280"/>
       <c r="J280" t="s">
         <v>51</v>
       </c>
       <c r="K280" t="s">
         <v>24</v>
       </c>
       <c r="L280" t="s">
-        <v>1459</v>
+        <v>1460</v>
       </c>
       <c r="M280" t="s">
         <v>26</v>
       </c>
       <c r="N280" t="s">
         <v>34</v>
       </c>
       <c r="O280" t="s">
-        <v>1460</v>
+        <v>1461</v>
       </c>
       <c r="P280" t="s">
-        <v>1461</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>1462</v>
+        <v>1463</v>
       </c>
       <c r="B281" t="s">
         <v>50</v>
       </c>
       <c r="C281" t="s">
         <v>18</v>
       </c>
       <c r="D281" t="s">
         <v>68</v>
       </c>
       <c r="E281" t="s">
         <v>20</v>
       </c>
       <c r="F281" t="s">
         <v>312</v>
       </c>
       <c r="G281" t="s">
         <v>22</v>
       </c>
       <c r="H281">
         <v>2013</v>
       </c>
       <c r="I281"/>
       <c r="J281" t="s">
         <v>23</v>
       </c>
       <c r="K281" t="s">
         <v>24</v>
       </c>
       <c r="L281" t="s">
         <v>52</v>
       </c>
       <c r="M281" t="s">
         <v>1327</v>
       </c>
       <c r="N281" t="s">
         <v>34</v>
       </c>
       <c r="O281" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="P281" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>1465</v>
+        <v>1466</v>
       </c>
       <c r="B282" t="s">
-        <v>1466</v>
+        <v>1467</v>
       </c>
       <c r="C282" t="s">
         <v>18</v>
       </c>
       <c r="D282" t="s">
         <v>172</v>
       </c>
       <c r="E282" t="s">
         <v>20</v>
       </c>
       <c r="F282" t="s">
         <v>312</v>
       </c>
       <c r="G282" t="s">
         <v>75</v>
       </c>
       <c r="H282">
         <v>2008</v>
       </c>
       <c r="I282">
         <v>2013</v>
       </c>
       <c r="J282" t="s">
         <v>51</v>
       </c>
       <c r="K282" t="s">
         <v>24</v>
       </c>
       <c r="L282" t="s">
-        <v>1467</v>
+        <v>1468</v>
       </c>
       <c r="M282" t="s">
         <v>26</v>
       </c>
       <c r="N282" t="s">
         <v>34</v>
       </c>
       <c r="O282" t="s">
-        <v>1468</v>
+        <v>1469</v>
       </c>
       <c r="P282" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>1470</v>
+        <v>1471</v>
       </c>
       <c r="B283" t="s">
-        <v>1471</v>
+        <v>1472</v>
       </c>
       <c r="C283" t="s">
         <v>18</v>
       </c>
       <c r="D283" t="s">
         <v>63</v>
       </c>
       <c r="E283" t="s">
         <v>20</v>
       </c>
       <c r="F283" t="s">
         <v>312</v>
       </c>
       <c r="G283" t="s">
         <v>22</v>
       </c>
       <c r="H283">
         <v>2014</v>
       </c>
       <c r="I283"/>
       <c r="J283" t="s">
         <v>51</v>
       </c>
       <c r="K283" t="s">
         <v>24</v>
       </c>
       <c r="L283" t="s">
         <v>58</v>
       </c>
       <c r="M283" t="s">
         <v>1327</v>
       </c>
       <c r="N283" t="s">
         <v>27</v>
       </c>
       <c r="O283" t="s">
-        <v>1472</v>
+        <v>1473</v>
       </c>
       <c r="P283" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
       <c r="B284" t="s">
-        <v>1475</v>
+        <v>1476</v>
       </c>
       <c r="C284" t="s">
         <v>18</v>
       </c>
       <c r="D284" t="s">
         <v>57</v>
       </c>
       <c r="E284" t="s">
         <v>20</v>
       </c>
       <c r="F284" t="s">
         <v>312</v>
       </c>
       <c r="G284" t="s">
         <v>22</v>
       </c>
       <c r="H284">
         <v>2014</v>
       </c>
       <c r="I284"/>
       <c r="J284" t="s">
         <v>51</v>
       </c>
       <c r="K284" t="s">
         <v>24</v>
       </c>
       <c r="L284" t="s">
-        <v>1476</v>
+        <v>1477</v>
       </c>
       <c r="M284" t="s">
         <v>1327</v>
       </c>
       <c r="N284" t="s">
         <v>27</v>
       </c>
       <c r="O284" t="s">
-        <v>1477</v>
+        <v>1478</v>
       </c>
       <c r="P284" t="s">
-        <v>1478</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
       <c r="B285" t="s">
-        <v>1480</v>
+        <v>1481</v>
       </c>
       <c r="C285" t="s">
         <v>18</v>
       </c>
       <c r="D285" t="s">
         <v>259</v>
       </c>
       <c r="E285" t="s">
         <v>20</v>
       </c>
       <c r="F285" t="s">
         <v>312</v>
       </c>
       <c r="G285" t="s">
         <v>75</v>
       </c>
       <c r="H285">
         <v>2013</v>
       </c>
       <c r="I285">
         <v>2020</v>
       </c>
       <c r="J285" t="s">
         <v>51</v>
       </c>
       <c r="K285" t="s">
         <v>24</v>
       </c>
       <c r="L285" t="s">
-        <v>1481</v>
+        <v>1482</v>
       </c>
       <c r="M285" t="s">
         <v>26</v>
       </c>
       <c r="N285" t="s">
         <v>34</v>
       </c>
       <c r="O285" t="s">
-        <v>1482</v>
+        <v>1483</v>
       </c>
       <c r="P285" t="s">
-        <v>1483</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
       <c r="B286" t="s">
-        <v>1485</v>
+        <v>1486</v>
       </c>
       <c r="C286" t="s">
         <v>18</v>
       </c>
       <c r="D286" t="s">
         <v>288</v>
       </c>
       <c r="E286" t="s">
         <v>20</v>
       </c>
       <c r="F286" t="s">
         <v>312</v>
       </c>
       <c r="G286" t="s">
-        <v>1486</v>
+        <v>1438</v>
       </c>
       <c r="H286">
         <v>2014</v>
       </c>
       <c r="I286">
         <v>2015</v>
       </c>
       <c r="J286" t="s">
         <v>51</v>
       </c>
       <c r="K286" t="s">
         <v>160</v>
       </c>
       <c r="L286" t="s">
         <v>1487</v>
       </c>
       <c r="M286" t="s">
         <v>26</v>
       </c>
       <c r="N286" t="s">
         <v>34</v>
       </c>
       <c r="O286" t="s">
         <v>1488</v>
       </c>
@@ -21245,51 +21245,51 @@
       </c>
       <c r="P301" t="s">
         <v>1564</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
         <v>1565</v>
       </c>
       <c r="B302" t="s">
         <v>126</v>
       </c>
       <c r="C302" t="s">
         <v>18</v>
       </c>
       <c r="D302" t="s">
         <v>45</v>
       </c>
       <c r="E302" t="s">
         <v>20</v>
       </c>
       <c r="F302" t="s">
         <v>312</v>
       </c>
       <c r="G302" t="s">
-        <v>1486</v>
+        <v>1438</v>
       </c>
       <c r="H302">
         <v>2020</v>
       </c>
       <c r="I302"/>
       <c r="J302" t="s">
         <v>23</v>
       </c>
       <c r="K302" t="s">
         <v>24</v>
       </c>
       <c r="L302" t="s">
         <v>127</v>
       </c>
       <c r="M302" t="s">
         <v>1327</v>
       </c>
       <c r="N302" t="s">
         <v>34</v>
       </c>
       <c r="O302" t="s">
         <v>1566</v>
       </c>
       <c r="P302" t="s">
         <v>1567</v>
@@ -21533,51 +21533,51 @@
       </c>
       <c r="P307" t="s">
         <v>1588</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
         <v>1589</v>
       </c>
       <c r="B308" t="s">
         <v>1590</v>
       </c>
       <c r="C308" t="s">
         <v>18</v>
       </c>
       <c r="D308" t="s">
         <v>939</v>
       </c>
       <c r="E308" t="s">
         <v>20</v>
       </c>
       <c r="F308" t="s">
         <v>312</v>
       </c>
       <c r="G308" t="s">
-        <v>1486</v>
+        <v>1438</v>
       </c>
       <c r="H308">
         <v>2021</v>
       </c>
       <c r="I308"/>
       <c r="J308" t="s">
         <v>23</v>
       </c>
       <c r="K308" t="s">
         <v>1591</v>
       </c>
       <c r="L308" t="s">
         <v>1592</v>
       </c>
       <c r="M308" t="s">
         <v>1327</v>
       </c>
       <c r="N308" t="s">
         <v>941</v>
       </c>
       <c r="O308" t="s">
         <v>1593</v>
       </c>
       <c r="P308" t="s">
         <v>1594</v>