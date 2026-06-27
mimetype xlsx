--- v0 (2026-02-07)
+++ v1 (2026-06-27)
@@ -2020,50 +2020,53 @@
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9A0A4FA998CAD4A5E05397BE0A0AD02D</t>
   </si>
   <si>
     <t>GB 28379-2012 Minimum allowable values of water efficiency and water efficiency grades for flush valve for water closets</t>
   </si>
   <si>
     <t>This policy covers flush valves for water closets.</t>
   </si>
   <si>
     <t>GB/T 8170-2008</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28379-2012-minimum-allowable-values-water-efficiency-and-water-efficiency-grades-flush</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7FBCCD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28381-2012 Minimum allowable values of energy efficiency and evaluating values of energy conservation for centrifugal blower</t>
   </si>
   <si>
     <t>This policy covers centrifugal blowers.</t>
   </si>
   <si>
+    <t>Entered into force, New, To Be Superseded</t>
+  </si>
+  <si>
     <t>JB/T 2977; JB/T 3165; JB/T 7258</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28381-2012-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E151D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28736-2019 Minimum allowable values of energy efficiency and energy efficiency grades for welding machines</t>
   </si>
   <si>
     <t>This policy covers welding machines.</t>
   </si>
   <si>
     <t>GB/T 156; GB/T 2900.22; GB/T 8118; GB/T 8366; GB/T 14549-1993; GB 15578; GB/T 15579.1; GB/T 25301</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28736-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA9400FA80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 29539-2013 Minimum allowable values of energy efficiency and energy efficiency grades for range hoods</t>
@@ -2120,53 +2123,50 @@
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30253-2024-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=23EE8C718E21E8A3E06397BE0A0AC332</t>
   </si>
   <si>
     <t>GB 30254-2013 Minimum allowable values of energy efficiency and the energy efficiency grades for cage three-phase high voltage induction motors</t>
   </si>
   <si>
     <t>This policy covers cage three-phase high voltage induction motors.</t>
   </si>
   <si>
     <t>GB 755-2008; GB/T 1032-2012; GB 10068-2008; GB 10069.3-2008</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30254-2013-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-cage</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E8DAD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30531-2014 Minimum allowable values of energy efficiency and energy efficiency grades for commercial gas cooking appliances</t>
   </si>
   <si>
     <t>Applies to commercial gas-to-energy single stoves with rated thermal load of not more than 60 kW</t>
-  </si>
-[...1 lines deleted...]
-    <t>Entered into force, New, To Be Superseded</t>
   </si>
   <si>
     <t>GB / T 13611</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30531-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7ED10D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30978-2014 Minimum allowable values of the energy efficiency and energy efficiency grades for water dispensers</t>
   </si>
   <si>
     <t>Applies to the hot or cold water dispensers with rated voltage not exceeding 250 V. Does not apply to the instant hot water dispensers with rated power of more than 4 000 W.</t>
   </si>
   <si>
     <t>GB/T 2828.1; GB/T 2829; GB 4706.1; GB/T 22090-2008</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30978-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7FF8FD3A7E05397BE0A0AB82A</t>
   </si>
@@ -8871,387 +8871,387 @@
       </c>
       <c r="P116" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>656</v>
       </c>
       <c r="B117" t="s">
         <v>657</v>
       </c>
       <c r="C117" t="s">
         <v>18</v>
       </c>
       <c r="D117" t="s">
         <v>246</v>
       </c>
       <c r="E117" t="s">
         <v>20</v>
       </c>
       <c r="F117" t="s">
         <v>171</v>
       </c>
       <c r="G117" t="s">
-        <v>22</v>
+        <v>658</v>
       </c>
       <c r="H117">
         <v>2012</v>
       </c>
       <c r="I117"/>
       <c r="J117" t="s">
         <v>23</v>
       </c>
       <c r="K117" t="s">
         <v>24</v>
       </c>
       <c r="L117" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="M117" t="s">
         <v>643</v>
       </c>
       <c r="N117" t="s">
         <v>27</v>
       </c>
       <c r="O117" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="P117" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="B118" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="C118" t="s">
         <v>18</v>
       </c>
       <c r="D118" t="s">
         <v>199</v>
       </c>
       <c r="E118" t="s">
         <v>20</v>
       </c>
       <c r="F118" t="s">
         <v>171</v>
       </c>
       <c r="G118" t="s">
         <v>22</v>
       </c>
       <c r="H118">
         <v>2020</v>
       </c>
       <c r="I118"/>
       <c r="J118" t="s">
         <v>23</v>
       </c>
       <c r="K118" t="s">
         <v>24</v>
       </c>
       <c r="L118" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="M118" t="s">
         <v>643</v>
       </c>
       <c r="N118" t="s">
         <v>27</v>
       </c>
       <c r="O118" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="P118" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="B119" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="C119" t="s">
         <v>18</v>
       </c>
       <c r="D119" t="s">
         <v>150</v>
       </c>
       <c r="E119" t="s">
         <v>20</v>
       </c>
       <c r="F119" t="s">
         <v>171</v>
       </c>
       <c r="G119" t="s">
         <v>22</v>
       </c>
       <c r="H119">
         <v>2013</v>
       </c>
       <c r="I119"/>
       <c r="J119" t="s">
         <v>51</v>
       </c>
       <c r="K119" t="s">
         <v>24</v>
       </c>
       <c r="L119" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="M119" t="s">
         <v>26</v>
       </c>
       <c r="N119" t="s">
         <v>34</v>
       </c>
       <c r="O119" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="P119" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="B120" t="s">
         <v>50</v>
       </c>
       <c r="C120" t="s">
         <v>18</v>
       </c>
       <c r="D120" t="s">
         <v>68</v>
       </c>
       <c r="E120" t="s">
         <v>20</v>
       </c>
       <c r="F120" t="s">
         <v>171</v>
       </c>
       <c r="G120" t="s">
         <v>22</v>
       </c>
       <c r="H120">
         <v>2013</v>
       </c>
       <c r="I120"/>
       <c r="J120" t="s">
         <v>23</v>
       </c>
       <c r="K120" t="s">
         <v>24</v>
       </c>
       <c r="L120" t="s">
         <v>52</v>
       </c>
       <c r="M120" t="s">
         <v>643</v>
       </c>
       <c r="N120" t="s">
         <v>34</v>
       </c>
       <c r="O120" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="P120" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="B121" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="C121" t="s">
         <v>18</v>
       </c>
       <c r="D121" t="s">
         <v>63</v>
       </c>
       <c r="E121" t="s">
         <v>20</v>
       </c>
       <c r="F121" t="s">
         <v>171</v>
       </c>
       <c r="G121" t="s">
         <v>22</v>
       </c>
       <c r="H121">
         <v>2014</v>
       </c>
       <c r="I121"/>
       <c r="J121" t="s">
         <v>51</v>
       </c>
       <c r="K121" t="s">
         <v>24</v>
       </c>
       <c r="L121" t="s">
         <v>58</v>
       </c>
       <c r="M121" t="s">
         <v>643</v>
       </c>
       <c r="N121" t="s">
         <v>27</v>
       </c>
       <c r="O121" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="P121" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="B122" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="C122" t="s">
         <v>18</v>
       </c>
       <c r="D122" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="E122" t="s">
         <v>20</v>
       </c>
       <c r="F122" t="s">
         <v>171</v>
       </c>
       <c r="G122" t="s">
         <v>629</v>
       </c>
       <c r="H122" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="I122">
         <v>2024</v>
       </c>
       <c r="J122" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="K122" t="s">
         <v>24</v>
       </c>
       <c r="L122"/>
       <c r="M122" t="s">
         <v>643</v>
       </c>
       <c r="N122" t="s">
         <v>27</v>
       </c>
       <c r="O122" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="P122" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="B123" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="C123" t="s">
         <v>18</v>
       </c>
       <c r="D123" t="s">
         <v>57</v>
       </c>
       <c r="E123" t="s">
         <v>20</v>
       </c>
       <c r="F123" t="s">
         <v>171</v>
       </c>
       <c r="G123" t="s">
         <v>22</v>
       </c>
       <c r="H123">
         <v>2014</v>
       </c>
       <c r="I123"/>
       <c r="J123" t="s">
         <v>51</v>
       </c>
       <c r="K123" t="s">
         <v>24</v>
       </c>
       <c r="L123" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="M123" t="s">
         <v>643</v>
       </c>
       <c r="N123" t="s">
         <v>27</v>
       </c>
       <c r="O123" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="P123" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="B124" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="C124" t="s">
         <v>18</v>
       </c>
       <c r="D124" t="s">
         <v>156</v>
       </c>
       <c r="E124" t="s">
         <v>20</v>
       </c>
       <c r="F124" t="s">
         <v>171</v>
       </c>
       <c r="G124" t="s">
-        <v>692</v>
+        <v>658</v>
       </c>
       <c r="H124">
         <v>2014</v>
       </c>
       <c r="I124">
         <v>2015</v>
       </c>
       <c r="J124" t="s">
         <v>51</v>
       </c>
       <c r="K124" t="s">
         <v>157</v>
       </c>
       <c r="L124" t="s">
         <v>693</v>
       </c>
       <c r="M124" t="s">
         <v>26</v>
       </c>
       <c r="N124" t="s">
         <v>34</v>
       </c>
       <c r="O124" t="s">
         <v>694</v>
       </c>
@@ -9497,51 +9497,51 @@
       </c>
       <c r="P129" t="s">
         <v>720</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>721</v>
       </c>
       <c r="B130" t="s">
         <v>104</v>
       </c>
       <c r="C130" t="s">
         <v>18</v>
       </c>
       <c r="D130" t="s">
         <v>45</v>
       </c>
       <c r="E130" t="s">
         <v>20</v>
       </c>
       <c r="F130" t="s">
         <v>171</v>
       </c>
       <c r="G130" t="s">
-        <v>692</v>
+        <v>658</v>
       </c>
       <c r="H130">
         <v>2020</v>
       </c>
       <c r="I130"/>
       <c r="J130" t="s">
         <v>23</v>
       </c>
       <c r="K130" t="s">
         <v>24</v>
       </c>
       <c r="L130" t="s">
         <v>105</v>
       </c>
       <c r="M130" t="s">
         <v>643</v>
       </c>
       <c r="N130" t="s">
         <v>34</v>
       </c>
       <c r="O130" t="s">
         <v>722</v>
       </c>
       <c r="P130" t="s">
         <v>723</v>
@@ -9785,51 +9785,51 @@
       </c>
       <c r="P135" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>745</v>
       </c>
       <c r="B136" t="s">
         <v>746</v>
       </c>
       <c r="C136" t="s">
         <v>18</v>
       </c>
       <c r="D136" t="s">
         <v>503</v>
       </c>
       <c r="E136" t="s">
         <v>20</v>
       </c>
       <c r="F136" t="s">
         <v>171</v>
       </c>
       <c r="G136" t="s">
-        <v>692</v>
+        <v>658</v>
       </c>
       <c r="H136">
         <v>2021</v>
       </c>
       <c r="I136"/>
       <c r="J136" t="s">
         <v>23</v>
       </c>
       <c r="K136" t="s">
         <v>747</v>
       </c>
       <c r="L136" t="s">
         <v>748</v>
       </c>
       <c r="M136" t="s">
         <v>643</v>
       </c>
       <c r="N136" t="s">
         <v>505</v>
       </c>
       <c r="O136" t="s">
         <v>749</v>
       </c>
       <c r="P136" t="s">
         <v>750</v>