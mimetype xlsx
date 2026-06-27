--- v0 (2026-02-13)
+++ v1 (2026-06-27)
@@ -8713,51 +8713,51 @@
       </c>
       <c r="P102" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>592</v>
       </c>
       <c r="B103" t="s">
         <v>593</v>
       </c>
       <c r="C103" t="s">
         <v>18</v>
       </c>
       <c r="D103" t="s">
         <v>137</v>
       </c>
       <c r="E103" t="s">
         <v>20</v>
       </c>
       <c r="F103" t="s">
         <v>581</v>
       </c>
       <c r="G103" t="s">
-        <v>22</v>
+        <v>587</v>
       </c>
       <c r="H103">
         <v>1989</v>
       </c>
       <c r="I103">
         <v>2013</v>
       </c>
       <c r="J103" t="s">
         <v>69</v>
       </c>
       <c r="K103" t="s">
         <v>24</v>
       </c>
       <c r="L103" t="s">
         <v>138</v>
       </c>
       <c r="M103" t="s">
         <v>49</v>
       </c>
       <c r="N103" t="s">
         <v>27</v>
       </c>
       <c r="O103" t="s">
         <v>594</v>
       </c>