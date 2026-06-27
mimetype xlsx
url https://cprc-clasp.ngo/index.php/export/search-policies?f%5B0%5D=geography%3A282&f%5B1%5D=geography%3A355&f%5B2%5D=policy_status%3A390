--- v1 (2026-02-04)
+++ v2 (2026-06-27)
@@ -1711,50 +1711,53 @@
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9A0A4FA998CAD4A5E05397BE0A0AD02D</t>
   </si>
   <si>
     <t>GB 28379-2012 Minimum allowable values of water efficiency and water efficiency grades for flush valve for water closets</t>
   </si>
   <si>
     <t>This policy covers flush valves for water closets.</t>
   </si>
   <si>
     <t>GB/T 8170-2008</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28379-2012-minimum-allowable-values-water-efficiency-and-water-efficiency-grades-flush</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7FBCCD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28381-2012 Minimum allowable values of energy efficiency and evaluating values of energy conservation for centrifugal blower</t>
   </si>
   <si>
     <t>This policy covers centrifugal blowers.</t>
   </si>
   <si>
+    <t>Entered into force, New, To Be Superseded</t>
+  </si>
+  <si>
     <t>JB/T 2977; JB/T 3165; JB/T 7258</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28381-2012-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E151D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28736-2019 Minimum allowable values of energy efficiency and energy efficiency grades for welding machines</t>
   </si>
   <si>
     <t>This policy covers welding machines.</t>
   </si>
   <si>
     <t>GB/T 156; GB/T 2900.22; GB/T 8118; GB/T 8366; GB/T 14549-1993; GB 15578; GB/T 15579.1; GB/T 25301</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28736-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA9400FA80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 29539-2013 Minimum allowable values of energy efficiency and energy efficiency grades for range hoods</t>
@@ -1811,53 +1814,50 @@
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30253-2024-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=23EE8C718E21E8A3E06397BE0A0AC332</t>
   </si>
   <si>
     <t>GB 30254-2013 Minimum allowable values of energy efficiency and the energy efficiency grades for cage three-phase high voltage induction motors</t>
   </si>
   <si>
     <t>This policy covers cage three-phase high voltage induction motors.</t>
   </si>
   <si>
     <t>GB 755-2008; GB/T 1032-2012; GB 10068-2008; GB 10069.3-2008</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30254-2013-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-cage</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E8DAD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30531-2014 Minimum allowable values of energy efficiency and energy efficiency grades for commercial gas cooking appliances</t>
   </si>
   <si>
     <t>Applies to commercial gas-to-energy single stoves with rated thermal load of not more than 60 kW</t>
-  </si>
-[...1 lines deleted...]
-    <t>Entered into force, New, To Be Superseded</t>
   </si>
   <si>
     <t>GB / T 13611</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30531-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7ED10D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30978-2014 Minimum allowable values of the energy efficiency and energy efficiency grades for water dispensers</t>
   </si>
   <si>
     <t>Applies to the hot or cold water dispensers with rated voltage not exceeding 250 V. Does not apply to the instant hot water dispensers with rated power of more than 4 000 W.</t>
   </si>
   <si>
     <t>GB/T 2828.1; GB/T 2829; GB 4706.1; GB/T 22090-2008</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30978-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7FF8FD3A7E05397BE0A0AB82A</t>
   </si>
@@ -7426,387 +7426,387 @@
       </c>
       <c r="P96" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>555</v>
       </c>
       <c r="B97" t="s">
         <v>556</v>
       </c>
       <c r="C97" t="s">
         <v>18</v>
       </c>
       <c r="D97" t="s">
         <v>238</v>
       </c>
       <c r="E97" t="s">
         <v>20</v>
       </c>
       <c r="F97" t="s">
         <v>515</v>
       </c>
       <c r="G97" t="s">
-        <v>22</v>
+        <v>557</v>
       </c>
       <c r="H97">
         <v>2012</v>
       </c>
       <c r="I97"/>
       <c r="J97" t="s">
         <v>23</v>
       </c>
       <c r="K97" t="s">
         <v>24</v>
       </c>
       <c r="L97" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="M97" t="s">
         <v>542</v>
       </c>
       <c r="N97" t="s">
         <v>27</v>
       </c>
       <c r="O97" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="P97" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="B98" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="C98" t="s">
         <v>18</v>
       </c>
       <c r="D98" t="s">
         <v>191</v>
       </c>
       <c r="E98" t="s">
         <v>20</v>
       </c>
       <c r="F98" t="s">
         <v>515</v>
       </c>
       <c r="G98" t="s">
         <v>22</v>
       </c>
       <c r="H98">
         <v>2020</v>
       </c>
       <c r="I98"/>
       <c r="J98" t="s">
         <v>23</v>
       </c>
       <c r="K98" t="s">
         <v>24</v>
       </c>
       <c r="L98" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="M98" t="s">
         <v>542</v>
       </c>
       <c r="N98" t="s">
         <v>27</v>
       </c>
       <c r="O98" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="P98" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="B99" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="C99" t="s">
         <v>18</v>
       </c>
       <c r="D99" t="s">
         <v>150</v>
       </c>
       <c r="E99" t="s">
         <v>20</v>
       </c>
       <c r="F99" t="s">
         <v>515</v>
       </c>
       <c r="G99" t="s">
         <v>22</v>
       </c>
       <c r="H99">
         <v>2013</v>
       </c>
       <c r="I99"/>
       <c r="J99" t="s">
         <v>51</v>
       </c>
       <c r="K99" t="s">
         <v>24</v>
       </c>
       <c r="L99" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="M99" t="s">
         <v>26</v>
       </c>
       <c r="N99" t="s">
         <v>34</v>
       </c>
       <c r="O99" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="P99" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="B100" t="s">
         <v>50</v>
       </c>
       <c r="C100" t="s">
         <v>18</v>
       </c>
       <c r="D100" t="s">
         <v>68</v>
       </c>
       <c r="E100" t="s">
         <v>20</v>
       </c>
       <c r="F100" t="s">
         <v>515</v>
       </c>
       <c r="G100" t="s">
         <v>22</v>
       </c>
       <c r="H100">
         <v>2013</v>
       </c>
       <c r="I100"/>
       <c r="J100" t="s">
         <v>23</v>
       </c>
       <c r="K100" t="s">
         <v>24</v>
       </c>
       <c r="L100" t="s">
         <v>52</v>
       </c>
       <c r="M100" t="s">
         <v>542</v>
       </c>
       <c r="N100" t="s">
         <v>34</v>
       </c>
       <c r="O100" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="P100" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="B101" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="C101" t="s">
         <v>18</v>
       </c>
       <c r="D101" t="s">
         <v>63</v>
       </c>
       <c r="E101" t="s">
         <v>20</v>
       </c>
       <c r="F101" t="s">
         <v>515</v>
       </c>
       <c r="G101" t="s">
         <v>22</v>
       </c>
       <c r="H101">
         <v>2014</v>
       </c>
       <c r="I101"/>
       <c r="J101" t="s">
         <v>51</v>
       </c>
       <c r="K101" t="s">
         <v>24</v>
       </c>
       <c r="L101" t="s">
         <v>58</v>
       </c>
       <c r="M101" t="s">
         <v>542</v>
       </c>
       <c r="N101" t="s">
         <v>27</v>
       </c>
       <c r="O101" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="P101" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="B102" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="C102" t="s">
         <v>18</v>
       </c>
       <c r="D102" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="E102" t="s">
         <v>20</v>
       </c>
       <c r="F102" t="s">
         <v>515</v>
       </c>
       <c r="G102" t="s">
         <v>528</v>
       </c>
       <c r="H102" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="I102">
         <v>2024</v>
       </c>
       <c r="J102" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="K102" t="s">
         <v>24</v>
       </c>
       <c r="L102"/>
       <c r="M102" t="s">
         <v>542</v>
       </c>
       <c r="N102" t="s">
         <v>27</v>
       </c>
       <c r="O102" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="P102" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="B103" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="C103" t="s">
         <v>18</v>
       </c>
       <c r="D103" t="s">
         <v>57</v>
       </c>
       <c r="E103" t="s">
         <v>20</v>
       </c>
       <c r="F103" t="s">
         <v>515</v>
       </c>
       <c r="G103" t="s">
         <v>22</v>
       </c>
       <c r="H103">
         <v>2014</v>
       </c>
       <c r="I103"/>
       <c r="J103" t="s">
         <v>51</v>
       </c>
       <c r="K103" t="s">
         <v>24</v>
       </c>
       <c r="L103" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="M103" t="s">
         <v>542</v>
       </c>
       <c r="N103" t="s">
         <v>27</v>
       </c>
       <c r="O103" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="P103" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B104" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="C104" t="s">
         <v>18</v>
       </c>
       <c r="D104" t="s">
         <v>156</v>
       </c>
       <c r="E104" t="s">
         <v>20</v>
       </c>
       <c r="F104" t="s">
         <v>515</v>
       </c>
       <c r="G104" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="H104">
         <v>2014</v>
       </c>
       <c r="I104">
         <v>2015</v>
       </c>
       <c r="J104" t="s">
         <v>51</v>
       </c>
       <c r="K104" t="s">
         <v>157</v>
       </c>
       <c r="L104" t="s">
         <v>592</v>
       </c>
       <c r="M104" t="s">
         <v>26</v>
       </c>
       <c r="N104" t="s">
         <v>34</v>
       </c>
       <c r="O104" t="s">
         <v>593</v>
       </c>
@@ -8052,51 +8052,51 @@
       </c>
       <c r="P109" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>620</v>
       </c>
       <c r="B110" t="s">
         <v>104</v>
       </c>
       <c r="C110" t="s">
         <v>18</v>
       </c>
       <c r="D110" t="s">
         <v>45</v>
       </c>
       <c r="E110" t="s">
         <v>20</v>
       </c>
       <c r="F110" t="s">
         <v>515</v>
       </c>
       <c r="G110" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="H110">
         <v>2020</v>
       </c>
       <c r="I110"/>
       <c r="J110" t="s">
         <v>23</v>
       </c>
       <c r="K110" t="s">
         <v>24</v>
       </c>
       <c r="L110" t="s">
         <v>105</v>
       </c>
       <c r="M110" t="s">
         <v>542</v>
       </c>
       <c r="N110" t="s">
         <v>34</v>
       </c>
       <c r="O110" t="s">
         <v>621</v>
       </c>
       <c r="P110" t="s">
         <v>622</v>
@@ -8340,51 +8340,51 @@
       </c>
       <c r="P115" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>644</v>
       </c>
       <c r="B116" t="s">
         <v>645</v>
       </c>
       <c r="C116" t="s">
         <v>18</v>
       </c>
       <c r="D116" t="s">
         <v>495</v>
       </c>
       <c r="E116" t="s">
         <v>20</v>
       </c>
       <c r="F116" t="s">
         <v>515</v>
       </c>
       <c r="G116" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="H116">
         <v>2021</v>
       </c>
       <c r="I116"/>
       <c r="J116" t="s">
         <v>23</v>
       </c>
       <c r="K116" t="s">
         <v>646</v>
       </c>
       <c r="L116" t="s">
         <v>647</v>
       </c>
       <c r="M116" t="s">
         <v>542</v>
       </c>
       <c r="N116" t="s">
         <v>497</v>
       </c>
       <c r="O116" t="s">
         <v>648</v>
       </c>
       <c r="P116" t="s">
         <v>649</v>