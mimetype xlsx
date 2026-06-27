--- v1 (2026-02-21)
+++ v2 (2026-06-27)
@@ -3961,50 +3961,53 @@
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7FBCCD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28380-2012 Minimum allowable values of energy efficiency and energy grades for microcomputers</t>
   </si>
   <si>
     <t>This policy applies to general purpose microcomputers, including desktop computers with integrated display functions and portable PCs. Also applies to microcomputers with two or more independent graphic displays. Does not apply to microcomputers with rated power higher than 750W or portable computers with a display diagonal less than 0.2946m or 11.6 inches.</t>
   </si>
   <si>
     <t>,   
                     GB 28380-2012</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28380-2012-minimum-allowable-values-energy-efficiency-and-energy-grades-microcomputers</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E1CFD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28381-2012 Minimum allowable values of energy efficiency and evaluating values of energy conservation for centrifugal blower</t>
   </si>
   <si>
     <t>This policy covers centrifugal blowers.</t>
   </si>
   <si>
+    <t>Entered into force, New, To Be Superseded</t>
+  </si>
+  <si>
     <t>JB/T 2977; JB/T 3165; JB/T 7258</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28381-2012-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E151D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28736-2019 Minimum allowable values of energy efficiency and energy efficiency grades for welding machines</t>
   </si>
   <si>
     <t>This policy covers welding machines.</t>
   </si>
   <si>
     <t>GB/T 156; GB/T 2900.22; GB/T 8118; GB/T 8366; GB/T 14549-1993; GB 15578; GB/T 15579.1; GB/T 25301</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28736-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA9400FA80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 29142-2012 Minimum allowable values of energy efficiency and energy efficiency grades for single-capped electrodeless fluorescent lamps</t>
@@ -4103,53 +4106,50 @@
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30254-2013-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-cage</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E8DAD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30255-2019 Minimum allowable values of energy efficiency and energy efficiency grades of LED products for indoor lighting</t>
   </si>
   <si>
     <t>This policy applies to non-directional self-ballasted LED-lamps for general lighting services.</t>
   </si>
   <si>
     <t>GB/T 24842; GB/T 24826; GB/T 24908; GB/T 29293; GB/T 29294; GB/T 29295; GB/T 29296; GB/T 31112</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=86000D0C5CB70E10E05397BE0A0A5BBB</t>
   </si>
   <si>
     <t>GB 30531-2014 Minimum allowable values of energy efficiency and energy efficiency grades for commercial gas cooking appliances</t>
   </si>
   <si>
     <t>Applies to commercial gas-to-energy single stoves with rated thermal load of not more than 60 kW</t>
-  </si>
-[...1 lines deleted...]
-    <t>Entered into force, New, To Be Superseded</t>
   </si>
   <si>
     <t>GB / T 13611</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30531-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7ED10D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30717-2019 Minimum allowable values of water efficiency and water efficiency grades for squatting pans</t>
   </si>
   <si>
     <t>It covers Squatting Toilets</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30717-2019-minimum-allowable-values-water-efficiency-and-water-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA93FF5A80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 30720-2014 Minimum allowable values of energy efficiency and energy efficiency grades for domestic gas cooking appliances</t>
   </si>
@@ -16124,51 +16124,51 @@
       </c>
       <c r="P218" t="s">
         <v>1123</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
         <v>1124</v>
       </c>
       <c r="B219" t="s">
         <v>1125</v>
       </c>
       <c r="C219" t="s">
         <v>18</v>
       </c>
       <c r="D219" t="s">
         <v>253</v>
       </c>
       <c r="E219" t="s">
         <v>20</v>
       </c>
       <c r="F219" t="s">
         <v>1113</v>
       </c>
       <c r="G219" t="s">
-        <v>75</v>
+        <v>1119</v>
       </c>
       <c r="H219">
         <v>1989</v>
       </c>
       <c r="I219">
         <v>2013</v>
       </c>
       <c r="J219" t="s">
         <v>51</v>
       </c>
       <c r="K219" t="s">
         <v>24</v>
       </c>
       <c r="L219" t="s">
         <v>254</v>
       </c>
       <c r="M219" t="s">
         <v>26</v>
       </c>
       <c r="N219" t="s">
         <v>34</v>
       </c>
       <c r="O219" t="s">
         <v>1126</v>
       </c>
@@ -17966,539 +17966,539 @@
       </c>
       <c r="P255" t="s">
         <v>1297</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
         <v>1298</v>
       </c>
       <c r="B256" t="s">
         <v>1299</v>
       </c>
       <c r="C256" t="s">
         <v>18</v>
       </c>
       <c r="D256" t="s">
         <v>214</v>
       </c>
       <c r="E256" t="s">
         <v>20</v>
       </c>
       <c r="F256" t="s">
         <v>1113</v>
       </c>
       <c r="G256" t="s">
-        <v>22</v>
+        <v>1300</v>
       </c>
       <c r="H256">
         <v>2012</v>
       </c>
       <c r="I256"/>
       <c r="J256" t="s">
         <v>23</v>
       </c>
       <c r="K256" t="s">
         <v>24</v>
       </c>
       <c r="L256" t="s">
-        <v>1300</v>
+        <v>1301</v>
       </c>
       <c r="M256" t="s">
         <v>1189</v>
       </c>
       <c r="N256" t="s">
         <v>27</v>
       </c>
       <c r="O256" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
       <c r="P256" t="s">
-        <v>1302</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>1303</v>
+        <v>1304</v>
       </c>
       <c r="B257" t="s">
-        <v>1304</v>
+        <v>1305</v>
       </c>
       <c r="C257" t="s">
         <v>18</v>
       </c>
       <c r="D257" t="s">
         <v>332</v>
       </c>
       <c r="E257" t="s">
         <v>20</v>
       </c>
       <c r="F257" t="s">
         <v>1113</v>
       </c>
       <c r="G257" t="s">
         <v>22</v>
       </c>
       <c r="H257">
         <v>2020</v>
       </c>
       <c r="I257"/>
       <c r="J257" t="s">
         <v>23</v>
       </c>
       <c r="K257" t="s">
         <v>24</v>
       </c>
       <c r="L257" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
       <c r="M257" t="s">
         <v>1189</v>
       </c>
       <c r="N257" t="s">
         <v>27</v>
       </c>
       <c r="O257" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
       <c r="P257" t="s">
-        <v>1307</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
       <c r="B258" t="s">
-        <v>1309</v>
+        <v>1310</v>
       </c>
       <c r="C258" t="s">
         <v>18</v>
       </c>
       <c r="D258" t="s">
         <v>259</v>
       </c>
       <c r="E258" t="s">
         <v>20</v>
       </c>
       <c r="F258" t="s">
         <v>1113</v>
       </c>
       <c r="G258" t="s">
         <v>75</v>
       </c>
       <c r="H258">
         <v>2003</v>
       </c>
       <c r="I258">
         <v>2013</v>
       </c>
       <c r="J258" t="s">
         <v>51</v>
       </c>
       <c r="K258" t="s">
         <v>24</v>
       </c>
       <c r="L258" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="M258" t="s">
         <v>26</v>
       </c>
       <c r="N258" t="s">
         <v>34</v>
       </c>
       <c r="O258" t="s">
-        <v>1311</v>
+        <v>1312</v>
       </c>
       <c r="P258" t="s">
-        <v>1312</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
       <c r="B259" t="s">
-        <v>1314</v>
+        <v>1315</v>
       </c>
       <c r="C259" t="s">
         <v>18</v>
       </c>
       <c r="D259" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
       <c r="E259" t="s">
         <v>20</v>
       </c>
       <c r="F259" t="s">
         <v>1113</v>
       </c>
       <c r="G259" t="s">
         <v>75</v>
       </c>
       <c r="H259">
         <v>2003</v>
       </c>
       <c r="I259">
         <v>2013</v>
       </c>
       <c r="J259" t="s">
         <v>51</v>
       </c>
       <c r="K259" t="s">
         <v>24</v>
       </c>
       <c r="L259" t="s">
-        <v>1316</v>
+        <v>1317</v>
       </c>
       <c r="M259" t="s">
         <v>26</v>
       </c>
       <c r="N259" t="s">
         <v>34</v>
       </c>
       <c r="O259" t="s">
-        <v>1317</v>
+        <v>1318</v>
       </c>
       <c r="P259" t="s">
-        <v>1318</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>1319</v>
+        <v>1320</v>
       </c>
       <c r="B260" t="s">
-        <v>1320</v>
+        <v>1321</v>
       </c>
       <c r="C260" t="s">
         <v>18</v>
       </c>
       <c r="D260" t="s">
         <v>265</v>
       </c>
       <c r="E260" t="s">
         <v>20</v>
       </c>
       <c r="F260" t="s">
         <v>1113</v>
       </c>
       <c r="G260" t="s">
         <v>22</v>
       </c>
       <c r="H260">
         <v>2013</v>
       </c>
       <c r="I260"/>
       <c r="J260" t="s">
         <v>51</v>
       </c>
       <c r="K260" t="s">
         <v>24</v>
       </c>
       <c r="L260" t="s">
-        <v>1321</v>
+        <v>1322</v>
       </c>
       <c r="M260" t="s">
         <v>26</v>
       </c>
       <c r="N260" t="s">
         <v>34</v>
       </c>
       <c r="O260" t="s">
-        <v>1322</v>
+        <v>1323</v>
       </c>
       <c r="P260" t="s">
-        <v>1323</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="B261" t="s">
         <v>50</v>
       </c>
       <c r="C261" t="s">
         <v>18</v>
       </c>
       <c r="D261" t="s">
         <v>68</v>
       </c>
       <c r="E261" t="s">
         <v>20</v>
       </c>
       <c r="F261" t="s">
         <v>1113</v>
       </c>
       <c r="G261" t="s">
         <v>22</v>
       </c>
       <c r="H261">
         <v>2013</v>
       </c>
       <c r="I261"/>
       <c r="J261" t="s">
         <v>23</v>
       </c>
       <c r="K261" t="s">
         <v>24</v>
       </c>
       <c r="L261" t="s">
         <v>52</v>
       </c>
       <c r="M261" t="s">
         <v>1189</v>
       </c>
       <c r="N261" t="s">
         <v>34</v>
       </c>
       <c r="O261" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="P261" t="s">
-        <v>1326</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>1327</v>
+        <v>1328</v>
       </c>
       <c r="B262" t="s">
-        <v>1328</v>
+        <v>1329</v>
       </c>
       <c r="C262" t="s">
         <v>18</v>
       </c>
       <c r="D262" t="s">
         <v>172</v>
       </c>
       <c r="E262" t="s">
         <v>20</v>
       </c>
       <c r="F262" t="s">
         <v>1113</v>
       </c>
       <c r="G262" t="s">
         <v>75</v>
       </c>
       <c r="H262">
         <v>2008</v>
       </c>
       <c r="I262">
         <v>2013</v>
       </c>
       <c r="J262" t="s">
         <v>51</v>
       </c>
       <c r="K262" t="s">
         <v>24</v>
       </c>
       <c r="L262" t="s">
-        <v>1329</v>
+        <v>1330</v>
       </c>
       <c r="M262" t="s">
         <v>26</v>
       </c>
       <c r="N262" t="s">
         <v>34</v>
       </c>
       <c r="O262" t="s">
-        <v>1330</v>
+        <v>1331</v>
       </c>
       <c r="P262" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>1332</v>
+        <v>1333</v>
       </c>
       <c r="B263" t="s">
-        <v>1333</v>
+        <v>1334</v>
       </c>
       <c r="C263" t="s">
         <v>18</v>
       </c>
       <c r="D263" t="s">
         <v>63</v>
       </c>
       <c r="E263" t="s">
         <v>20</v>
       </c>
       <c r="F263" t="s">
         <v>1113</v>
       </c>
       <c r="G263" t="s">
         <v>22</v>
       </c>
       <c r="H263">
         <v>2014</v>
       </c>
       <c r="I263"/>
       <c r="J263" t="s">
         <v>51</v>
       </c>
       <c r="K263" t="s">
         <v>24</v>
       </c>
       <c r="L263" t="s">
         <v>58</v>
       </c>
       <c r="M263" t="s">
         <v>1189</v>
       </c>
       <c r="N263" t="s">
         <v>27</v>
       </c>
       <c r="O263" t="s">
-        <v>1334</v>
+        <v>1335</v>
       </c>
       <c r="P263" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="B264" t="s">
-        <v>1337</v>
+        <v>1338</v>
       </c>
       <c r="C264" t="s">
         <v>18</v>
       </c>
       <c r="D264" t="s">
         <v>57</v>
       </c>
       <c r="E264" t="s">
         <v>20</v>
       </c>
       <c r="F264" t="s">
         <v>1113</v>
       </c>
       <c r="G264" t="s">
         <v>22</v>
       </c>
       <c r="H264">
         <v>2014</v>
       </c>
       <c r="I264"/>
       <c r="J264" t="s">
         <v>51</v>
       </c>
       <c r="K264" t="s">
         <v>24</v>
       </c>
       <c r="L264" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="M264" t="s">
         <v>1189</v>
       </c>
       <c r="N264" t="s">
         <v>27</v>
       </c>
       <c r="O264" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="P264" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>1341</v>
+        <v>1342</v>
       </c>
       <c r="B265" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
       <c r="C265" t="s">
         <v>18</v>
       </c>
       <c r="D265" t="s">
         <v>259</v>
       </c>
       <c r="E265" t="s">
         <v>20</v>
       </c>
       <c r="F265" t="s">
         <v>1113</v>
       </c>
       <c r="G265" t="s">
         <v>75</v>
       </c>
       <c r="H265">
         <v>2013</v>
       </c>
       <c r="I265">
         <v>2020</v>
       </c>
       <c r="J265" t="s">
         <v>51</v>
       </c>
       <c r="K265" t="s">
         <v>24</v>
       </c>
       <c r="L265" t="s">
-        <v>1343</v>
+        <v>1344</v>
       </c>
       <c r="M265" t="s">
         <v>26</v>
       </c>
       <c r="N265" t="s">
         <v>34</v>
       </c>
       <c r="O265" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="P265" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
       <c r="B266" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
       <c r="C266" t="s">
         <v>18</v>
       </c>
       <c r="D266" t="s">
         <v>288</v>
       </c>
       <c r="E266" t="s">
         <v>20</v>
       </c>
       <c r="F266" t="s">
         <v>1113</v>
       </c>
       <c r="G266" t="s">
-        <v>1348</v>
+        <v>1300</v>
       </c>
       <c r="H266">
         <v>2014</v>
       </c>
       <c r="I266">
         <v>2015</v>
       </c>
       <c r="J266" t="s">
         <v>51</v>
       </c>
       <c r="K266" t="s">
         <v>160</v>
       </c>
       <c r="L266" t="s">
         <v>1349</v>
       </c>
       <c r="M266" t="s">
         <v>26</v>
       </c>
       <c r="N266" t="s">
         <v>34</v>
       </c>
       <c r="O266" t="s">
         <v>1350</v>
       </c>
@@ -19244,51 +19244,51 @@
       </c>
       <c r="P281" t="s">
         <v>1426</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
         <v>1427</v>
       </c>
       <c r="B282" t="s">
         <v>126</v>
       </c>
       <c r="C282" t="s">
         <v>18</v>
       </c>
       <c r="D282" t="s">
         <v>45</v>
       </c>
       <c r="E282" t="s">
         <v>20</v>
       </c>
       <c r="F282" t="s">
         <v>1113</v>
       </c>
       <c r="G282" t="s">
-        <v>1348</v>
+        <v>1300</v>
       </c>
       <c r="H282">
         <v>2020</v>
       </c>
       <c r="I282"/>
       <c r="J282" t="s">
         <v>23</v>
       </c>
       <c r="K282" t="s">
         <v>24</v>
       </c>
       <c r="L282" t="s">
         <v>127</v>
       </c>
       <c r="M282" t="s">
         <v>1189</v>
       </c>
       <c r="N282" t="s">
         <v>34</v>
       </c>
       <c r="O282" t="s">
         <v>1428</v>
       </c>
       <c r="P282" t="s">
         <v>1429</v>
@@ -19532,51 +19532,51 @@
       </c>
       <c r="P287" t="s">
         <v>1450</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
         <v>1451</v>
       </c>
       <c r="B288" t="s">
         <v>1452</v>
       </c>
       <c r="C288" t="s">
         <v>18</v>
       </c>
       <c r="D288" t="s">
         <v>927</v>
       </c>
       <c r="E288" t="s">
         <v>20</v>
       </c>
       <c r="F288" t="s">
         <v>1113</v>
       </c>
       <c r="G288" t="s">
-        <v>1348</v>
+        <v>1300</v>
       </c>
       <c r="H288">
         <v>2021</v>
       </c>
       <c r="I288"/>
       <c r="J288" t="s">
         <v>23</v>
       </c>
       <c r="K288" t="s">
         <v>1453</v>
       </c>
       <c r="L288" t="s">
         <v>1454</v>
       </c>
       <c r="M288" t="s">
         <v>1189</v>
       </c>
       <c r="N288" t="s">
         <v>929</v>
       </c>
       <c r="O288" t="s">
         <v>1455</v>
       </c>
       <c r="P288" t="s">
         <v>1456</v>