--- v1 (2026-02-03)
+++ v2 (2026-08-02)
@@ -1633,50 +1633,53 @@
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7FBCCD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28380-2012 Minimum allowable values of energy efficiency and energy grades for microcomputers</t>
   </si>
   <si>
     <t>This policy applies to general purpose microcomputers, including desktop computers with integrated display functions and portable PCs. Also applies to microcomputers with two or more independent graphic displays. Does not apply to microcomputers with rated power higher than 750W or portable computers with a display diagonal less than 0.2946m or 11.6 inches.</t>
   </si>
   <si>
     <t>,   
                     GB 28380-2012</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28380-2012-minimum-allowable-values-energy-efficiency-and-energy-grades-microcomputers</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E1CFD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28381-2012 Minimum allowable values of energy efficiency and evaluating values of energy conservation for centrifugal blower</t>
   </si>
   <si>
     <t>This policy covers centrifugal blowers.</t>
   </si>
   <si>
+    <t>Entered into force, New, To Be Superseded</t>
+  </si>
+  <si>
     <t>JB/T 2977; JB/T 3165; JB/T 7258</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28381-2012-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E151D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28736-2019 Minimum allowable values of energy efficiency and energy efficiency grades for welding machines</t>
   </si>
   <si>
     <t>This policy covers welding machines.</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>GB/T 156; GB/T 2900.22; GB/T 8118; GB/T 8366; GB/T 14549-1993; GB 15578; GB/T 15579.1; GB/T 25301</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28736-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA9400FA80CE05397BE0A0A84AC</t>
@@ -1778,53 +1781,50 @@
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30254-2013-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-cage</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E8DAD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30255-2019 Minimum allowable values of energy efficiency and energy efficiency grades of LED products for indoor lighting</t>
   </si>
   <si>
     <t>This policy applies to non-directional self-ballasted LED-lamps for general lighting services.</t>
   </si>
   <si>
     <t>GB/T 24842; GB/T 24826; GB/T 24908; GB/T 29293; GB/T 29294; GB/T 29295; GB/T 29296; GB/T 31112</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=86000D0C5CB70E10E05397BE0A0A5BBB</t>
   </si>
   <si>
     <t>GB 30531-2014 Minimum allowable values of energy efficiency and energy efficiency grades for commercial gas cooking appliances</t>
   </si>
   <si>
     <t>Applies to commercial gas-to-energy single stoves with rated thermal load of not more than 60 kW</t>
-  </si>
-[...1 lines deleted...]
-    <t>Entered into force, New, To Be Superseded</t>
   </si>
   <si>
     <t>GB / T 13611</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30531-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7ED10D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30717-2019 Minimum allowable values of water efficiency and water efficiency grades for squatting pans</t>
   </si>
   <si>
     <t>It covers Squatting Toilets</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30717-2019-minimum-allowable-values-water-efficiency-and-water-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA93FF5A80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 30720-2014 Minimum allowable values of energy efficiency and energy efficiency grades for domestic gas cooking appliances</t>
   </si>
@@ -5423,51 +5423,51 @@
       </c>
       <c r="P59" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>352</v>
       </c>
       <c r="B60" t="s">
         <v>353</v>
       </c>
       <c r="C60" t="s">
         <v>18</v>
       </c>
       <c r="D60" t="s">
         <v>253</v>
       </c>
       <c r="E60" t="s">
         <v>20</v>
       </c>
       <c r="F60" t="s">
         <v>340</v>
       </c>
       <c r="G60" t="s">
-        <v>75</v>
+        <v>347</v>
       </c>
       <c r="H60">
         <v>1989</v>
       </c>
       <c r="I60">
         <v>2013</v>
       </c>
       <c r="J60" t="s">
         <v>51</v>
       </c>
       <c r="K60" t="s">
         <v>24</v>
       </c>
       <c r="L60" t="s">
         <v>254</v>
       </c>
       <c r="M60" t="s">
         <v>26</v>
       </c>
       <c r="N60" t="s">
         <v>34</v>
       </c>
       <c r="O60" t="s">
         <v>354</v>
       </c>
@@ -7165,539 +7165,539 @@
       </c>
       <c r="P94" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>524</v>
       </c>
       <c r="B95" t="s">
         <v>525</v>
       </c>
       <c r="C95" t="s">
         <v>18</v>
       </c>
       <c r="D95" t="s">
         <v>214</v>
       </c>
       <c r="E95" t="s">
         <v>20</v>
       </c>
       <c r="F95" t="s">
         <v>340</v>
       </c>
       <c r="G95" t="s">
-        <v>22</v>
+        <v>526</v>
       </c>
       <c r="H95">
         <v>2012</v>
       </c>
       <c r="I95"/>
       <c r="J95" t="s">
         <v>23</v>
       </c>
       <c r="K95" t="s">
         <v>24</v>
       </c>
       <c r="L95" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="M95" t="s">
         <v>460</v>
       </c>
       <c r="N95" t="s">
         <v>27</v>
       </c>
       <c r="O95" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="P95" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="B96" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="C96" t="s">
         <v>18</v>
       </c>
       <c r="D96" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="E96" t="s">
         <v>20</v>
       </c>
       <c r="F96" t="s">
         <v>340</v>
       </c>
       <c r="G96" t="s">
         <v>22</v>
       </c>
       <c r="H96">
         <v>2020</v>
       </c>
       <c r="I96"/>
       <c r="J96" t="s">
         <v>23</v>
       </c>
       <c r="K96" t="s">
         <v>24</v>
       </c>
       <c r="L96" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="M96" t="s">
         <v>460</v>
       </c>
       <c r="N96" t="s">
         <v>27</v>
       </c>
       <c r="O96" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="P96" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="B97" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="C97" t="s">
         <v>18</v>
       </c>
       <c r="D97" t="s">
         <v>259</v>
       </c>
       <c r="E97" t="s">
         <v>20</v>
       </c>
       <c r="F97" t="s">
         <v>340</v>
       </c>
       <c r="G97" t="s">
         <v>75</v>
       </c>
       <c r="H97">
         <v>2003</v>
       </c>
       <c r="I97">
         <v>2013</v>
       </c>
       <c r="J97" t="s">
         <v>51</v>
       </c>
       <c r="K97" t="s">
         <v>24</v>
       </c>
       <c r="L97" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="M97" t="s">
         <v>26</v>
       </c>
       <c r="N97" t="s">
         <v>34</v>
       </c>
       <c r="O97" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="P97" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="B98" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="C98" t="s">
         <v>18</v>
       </c>
       <c r="D98" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="E98" t="s">
         <v>20</v>
       </c>
       <c r="F98" t="s">
         <v>340</v>
       </c>
       <c r="G98" t="s">
         <v>75</v>
       </c>
       <c r="H98">
         <v>2003</v>
       </c>
       <c r="I98">
         <v>2013</v>
       </c>
       <c r="J98" t="s">
         <v>51</v>
       </c>
       <c r="K98" t="s">
         <v>24</v>
       </c>
       <c r="L98" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="M98" t="s">
         <v>26</v>
       </c>
       <c r="N98" t="s">
         <v>34</v>
       </c>
       <c r="O98" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="P98" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="B99" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="C99" t="s">
         <v>18</v>
       </c>
       <c r="D99" t="s">
         <v>265</v>
       </c>
       <c r="E99" t="s">
         <v>20</v>
       </c>
       <c r="F99" t="s">
         <v>340</v>
       </c>
       <c r="G99" t="s">
         <v>22</v>
       </c>
       <c r="H99">
         <v>2013</v>
       </c>
       <c r="I99"/>
       <c r="J99" t="s">
         <v>51</v>
       </c>
       <c r="K99" t="s">
         <v>24</v>
       </c>
       <c r="L99" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="M99" t="s">
         <v>26</v>
       </c>
       <c r="N99" t="s">
         <v>34</v>
       </c>
       <c r="O99" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="P99" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="B100" t="s">
         <v>50</v>
       </c>
       <c r="C100" t="s">
         <v>18</v>
       </c>
       <c r="D100" t="s">
         <v>68</v>
       </c>
       <c r="E100" t="s">
         <v>20</v>
       </c>
       <c r="F100" t="s">
         <v>340</v>
       </c>
       <c r="G100" t="s">
         <v>22</v>
       </c>
       <c r="H100">
         <v>2013</v>
       </c>
       <c r="I100"/>
       <c r="J100" t="s">
         <v>23</v>
       </c>
       <c r="K100" t="s">
         <v>24</v>
       </c>
       <c r="L100" t="s">
         <v>52</v>
       </c>
       <c r="M100" t="s">
         <v>460</v>
       </c>
       <c r="N100" t="s">
         <v>34</v>
       </c>
       <c r="O100" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="P100" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="B101" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="C101" t="s">
         <v>18</v>
       </c>
       <c r="D101" t="s">
         <v>172</v>
       </c>
       <c r="E101" t="s">
         <v>20</v>
       </c>
       <c r="F101" t="s">
         <v>340</v>
       </c>
       <c r="G101" t="s">
         <v>75</v>
       </c>
       <c r="H101">
         <v>2008</v>
       </c>
       <c r="I101">
         <v>2013</v>
       </c>
       <c r="J101" t="s">
         <v>51</v>
       </c>
       <c r="K101" t="s">
         <v>24</v>
       </c>
       <c r="L101" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="M101" t="s">
         <v>26</v>
       </c>
       <c r="N101" t="s">
         <v>34</v>
       </c>
       <c r="O101" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="P101" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="B102" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="C102" t="s">
         <v>18</v>
       </c>
       <c r="D102" t="s">
         <v>63</v>
       </c>
       <c r="E102" t="s">
         <v>20</v>
       </c>
       <c r="F102" t="s">
         <v>340</v>
       </c>
       <c r="G102" t="s">
         <v>22</v>
       </c>
       <c r="H102">
         <v>2014</v>
       </c>
       <c r="I102"/>
       <c r="J102" t="s">
         <v>51</v>
       </c>
       <c r="K102" t="s">
         <v>24</v>
       </c>
       <c r="L102" t="s">
         <v>58</v>
       </c>
       <c r="M102" t="s">
         <v>460</v>
       </c>
       <c r="N102" t="s">
         <v>27</v>
       </c>
       <c r="O102" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="P102" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="B103" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="C103" t="s">
         <v>18</v>
       </c>
       <c r="D103" t="s">
         <v>57</v>
       </c>
       <c r="E103" t="s">
         <v>20</v>
       </c>
       <c r="F103" t="s">
         <v>340</v>
       </c>
       <c r="G103" t="s">
         <v>22</v>
       </c>
       <c r="H103">
         <v>2014</v>
       </c>
       <c r="I103"/>
       <c r="J103" t="s">
         <v>51</v>
       </c>
       <c r="K103" t="s">
         <v>24</v>
       </c>
       <c r="L103" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="M103" t="s">
         <v>460</v>
       </c>
       <c r="N103" t="s">
         <v>27</v>
       </c>
       <c r="O103" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="P103" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="B104" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="C104" t="s">
         <v>18</v>
       </c>
       <c r="D104" t="s">
         <v>259</v>
       </c>
       <c r="E104" t="s">
         <v>20</v>
       </c>
       <c r="F104" t="s">
         <v>340</v>
       </c>
       <c r="G104" t="s">
         <v>75</v>
       </c>
       <c r="H104">
         <v>2013</v>
       </c>
       <c r="I104">
         <v>2020</v>
       </c>
       <c r="J104" t="s">
         <v>51</v>
       </c>
       <c r="K104" t="s">
         <v>24</v>
       </c>
       <c r="L104" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="M104" t="s">
         <v>26</v>
       </c>
       <c r="N104" t="s">
         <v>34</v>
       </c>
       <c r="O104" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="P104" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="B105" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="C105" t="s">
         <v>18</v>
       </c>
       <c r="D105" t="s">
         <v>288</v>
       </c>
       <c r="E105" t="s">
         <v>20</v>
       </c>
       <c r="F105" t="s">
         <v>340</v>
       </c>
       <c r="G105" t="s">
-        <v>575</v>
+        <v>526</v>
       </c>
       <c r="H105">
         <v>2014</v>
       </c>
       <c r="I105">
         <v>2015</v>
       </c>
       <c r="J105" t="s">
         <v>51</v>
       </c>
       <c r="K105" t="s">
         <v>160</v>
       </c>
       <c r="L105" t="s">
         <v>576</v>
       </c>
       <c r="M105" t="s">
         <v>26</v>
       </c>
       <c r="N105" t="s">
         <v>34</v>
       </c>
       <c r="O105" t="s">
         <v>577</v>
       </c>
@@ -8138,51 +8138,51 @@
       </c>
       <c r="M114" t="s">
         <v>460</v>
       </c>
       <c r="N114" t="s">
         <v>27</v>
       </c>
       <c r="O114" t="s">
         <v>623</v>
       </c>
       <c r="P114" t="s">
         <v>624</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>625</v>
       </c>
       <c r="B115" t="s">
         <v>626</v>
       </c>
       <c r="C115" t="s">
         <v>18</v>
       </c>
       <c r="D115" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="E115" t="s">
         <v>20</v>
       </c>
       <c r="F115" t="s">
         <v>340</v>
       </c>
       <c r="G115" t="s">
         <v>22</v>
       </c>
       <c r="H115">
         <v>2017</v>
       </c>
       <c r="I115"/>
       <c r="J115" t="s">
         <v>51</v>
       </c>
       <c r="K115" t="s">
         <v>24</v>
       </c>
       <c r="L115" t="s">
         <v>627</v>
       </c>
       <c r="M115" t="s">
         <v>460</v>
@@ -8343,51 +8343,51 @@
       </c>
       <c r="P118" t="s">
         <v>645</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>646</v>
       </c>
       <c r="B119" t="s">
         <v>126</v>
       </c>
       <c r="C119" t="s">
         <v>18</v>
       </c>
       <c r="D119" t="s">
         <v>45</v>
       </c>
       <c r="E119" t="s">
         <v>20</v>
       </c>
       <c r="F119" t="s">
         <v>340</v>
       </c>
       <c r="G119" t="s">
-        <v>575</v>
+        <v>526</v>
       </c>
       <c r="H119">
         <v>2020</v>
       </c>
       <c r="I119"/>
       <c r="J119" t="s">
         <v>23</v>
       </c>
       <c r="K119" t="s">
         <v>24</v>
       </c>
       <c r="L119" t="s">
         <v>127</v>
       </c>
       <c r="M119" t="s">
         <v>460</v>
       </c>
       <c r="N119" t="s">
         <v>34</v>
       </c>
       <c r="O119" t="s">
         <v>647</v>
       </c>
       <c r="P119" t="s">
         <v>648</v>
@@ -8631,51 +8631,51 @@
       </c>
       <c r="P124" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>670</v>
       </c>
       <c r="B125" t="s">
         <v>671</v>
       </c>
       <c r="C125" t="s">
         <v>18</v>
       </c>
       <c r="D125" t="s">
         <v>672</v>
       </c>
       <c r="E125" t="s">
         <v>20</v>
       </c>
       <c r="F125" t="s">
         <v>340</v>
       </c>
       <c r="G125" t="s">
-        <v>575</v>
+        <v>526</v>
       </c>
       <c r="H125">
         <v>2021</v>
       </c>
       <c r="I125"/>
       <c r="J125" t="s">
         <v>23</v>
       </c>
       <c r="K125" t="s">
         <v>673</v>
       </c>
       <c r="L125" t="s">
         <v>674</v>
       </c>
       <c r="M125" t="s">
         <v>460</v>
       </c>
       <c r="N125" t="s">
         <v>675</v>
       </c>
       <c r="O125" t="s">
         <v>676</v>
       </c>
       <c r="P125" t="s">
         <v>677</v>