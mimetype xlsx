--- v1 (2025-12-26)
+++ v2 (2026-06-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -128,66 +128,84 @@
   <si>
     <t>GB 12021.2-2025 Maximum Allowable Values of Energy Consumption and Energy Efficiency Grade for Household Refrigerating Appliance</t>
   </si>
   <si>
     <t>The new standard revises Minimum Energy Performance Standards (MEPS) for household refrigerators and semi-conductor refrigerators with volume no greater than 60 L. The revised MEPS significantly raises the minimum energy efficiency thresholds for mainstream refrigerators and freezers, tightening the requirements from Grade 5 (Total Energy Efficiency Index, TEEI: 90%) through to Grade 1+ (TEEI: 40%). For all refrigerators excluding semiconductor models, the Total Energy Efficiency Index (TEEI) will now serve as the sole metric for energy efficiency.</t>
   </si>
   <si>
     <t>Published, Revised</t>
   </si>
   <si>
     <t>June 2025</t>
   </si>
   <si>
     <t>IEC62552-3:2020
 ,   
                     IEC62552-3
 ,</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-120212-2025-maximum-allowable-values-energy-consumption-and-energy-efficiency-grade</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=36A29D07E29DD444E06397BE0A0ACC4C</t>
   </si>
   <si>
+    <t>GB 12021.4-2013 The maximum allowable values of the energy water consumption and grades for household electric washing machines</t>
+  </si>
+  <si>
+    <t>Applies to household electric washing machines with washing capacity no larger than 13kg. Does NOT apply to washing machines with rated wash capacity below 1.0kg or single tub washing machines without centrifugal drying functions; Does NOT apply to agitator-type washing machines. For washing and drying machines; only washing functions will be assessed.</t>
+  </si>
+  <si>
+    <t>Washing Machines</t>
+  </si>
+  <si>
+    <t>GB/T 4288 2008 GB 12021.4-2013</t>
+  </si>
+  <si>
+    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-120214-2013-maximum-allowable-values-energy-water-consumption-and-grades-household</t>
+  </si>
+  <si>
+    <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E6BED3A7E05397BE0A0AB82A</t>
+  </si>
+  <si>
     <t>GB 20943-2013 Minimum allowable values of energy efficiency and evaluating values of energy conservation for single voltage external AC-DC and AC-AC power supplies</t>
   </si>
   <si>
     <t>Applies to external power supplies which convert AC current with 220V and 50Hz to single voltage DC -no higher than 36V- or single voltage AC -no higher than 36V- current.It applies to products with rated output power no larger than 250W. Does NOT apply to DC-DC transformer.</t>
   </si>
   <si>
     <t>External Power Supply</t>
   </si>
   <si>
     <t>Revised, To Be Superseded</t>
   </si>
   <si>
     <t>GB 20943-2013</t>
-  </si>
-[...1 lines deleted...]
-    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-20943-2013-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E686D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 26969-2011 Minimum allowable values of energy efficiency and energy efficiency grades for domestic solar water heating systems</t>
   </si>
   <si>
     <t>Applies to solar water heaters with volume less than 0.6 cubic meters.</t>
   </si>
   <si>
     <t>Storage Water Heaters</t>
   </si>
   <si>
     <t>November 2025</t>
   </si>
   <si>
     <t>Solar</t>
   </si>
@@ -641,51 +659,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P10"/>
+  <dimension ref="A1:P11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="193.381" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="654.697" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="96.691" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="155.676" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="95.405" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -837,372 +855,422 @@
       </c>
       <c r="P3" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4" t="s">
         <v>39</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
         <v>21</v>
       </c>
       <c r="G4" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="H4">
-        <v>2007</v>
+        <v>1989</v>
       </c>
       <c r="I4">
         <v>2013</v>
       </c>
       <c r="J4" t="s">
         <v>23</v>
       </c>
       <c r="K4" t="s">
         <v>24</v>
       </c>
       <c r="L4" t="s">
+        <v>40</v>
+      </c>
+      <c r="M4" t="s">
         <v>41</v>
       </c>
-      <c r="M4" t="s">
+      <c r="N4" t="s">
+        <v>27</v>
+      </c>
+      <c r="O4" t="s">
         <v>42</v>
       </c>
-      <c r="N4" t="s">
+      <c r="P4" t="s">
         <v>43</v>
-      </c>
-[...4 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
         <v>21</v>
       </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="H5">
-        <v>2011</v>
+        <v>2007</v>
       </c>
       <c r="I5">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="J5" t="s">
+        <v>23</v>
+      </c>
+      <c r="K5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L5" t="s">
+        <v>48</v>
+      </c>
+      <c r="M5" t="s">
+        <v>41</v>
+      </c>
+      <c r="N5" t="s">
         <v>49</v>
       </c>
-      <c r="K5" t="s">
+      <c r="O5" t="s">
         <v>50</v>
       </c>
-      <c r="L5" t="s">
+      <c r="P5" t="s">
         <v>51</v>
-      </c>
-[...10 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="B6" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
         <v>21</v>
       </c>
       <c r="G6" t="s">
+        <v>22</v>
+      </c>
+      <c r="H6">
+        <v>2011</v>
+      </c>
+      <c r="I6">
+        <v>2012</v>
+      </c>
+      <c r="J6" t="s">
+        <v>55</v>
+      </c>
+      <c r="K6" t="s">
+        <v>56</v>
+      </c>
+      <c r="L6" t="s">
         <v>57</v>
       </c>
-      <c r="H6">
-[...13 lines deleted...]
-      </c>
       <c r="M6" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="N6" t="s">
         <v>27</v>
       </c>
       <c r="O6" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="P6" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B7" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
       <c r="G7" t="s">
-        <v>22</v>
+        <v>63</v>
       </c>
       <c r="H7">
-        <v>2008</v>
+        <v>2014</v>
       </c>
       <c r="I7">
         <v>2015</v>
       </c>
       <c r="J7" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="K7" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="L7" t="s">
         <v>65</v>
       </c>
       <c r="M7" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
         <v>66</v>
       </c>
       <c r="P7" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>68</v>
       </c>
       <c r="B8" t="s">
         <v>69</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" t="s">
         <v>70</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
       <c r="G8" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="H8">
-        <v>2020</v>
-[...1 lines deleted...]
-      <c r="I8"/>
+        <v>2008</v>
+      </c>
+      <c r="I8">
+        <v>2015</v>
+      </c>
       <c r="J8" t="s">
+        <v>55</v>
+      </c>
+      <c r="K8" t="s">
+        <v>64</v>
+      </c>
+      <c r="L8" t="s">
         <v>71</v>
       </c>
-      <c r="K8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M8" t="s">
-        <v>73</v>
+        <v>41</v>
       </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="P8" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B9" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="H9">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="K9" t="s">
+        <v>24</v>
+      </c>
+      <c r="L9" t="s">
+        <v>78</v>
+      </c>
+      <c r="M9" t="s">
         <v>79</v>
       </c>
-      <c r="L9" t="s">
+      <c r="N9" t="s">
+        <v>27</v>
+      </c>
+      <c r="O9" t="s">
         <v>80</v>
       </c>
-      <c r="M9" t="s">
-[...2 lines deleted...]
-      <c r="N9" t="s">
+      <c r="P9" t="s">
         <v>81</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B10" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>87</v>
+        <v>63</v>
       </c>
       <c r="H10">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>49</v>
+        <v>77</v>
       </c>
       <c r="K10" t="s">
+        <v>85</v>
+      </c>
+      <c r="L10" t="s">
+        <v>86</v>
+      </c>
+      <c r="M10" t="s">
+        <v>79</v>
+      </c>
+      <c r="N10" t="s">
+        <v>87</v>
+      </c>
+      <c r="O10" t="s">
         <v>88</v>
       </c>
-      <c r="L10" t="s">
+      <c r="P10" t="s">
         <v>89</v>
       </c>
-      <c r="M10" t="s">
-[...2 lines deleted...]
-      <c r="N10" t="s">
+    </row>
+    <row r="11" spans="1:16">
+      <c r="A11" t="s">
         <v>90</v>
       </c>
-      <c r="O10" t="s">
+      <c r="B11" t="s">
         <v>91</v>
       </c>
-      <c r="P10" t="s">
+      <c r="C11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D11" t="s">
         <v>92</v>
+      </c>
+      <c r="E11" t="s">
+        <v>20</v>
+      </c>
+      <c r="F11" t="s">
+        <v>21</v>
+      </c>
+      <c r="G11" t="s">
+        <v>93</v>
+      </c>
+      <c r="H11">
+        <v>2019</v>
+      </c>
+      <c r="I11"/>
+      <c r="J11" t="s">
+        <v>55</v>
+      </c>
+      <c r="K11" t="s">
+        <v>94</v>
+      </c>
+      <c r="L11" t="s">
+        <v>95</v>
+      </c>
+      <c r="M11" t="s">
+        <v>79</v>
+      </c>
+      <c r="N11" t="s">
+        <v>96</v>
+      </c>
+      <c r="O11" t="s">
+        <v>97</v>
+      </c>
+      <c r="P11" t="s">
+        <v>98</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">