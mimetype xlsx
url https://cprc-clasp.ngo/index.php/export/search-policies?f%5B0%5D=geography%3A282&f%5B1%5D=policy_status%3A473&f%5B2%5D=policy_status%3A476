--- v2 (2026-06-02)
+++ v3 (2026-08-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -197,108 +197,126 @@
   <si>
     <t>GB 26969-2011 Minimum allowable values of energy efficiency and energy efficiency grades for domestic solar water heating systems</t>
   </si>
   <si>
     <t>Applies to solar water heaters with volume less than 0.6 cubic meters.</t>
   </si>
   <si>
     <t>Storage Water Heaters</t>
   </si>
   <si>
     <t>November 2025</t>
   </si>
   <si>
     <t>Solar</t>
   </si>
   <si>
     <t>GB 3100; GB/T 12936; GB/T 18708; GB/T 19141; GB/T 26970; GB/T26971; ISO 9488:1999</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-26969-2011-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7FB07D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
+    <t>GB 28381-2012 Minimum allowable values of energy efficiency and evaluating values of energy conservation for centrifugal blower</t>
+  </si>
+  <si>
+    <t>This policy covers centrifugal blowers.</t>
+  </si>
+  <si>
+    <t>Industrial Blowers</t>
+  </si>
+  <si>
+    <t>Entered into force, New, To Be Superseded</t>
+  </si>
+  <si>
+    <t>May 2021</t>
+  </si>
+  <si>
+    <t>JB/T 2977; JB/T 3165; JB/T 7258</t>
+  </si>
+  <si>
+    <t>The Standardisation Administration of China (SAC)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-28381-2012-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
+  </si>
+  <si>
+    <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E151D3A7E05397BE0A0AB82A</t>
+  </si>
+  <si>
     <t>GB 30531-2014 Minimum allowable values of energy efficiency and energy efficiency grades for commercial gas cooking appliances</t>
   </si>
   <si>
     <t>Applies to commercial gas-to-energy single stoves with rated thermal load of not more than 60 kW</t>
   </si>
   <si>
     <t>Ovens</t>
   </si>
   <si>
-    <t>Entered into force, New, To Be Superseded</t>
-[...1 lines deleted...]
-  <si>
     <t>Gas</t>
   </si>
   <si>
     <t>GB / T 13611</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30531-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7ED10D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30720-2014 Minimum allowable values of energy efficiency and energy efficiency grades for domestic gas cooking appliances</t>
   </si>
   <si>
     <t>Domestic gas cooking appliances which use urban gas have single combustors and its rated thermal load is not more than 5.23 kW</t>
   </si>
   <si>
     <t>LPG Stoves, Cooktops or Hobs</t>
   </si>
   <si>
     <t>CQC6151-20094.24.3</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30720-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7EF80D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 37478-2019 Minimum allowable values of energy efficiency and energy efficiency grades of LED luminaires for road and tunnel lighting</t>
   </si>
   <si>
     <t>This policy covers LED luminaires for road and tunnel lighting.</t>
   </si>
   <si>
     <t>Streetlighting</t>
   </si>
   <si>
-    <t>May 2021</t>
-[...1 lines deleted...]
-  <si>
     <t>GB/T 24826; GB/T 31897.201</t>
-  </si>
-[...1 lines deleted...]
-    <t>The Standardisation Administration of China (SAC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-37478-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=86000D0C5CBB0E10E05397BE0A0A5BBB</t>
   </si>
   <si>
     <t>GB 38383-2019 The minimum allowable values of the energy, water consumption, and grades for dishwashers</t>
   </si>
   <si>
     <t>This policy covers dishwashers.</t>
   </si>
   <si>
     <t>Dishwashers</t>
   </si>
   <si>
     <t>Electricity, Water</t>
   </si>
   <si>
     <t>GB/T 20290-2016; QB/T 1520-2013</t>
   </si>
   <si>
     <t>Energy Efficiency, Water Efficiency</t>
   </si>
@@ -659,51 +677,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P11"/>
+  <dimension ref="A1:P12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="193.381" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="654.697" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="96.691" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="155.676" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="95.405" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1008,269 +1026,317 @@
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>60</v>
       </c>
       <c r="B7" t="s">
         <v>61</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7" t="s">
         <v>62</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
       <c r="G7" t="s">
         <v>63</v>
       </c>
       <c r="H7">
-        <v>2014</v>
-[...3 lines deleted...]
-      </c>
+        <v>2012</v>
+      </c>
+      <c r="I7"/>
       <c r="J7" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="K7" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
       <c r="L7" t="s">
         <v>65</v>
       </c>
       <c r="M7" t="s">
-        <v>41</v>
+        <v>66</v>
       </c>
       <c r="N7" t="s">
-        <v>27</v>
+        <v>49</v>
       </c>
       <c r="O7" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="P7" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B8" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>63</v>
       </c>
       <c r="H8">
-        <v>2008</v>
+        <v>2014</v>
       </c>
       <c r="I8">
         <v>2015</v>
       </c>
       <c r="J8" t="s">
-        <v>55</v>
+        <v>23</v>
       </c>
       <c r="K8" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="L8" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="M8" t="s">
         <v>41</v>
       </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="P8" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B9" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>63</v>
+        <v>22</v>
       </c>
       <c r="H9">
-        <v>2020</v>
-[...1 lines deleted...]
-      <c r="I9"/>
+        <v>2008</v>
+      </c>
+      <c r="I9">
+        <v>2015</v>
+      </c>
       <c r="J9" t="s">
-        <v>77</v>
+        <v>55</v>
       </c>
       <c r="K9" t="s">
-        <v>24</v>
+        <v>72</v>
       </c>
       <c r="L9" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M9" t="s">
-        <v>79</v>
+        <v>41</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
         <v>80</v>
       </c>
       <c r="P9" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>82</v>
       </c>
       <c r="B10" t="s">
         <v>83</v>
       </c>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10" t="s">
         <v>84</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
         <v>63</v>
       </c>
       <c r="H10">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
       <c r="K10" t="s">
+        <v>24</v>
+      </c>
+      <c r="L10" t="s">
         <v>85</v>
       </c>
-      <c r="L10" t="s">
+      <c r="M10" t="s">
+        <v>66</v>
+      </c>
+      <c r="N10" t="s">
+        <v>27</v>
+      </c>
+      <c r="O10" t="s">
         <v>86</v>
       </c>
-      <c r="M10" t="s">
-[...2 lines deleted...]
-      <c r="N10" t="s">
+      <c r="P10" t="s">
         <v>87</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B11" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="C11" t="s">
         <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>93</v>
+        <v>63</v>
       </c>
       <c r="H11">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
+        <v>64</v>
+      </c>
+      <c r="K11" t="s">
+        <v>91</v>
+      </c>
+      <c r="L11" t="s">
+        <v>92</v>
+      </c>
+      <c r="M11" t="s">
+        <v>66</v>
+      </c>
+      <c r="N11" t="s">
+        <v>93</v>
+      </c>
+      <c r="O11" t="s">
+        <v>94</v>
+      </c>
+      <c r="P11" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="A12" t="s">
+        <v>96</v>
+      </c>
+      <c r="B12" t="s">
+        <v>97</v>
+      </c>
+      <c r="C12" t="s">
+        <v>18</v>
+      </c>
+      <c r="D12" t="s">
+        <v>98</v>
+      </c>
+      <c r="E12" t="s">
+        <v>20</v>
+      </c>
+      <c r="F12" t="s">
+        <v>21</v>
+      </c>
+      <c r="G12" t="s">
+        <v>99</v>
+      </c>
+      <c r="H12">
+        <v>2019</v>
+      </c>
+      <c r="I12"/>
+      <c r="J12" t="s">
         <v>55</v>
       </c>
-      <c r="K11" t="s">
-[...15 lines deleted...]
-        <v>98</v>
+      <c r="K12" t="s">
+        <v>100</v>
+      </c>
+      <c r="L12" t="s">
+        <v>101</v>
+      </c>
+      <c r="M12" t="s">
+        <v>66</v>
+      </c>
+      <c r="N12" t="s">
+        <v>102</v>
+      </c>
+      <c r="O12" t="s">
+        <v>103</v>
+      </c>
+      <c r="P12" t="s">
+        <v>104</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">