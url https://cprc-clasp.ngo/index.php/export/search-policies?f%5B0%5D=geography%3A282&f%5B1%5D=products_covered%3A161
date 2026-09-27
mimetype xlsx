--- v2 (2026-06-10)
+++ v3 (2026-09-27)
@@ -399,62 +399,62 @@
     <t>This policy applies to non-directional self-ballasted LED-lamps for general lighting services.</t>
   </si>
   <si>
     <t>GB/T 24842; GB/T 24826; GB/T 24908; GB/T 29293; GB/T 29294; GB/T 29295; GB/T 29296; GB/T 31112</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=86000D0C5CB70E10E05397BE0A0A5BBB</t>
   </si>
   <si>
     <t>GB 30255-2026 Minimum allowable values of energy efficiency and energy efficiency grades of LED products for indoor lighting</t>
   </si>
   <si>
     <t>This standard applies to LED lighting products intended for general indoor illumination: LED downlights, directional integrated LED lamps, non-directional integrated LED lamps, LED high-bay lights, and double-capped retrofit LED lamps (hereinafter referred to as “double-capped LED lamps”).
 It does not apply to LED lighting products that emit non-white light, nor to products whose rated correlated color temperature (CCT) range includes values below 2700 K or above 6500 K.</t>
   </si>
   <si>
     <t>Tubular Lamps, Non-Directional lamps, Directional Lamps</t>
   </si>
   <si>
     <t>April 2026</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
-[...4 lines deleted...]
-  <si>
     <t>GB/T29293
 ,   
                     GB/T3901</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=4C3F6F0A5DC551C9E06397BE0A0AE746</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
   </si>
   <si>
     <t>GB 31276-2014 Minimum allowable values of energy efficiency and evaluating values of energy conservation of tungsten halogen lamp</t>
   </si>
   <si>
     <t>Applies to non-directional tungsten halogen lamp for general lighting purposes with rated voltage no larger than 24V; power range 5W-100W; with rated voltage 220V-250V; power range 15W-500W.</t>
   </si>
   <si>
     <t>GB/T 14094; GB 14196.2; GB 14196.3; GB/T 26178</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-31276-2014-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D80887D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB19043-2013 Minimum allowable values of energy efficiency grades of double-capped fluorescent lamps for general lighting service</t>
   </si>
   <si>
     <t>Applies to non-directional self-ballasted LED lamps with the rated rated power of 2W-60W; rated voltage of 220V; frequency 50Hz</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb19043-2013-minimum-allowable-values-energy-efficiency-grades-double-capped-fluorescent</t>
   </si>
@@ -1781,112 +1781,112 @@
       </c>
       <c r="D20" t="s">
         <v>126</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
         <v>93</v>
       </c>
       <c r="G20" t="s">
         <v>8</v>
       </c>
       <c r="H20">
         <v>2013</v>
       </c>
       <c r="I20">
         <v>2026</v>
       </c>
       <c r="J20" t="s">
         <v>127</v>
       </c>
       <c r="K20" t="s">
         <v>24</v>
       </c>
-      <c r="L20"/>
+      <c r="L20" t="s">
+        <v>128</v>
+      </c>
       <c r="M20" t="s">
         <v>26</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="P20" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>124</v>
       </c>
       <c r="B21" t="s">
         <v>125</v>
       </c>
       <c r="C21" t="s">
         <v>18</v>
       </c>
       <c r="D21" t="s">
         <v>126</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
         <v>93</v>
       </c>
       <c r="G21" t="s">
         <v>8</v>
       </c>
       <c r="H21">
         <v>2013</v>
       </c>
       <c r="I21">
         <v>2026</v>
       </c>
       <c r="J21" t="s">
         <v>127</v>
       </c>
       <c r="K21" t="s">
         <v>24</v>
       </c>
-      <c r="L21" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21" t="s">
         <v>26</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
         <v>131</v>
       </c>
       <c r="P21" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>132</v>
       </c>
       <c r="B22" t="s">
         <v>133</v>
       </c>
       <c r="C22" t="s">
         <v>18</v>
       </c>
       <c r="D22" t="s">
         <v>32</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
         <v>93</v>
       </c>
       <c r="G22" t="s">
         <v>33</v>
       </c>
       <c r="H22">