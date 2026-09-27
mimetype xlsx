--- v1 (2026-05-19)
+++ v2 (2026-09-27)
@@ -318,62 +318,62 @@
     <t>This policy applies to non-directional self-ballasted LED-lamps for general lighting services.</t>
   </si>
   <si>
     <t>GB/T 24842; GB/T 24826; GB/T 24908; GB/T 29293; GB/T 29294; GB/T 29295; GB/T 29296; GB/T 31112</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=86000D0C5CB70E10E05397BE0A0A5BBB</t>
   </si>
   <si>
     <t>GB 30255-2026 Minimum allowable values of energy efficiency and energy efficiency grades of LED products for indoor lighting</t>
   </si>
   <si>
     <t>This standard applies to LED lighting products intended for general indoor illumination: LED downlights, directional integrated LED lamps, non-directional integrated LED lamps, LED high-bay lights, and double-capped retrofit LED lamps (hereinafter referred to as “double-capped LED lamps”).
 It does not apply to LED lighting products that emit non-white light, nor to products whose rated correlated color temperature (CCT) range includes values below 2700 K or above 6500 K.</t>
   </si>
   <si>
     <t>Tubular Lamps, Non-Directional lamps, Directional Lamps</t>
   </si>
   <si>
     <t>April 2026</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
-[...4 lines deleted...]
-  <si>
     <t>GB/T29293
 ,   
                     GB/T3901</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=4C3F6F0A5DC551C9E06397BE0A0AE746</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
   </si>
   <si>
     <t>GB 31276-2014 Minimum allowable values of energy efficiency and evaluating values of energy conservation of tungsten halogen lamp</t>
   </si>
   <si>
     <t>Applies to non-directional tungsten halogen lamp for general lighting purposes with rated voltage no larger than 24V; power range 5W-100W; with rated voltage 220V-250V; power range 15W-500W.</t>
   </si>
   <si>
     <t>GB/T 14094; GB 14196.2; GB 14196.3; GB/T 26178</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-31276-2014-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D80887D3A7E05397BE0A0AB82A</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -1446,112 +1446,112 @@
       </c>
       <c r="D15" t="s">
         <v>99</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
         <v>66</v>
       </c>
       <c r="G15" t="s">
         <v>8</v>
       </c>
       <c r="H15">
         <v>2013</v>
       </c>
       <c r="I15">
         <v>2026</v>
       </c>
       <c r="J15" t="s">
         <v>100</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
-      <c r="L15"/>
+      <c r="L15" t="s">
+        <v>101</v>
+      </c>
       <c r="M15" t="s">
         <v>26</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="P15" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>97</v>
       </c>
       <c r="B16" t="s">
         <v>98</v>
       </c>
       <c r="C16" t="s">
         <v>18</v>
       </c>
       <c r="D16" t="s">
         <v>99</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
         <v>66</v>
       </c>
       <c r="G16" t="s">
         <v>8</v>
       </c>
       <c r="H16">
         <v>2013</v>
       </c>
       <c r="I16">
         <v>2026</v>
       </c>
       <c r="J16" t="s">
         <v>100</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
-      <c r="L16" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L16"/>
       <c r="M16" t="s">
         <v>26</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
         <v>104</v>
       </c>
       <c r="P16" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>105</v>
       </c>
       <c r="B17" t="s">
         <v>106</v>
       </c>
       <c r="C17" t="s">
         <v>18</v>
       </c>
       <c r="D17" t="s">
         <v>19</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
         <v>66</v>
       </c>
       <c r="G17" t="s">
         <v>22</v>
       </c>
       <c r="H17">